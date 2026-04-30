--- v0 (2026-01-24)
+++ v1 (2026-04-30)
@@ -687,51 +687,51 @@
           <t>242</t>
         </is>
       </c>
       <c r="AE4" t="inlineStr">
         <is>
           <t>261</t>
         </is>
       </c>
       <c r="AM4" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN4" t="inlineStr">
         <is>
           <t>California</t>
         </is>
       </c>
       <c r="AQ4" t="inlineStr">
         <is>
           <t>Montebello Oil Field</t>
         </is>
       </c>
       <c r="AW4" t="inlineStr">
         <is>
-          <t>Terry, Neil 0000-0002-3965-340X nterry@usgs.gov; Day-Lewis, Frederick 0000-0003-3526-886X; Landon, Matthew K. 0000-0002-5766-0494 landon@usgs.gov; Land, Michael 0000-0001-5141-0307 mtland@usgs.gov; Stanton, Jennifer S. 0000-0002-2520-753X jstanton@usgs.gov; Lane, John W. 0000-0002-3558-243X</t>
+          <t>Terry, Neil C. 0000-0002-3965-340X nterry@usgs.gov; Day-Lewis, Frederick 0000-0003-3526-886X; Landon, Matthew K. 0000-0002-5766-0494 landon@usgs.gov; Land, Michael 0000-0001-5141-0307 mtland@usgs.gov; Stanton, Jennifer S. 0000-0002-2520-753X jstanton@usgs.gov; Lane, John W. 0000-0002-3558-243X</t>
         </is>
       </c>
       <c r="AZ4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/70225701</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>70225701</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>70225701</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
@@ -789,51 +789,51 @@
           <t>Elsevier</t>
         </is>
       </c>
       <c r="Y5" t="inlineStr">
         <is>
           <t>California Water Science Center; Colorado Water Science Center; Massachusetts Water Science Center; New York Water Science Center</t>
         </is>
       </c>
       <c r="Z5" t="inlineStr">
         <is>
           <t>150960, 13 p.</t>
         </is>
       </c>
       <c r="AM5" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN5" t="inlineStr">
         <is>
           <t>Arizona, California, Colorado, New Mexico, Nevada, Utah</t>
         </is>
       </c>
       <c r="AW5" t="inlineStr">
         <is>
-          <t>Rosecrans, Celia Z 0000-0003-1456-4360; Belitz, Kenneth 0000-0003-4481-2345 kbelitz@usgs.gov; Ransom, Katherine Marie 0000-0001-6195-7699; McMahon, Peter B. 0000-0001-7452-2379 pmcmahon@usgs.gov; Stackelberg, Paul E. 0000-0002-1818-355X</t>
+          <t>Rosecrans, Celia Z 0000-0003-1456-4360; Belitz, Kenneth 0000-0003-4481-2345 kbelitz@usgs.gov; Ransom, Katherine Marie 0000-0001-6195-7699; Stackelberg, Paul E. 0000-0002-1818-355X; McMahon, Peter B. 0000-0001-7452-2379 pmcmahon@usgs.gov</t>
         </is>
       </c>
       <c r="AZ5" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/70226171</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>70226171</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>70226171</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
@@ -1359,51 +1359,51 @@
           <t>9 p.</t>
         </is>
       </c>
       <c r="AD10" t="inlineStr">
         <is>
           <t>8027</t>
         </is>
       </c>
       <c r="AE10" t="inlineStr">
         <is>
           <t>8035</t>
         </is>
       </c>
       <c r="AM10" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN10" t="inlineStr">
         <is>
           <t>New York, Pennsylvania</t>
         </is>
       </c>
       <c r="AW10" t="inlineStr">
         <is>
-          <t>McMahon, Peter B. 0000-0001-7452-2379 pmcmahon@usgs.gov; Lindsey, Bruce D. 0000-0002-7180-4319 blindsey@usgs.gov; Conlon, Matthew D. 0000-0001-8266-9610 mconlon@usgs.gov; Hunt, Andrew G. 0000-0002-3810-8610 ahunt@usgs.gov; Belitz, Kenneth 0000-0003-4481-2345; Jurgens, Bryant 0000-0002-1572-113X; Varela, Brian A. 0000-0001-9849-6742 bvarela@usgs.gov</t>
+          <t>McMahon, Peter B. 0000-0001-7452-2379 pmcmahon@usgs.gov; Lindsey, Bruce D. 0000-0002-7180-4319 blindsey@usgs.gov; Conlon, Matthew D. 0000-0001-8266-9610 mconlon@usgs.gov; Hunt, Andrew G. 0000-0002-3810-8610 ahunt@usgs.gov; Belitz, Kenneth 0000-0003-4481-2345; Jurgens, Bryant C. 0000-0002-1572-113X; Varela, Brian A. 0000-0001-9849-6742 bvarela@usgs.gov</t>
         </is>
       </c>
       <c r="AZ10" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/70204697</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>70204697</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>70204697</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
@@ -5276,283 +5276,283 @@
       </c>
       <c r="AV40" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="AW40" t="inlineStr">
         <is>
           <t>Borenstein, Meredith S.; Golet, Francis C.; Armstrong, David S. 0000-0003-1695-1233 darmstro@usgs.gov; Breault, Robert F. 0000-0002-2517-407X rbreault@usgs.gov; McCobb, Timothy D. 0000-0003-1533-847X tmccobb@usgs.gov; Weiskel, Peter K. pweiskel@usgs.gov</t>
         </is>
       </c>
       <c r="AZ40" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA40" t="inlineStr">
         <is>
           <t>505a369fe4b0c8380cd60867</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20115193</t>
+          <t>https://pubs.usgs.gov/publication/sir20115137</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>70006254</t>
+          <t>70006250</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>sir20115193</t>
+          <t>sir20115137</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>Factors influencing riverine fish assemblages in Massachusetts</t>
+          <t>Estimated hydrologic budgets of kettle-hole ponds in coastal aquifers of southeastern Massachusetts</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>Scientific Investigations Report</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>2011-5193</t>
+          <t>2011-5137</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
           <t>2328-0328</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
           <t>2328-031X</t>
         </is>
       </c>
       <c r="P41" t="inlineStr">
         <is>
-          <t>10.3133/sir20115193</t>
+          <t>10.3133/sir20115137</t>
         </is>
       </c>
       <c r="T41" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
       <c r="U41" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V41" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W41" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="X41" t="inlineStr">
         <is>
           <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y41" t="inlineStr">
         <is>
-          <t>Massachusetts Water Science Center</t>
+          <t>Massachusetts Water Science Center; New England Water Science Center</t>
         </is>
       </c>
       <c r="Z41" t="inlineStr">
         <is>
-          <t>ix, 59 p.</t>
-[...14 lines deleted...]
-          <t>United States</t>
+          <t>iv, 32 p.; Appendix</t>
         </is>
       </c>
       <c r="AN41" t="inlineStr">
         <is>
           <t>Massachusetts</t>
         </is>
       </c>
       <c r="AW41" t="inlineStr">
         <is>
-          <t>Armstrong, David S. 0000-0003-1695-1233 darmstro@usgs.gov; Richards, Todd A.; Levin, Sara B. 0000-0002-2448-3129 slevin@usgs.gov</t>
+          <t>Walter, Donald A. 0000-0003-0879-4477 dawalter@usgs.gov; Masterson, John P. 0000-0003-3202-4413 jpmaster@usgs.gov</t>
         </is>
       </c>
       <c r="AZ41" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA41" t="inlineStr">
         <is>
-          <t>505a0ecae4b0c8380cd53619</t>
+          <t>505a0a93e4b0c8380cd523ce</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20115137</t>
+          <t>https://pubs.usgs.gov/publication/sir20115193</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>70006250</t>
+          <t>70006254</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>sir20115137</t>
+          <t>sir20115193</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>Estimated hydrologic budgets of kettle-hole ponds in coastal aquifers of southeastern Massachusetts</t>
+          <t>Factors influencing riverine fish assemblages in Massachusetts</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>Scientific Investigations Report</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>2011-5137</t>
+          <t>2011-5193</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
           <t>2328-0328</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
           <t>2328-031X</t>
         </is>
       </c>
       <c r="P42" t="inlineStr">
         <is>
-          <t>10.3133/sir20115137</t>
+          <t>10.3133/sir20115193</t>
         </is>
       </c>
       <c r="T42" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
       <c r="U42" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V42" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W42" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="X42" t="inlineStr">
         <is>
           <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y42" t="inlineStr">
         <is>
-          <t>Massachusetts Water Science Center; New England Water Science Center</t>
+          <t>Massachusetts Water Science Center</t>
         </is>
       </c>
       <c r="Z42" t="inlineStr">
         <is>
-          <t>iv, 32 p.; Appendix</t>
+          <t>ix, 59 p.</t>
+        </is>
+      </c>
+      <c r="AH42" t="inlineStr">
+        <is>
+          <t>1998-01-01</t>
+        </is>
+      </c>
+      <c r="AI42" t="inlineStr">
+        <is>
+          <t>2008-12-31</t>
+        </is>
+      </c>
+      <c r="AM42" t="inlineStr">
+        <is>
+          <t>United States</t>
         </is>
       </c>
       <c r="AN42" t="inlineStr">
         <is>
           <t>Massachusetts</t>
         </is>
       </c>
       <c r="AW42" t="inlineStr">
         <is>
-          <t>Walter, Donald A. 0000-0003-0879-4477 dawalter@usgs.gov; Masterson, John P. 0000-0003-3202-4413 jpmaster@usgs.gov</t>
+          <t>Armstrong, David S. 0000-0003-1695-1233 darmstro@usgs.gov; Richards, Todd A.; Levin, Sara B. 0000-0002-2448-3129 slevin@usgs.gov</t>
         </is>
       </c>
       <c r="AZ42" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA42" t="inlineStr">
         <is>
-          <t>505a0a93e4b0c8380cd523ce</t>
+          <t>505a0ecae4b0c8380cd53619</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/sir20115179</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>70006168</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>sir20115179</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
@@ -8794,273 +8794,273 @@
       </c>
       <c r="AQ69" t="inlineStr">
         <is>
           <t>South Caspian basin</t>
         </is>
       </c>
       <c r="AW69" t="inlineStr">
         <is>
           <t>Bredehoeft, John D.; Djevanshir, R. D.; Belitz, Kenneth 0000-0003-4481-2345 kbelitz@usgs.gov</t>
         </is>
       </c>
       <c r="AZ69" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA69" t="inlineStr">
         <is>
           <t>505a4570e4b0c8380cd67303</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/wri854157</t>
+          <t>https://pubs.usgs.gov/publication/wri854149</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>44450</t>
+          <t>44448</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>wri854157</t>
+          <t>wri854149</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>Hydrogeology of the Olean area, Cattaraugus County, New York</t>
+          <t>Hydrogeology of the Salamanca area, Cattaraugus County, New York</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>Water-Resources Investigations Report</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>85-4157</t>
+          <t>85-4149</t>
         </is>
       </c>
       <c r="P70" t="inlineStr">
         <is>
-          <t>10.3133/wri854157</t>
+          <t>10.3133/wri854149</t>
         </is>
       </c>
       <c r="T70" t="inlineStr">
         <is>
           <t>1987</t>
         </is>
       </c>
       <c r="U70" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V70" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W70" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="Y70" t="inlineStr">
         <is>
-          <t>Massachusetts Water Science Center; New York Water Science Center</t>
+          <t>Massachusetts Water Science Center</t>
         </is>
       </c>
       <c r="Z70" t="inlineStr">
         <is>
-          <t>Report: 1 p.; 9 Plates: 44.43 × 36.00 inches or smaller</t>
+          <t>6 Plates: 36.00 x 30.00 inches or smaller</t>
         </is>
       </c>
       <c r="AM70" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN70" t="inlineStr">
         <is>
           <t>New York</t>
         </is>
       </c>
       <c r="AO70" t="inlineStr">
         <is>
           <t>Cattaraugus County</t>
         </is>
       </c>
-      <c r="AQ70" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AT70" t="inlineStr">
         <is>
           <t>24000</t>
         </is>
       </c>
       <c r="AW70" t="inlineStr">
         <is>
-          <t>Zarriello, Phillip J. 0000-0001-9598-9904 pzarriel@usgs.gov; Reynolds, Richard J. 0000-0001-5032-6613 rjreynol@usgs.gov</t>
+          <t>Zarriello, Phillip J. 0000-0001-9598-9904 pzarriel@usgs.gov</t>
         </is>
       </c>
       <c r="AZ70" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>7</t>
         </is>
       </c>
       <c r="BA70" t="inlineStr">
         <is>
-          <t>4f4e4a2ee4b07f02db615030</t>
+          <t>4f4e4a2ee4b07f02db614eb1</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/wri854149</t>
+          <t>https://pubs.usgs.gov/publication/wri854157</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>44448</t>
+          <t>44450</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>wri854149</t>
+          <t>wri854157</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Hydrogeology of the Salamanca area, Cattaraugus County, New York</t>
+          <t>Hydrogeology of the Olean area, Cattaraugus County, New York</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>Water-Resources Investigations Report</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>85-4149</t>
+          <t>85-4157</t>
         </is>
       </c>
       <c r="P71" t="inlineStr">
         <is>
-          <t>10.3133/wri854149</t>
+          <t>10.3133/wri854157</t>
         </is>
       </c>
       <c r="T71" t="inlineStr">
         <is>
           <t>1987</t>
         </is>
       </c>
       <c r="U71" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V71" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W71" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="Y71" t="inlineStr">
         <is>
-          <t>Massachusetts Water Science Center</t>
+          <t>Massachusetts Water Science Center; New York Water Science Center</t>
         </is>
       </c>
       <c r="Z71" t="inlineStr">
         <is>
-          <t>6 Plates: 36.00 x 30.00 inches or smaller</t>
+          <t>Report: 1 p.; 9 Plates: 44.43 × 36.00 inches or smaller</t>
         </is>
       </c>
       <c r="AM71" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN71" t="inlineStr">
         <is>
           <t>New York</t>
         </is>
       </c>
       <c r="AO71" t="inlineStr">
         <is>
           <t>Cattaraugus County</t>
         </is>
       </c>
+      <c r="AQ71" t="inlineStr">
+        <is>
+          <t>Olean area</t>
+        </is>
+      </c>
       <c r="AT71" t="inlineStr">
         <is>
           <t>24000</t>
         </is>
       </c>
       <c r="AW71" t="inlineStr">
         <is>
-          <t>Zarriello, Phillip J. 0000-0001-9598-9904 pzarriel@usgs.gov</t>
+          <t>Zarriello, Phillip J. 0000-0001-9598-9904 pzarriel@usgs.gov; Reynolds, Richard J. 0000-0001-5032-6613 rjreynol@usgs.gov</t>
         </is>
       </c>
       <c r="AZ71" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>11</t>
         </is>
       </c>
       <c r="BA71" t="inlineStr">
         <is>
-          <t>4f4e4a2ee4b07f02db614eb1</t>
+          <t>4f4e4a2ee4b07f02db615030</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/wri7516</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>26415</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>wri7516</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">