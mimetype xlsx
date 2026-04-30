--- v2 (2026-03-10)
+++ v3 (2026-04-30)
@@ -1545,51 +1545,51 @@
           <t>false</t>
         </is>
       </c>
       <c r="V13" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W13" t="inlineStr">
         <is>
           <t>Great Lakes Fishery Commission</t>
         </is>
       </c>
       <c r="Y13" t="inlineStr">
         <is>
           <t>Eastern Ecological Science Center; Great Lakes Science Center</t>
         </is>
       </c>
       <c r="Z13" t="inlineStr">
         <is>
           <t>67 p.</t>
         </is>
       </c>
       <c r="AW13" t="inlineStr">
         <is>
-          <t>Honsey, Andrew Edgar 0000-0001-7535-1321; Smith, David R. 0000-0001-6074-9257 drsmith@usgs.gov; Bronte, Charles R.; Cook, Andy; Drake, D. Andrew R.; Gorsky, Dimitry; Johnson, Timothy B.; Mandrak, Nicholas E.; Roberts, James 0000-0002-4193-610X jroberts@usgs.gov; Sitar, Shawn P.</t>
+          <t>Honsey, Andrew Edgar 0000-0001-7535-1321; Smith, David R. 0000-0001-6074-9257 drsmith@usgs.gov; Bronte, Charles R.; Cook, Andy; Drake, D. Andrew R.; Gorsky, Dimitry; Johnson, Timothy B.; Mandrak, Nicholas E.; Roberts, James J. 0000-0002-4193-610X jroberts@usgs.gov; Sitar, Shawn P.</t>
         </is>
       </c>
       <c r="AZ13" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/70250650</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>70250650</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>70250650</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
@@ -1642,51 +1642,51 @@
           <t>Science</t>
         </is>
       </c>
       <c r="Y14" t="inlineStr">
         <is>
           <t>Fort Collins Science Center</t>
         </is>
       </c>
       <c r="Z14" t="inlineStr">
         <is>
           <t>5 p.</t>
         </is>
       </c>
       <c r="AD14" t="inlineStr">
         <is>
           <t>679</t>
         </is>
       </c>
       <c r="AE14" t="inlineStr">
         <is>
           <t>683</t>
         </is>
       </c>
       <c r="AW14" t="inlineStr">
         <is>
-          <t>The Herbivory Variability Network; Robinson, Moria 0000-0001-8025-4024; Abbott, Karen C; Allen, Warwick J.; Andrade, Janete 0000-0003-2027-7173; Angulo, Diego 0000-0002-5678-4946; Anjos, Diego 0000-0002-3104-9988; Anstett, Daniel 0000-0001-7552-5539; Bagchi, Robert 0000-0003-4035-4105; Bagchi, Sumanta; Barbosa, Milton 0000-0003-4243-7895; Barrett, Sarah; Baskett, Carina 0000-0002-7354-8574; Ben-Simchon, Eyal 0000-0003-1216-7505; Bloodworth, Kathryn 0000-0001-5830-2712; Bronstein, Judith L.; Bruna, Emilio 0000-0003-3381-8477; Buckley, Yvonne 0000-0001-7599-3201; Burghardt, Karin 0000-0002-9302-6802; Bustos-Segura, Carlos 0000-0002-8624-3251; Cacho, N. Ivalu; Calixto, Eduardo Soares 0000-0003-3617-2464; Carvalho, Raquel 0000-0003-3734-0271; Castagneyrol, Bastien 0000-0001-8795-7806; Chiuffo, Mariana 0000-0003-3896-3104; Cinoğlu, Damla; Cinto Mejia, Elizeth 0000-0002-1418-5494; Cock, Marina 0000-0001-8336-8019; Cogni, Rodrigo 0000-0001-9907-9297; Cope, Olivia 0000-0002-5559-8164; Cornelissen, Tatiana 0000-0002-2721-7010; Cortez, Dezirea; Crowder, David 0000-0002-3720-1581; Dallstream, Caroline 0000-0002-9193-0611; Dattilo, Wesley 0000-0002-4758-4379; Davis, Julien 0000-0002-4902-675X; Dimarco, Romina; Dole, Haley; Dyer, Lee 0000-0002-0867-8874; Egbon, Ikponmwosa 0000-0001-7582-2138; Ejomah, Afure 0000-0001-8488-9668; Elderd, Bret D; Endara, Maria-Jose 0000-0002-8805-1456; Eubanks, Micky D.; Everingham, Susan; Farah, Keiko; Farias, Rafael de Paiva 0000-0003-3252-2236; Fernandes, Geraldo 0000-0003-1559-6049; Ferrante, Marco 0000-0003-2421-396X; Finn, Alain 0000-0002-2209-9553; Florjancic, Grace; Forister, Matthew L.; Fox, Quinn 0000-0002-4835-9587; Frago, Enric 0000-0001-8817-1303; Franca, Filipe M.; Getman-Pickering, Abigail 0000-0002-8006-3460; Getman-Pickering, Zoe 0000-0002-5695-858X; Gooden, Ben 0000-0003-0575-9078; Gossner, Martin M.; Greig, Keri 0000-0002-9570-5665; Gripenberg, Sofia 0000-0002-8788-2258; Groenteman, Ronny 0000-0003-3444-5262; Grof-Tisza, Patrick 0000-0002-0217-4253; Haack, Nora 0000-0001-6666-7332; Hahn, Lisa; Hahn, Philip 0000-0001-9717-9489; Haq, Shiekh Marifatul 0000-0002-8709-8658; Hennecke, Justus 0000-0002-6839-2333; Hermann, Sara 0000-0003-2570-9027; Holeski, Liza M.; Hutchinson, Matthew 0000-0002-2423-4026; Inouye, Brian; Jackson, Eleanor 0000-0002-9884-2972; Kagiya, Shinnosuke; Kalwajtys, Michael; Karban, Richard; Kariyat, Rupesh 0000-0002-6565-6276; Keasar, Tamar 0000-0002-4925-0823; Kersch-Becker, Monica 0000-0002-7578-2858; Kharouba, Heather 0000-0002-3250-9253; Kim, Tania 0000-0002-9098-073X; Kimuyu, Duncan; Kluse, Jennifer; Koerner, Sally E.; Komatsu, Kimberly; Krishnan, Sushmita 0000-0002-4409-1966; Laihonen, Miika 0000-0001-5964-0940; Lamelas-Lopez, Lucas 0000-0002-2230-7033; LaScaleia, Michael 0000-0002-8777-5962; Lecomte, Nicolas; Lehn, Carlos; Li, Xiaofei; Lindroth, Richard L; LoPresti, Eric; Losada, Maria 0000-0002-5778-282X; Louthan, Allison M; Luizzi, Victoria 0000-0002-1510-2283; Lynn, Joshua 0000-0002-7190-7991; Lyon, Nicholas 0000-0003-3905-1078; Maia, Lais 0000-0001-6391-3518; Maia, Renata 0000-0003-3923-2928; Mannall, Tosca 0000-0003-0802-3971; Martin, Bruce 0000-0003-4412-8965; Massad, Tara 0000-0002-7669-3312; McCall, Andrew 0000-0001-6300-1738; McGurrin, Kelsey 0000-0001-9607-6541; Merwin, Andrew 0000-0002-4341-097X; Mijango-Ramos, Zarluis 0000-0001-8105-5107; Mills, Charlotte 0000-0001-5823-4924; Moles, Angela 0000-0003-2041-7762; Moore, Christopher; Morrison, Colin 0000-0003-2370-3617; Moshobane, Moleseng 0000-0001-7498-8451; Muola, Anne 0000-0003-1828-6425; Nakadai, Ryosuke 0000-0002-9512-8511; Nakajima, Kazuhide 0000-0003-0729-5326; Novais, Samuel 0000-0003-3863-0860; Ogbebor, Charlee 0000-0001-8927-5518; Ohsaki, Haruna 0000-0003-1219-2989; Pan, Vincent S. 0000-0001-9892-7805; Pardikes, Nicholas 0000-0002-9175-4494; Parthasarathy, Narayanaswamy 0000-0002-4172-5441; Pawar, Rohit 0000-0003-0177-705X; Paynter, Quentin 0000-0003-4568-5720; Pearse, Ian 0000-0001-7098-0495; Penczykowski, Rachel 0000-0003-4559-0609; Pepi, Adam 0000-0002-8253-6938; Pereira, Cassio 0000-0002-6017-4083; Phartyal, Shyam 0000-0003-3266-6619; Piper, Frida I.; Poveda, Katja 0000-0002-5222-6947; Pringle, Elizabeth 0000-0002-4398-9272; Puy, Javier 0000-0002-6422-2791; Quijano, Teresa 0000-0002-6438-3886; Quintero, Carolina 0000-0003-1269-4030; Rasmann, Sergio 0000-0002-3120-6226; Rosche, Christoph 0000-0002-4257-3072; Rosenheim, Leah 0000-0003-3061-5703; Runyon, Justin B.; Sadeh, Asaf 0000-0002-2704-4033; Sakata, Yuzu 0000-0003-1602-1482; Salcido, Danielle 0000-0001-6970-7387; Salgado-Luarte, Cristian 0000-0003-0845-2928; Santos, Braulio 0000-0001-6046-4024; Sapir, Yuval 0000-0001-9685-8076; Sasal, Yamila 0000-0001-6826-6225; Sato, Yasuhiro 0000-0002-6466-723X; Sawant, Manasi; Schroeder, Hayley 0000-0001-6797-5169; Schumann, Isabell 0000-0001-8354-2523; Segoli, Michal 0000-0002-3728-4030; Segre, Hila 0000-0002-3354-4675; Shelef, Oren 0000-0001-7218-6949; Shinohara, Naoto 0000-0002-0816-2536; Singh, Rachit Pratap 0000-0001-6158-7659; Smith, David 0000-0001-6074-9257; Sobral, Mar 0000-0001-6995-0491; Stotz, Gisela 0000-0001-8687-7361; Tack, Ayco 0000-0002-3550-1070; Tayal, Mandeep 0000-0002-3573-4544; Tooker, John 0000-0002-9303-6699; Torrico-Bazoberry, Daniel 0000-0001-6787-7702; Tougeron, Kevin 0000-0003-4897-3787; Underwood, Nora 0000-0003-3312-5064; Utsumi, Shunsuke 0000-0003-1558-8073; Uyi, Osariyekemwen 0000-0001-5268-4676; Vaca-Uribe, Jessica 0000-0003-0978-9696; Valtonen, Anu 0000-0003-1532-1563; van Dijk, Laura 0000-0003-1015-8496; Vandvik, Vigdis; Villellas, Jesus 0000-0001-7805-5683; Waller, Lauren 0000-0002-7110-6027; Weber, Marjorie G.; Wetzel, William C.; Whitehead, Susan 0000-0002-7089-4594; Yamawo, Akira 0000-0003-2928-8151; Yim, Samantha; Zehr, Luke 0000-0003-4311-5150; Zhong, Zhiwei 0000-0001-8598-961X</t>
+          <t>The Herbivory Variability Network; Robinson, Moria 0000-0001-8025-4024; Abbott, Karen C; Allen, Warwick J.; Andrade, Janete 0000-0003-2027-7173; Angulo, Diego 0000-0002-5678-4946; Anjos, Diego 0000-0002-3104-9988; Anstett, Daniel 0000-0001-7552-5539; Bagchi, Robert 0000-0003-4035-4105; Bagchi, Sumanta; Barbosa, Milton 0000-0003-4243-7895; Barrett, Sarah; Baskett, Carina 0000-0002-7354-8574; Ben-Simchon, Eyal 0000-0003-1216-7505; Bloodworth, Kathryn 0000-0001-5830-2712; Bronstein, Judith L.; Bruna, Emilio 0000-0003-3381-8477; Buckley, Yvonne 0000-0001-7599-3201; Burghardt, Karin 0000-0002-9302-6802; Bustos-Segura, Carlos 0000-0002-8624-3251; Cacho, N. Ivalu; Calixto, Eduardo Soares 0000-0003-3617-2464; Carvalho, Raquel 0000-0003-3734-0271; Castagneyrol, Bastien 0000-0001-8795-7806; Chiuffo, Mariana 0000-0003-3896-3104; Cinoğlu, Damla; Cinto Mejia, Elizeth 0000-0002-1418-5494; Cock, Marina 0000-0001-8336-8019; Cogni, Rodrigo 0000-0001-9907-9297; Cope, Olivia 0000-0002-5559-8164; Cornelissen, Tatiana 0000-0002-2721-7010; Cortez, Dezirea; Crowder, David 0000-0002-3720-1581; Dallstream, Caroline 0000-0002-9193-0611; Dattilo, Wesley 0000-0002-4758-4379; Davis, Julien 0000-0002-4902-675X; Dimarco, Romina; Dole, Haley; Dyer, Lee 0000-0002-0867-8874; Egbon, Ikponmwosa 0000-0001-7582-2138; Ejomah, Afure 0000-0001-8488-9668; Elderd, Bret D; Endara, Maria-Jose 0000-0002-8805-1456; Eubanks, Micky D.; Everingham, Susan; Farah, Keiko; Farias, Rafael de Paiva 0000-0003-3252-2236; Fernandes, Geraldo 0000-0003-1559-6049; Ferrante, Marco 0000-0003-2421-396X; Finn, Alain 0000-0002-2209-9553; Florjancic, Grace; Forister, Matthew L.; Fox, Quinn 0000-0002-4835-9587; Frago, Enric 0000-0001-8817-1303; Franca, Filipe M.; Getman-Pickering, Abigail 0000-0002-8006-3460; Getman-Pickering, Zoe 0000-0002-5695-858X; Gooden, Ben 0000-0003-0575-9078; Gossner, Martin M.; Greig, Keri 0000-0002-9570-5665; Gripenberg, Sofia 0000-0002-8788-2258; Groenteman, Ronny 0000-0003-3444-5262; Grof-Tisza, Patrick 0000-0002-0217-4253; Haack, Nora 0000-0001-6666-7332; Hahn, Lisa; Hahn, Philip 0000-0001-9717-9489; Haq, Shiekh Marifatul 0000-0002-8709-8658; Hennecke, Justus 0000-0002-6839-2333; Hermann, Sara 0000-0003-2570-9027; Holeski, Liza M.; Hutchinson, Matthew 0000-0002-2423-4026; Inouye, Brian; Jackson, Eleanor 0000-0002-9884-2972; Kagiya, Shinnosuke; Kalwajtys, Michael; Karban, Richard; Kariyat, Rupesh 0000-0002-6565-6276; Keasar, Tamar 0000-0002-4925-0823; Kersch-Becker, Monica 0000-0002-7578-2858; Kharouba, Heather 0000-0002-3250-9253; Kim, Tania 0000-0002-9098-073X; Kimuyu, Duncan; Kluse, Jennifer; Koerner, Sally E.; Komatsu, Kimberly; Krishnan, Sushmita 0000-0002-4409-1966; Laihonen, Miika 0000-0001-5964-0940; Lamelas-Lopez, Lucas 0000-0002-2230-7033; LaScaleia, Michael 0000-0002-8777-5962; Lecomte, Nicolas; Lehn, Carlos; Li, Xiaofei; Lindroth, Richard L; LoPresti, Eric; Losada, Maria 0000-0002-5778-282X; Louthan, Allison M; Luizzi, Victoria 0000-0002-1510-2283; Lynn, Joshua 0000-0002-7190-7991; Lyon, Nicholas 0000-0003-3905-1078; Maia, Lais 0000-0001-6391-3518; Maia, Renata 0000-0003-3923-2928; Mannall, Tosca 0000-0003-0802-3971; Martin, Bruce 0000-0003-4412-8965; Massad, Tara 0000-0002-7669-3312; McCall, Andrew 0000-0001-6300-1738; McGurrin, Kelsey 0000-0001-9607-6541; Merwin, Andrew 0000-0002-4341-097X; Mijango-Ramos, Zarluis 0000-0001-8105-5107; Mills, Charlotte 0000-0001-5823-4924; Moles, Angela 0000-0003-2041-7762; Moore, Christopher; Morrison, Colin 0000-0003-2370-3617; Moshobane, Moleseng 0000-0001-7498-8451; Muola, Anne 0000-0003-1828-6425; Nakadai, Ryosuke 0000-0002-9512-8511; Nakajima, Kazuhide 0000-0003-0729-5326; Novais, Samuel 0000-0003-3863-0860; Ogbebor, Charlee 0000-0001-8927-5518; Ohsaki, Haruna 0000-0003-1219-2989; Pan, Vincent S. 0000-0001-9892-7805; Pardikes, Nicholas 0000-0002-9175-4494; Parthasarathy, Narayanaswamy 0000-0002-4172-5441; Pawar, Rohit 0000-0003-0177-705X; Paynter, Quentin 0000-0003-4568-5720; Pearse, Ian S. 0000-0001-7098-0495; Penczykowski, Rachel 0000-0003-4559-0609; Pepi, Adam 0000-0002-8253-6938; Pereira, Cassio 0000-0002-6017-4083; Phartyal, Shyam 0000-0003-3266-6619; Piper, Frida I.; Poveda, Katja 0000-0002-5222-6947; Pringle, Elizabeth 0000-0002-4398-9272; Puy, Javier 0000-0002-6422-2791; Quijano, Teresa 0000-0002-6438-3886; Quintero, Carolina 0000-0003-1269-4030; Rasmann, Sergio 0000-0002-3120-6226; Rosche, Christoph 0000-0002-4257-3072; Rosenheim, Leah 0000-0003-3061-5703; Runyon, Justin B.; Sadeh, Asaf 0000-0002-2704-4033; Sakata, Yuzu 0000-0003-1602-1482; Salcido, Danielle 0000-0001-6970-7387; Salgado-Luarte, Cristian 0000-0003-0845-2928; Santos, Braulio 0000-0001-6046-4024; Sapir, Yuval 0000-0001-9685-8076; Sasal, Yamila 0000-0001-6826-6225; Sato, Yasuhiro 0000-0002-6466-723X; Sawant, Manasi; Schroeder, Hayley 0000-0001-6797-5169; Schumann, Isabell 0000-0001-8354-2523; Segoli, Michal 0000-0002-3728-4030; Segre, Hila 0000-0002-3354-4675; Shelef, Oren 0000-0001-7218-6949; Shinohara, Naoto 0000-0002-0816-2536; Singh, Rachit Pratap 0000-0001-6158-7659; Smith, David 0000-0001-6074-9257; Sobral, Mar 0000-0001-6995-0491; Stotz, Gisela 0000-0001-8687-7361; Tack, Ayco 0000-0002-3550-1070; Tayal, Mandeep 0000-0002-3573-4544; Tooker, John 0000-0002-9303-6699; Torrico-Bazoberry, Daniel 0000-0001-6787-7702; Tougeron, Kevin 0000-0003-4897-3787; Underwood, Nora 0000-0003-3312-5064; Utsumi, Shunsuke 0000-0003-1558-8073; Uyi, Osariyekemwen 0000-0001-5268-4676; Vaca-Uribe, Jessica 0000-0003-0978-9696; Valtonen, Anu 0000-0003-1532-1563; van Dijk, Laura 0000-0003-1015-8496; Vandvik, Vigdis; Villellas, Jesus 0000-0001-7805-5683; Waller, Lauren 0000-0002-7110-6027; Weber, Marjorie G.; Wetzel, William C.; Whitehead, Susan 0000-0002-7089-4594; Yamawo, Akira 0000-0003-2928-8151; Yim, Samantha; Zehr, Luke 0000-0003-4311-5150; Zhong, Zhiwei 0000-0001-8598-961X</t>
         </is>
       </c>
       <c r="AZ14" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/70248757</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>70248757</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>70248757</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
@@ -2080,51 +2080,51 @@
           <t>Illinois Water Science Center; Upper Midwest Environmental Sciences Center; Western Fisheries Research Center</t>
         </is>
       </c>
       <c r="Z18" t="inlineStr">
         <is>
           <t>42, 16 p.</t>
         </is>
       </c>
       <c r="AM18" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN18" t="inlineStr">
         <is>
           <t>Wisconsin</t>
         </is>
       </c>
       <c r="AQ18" t="inlineStr">
         <is>
           <t>Fox River, Kaukauna locks</t>
         </is>
       </c>
       <c r="AW18" t="inlineStr">
         <is>
-          <t>Raboin, Maggie Jo 0000-0002-1475-7253; Plumb, John 0000-0003-4255-1612; Sholtis, Matthew D. 0000-0003-1904-8250; Smith, David; Jackson, P. Ryan 0000-0002-3154-6108 pjackson@usgs.gov; Rivera, Jose 0000-0003-3756-6860 jrivera@usgs.gov; Suski, C.D.; Cupp, Aaron R. 0000-0001-5995-2100 acupp@usgs.gov</t>
+          <t>Raboin, Maggie Jo 0000-0002-1475-7253; Plumb, John 0000-0003-4255-1612; Sholtis, Matthew D. 0000-0003-1904-8250; Smith, David; Jackson, P. Ryan 0000-0002-3154-6108 pjackson@usgs.gov; Rivera, Jose 0000-0003-3756-6860 jrivera@usgs.gov; Suski, C. D.; Cupp, Aaron R. 0000-0001-5995-2100 acupp@usgs.gov</t>
         </is>
       </c>
       <c r="AZ18" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/70244135</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>70244135</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>70244135</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
@@ -3048,51 +3048,51 @@
           <t>Nevada</t>
         </is>
       </c>
       <c r="AO27" t="inlineStr">
         <is>
           <t>Washoe County</t>
         </is>
       </c>
       <c r="AQ27" t="inlineStr">
         <is>
           <t>Bedell Flat</t>
         </is>
       </c>
       <c r="AU27" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="AW27" t="inlineStr">
         <is>
           <t>Caldwell, Todd 0000-0003-4068-0648; Naranjo, Ramon C. 0000-0003-4469-6831 rnaranjo@usgs.gov; Smith, David 0000-0002-9543-800X; Kropf, Christian</t>
         </is>
       </c>
       <c r="AZ27" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>6</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/70225686</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>70225686</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>70225686</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
@@ -3491,51 +3491,51 @@
           <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y31" t="inlineStr">
         <is>
           <t>St. Petersburg Coastal and Marine Science Center</t>
         </is>
       </c>
       <c r="Z31" t="inlineStr">
         <is>
           <t>viii, 94 p.</t>
         </is>
       </c>
       <c r="AF31" t="inlineStr">
         <is>
           <t>106</t>
         </is>
       </c>
       <c r="AU31" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="AW31" t="inlineStr">
         <is>
-          <t>Miselis, Jennifer L. 0000-0002-4925-3979 jmiselis@usgs.gov; Flocks, James G. 0000-0002-6177-7433 jflocks@usgs.gov; Zeigler, Sara 0000-0002-5472-769X; Passeri, Davina 0000-0002-9760-3195 dpasseri@usgs.gov; Smith, David R. 0000-0001-6074-9257 drsmith@usgs.gov; Bourque, Jill R. 0000-0003-3809-2601; Sherwood, Christopher R. 0000-0001-6135-3553 csherwood@usgs.gov; Smith, Christopher G. 0000-0002-8075-4763 cgsmith@usgs.gov; Ciarletta, Daniel J. 0000-0002-8555-2239; Smith, Kathryn 0000-0002-7521-7875 kelsmith@usgs.gov; Hart, Kristen 0000-0002-5257-7974; Kazyak, David C. 0000-0001-9860-4045; Berlin, Alicia 0000-0002-5275-3077; Prohaska, Bianca; Calleson, Teresa; Yanchis, Kristi</t>
+          <t>Miselis, Jennifer L. 0000-0002-4925-3979 jmiselis@usgs.gov; Flocks, James G. 0000-0002-6177-7433 jflocks@usgs.gov; Zeigler, Sara 0000-0002-5472-769X; Passeri, Davina 0000-0002-9760-3195 dpasseri@usgs.gov; Smith, David R. 0000-0001-6074-9257 drsmith@usgs.gov; Bourque, Jill R. 0000-0003-3809-2601; Sherwood, Christopher R. 0000-0001-6135-3553 csherwood@usgs.gov; Smith, Christopher G. 0000-0002-8075-4763 cgsmith@usgs.gov; Ciarletta, Daniel J. 0000-0002-8555-2239; Smith, Kathryn E.L. 0000-0002-7521-7875 kelsmith@usgs.gov; Hart, Kristen 0000-0002-5257-7974; Kazyak, David C. 0000-0001-9860-4045; Berlin, Alicia 0000-0002-5275-3077; Prohaska, Bianca; Calleson, Teresa; Yanchis, Kristi</t>
         </is>
       </c>
       <c r="AZ31" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/70222118</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>70222118</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>70222118</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">