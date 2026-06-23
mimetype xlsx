--- v3 (2026-04-30)
+++ v4 (2026-06-23)
@@ -3491,51 +3491,51 @@
           <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y31" t="inlineStr">
         <is>
           <t>St. Petersburg Coastal and Marine Science Center</t>
         </is>
       </c>
       <c r="Z31" t="inlineStr">
         <is>
           <t>viii, 94 p.</t>
         </is>
       </c>
       <c r="AF31" t="inlineStr">
         <is>
           <t>106</t>
         </is>
       </c>
       <c r="AU31" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="AW31" t="inlineStr">
         <is>
-          <t>Miselis, Jennifer L. 0000-0002-4925-3979 jmiselis@usgs.gov; Flocks, James G. 0000-0002-6177-7433 jflocks@usgs.gov; Zeigler, Sara 0000-0002-5472-769X; Passeri, Davina 0000-0002-9760-3195 dpasseri@usgs.gov; Smith, David R. 0000-0001-6074-9257 drsmith@usgs.gov; Bourque, Jill R. 0000-0003-3809-2601; Sherwood, Christopher R. 0000-0001-6135-3553 csherwood@usgs.gov; Smith, Christopher G. 0000-0002-8075-4763 cgsmith@usgs.gov; Ciarletta, Daniel J. 0000-0002-8555-2239; Smith, Kathryn E.L. 0000-0002-7521-7875 kelsmith@usgs.gov; Hart, Kristen 0000-0002-5257-7974; Kazyak, David C. 0000-0001-9860-4045; Berlin, Alicia 0000-0002-5275-3077; Prohaska, Bianca; Calleson, Teresa; Yanchis, Kristi</t>
+          <t>Miselis, Jennifer L. 0000-0002-4925-3979 jmiselis@usgs.gov; Flocks, James G. 0000-0002-6177-7433 jflocks@usgs.gov; Zeigler, Sara L. 0000-0002-5472-769X; Passeri, Davina L. 0000-0002-9760-3195 dpasseri@usgs.gov; Smith, David R. 0000-0001-6074-9257 drsmith@usgs.gov; Bourque, Jill R. 0000-0003-3809-2601; Sherwood, Christopher R. 0000-0001-6135-3553 csherwood@usgs.gov; Smith, Christopher G. 0000-0002-8075-4763 cgsmith@usgs.gov; Ciarletta, Daniel J. 0000-0002-8555-2239; Smith, Kathryn E.L. 0000-0002-7521-7875 kelsmith@usgs.gov; Hart, Kristen 0000-0002-5257-7974; Kazyak, David C. 0000-0001-9860-4045; Berlin, Alicia 0000-0002-5275-3077; Prohaska, Bianca; Calleson, Teresa; Yanchis, Kristi</t>
         </is>
       </c>
       <c r="AZ31" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/70222118</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>70222118</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>70222118</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
@@ -3827,51 +3827,51 @@
           <t>Whitepaper #301, 10 p.</t>
         </is>
       </c>
       <c r="AA34" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="AB34" t="inlineStr">
         <is>
           <t>Federal Government Series</t>
         </is>
       </c>
       <c r="AC34" t="inlineStr">
         <is>
           <t>Planetary science and astrobiology decadal survey 2023-2032</t>
         </is>
       </c>
       <c r="AQ34" t="inlineStr">
         <is>
           <t>Mars</t>
         </is>
       </c>
       <c r="AW34" t="inlineStr">
         <is>
-          <t>Smith, I. B.; Calvin, Wendy M. 0000-0002-6097-9586; Smith, D. E. davidsmith@usgs.gov; Hansen, C.; Diniega, S.; McEwen, A.S.; Thomas, N.; Banfield, D.; Titus, Timothy N. 0000-0003-0700-4875 ttitus@usgs.gov; Becerra, P.; Kahre, M.; Forget, F.; Hecht, M.; Byrne, S.; Hvidberg, C. S.; Hayne, P. O.; Head III, J. W.; Mellon, M.; Horgan, B.; Mustard, J.; Holt, J.; Howard, A.; McCleese, D.; Stoker, C.; James, P.; Putzig, N. E.; Whitten, J.; Buhler, P.; Spiga, A.; Crismani, M.; Aye, K. M.; Portyankina, A.; Orosei, R.; Bramson, A.; Hanley, J.; Sori, M.; Aharonson, O.; Clifford, S.; Sizemore, H.; Morgan, G.; Hartmann, B.; Schorghofer, N.; Clark, R.; Berman, D.; Crown, D.; Chuang, F.; Siegler, M.; Dobrea, E. N.; Lynch, K.; Obbard, R. W.; Elmaary, M. R.; Fisher, D.; Kleinboehl, A.; Balme, M.; Schmitt, B.; Daly, M.; Ewing, R. C.; Herkenhoff, Kenneth E. 0000-0002-3153-6663; Fenton, L.; Guzewich, S. D.; Koutnik, M.; Levy, J.; Massey, R.; Losiak, A.; Eke, V.; Goldsby, D.; Cross, A.; Hager, T.; Piqueux, S.; Kereszturi, A; Seelos, K.; Wood, S.; Hauber, E.; Amos, C.; Russell, P.; Jaumann, R.; Michael, G.; Conway, S.; Khayat, A.; Lewis, S.; Luizzi, G.; Martinez, G.; Mesick, K.; Montabone, L.;  Johnsson; Pankine, A.; Phillips-Lander, C.; Read, P.; Edgar, Lauren A. 0000-0001-7512-7813 ledgar@usgs.gov; Zacny, K.; McAdam, A.; Rutledge, A.; Bertrand, T.; Widmer, J.; Stillman, D.; Soto, A.; Yoldi, Z.; Young, R.; Svensson, A.; Sam, L.; Landis, M.; Bhardwaj, A.; Chojnacki, M.; Kite, E.; Thomas, P.; Plaut, J.; Bapst, J.; Milkovich, S.; Whiteway, J.; Moores, J.; Rezza, C.; Karimova, R.; Mishev, I.; Van Brenen, A.; Acharya, P.; Chesal, J.; Pascuzzo, A.; Vos, E.; Osinski, G.; Andres, C.; Neisch, C.; Hibbard, S.; Sinha, P.; Knightly, J. P.; Cartwright, S.; Kounaves, S.; Orgel, C.; Skidmore, M.; MacGregor, J.; Staehle, R.; Rabassa, J.; Gallagher, C.; Coronato, A.; Galofre, A. G.; Wilson, J.; McKeown, L.; Oliveira, N.; Fawdon, P.; Gayathri, U.; Stuurman, C.; Herny, C.; Butcher, F.; Bernardini, F.; Perry, M.; Hu, R.; Mukherjee, S.; Chevrier, V.; Banks, M. E.; Meng, T.; Johnson, P.  A.; Tober, B.; Johnson, J. C.;  Ulamsec; Echaurren, J. C.; Khuller, A.; Dinwiddie, C.; Adeli, S.; Henderson, B. L.; Lozano, L. R.; Lalich, D.; Rivera-Valentín, E.; Nerozzi, S.; Petersen, E.; Foss, F.; Lorenz, R.; Eigenbrode, J.; Day, M.; Brown, A.; Pajola, M.; Karatekin, O.; Lucchetti, A.; Cesar, C.; Newman, C.; Cave, T. G.; Mischna, M.; Patel, M.; Streeter, P.; Stern, J. C.; Dundas, C. M.</t>
+          <t>Smith, I. B.; Calvin, Wendy M. 0000-0002-6097-9586; Smith, D. E. davidsmith@usgs.gov; Hansen, C.; Diniega, S.; McEwen, A.S.; Thomas, N.; Banfield, D.; Titus, Timothy N. 0000-0003-0700-4875 ttitus@usgs.gov; Becerra, P.; Kahre, M.; Forget, F.; Hecht, M.; Byrne, S.; Hvidberg, C. S.; Hayne, P. O.; Head III, J. W.; Mellon, M.; Horgan, B.; Mustard, J.; Holt, J.; Howard, A.; McCleese, D.; Stoker, C.; James, P.; Putzig, N. E.; Whitten, J.; Buhler, P.; Spiga, A.; Crismani, M.; Aye, K. M.; Portyankina, A.; Orosei, R.; Bramson, A.; Hanley, J.; Sori, M.; Aharonson, O.; Clifford, S.; Sizemore, H.; Morgan, G.; Hartmann, B.; Schorghofer, N.; Clark, R.; Berman, D.; Crown, D.; Chuang, F.; Siegler, M.; Dobrea, E. N.; Lynch, K.; Obbard, R. W.; Elmaary, M. R.; Fisher, D.; Kleinboehl, A.; Balme, M.; Schmitt, B.; Daly, M.; Ewing, R. C.; Herkenhoff, Kenneth E. 0000-0002-3153-6663; Fenton, L.; Guzewich, S. D.; Koutnik, M.; Levy, J.; Massey, R.; Losiak, A.; Eke, V.; Goldsby, D.; Cross, A.; Hager, T.; Piqueux, S.; Kereszturi, A; Seelos, K.; Wood, S.; Hauber, E.; Amos, C.; Russell, P.; Jaumann, R.; Michael, G.; Conway, S.; Khayat, A.; Lewis, S.; Luizzi, G.; Martinez, G.; Mesick, K.; Montabone, L.;  Johnsson; Pankine, A.; Phillips-Lander, C.; Read, P.; Edgar, Lauren A. 0000-0001-7512-7813 ledgar@usgs.gov; Zacny, K.; McAdam, A.; Rutledge, A.; Bertrand, T.; Widmer, J.; Stillman, D.; Soto, A.; Yoldi, Z.; Young, R.; Svensson, A.; Sam, L.; Landis, M.; Bhardwaj, A.; Chojnacki, M.; Kite, E.; Thomas, P.; Plaut, J.; Bapst, J.; Milkovich, S.; Whiteway, J.; Moores, J.; Rezza, C.; Karimova, R.; Mishev, I.; Van Brenen, A.; Acharya, P.; Chesal, J.; Pascuzzo, A.; Vos, E.; Osinski, G.; Andres, Chimira; Neisch, C.; Hibbard, Shannon; Sinha, P.; Knightly, J. P.; Cartwright, S.; Kounaves, S.; Orgel, C.; Skidmore, M.; MacGregor, J.; Staehle, R.; Rabassa, J.; Gallagher, C.; Coronato, A.; Galofre, A. G.; Wilson, J.; McKeown, L.; Oliveira, N.; Fawdon, P.; Gayathri, U.; Stuurman, C.; Herny, C.; Butcher, F.; Bernardini, F.; Perry, M.; Hu, R.; Mukherjee, S.; Chevrier, V.; Banks, M. E.; Meng, T.; Johnson, P.  A.; Tober, B.; Johnson, J. C.;  Ulamsec; Echaurren, J. C.; Khuller, A.; Dinwiddie, C.; Adeli, S.; Henderson, B. L.; Lozano, L. R.; Lalich, D.; Rivera-Valentín, E.; Nerozzi, Stefano; Petersen, E.; Foss, F.; Lorenz, R.; Eigenbrode, J.; Day, M.; Brown, A.; Pajola, M.; Karatekin, O.; Lucchetti, A.; Cesar, C.; Newman, C.; Cave, T. G.; Mischna, M.; Patel, M.; Streeter, P.; Stern, J. C.; Dundas, C. M.</t>
         </is>
       </c>
       <c r="AZ34" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/70218480</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>70218480</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>70218480</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
@@ -10426,51 +10426,51 @@
           <t>16 p.</t>
         </is>
       </c>
       <c r="AD91" t="inlineStr">
         <is>
           <t>1324</t>
         </is>
       </c>
       <c r="AE91" t="inlineStr">
         <is>
           <t>1339</t>
         </is>
       </c>
       <c r="AM91" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN91" t="inlineStr">
         <is>
           <t>North Carolina</t>
         </is>
       </c>
       <c r="AW91" t="inlineStr">
         <is>
-          <t>Smith, David R. 0000-0001-6074-9257 drsmith@usgs.gov; McRae, Sarah E.; Augspurger, Tom; Ratcliffe, Judith A.; Nichols, Robert B.; Eads, Chris B.; Savidge, Tim; Bogan, Arthur E.</t>
+          <t>Smith, David R. 0000-0001-6074-9257 drsmith@usgs.gov; McRae, Sarah E.; Augspurger, Tom; Ratcliffe, Judith; Nichols, Robert B.; Eads, Chris B.; Savidge, Tim; Bogan, Arthur E.</t>
         </is>
       </c>
       <c r="AZ91" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA91" t="inlineStr">
         <is>
           <t>5a60fe48e4b06e28e9c252df</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/70154881</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>70154881</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
@@ -11927,76 +11927,76 @@
           <t>false</t>
         </is>
       </c>
       <c r="V104" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W104" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="X104" t="inlineStr">
         <is>
           <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y104" t="inlineStr">
         <is>
           <t>Central Mineral and Environmental Resources Science Center; Eastern Mineral and Environmental Resources Science Center</t>
         </is>
       </c>
       <c r="Z104" t="inlineStr">
         <is>
-          <t>Report: iv, 19 p.; Downloads Directory</t>
+          <t>Report: iv, 19 p.; Downloads Directory; 5 Appendixes</t>
         </is>
       </c>
       <c r="AF104" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="AM104" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AU104" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="AW104" t="inlineStr">
         <is>
           <t>Smith, David B. 0000-0001-8396-9105 dsmith@usgs.gov; Cannon, William F. 0000-0002-2699-8118 wcannon@usgs.gov; Woodruff, Laurel G. 0000-0002-2514-9923 woodruff@usgs.gov; Solano, Federico 0000-0002-0308-5850 fsolanoc@usgs.gov; Kilburn, James E.; Fey, David L. dfey@usgs.gov</t>
         </is>
       </c>
       <c r="AZ104" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>13</t>
         </is>
       </c>
       <c r="BA104" t="inlineStr">
         <is>
           <t>526b852de4b058918d0a99a7</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/sir20135065</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>70047819</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>sir20135065</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
@@ -12569,268 +12569,268 @@
       </c>
       <c r="AE109" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="AW109" t="inlineStr">
         <is>
           <t>Smith, David B. 0000-0001-8396-9105 dsmith@usgs.gov; Wang, Xueqiu; Reeder, Shaun; Demetriades, Alecos</t>
         </is>
       </c>
       <c r="AZ109" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA109" t="inlineStr">
         <is>
           <t>5200c96ae4b009d47a4c23e9</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70043598</t>
+          <t>https://pubs.usgs.gov/publication/70044961</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>70043598</t>
+          <t>70044961</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>70043598</t>
+          <t>70044961</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Shale Gas Development and Brook Trout: Scaling Best Management Practices to Anticipate Cumulative Effects</t>
+          <t>History and progress of the North American Soil Geochemical Landscapes Project, 2001-2010</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Environmental Practice</t>
-[...4 lines deleted...]
-          <t>10.1017/S1466046612000397</t>
+          <t>Earth Science Frontiers</t>
         </is>
       </c>
       <c r="R110" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>19</t>
         </is>
       </c>
       <c r="S110" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="T110" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
       <c r="U110" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V110" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W110" t="inlineStr">
         <is>
-          <t>Cambridge</t>
+          <t>China University of Geosciences</t>
         </is>
       </c>
       <c r="Y110" t="inlineStr">
         <is>
-          <t>Leetown Science Center</t>
-[...14 lines deleted...]
-          <t>Environmental Practice</t>
+          <t>Central Mineral and Environmental Resources Science Center; Eastern Mineral and Environmental Resources Science Center</t>
+        </is>
+      </c>
+      <c r="Z110" t="inlineStr">
+        <is>
+          <t>14 p.</t>
         </is>
       </c>
       <c r="AD110" t="inlineStr">
         <is>
-          <t>366</t>
+          <t>19</t>
         </is>
       </c>
       <c r="AE110" t="inlineStr">
         <is>
-          <t>381</t>
-[...4 lines deleted...]
-          <t>United States</t>
+          <t>32</t>
         </is>
       </c>
       <c r="AW110" t="inlineStr">
         <is>
-          <t>Smith, David 0000-0001-6074-9257; Snyder, Craig D. 0000-0002-3448-597X csnyder@usgs.gov; Hitt, Nathaniel P. 0000-0002-1046-4568 nhitt@usgs.gov; Young, John A. 0000-0002-4500-3673 jyoung@usgs.gov; Faulkner, Stephen P. 0000-0001-5295-1383 faulkners@usgs.gov</t>
+          <t>Smith, David B. 0000-0001-8396-9105 dsmith@usgs.gov; Cannon, William F. 0000-0002-2699-8118 wcannon@usgs.gov; Woodruff, Laurel G. 0000-0002-2514-9923 woodruff@usgs.gov; Rivera, Francisco Moreira; Rencz, Andrew N.; Garrett, Robert G.</t>
         </is>
       </c>
       <c r="AZ110" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA110" t="inlineStr">
         <is>
-          <t>516fc467e4b05024ef3cd41c</t>
+          <t>51af0c6ae4b08a3322c2c2ec</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70044961</t>
+          <t>https://pubs.usgs.gov/publication/70043598</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>70044961</t>
+          <t>70043598</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>70044961</t>
+          <t>70043598</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>History and progress of the North American Soil Geochemical Landscapes Project, 2001-2010</t>
+          <t>Shale Gas Development and Brook Trout: Scaling Best Management Practices to Anticipate Cumulative Effects</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Earth Science Frontiers</t>
+          <t>Environmental Practice</t>
+        </is>
+      </c>
+      <c r="P111" t="inlineStr">
+        <is>
+          <t>10.1017/S1466046612000397</t>
         </is>
       </c>
       <c r="R111" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>14</t>
         </is>
       </c>
       <c r="S111" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="T111" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
       <c r="U111" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V111" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W111" t="inlineStr">
         <is>
-          <t>China University of Geosciences</t>
+          <t>Cambridge</t>
         </is>
       </c>
       <c r="Y111" t="inlineStr">
         <is>
-          <t>Central Mineral and Environmental Resources Science Center; Eastern Mineral and Environmental Resources Science Center</t>
-[...4 lines deleted...]
-          <t>14 p.</t>
+          <t>Leetown Science Center</t>
+        </is>
+      </c>
+      <c r="AA111" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="AB111" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="AC111" t="inlineStr">
+        <is>
+          <t>Environmental Practice</t>
         </is>
       </c>
       <c r="AD111" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>366</t>
         </is>
       </c>
       <c r="AE111" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>381</t>
+        </is>
+      </c>
+      <c r="AM111" t="inlineStr">
+        <is>
+          <t>United States</t>
         </is>
       </c>
       <c r="AW111" t="inlineStr">
         <is>
-          <t>Smith, David B. 0000-0001-8396-9105 dsmith@usgs.gov; Cannon, William F. 0000-0002-2699-8118 wcannon@usgs.gov; Woodruff, Laurel G. 0000-0002-2514-9923 woodruff@usgs.gov; Rivera, Francisco Moreira; Rencz, Andrew N.; Garrett, Robert G.</t>
+          <t>Smith, David 0000-0001-6074-9257; Snyder, Craig D. 0000-0002-3448-597X csnyder@usgs.gov; Hitt, Nathaniel P. 0000-0002-1046-4568 nhitt@usgs.gov; Young, John A. 0000-0002-4500-3673 jyoung@usgs.gov; Faulkner, Stephen P. 0000-0001-5295-1383 faulkners@usgs.gov</t>
         </is>
       </c>
       <c r="AZ111" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA111" t="inlineStr">
         <is>
-          <t>51af0c6ae4b08a3322c2c2ec</t>
+          <t>516fc467e4b05024ef3cd41c</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/ofr20121257</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>70041821</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>ofr20121257</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
@@ -14322,323 +14322,323 @@
       </c>
       <c r="AQ123" t="inlineStr">
         <is>
           <t>Delaware Bay</t>
         </is>
       </c>
       <c r="AW123" t="inlineStr">
         <is>
           <t>McGowan, Conor P. 0000-0002-7330-9581 cmcgowan@usgs.gov; Smith, David R. 0000-0001-6074-9257 drsmith@usgs.gov; Sweka, J. A.; Martin, Julien 0000-0002-7375-129X julienmartin@usgs.gov; Nichols, James D. 0000-0002-7631-2890 jnichols@usgs.gov; Wong, R.; Lyons, J. E.; Niles, L. J.; Kalasz, K.; Brust, J.; Klopfer, M.; Spear, B.</t>
         </is>
       </c>
       <c r="AZ123" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA123" t="inlineStr">
         <is>
           <t>505a60a0e4b0c8380cd715ac</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ds589</t>
+          <t>https://pubs.usgs.gov/publication/ofr20111146</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>70004782</t>
+          <t>70004756</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>ds589</t>
+          <t>ofr20111146</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Biosolids, crop, and groundwater data for a biosolids-application area near Deer Trail, Colorado, 2007 and 2008</t>
+          <t>Analytical results for municipal biosolids samples from a monitoring program near Deer Trail, Colorado (U.S.A.), 2010</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Data Series</t>
+          <t>Open-File Report</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>589</t>
+          <t>2011-1146</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
-          <t>2327-638X</t>
+          <t>2331-1258</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
-          <t>2327-0271</t>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P124" t="inlineStr">
         <is>
-          <t>10.3133/ds589</t>
+          <t>10.3133/ofr20111146</t>
         </is>
       </c>
       <c r="T124" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
       <c r="U124" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V124" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W124" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="X124" t="inlineStr">
         <is>
           <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y124" t="inlineStr">
         <is>
-          <t>Colorado Water Science Center</t>
+          <t>Crustal Geophysics and Geochemistry Science Center</t>
         </is>
       </c>
       <c r="Z124" t="inlineStr">
         <is>
-          <t>vi, 53 p.</t>
+          <t>iii, 24 p.</t>
+        </is>
+      </c>
+      <c r="AF124" t="inlineStr">
+        <is>
+          <t>27</t>
         </is>
       </c>
       <c r="AH124" t="inlineStr">
         <is>
-          <t>2007-01-01</t>
+          <t>2010-01-01</t>
         </is>
       </c>
       <c r="AI124" t="inlineStr">
         <is>
-          <t>2008-12-31</t>
+          <t>2010-12-31</t>
         </is>
       </c>
       <c r="AM124" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN124" t="inlineStr">
         <is>
           <t>Colorado</t>
         </is>
       </c>
       <c r="AU124" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="AV124" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AW124" t="inlineStr">
         <is>
-          <t>Yager, Tracy J.B.; Smith, David B. 0000-0001-8396-9105 dsmith@usgs.gov; Crock, James G. jcrock@usgs.gov</t>
+          <t>Crock, J.G.; Smith, D. B. davidsmith@usgs.gov; Yager, T. J. B.; Berry, C. J.; Adams, M. G.</t>
         </is>
       </c>
       <c r="AZ124" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="BA124" t="inlineStr">
         <is>
-          <t>4f4e4a38e4b07f02db61cfd0</t>
+          <t>4f4e4ac9e4b07f02db67ca2f</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr20111146</t>
+          <t>https://pubs.usgs.gov/publication/ds589</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>70004756</t>
+          <t>70004782</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>ofr20111146</t>
+          <t>ds589</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Analytical results for municipal biosolids samples from a monitoring program near Deer Trail, Colorado (U.S.A.), 2010</t>
+          <t>Biosolids, crop, and groundwater data for a biosolids-application area near Deer Trail, Colorado, 2007 and 2008</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
+          <t>Data Series</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>2011-1146</t>
+          <t>589</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
-          <t>2331-1258</t>
+          <t>2327-638X</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
-          <t>0196-1497</t>
+          <t>2327-0271</t>
         </is>
       </c>
       <c r="P125" t="inlineStr">
         <is>
-          <t>10.3133/ofr20111146</t>
+          <t>10.3133/ds589</t>
         </is>
       </c>
       <c r="T125" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
       <c r="U125" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V125" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W125" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="X125" t="inlineStr">
         <is>
           <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y125" t="inlineStr">
         <is>
-          <t>Crustal Geophysics and Geochemistry Science Center</t>
+          <t>Colorado Water Science Center</t>
         </is>
       </c>
       <c r="Z125" t="inlineStr">
         <is>
-          <t>iii, 24 p.</t>
-[...4 lines deleted...]
-          <t>27</t>
+          <t>vi, 53 p.</t>
         </is>
       </c>
       <c r="AH125" t="inlineStr">
         <is>
-          <t>2010-01-01</t>
+          <t>2007-01-01</t>
         </is>
       </c>
       <c r="AI125" t="inlineStr">
         <is>
-          <t>2010-12-31</t>
+          <t>2008-12-31</t>
         </is>
       </c>
       <c r="AM125" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN125" t="inlineStr">
         <is>
           <t>Colorado</t>
         </is>
       </c>
       <c r="AU125" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="AV125" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AW125" t="inlineStr">
         <is>
-          <t>Crock, J.G.; Smith, D. B. davidsmith@usgs.gov; Yager, T. J. B.; Berry, C. J.; Adams, M. G.</t>
+          <t>Yager, Tracy J.B.; Smith, David B. 0000-0001-8396-9105 dsmith@usgs.gov; Crock, James G. jcrock@usgs.gov</t>
         </is>
       </c>
       <c r="AZ125" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA125" t="inlineStr">
         <is>
-          <t>4f4e4ac9e4b07f02db67ca2f</t>
+          <t>4f4e4a38e4b07f02db61cfd0</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/70227299</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>70227299</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>70227299</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
@@ -15039,293 +15039,293 @@
       </c>
       <c r="AM129" t="inlineStr">
         <is>
           <t>Iran, Iraq</t>
         </is>
       </c>
       <c r="AW129" t="inlineStr">
         <is>
           <t>Smith, David V. 0000-0003-0426-4401 dvsmith@usgs.gov; Drenth, Benjamin J. 0000-0002-3954-8124 bdrenth@usgs.gov; Fairhead, J.D.; Lei, K.; Dark, J.A.; Al-Bassam, K.</t>
         </is>
       </c>
       <c r="AZ129" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA129" t="inlineStr">
         <is>
           <t>50e4a322e4b0e8fec6cdb773</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70036900</t>
+          <t>https://pubs.usgs.gov/publication/70035428</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>70036900</t>
+          <t>70035428</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>70036900</t>
+          <t>70035428</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>New information on the braincase of the North American therizinosaurian (Theropoda, Maniraptora) &lt;i&gt;Falcarius utahensis&lt;/i&gt;</t>
+          <t>Microbial survival in the stratosphere and implications for global dispersal</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Journal of Vertebrate Paleontology</t>
+          <t>Aerobiologia</t>
         </is>
       </c>
       <c r="P130" t="inlineStr">
         <is>
-          <t>10.1080/02724634.2011.549442</t>
+          <t>10.1007/s10453-011-9203-5</t>
         </is>
       </c>
       <c r="R130" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>27</t>
         </is>
       </c>
       <c r="S130" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>4</t>
         </is>
       </c>
       <c r="T130" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
       <c r="U130" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V130" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W130" t="inlineStr">
         <is>
-          <t>University of Oklahoma</t>
-[...4 lines deleted...]
-          <t>18 p.</t>
+          <t>Springer</t>
+        </is>
+      </c>
+      <c r="X130" t="inlineStr">
+        <is>
+          <t>Amsterdam, Netherlands</t>
+        </is>
+      </c>
+      <c r="Y130" t="inlineStr">
+        <is>
+          <t>St. Petersburg Coastal and Marine Science Center</t>
+        </is>
+      </c>
+      <c r="AA130" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="AB130" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="AC130" t="inlineStr">
+        <is>
+          <t>Aerobiologia</t>
         </is>
       </c>
       <c r="AD130" t="inlineStr">
         <is>
-          <t>387</t>
+          <t>319</t>
         </is>
       </c>
       <c r="AE130" t="inlineStr">
         <is>
-          <t>404</t>
-[...19 lines deleted...]
-          <t>N</t>
+          <t>332</t>
+        </is>
+      </c>
+      <c r="AF130" t="inlineStr">
+        <is>
+          <t>14</t>
         </is>
       </c>
       <c r="AW130" t="inlineStr">
         <is>
-          <t>Smith, David; Zanno, Lindsay E.; Sanders, R. Kent; Deblieux, Donald D.; Kirkland, James I.</t>
+          <t>Smith, David J.; Griffin, Dale W. 0000-0003-1719-5812 dgriffin@usgs.gov; McPeters, Richard D.; Ward, Peter D.; Schuerger, Andrew C.</t>
         </is>
       </c>
       <c r="AZ130" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA130" t="inlineStr">
         <is>
-          <t>505a6593e4b0c8380cd72c25</t>
+          <t>505a5660e4b0c8380cd6d55a</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70035428</t>
+          <t>https://pubs.usgs.gov/publication/70036900</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>70035428</t>
+          <t>70036900</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>70035428</t>
+          <t>70036900</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Microbial survival in the stratosphere and implications for global dispersal</t>
+          <t>New information on the braincase of the North American therizinosaurian (Theropoda, Maniraptora) &lt;i&gt;Falcarius utahensis&lt;/i&gt;</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Aerobiologia</t>
+          <t>Journal of Vertebrate Paleontology</t>
         </is>
       </c>
       <c r="P131" t="inlineStr">
         <is>
-          <t>10.1007/s10453-011-9203-5</t>
+          <t>10.1080/02724634.2011.549442</t>
         </is>
       </c>
       <c r="R131" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>31</t>
         </is>
       </c>
       <c r="S131" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>2</t>
         </is>
       </c>
       <c r="T131" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
       <c r="U131" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V131" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W131" t="inlineStr">
         <is>
-          <t>Springer</t>
-[...24 lines deleted...]
-          <t>Aerobiologia</t>
+          <t>University of Oklahoma</t>
+        </is>
+      </c>
+      <c r="Z131" t="inlineStr">
+        <is>
+          <t>18 p.</t>
         </is>
       </c>
       <c r="AD131" t="inlineStr">
         <is>
-          <t>319</t>
+          <t>387</t>
         </is>
       </c>
       <c r="AE131" t="inlineStr">
         <is>
-          <t>332</t>
-[...4 lines deleted...]
-          <t>14</t>
+          <t>404</t>
+        </is>
+      </c>
+      <c r="AM131" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN131" t="inlineStr">
+        <is>
+          <t>Utah</t>
+        </is>
+      </c>
+      <c r="AU131" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AV131" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW131" t="inlineStr">
         <is>
-          <t>Smith, David J.; Griffin, Dale W. 0000-0003-1719-5812 dgriffin@usgs.gov; McPeters, Richard D.; Ward, Peter D.; Schuerger, Andrew C.</t>
+          <t>Smith, David; Zanno, Lindsay E.; Sanders, R. Kent; Deblieux, Donald D.; Kirkland, James I.</t>
         </is>
       </c>
       <c r="AZ131" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA131" t="inlineStr">
         <is>
-          <t>505a5660e4b0c8380cd6d55a</t>
+          <t>505a6593e4b0c8380cd72c25</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/70039061</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>70039061</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>70039061</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
@@ -16204,278 +16204,278 @@
       </c>
       <c r="AD139" t="inlineStr">
         <is>
           <t>1163</t>
         </is>
       </c>
       <c r="AE139" t="inlineStr">
         <is>
           <t>1179</t>
         </is>
       </c>
       <c r="AW139" t="inlineStr">
         <is>
           <t>Salehi, M.; Moradi, M.; Brown, Jennifer 0000-0003-3137-7073 jenniferbrown@usgs.gov; Smith, David R. 0000-0001-6074-9257 drsmith@usgs.gov</t>
         </is>
       </c>
       <c r="AZ139" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70043443</t>
+          <t>https://pubs.usgs.gov/publication/70046624</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>70043443</t>
+          <t>70046624</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>70043443</t>
+          <t>70046624</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>An incomplete analysis</t>
-[...9 lines deleted...]
-          <t>10.1525/bio.2009.59.7.20</t>
+          <t>Preliminary results of the North American Soil Geochemical Landscapes Project, northeast United States and Maritime Provinces of Canada</t>
         </is>
       </c>
       <c r="R140" t="inlineStr">
         <is>
-          <t>59</t>
-[...4 lines deleted...]
-          <t>7</t>
+          <t>2</t>
         </is>
       </c>
       <c r="T140" t="inlineStr">
         <is>
           <t>2009</t>
         </is>
       </c>
       <c r="U140" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V140" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W140" t="inlineStr">
         <is>
-          <t>American Institute of Biological Sciences</t>
+          <t>The Association of Applied Geochemists</t>
+        </is>
+      </c>
+      <c r="X140" t="inlineStr">
+        <is>
+          <t>Nepean, ON</t>
         </is>
       </c>
       <c r="Y140" t="inlineStr">
         <is>
-          <t>Leetown Science Center</t>
+          <t>Central Mineral and Environmental Resources Science Center; Eastern Mineral and Environmental Resources Science Center</t>
         </is>
       </c>
       <c r="Z140" t="inlineStr">
         <is>
-          <t>1 p.</t>
+          <t>4 p.</t>
         </is>
       </c>
       <c r="AA140" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Book</t>
         </is>
       </c>
       <c r="AB140" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Conference publication</t>
         </is>
       </c>
       <c r="AC140" t="inlineStr">
         <is>
-          <t>BioScience</t>
+          <t>24th International Applied Geochemistry Symposium</t>
         </is>
       </c>
       <c r="AD140" t="inlineStr">
         <is>
-          <t>541</t>
+          <t>729</t>
         </is>
       </c>
       <c r="AE140" t="inlineStr">
         <is>
-          <t>541</t>
+          <t>732</t>
         </is>
       </c>
       <c r="AW140" t="inlineStr">
         <is>
-          <t>Smith, David 0000-0001-6074-9257; Hallerman, Eric M.; Millard, Michael J.; Sweka, John A.; Weber, Richard G.</t>
+          <t>Grunsky, Eric C.; Smith, David B. 0000-0001-8396-9105 dsmith@usgs.gov; Friske, Peter W.B.; Woodruff, Laurel G. 0000-0002-2514-9923 woodruff@usgs.gov</t>
         </is>
       </c>
       <c r="AZ140" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA140" t="inlineStr">
         <is>
-          <t>51c2d2dfe4b08857aac4238b</t>
+          <t>51c02ff4e4b0ee1529ed3d42</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70046624</t>
+          <t>https://pubs.usgs.gov/publication/70043443</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>70046624</t>
+          <t>70043443</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>70046624</t>
+          <t>70043443</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Conference Paper</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Conference Paper</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Preliminary results of the North American Soil Geochemical Landscapes Project, northeast United States and Maritime Provinces of Canada</t>
+          <t>An incomplete analysis</t>
+        </is>
+      </c>
+      <c r="H141" t="inlineStr">
+        <is>
+          <t>BioScience</t>
+        </is>
+      </c>
+      <c r="P141" t="inlineStr">
+        <is>
+          <t>10.1525/bio.2009.59.7.20</t>
         </is>
       </c>
       <c r="R141" t="inlineStr">
         <is>
+          <t>59</t>
+        </is>
+      </c>
+      <c r="S141" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="T141" t="inlineStr">
+        <is>
+          <t>2009</t>
+        </is>
+      </c>
+      <c r="U141" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V141" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W141" t="inlineStr">
+        <is>
+          <t>American Institute of Biological Sciences</t>
+        </is>
+      </c>
+      <c r="Y141" t="inlineStr">
+        <is>
+          <t>Leetown Science Center</t>
+        </is>
+      </c>
+      <c r="Z141" t="inlineStr">
+        <is>
+          <t>1 p.</t>
+        </is>
+      </c>
+      <c r="AA141" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="AB141" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="AC141" t="inlineStr">
+        <is>
+          <t>BioScience</t>
+        </is>
+      </c>
+      <c r="AD141" t="inlineStr">
+        <is>
+          <t>541</t>
+        </is>
+      </c>
+      <c r="AE141" t="inlineStr">
+        <is>
+          <t>541</t>
+        </is>
+      </c>
+      <c r="AW141" t="inlineStr">
+        <is>
+          <t>Smith, David 0000-0001-6074-9257; Hallerman, Eric M.; Millard, Michael J.; Sweka, John A.; Weber, Richard G.</t>
+        </is>
+      </c>
+      <c r="AZ141" t="inlineStr">
+        <is>
           <t>2</t>
         </is>
       </c>
-      <c r="T141" t="inlineStr">
-[...68 lines deleted...]
-      </c>
       <c r="BA141" t="inlineStr">
         <is>
-          <t>51c02ff4e4b0ee1529ed3d42</t>
+          <t>51c2d2dfe4b08857aac4238b</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/ofr20091201</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>97885</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>ofr20091201</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
@@ -17008,868 +17008,868 @@
       </c>
       <c r="AU146" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="AW146" t="inlineStr">
         <is>
           <t>Yager, Tracy J.B.; Smith, David B. 0000-0001-8396-9105 dsmith@usgs.gov; Crock, James G. jcrock@usgs.gov</t>
         </is>
       </c>
       <c r="AZ146" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA146" t="inlineStr">
         <is>
           <t>4f4e4a3be4b07f02db61ec92</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70043411</t>
+          <t>https://pubs.usgs.gov/publication/70036827</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>70043411</t>
+          <t>70036827</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>70043411</t>
+          <t>70036827</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Book chapter</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>Book Chapter</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Comparative status and assessment of &lt;i&gt;Limulus polyphemus&lt;/i&gt; with emphasis on the New England and Delaware Bay populations</t>
+          <t>Pilot studies for the North American Soil Geochemical Landscapes Project - Site selection, sampling protocols, analytical methods, and quality control protocols</t>
+        </is>
+      </c>
+      <c r="H147" t="inlineStr">
+        <is>
+          <t>Applied Geochemistry</t>
         </is>
       </c>
       <c r="P147" t="inlineStr">
         <is>
-          <t>10.1007/978-0-387-89959-6_23</t>
+          <t>10.1016/j.apgeochem.2009.04.008</t>
         </is>
       </c>
       <c r="R147" t="inlineStr">
         <is>
-          <t>Part II</t>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="S147" t="inlineStr">
+        <is>
+          <t>8</t>
         </is>
       </c>
       <c r="T147" t="inlineStr">
         <is>
           <t>2009</t>
         </is>
       </c>
       <c r="U147" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V147" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
-      <c r="W147" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="AA147" t="inlineStr">
         <is>
-          <t>Book</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="AB147" t="inlineStr">
         <is>
-          <t>Monograph</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="AC147" t="inlineStr">
         <is>
-          <t>Biology and Conservation of Horseshoe Crabs</t>
+          <t>Applied Geochemistry</t>
         </is>
       </c>
       <c r="AD147" t="inlineStr">
         <is>
-          <t>361</t>
+          <t>1357</t>
         </is>
       </c>
       <c r="AE147" t="inlineStr">
         <is>
-          <t>386</t>
+          <t>1368</t>
         </is>
       </c>
       <c r="AF147" t="inlineStr">
         <is>
-          <t>26</t>
-[...14 lines deleted...]
-          <t>N</t>
+          <t>12</t>
         </is>
       </c>
       <c r="AW147" t="inlineStr">
         <is>
-          <t>Smith, David 0000-0001-6074-9257; Millard, Michael J.; Carmichael, Ruth H.</t>
+          <t>Smith, D. B. davidsmith@usgs.gov; Woodruff, L. G.; O’Leary, R. M.; Cannon, W.F. 0000-0002-2699-8118; Garrett, R. G.; Kilburn, J.E.; Goldhaber, M. B. 0000-0002-1785-4243</t>
         </is>
       </c>
       <c r="AZ147" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA147" t="inlineStr">
         <is>
-          <t>51751746e4b074c2b055649f</t>
+          <t>505a7b62e4b0c8380cd793fa</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70036888</t>
+          <t>https://pubs.usgs.gov/publication/70036909</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>70036888</t>
+          <t>70036909</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>70036888</t>
+          <t>70036909</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>Application of in vitro extraction studies to evaluate element bioaccessibility in soils from a transect across the United States and Canada</t>
+          <t>The potential of mid- and near-infrared diffuse reflectance spectroscopy for determining major- and trace-element concentrations in soils from a geochemical survey of North America</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>Applied Geochemistry</t>
         </is>
       </c>
       <c r="P148" t="inlineStr">
         <is>
-          <t>10.1016/j.apgeochem.2009.04.015</t>
+          <t>10.1016/j.apgeochem.2009.04.017</t>
         </is>
       </c>
       <c r="R148" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="S148" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="T148" t="inlineStr">
         <is>
           <t>2009</t>
         </is>
       </c>
       <c r="U148" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V148" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="AA148" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="AB148" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="AC148" t="inlineStr">
         <is>
           <t>Applied Geochemistry</t>
         </is>
       </c>
       <c r="AD148" t="inlineStr">
         <is>
-          <t>1454</t>
+          <t>1472</t>
         </is>
       </c>
       <c r="AE148" t="inlineStr">
         <is>
-          <t>1463</t>
+          <t>1481</t>
         </is>
       </c>
       <c r="AF148" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="AW148" t="inlineStr">
         <is>
-          <t>Morman, S.A.; Plumlee, G.S.; Smith, D. B. davidsmith@usgs.gov</t>
+          <t>Reeves, J. B. III; Smith, D. B. davidsmith@usgs.gov</t>
         </is>
       </c>
       <c r="AZ148" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA148" t="inlineStr">
         <is>
-          <t>5059eca4e4b0c8380cd493d8</t>
+          <t>505baeb7e4b08c986b3242be</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70036458</t>
+          <t>https://pubs.usgs.gov/publication/70036914</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>70036458</t>
+          <t>70036914</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>70036458</t>
+          <t>70036914</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>Mineralogy of soils from two continental-scale transects across the United States and Canada and its relation to soil geochemistry and climate</t>
+          <t>A regional soil and sediment geochemical study in northern California</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>Applied Geochemistry</t>
         </is>
       </c>
       <c r="P149" t="inlineStr">
         <is>
-          <t>10.1016/j.apgeochem.2009.04.010</t>
+          <t>10.1016/j.apgeochem.2009.04.018</t>
         </is>
       </c>
       <c r="R149" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="S149" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="T149" t="inlineStr">
         <is>
           <t>2009</t>
         </is>
       </c>
       <c r="U149" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V149" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="AA149" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="AB149" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="AC149" t="inlineStr">
         <is>
           <t>Applied Geochemistry</t>
         </is>
       </c>
       <c r="AD149" t="inlineStr">
         <is>
-          <t>1394</t>
+          <t>1482</t>
         </is>
       </c>
       <c r="AE149" t="inlineStr">
         <is>
-          <t>1404</t>
+          <t>1499</t>
         </is>
       </c>
       <c r="AF149" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>18</t>
         </is>
       </c>
       <c r="AW149" t="inlineStr">
         <is>
-          <t>Eberl, D. D.; Smith, D. B. davidsmith@usgs.gov</t>
+          <t>Goldhaber, M. B. 0000-0002-1785-4243; Morrison, J.M.; Holloway, J.M. 0000-0003-3603-7668; Wanty, R. B. 0000-0002-2063-6423; Helsel, D.R.; Smith, D. B. davidsmith@usgs.gov</t>
         </is>
       </c>
       <c r="AZ149" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA149" t="inlineStr">
         <is>
-          <t>505a5ad8e4b0c8380cd6f17e</t>
+          <t>5059e543e4b0c8380cd46c47</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70036994</t>
+          <t>https://pubs.usgs.gov/publication/70036458</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>70036994</t>
+          <t>70036458</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>70036994</t>
+          <t>70036458</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>Continental-scale patterns in soil geochemistry and mineralogy: results from two transects across the United States and Canada</t>
+          <t>Mineralogy of soils from two continental-scale transects across the United States and Canada and its relation to soil geochemistry and climate</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>Applied Geochemistry</t>
         </is>
       </c>
       <c r="P150" t="inlineStr">
         <is>
-          <t>10.1016/j.apgeochem.2009.04.009</t>
+          <t>10.1016/j.apgeochem.2009.04.010</t>
         </is>
       </c>
       <c r="R150" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="S150" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="T150" t="inlineStr">
         <is>
           <t>2009</t>
         </is>
       </c>
       <c r="U150" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V150" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
-      <c r="W150" t="inlineStr">
-[...18 lines deleted...]
-      </c>
       <c r="AA150" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="AB150" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="AC150" t="inlineStr">
         <is>
           <t>Applied Geochemistry</t>
         </is>
       </c>
       <c r="AD150" t="inlineStr">
         <is>
-          <t>1369</t>
+          <t>1394</t>
         </is>
       </c>
       <c r="AE150" t="inlineStr">
         <is>
-          <t>1381</t>
-[...4 lines deleted...]
-          <t>United States;Canada</t>
+          <t>1404</t>
+        </is>
+      </c>
+      <c r="AF150" t="inlineStr">
+        <is>
+          <t>11</t>
         </is>
       </c>
       <c r="AW150" t="inlineStr">
         <is>
-          <t>Woodruff, L. G.; Cannon, W.F. 0000-0002-2699-8118; Eberl, D. D.; Smith, D. B. davidsmith@usgs.gov; Kilburn, J.E.; Horton, J.D. 0000-0003-2969-9073; Garrett, R. G.; Klassen, R.A.</t>
+          <t>Eberl, D. D.; Smith, D. B. davidsmith@usgs.gov</t>
         </is>
       </c>
       <c r="AZ150" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA150" t="inlineStr">
         <is>
-          <t>5059fa51e4b0c8380cd4da45</t>
+          <t>505a5ad8e4b0c8380cd6f17e</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70036827</t>
+          <t>https://pubs.usgs.gov/publication/70036888</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>70036827</t>
+          <t>70036888</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>70036827</t>
+          <t>70036888</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Pilot studies for the North American Soil Geochemical Landscapes Project - Site selection, sampling protocols, analytical methods, and quality control protocols</t>
+          <t>Application of in vitro extraction studies to evaluate element bioaccessibility in soils from a transect across the United States and Canada</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>Applied Geochemistry</t>
         </is>
       </c>
       <c r="P151" t="inlineStr">
         <is>
-          <t>10.1016/j.apgeochem.2009.04.008</t>
+          <t>10.1016/j.apgeochem.2009.04.015</t>
         </is>
       </c>
       <c r="R151" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="S151" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="T151" t="inlineStr">
         <is>
           <t>2009</t>
         </is>
       </c>
       <c r="U151" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V151" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="AA151" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="AB151" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="AC151" t="inlineStr">
         <is>
           <t>Applied Geochemistry</t>
         </is>
       </c>
       <c r="AD151" t="inlineStr">
         <is>
-          <t>1357</t>
+          <t>1454</t>
         </is>
       </c>
       <c r="AE151" t="inlineStr">
         <is>
-          <t>1368</t>
+          <t>1463</t>
         </is>
       </c>
       <c r="AF151" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>10</t>
         </is>
       </c>
       <c r="AW151" t="inlineStr">
         <is>
-          <t>Smith, D. B. davidsmith@usgs.gov; Woodruff, L. G.; O’Leary, R. M.; Cannon, W.F. 0000-0002-2699-8118; Garrett, R. G.; Kilburn, J.E.; Goldhaber, M. B. 0000-0002-1785-4243</t>
+          <t>Morman, S.A.; Plumlee, G.S.; Smith, D. B. davidsmith@usgs.gov</t>
         </is>
       </c>
       <c r="AZ151" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA151" t="inlineStr">
         <is>
-          <t>505a7b62e4b0c8380cd793fa</t>
+          <t>5059eca4e4b0c8380cd493d8</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70036909</t>
+          <t>https://pubs.usgs.gov/publication/70036994</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>70036909</t>
+          <t>70036994</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>70036909</t>
+          <t>70036994</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>The potential of mid- and near-infrared diffuse reflectance spectroscopy for determining major- and trace-element concentrations in soils from a geochemical survey of North America</t>
+          <t>Continental-scale patterns in soil geochemistry and mineralogy: results from two transects across the United States and Canada</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>Applied Geochemistry</t>
         </is>
       </c>
       <c r="P152" t="inlineStr">
         <is>
-          <t>10.1016/j.apgeochem.2009.04.017</t>
+          <t>10.1016/j.apgeochem.2009.04.009</t>
         </is>
       </c>
       <c r="R152" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="S152" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="T152" t="inlineStr">
         <is>
           <t>2009</t>
         </is>
       </c>
       <c r="U152" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V152" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
+      <c r="W152" t="inlineStr">
+        <is>
+          <t>Elsevier</t>
+        </is>
+      </c>
+      <c r="X152" t="inlineStr">
+        <is>
+          <t>Amsterdam, Netherlands</t>
+        </is>
+      </c>
+      <c r="Y152" t="inlineStr">
+        <is>
+          <t>Minnesota Water Science Center</t>
+        </is>
+      </c>
+      <c r="Z152" t="inlineStr">
+        <is>
+          <t>13 p.</t>
+        </is>
+      </c>
       <c r="AA152" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="AB152" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="AC152" t="inlineStr">
         <is>
           <t>Applied Geochemistry</t>
         </is>
       </c>
       <c r="AD152" t="inlineStr">
         <is>
-          <t>1472</t>
+          <t>1369</t>
         </is>
       </c>
       <c r="AE152" t="inlineStr">
         <is>
-          <t>1481</t>
-[...4 lines deleted...]
-          <t>10</t>
+          <t>1381</t>
+        </is>
+      </c>
+      <c r="AM152" t="inlineStr">
+        <is>
+          <t>United States;Canada</t>
         </is>
       </c>
       <c r="AW152" t="inlineStr">
         <is>
-          <t>Reeves, J. B. III; Smith, D. B. davidsmith@usgs.gov</t>
+          <t>Woodruff, L. G.; Cannon, W.F. 0000-0002-2699-8118; Eberl, D. D.; Smith, D. B. davidsmith@usgs.gov; Kilburn, J.E.; Horton, J.D. 0000-0003-2969-9073; Garrett, R. G.; Klassen, R.A.</t>
         </is>
       </c>
       <c r="AZ152" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA152" t="inlineStr">
         <is>
-          <t>505baeb7e4b08c986b3242be</t>
+          <t>5059fa51e4b0c8380cd4da45</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70036914</t>
+          <t>https://pubs.usgs.gov/publication/70043411</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>70036914</t>
+          <t>70043411</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>70036914</t>
+          <t>70043411</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Book chapter</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Book Chapter</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>A regional soil and sediment geochemical study in northern California</t>
-[...4 lines deleted...]
-          <t>Applied Geochemistry</t>
+          <t>Comparative status and assessment of &lt;i&gt;Limulus polyphemus&lt;/i&gt; with emphasis on the New England and Delaware Bay populations</t>
         </is>
       </c>
       <c r="P153" t="inlineStr">
         <is>
-          <t>10.1016/j.apgeochem.2009.04.018</t>
+          <t>10.1007/978-0-387-89959-6_23</t>
         </is>
       </c>
       <c r="R153" t="inlineStr">
         <is>
-          <t>24</t>
-[...4 lines deleted...]
-          <t>8</t>
+          <t>Part II</t>
         </is>
       </c>
       <c r="T153" t="inlineStr">
         <is>
           <t>2009</t>
         </is>
       </c>
       <c r="U153" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V153" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
+      <c r="W153" t="inlineStr">
+        <is>
+          <t>Springer</t>
+        </is>
+      </c>
+      <c r="Y153" t="inlineStr">
+        <is>
+          <t>Leetown Science Center</t>
+        </is>
+      </c>
+      <c r="Z153" t="inlineStr">
+        <is>
+          <t>26 p.</t>
+        </is>
+      </c>
       <c r="AA153" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Book</t>
         </is>
       </c>
       <c r="AB153" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Monograph</t>
         </is>
       </c>
       <c r="AC153" t="inlineStr">
         <is>
-          <t>Applied Geochemistry</t>
+          <t>Biology and Conservation of Horseshoe Crabs</t>
         </is>
       </c>
       <c r="AD153" t="inlineStr">
         <is>
-          <t>1482</t>
+          <t>361</t>
         </is>
       </c>
       <c r="AE153" t="inlineStr">
         <is>
-          <t>1499</t>
+          <t>386</t>
         </is>
       </c>
       <c r="AF153" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="AM153" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AU153" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AV153" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW153" t="inlineStr">
         <is>
-          <t>Goldhaber, M. B. 0000-0002-1785-4243; Morrison, J.M.; Holloway, J.M. 0000-0003-3603-7668; Wanty, R. B. 0000-0002-2063-6423; Helsel, D.R.; Smith, D. B. davidsmith@usgs.gov</t>
+          <t>Smith, David 0000-0001-6074-9257; Millard, Michael J.; Carmichael, Ruth H.</t>
         </is>
       </c>
       <c r="AZ153" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA153" t="inlineStr">
         <is>
-          <t>5059e543e4b0c8380cd46c47</t>
+          <t>51751746e4b074c2b055649f</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/70044694</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>70044694</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>70044694</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
@@ -19027,268 +19027,268 @@
       </c>
       <c r="AU163" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="AW163" t="inlineStr">
         <is>
           <t>Crock, James G. jcrock@usgs.gov; Smith, David B. 0000-0001-8396-9105 dsmith@usgs.gov; Yager, Tracy J.B.</t>
         </is>
       </c>
       <c r="AZ163" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA163" t="inlineStr">
         <is>
           <t>4f4e4ac6e4b07f02db67a90f</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70030285</t>
+          <t>https://pubs.usgs.gov/publication/70030657</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>70030285</t>
+          <t>70030657</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>70030285</t>
+          <t>70030657</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>Subtropical Arctic Ocean temperatures during the Palaeocene/Eocene thermal maximum</t>
+          <t>The Cenozoic palaeoenvironment of the Arctic Ocean</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
           <t>Nature</t>
         </is>
       </c>
       <c r="P164" t="inlineStr">
         <is>
-          <t>10.1038/nature04668</t>
+          <t>10.1038/nature04800</t>
         </is>
       </c>
       <c r="R164" t="inlineStr">
         <is>
           <t>441</t>
         </is>
       </c>
       <c r="S164" t="inlineStr">
         <is>
           <t>7093</t>
         </is>
       </c>
       <c r="T164" t="inlineStr">
         <is>
           <t>2006</t>
         </is>
       </c>
       <c r="U164" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V164" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
-      <c r="AA164" t="inlineStr">
-[...11 lines deleted...]
-          <t>Nature</t>
+      <c r="W164" t="inlineStr">
+        <is>
+          <t>Nature Publications</t>
+        </is>
+      </c>
+      <c r="Z164" t="inlineStr">
+        <is>
+          <t>5 p.</t>
         </is>
       </c>
       <c r="AD164" t="inlineStr">
         <is>
-          <t>610</t>
+          <t>601</t>
         </is>
       </c>
       <c r="AE164" t="inlineStr">
         <is>
-          <t>613</t>
+          <t>605</t>
         </is>
       </c>
       <c r="AF164" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="AQ164" t="inlineStr">
+        <is>
+          <t>Arctic Ocean</t>
         </is>
       </c>
       <c r="AW164" t="inlineStr">
         <is>
-          <t>Sluijs, A.; Schouten, S.; Pagani, M.; Woltering, M.; Brinkhuis, H.; Damste, J.S.S.; Dickens, G.R.; Huber, M.; Reichart, G.-J.; Stein, R.; Matthiessen, J.; Lourens, L.J.; Pedentchouk, N.; Backman, J.; Moran, K.; Clemens, S.; Cronin, T.; Eynaud, F.; Gattacceca, J.; Jakobsson, M.; Jordan, R.; Kaminski, M.; King, J.; Koc, N.; Martinez, N.C.; McInroy, D.; Moore, T.C. Jr.; O’Regan, M.; Onodera, J.; Palike, H.; Rea, B.; Rio, D.; Sakamoto, T.; Smith, D. C. davidsmith@usgs.gov; St John, K.E.K.; Suto, I.; Suzuki, N.; Takahashi, K.; Watanabe, M. E.; Yamamoto, M.</t>
+          <t>Moran, K.; Backman, J.; Brinkhuis, H.; Clemens, S.C.; Cronin, Thomas M. 0000-0002-2643-0979 tcronin@usgs.gov; Dickens, G.R.; Eynaud, F.; Gattacceca, J.; Jakobsson, M.; Jordan, R.W.; Kaminski, M.; King, J.; Koc, N.; Krylov, A.; Martinez, N.; Matthiessen, J.; McInroy, D.; Moore, T.C.; Onodera, J.; O’Regan, M.; Palike, H.; Rea, B.; Rio, D.; Sakamoto, T.; Smith, D. C. davidsmith@usgs.gov; Stein, R.; St, John K.; Suto, I.; Suzuki, N.; Takahashi, K.; Watanabe, M. E.; Yamamoto, M.; Farrell, J.; Frank, M.; Kubik, P.; Jokat, W.; Kristoffersen, Y.</t>
         </is>
       </c>
       <c r="AZ164" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA164" t="inlineStr">
         <is>
-          <t>505b9d9de4b08c986b31d953</t>
+          <t>505ba6c2e4b08c986b32127a</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70030657</t>
+          <t>https://pubs.usgs.gov/publication/70030285</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>70030657</t>
+          <t>70030285</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>70030657</t>
+          <t>70030285</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>The Cenozoic palaeoenvironment of the Arctic Ocean</t>
+          <t>Subtropical Arctic Ocean temperatures during the Palaeocene/Eocene thermal maximum</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
           <t>Nature</t>
         </is>
       </c>
       <c r="P165" t="inlineStr">
         <is>
-          <t>10.1038/nature04800</t>
+          <t>10.1038/nature04668</t>
         </is>
       </c>
       <c r="R165" t="inlineStr">
         <is>
           <t>441</t>
         </is>
       </c>
       <c r="S165" t="inlineStr">
         <is>
           <t>7093</t>
         </is>
       </c>
       <c r="T165" t="inlineStr">
         <is>
           <t>2006</t>
         </is>
       </c>
       <c r="U165" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V165" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
-      <c r="W165" t="inlineStr">
-[...6 lines deleted...]
-          <t>5 p.</t>
+      <c r="AA165" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="AB165" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="AC165" t="inlineStr">
+        <is>
+          <t>Nature</t>
         </is>
       </c>
       <c r="AD165" t="inlineStr">
         <is>
-          <t>601</t>
+          <t>610</t>
         </is>
       </c>
       <c r="AE165" t="inlineStr">
         <is>
-          <t>605</t>
+          <t>613</t>
         </is>
       </c>
       <c r="AF165" t="inlineStr">
         <is>
-          <t>5</t>
-[...4 lines deleted...]
-          <t>Arctic Ocean</t>
+          <t>4</t>
         </is>
       </c>
       <c r="AW165" t="inlineStr">
         <is>
-          <t>Moran, K.; Backman, J.; Brinkhuis, H.; Clemens, S.C.; Cronin, Thomas M. 0000-0002-2643-0979 tcronin@usgs.gov; Dickens, G.R.; Eynaud, F.; Gattacceca, J.; Jakobsson, M.; Jordan, R.W.; Kaminski, M.; King, J.; Koc, N.; Krylov, A.; Martinez, N.; Matthiessen, J.; McInroy, D.; Moore, T.C.; Onodera, J.; O’Regan, M.; Palike, H.; Rea, B.; Rio, D.; Sakamoto, T.; Smith, D. C. davidsmith@usgs.gov; Stein, R.; St, John K.; Suto, I.; Suzuki, N.; Takahashi, K.; Watanabe, M. E.; Yamamoto, M.; Farrell, J.; Frank, M.; Kubik, P.; Jokat, W.; Kristoffersen, Y.</t>
+          <t>Sluijs, A.; Schouten, S.; Pagani, M.; Woltering, M.; Brinkhuis, H.; Damste, J.S.S.; Dickens, G.R.; Huber, M.; Reichart, G.-J.; Stein, R.; Matthiessen, J.; Lourens, L.J.; Pedentchouk, N.; Backman, J.; Moran, K.; Clemens, S.; Cronin, T.; Eynaud, F.; Gattacceca, J.; Jakobsson, M.; Jordan, R.; Kaminski, M.; King, J.; Koc, N.; Martinez, N.C.; McInroy, D.; Moore, T.C. Jr.; O’Regan, M.; Onodera, J.; Palike, H.; Rea, B.; Rio, D.; Sakamoto, T.; Smith, D. C. davidsmith@usgs.gov; St John, K.E.K.; Suto, I.; Suzuki, N.; Takahashi, K.; Watanabe, M. E.; Yamamoto, M.</t>
         </is>
       </c>
       <c r="AZ165" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="BA165" t="inlineStr">
         <is>
-          <t>505ba6c2e4b08c986b32127a</t>
+          <t>505b9d9de4b08c986b31d953</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/70028293</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>70028293</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>70028293</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
@@ -20709,395 +20709,395 @@
       </c>
       <c r="Z179" t="inlineStr">
         <is>
           <t>4 p.</t>
         </is>
       </c>
       <c r="AW179" t="inlineStr">
         <is>
           <t>Smith, David B. 0000-0001-8396-9105 dsmith@usgs.gov; Goldhaber, Martin B. 0000-0002-1785-4243 mgold@usgs.gov; Wilson, Michael A.; Burt, Rebecca</t>
         </is>
       </c>
       <c r="AZ179" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA179" t="inlineStr">
         <is>
           <t>4f4e4b1be4b07f02db6a916c</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70025256</t>
+          <t>https://pubs.usgs.gov/publication/70026327</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>70025256</t>
+          <t>70026327</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>70025256</t>
+          <t>70026327</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>The distribution of uranium over Europe: Geological and environmental significance</t>
+          <t>Scale-dependent temporal variations in stream water geochemistry</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>Transactions of the Institution of Mining and Metallurgy, Section B: Applied Earth Science</t>
+          <t>Environmental Science &amp; Technology</t>
+        </is>
+      </c>
+      <c r="M180" t="inlineStr">
+        <is>
+          <t>1520-5851</t>
+        </is>
+      </c>
+      <c r="N180" t="inlineStr">
+        <is>
+          <t>0013-936X</t>
         </is>
       </c>
       <c r="P180" t="inlineStr">
         <is>
-          <t>10.1179/037174503225003152</t>
+          <t>10.1021/es025983</t>
         </is>
       </c>
       <c r="R180" t="inlineStr">
         <is>
-          <t>112</t>
+          <t>37</t>
         </is>
       </c>
       <c r="S180" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>5</t>
         </is>
       </c>
       <c r="T180" t="inlineStr">
         <is>
           <t>2003</t>
         </is>
       </c>
       <c r="U180" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V180" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
-      <c r="AA180" t="inlineStr">
-[...11 lines deleted...]
-          <t>Transactions of the Institution of Mining and Metallurgy, Section B: Applied Earth Science</t>
+      <c r="W180" t="inlineStr">
+        <is>
+          <t>ACS Publications</t>
+        </is>
+      </c>
+      <c r="Z180" t="inlineStr">
+        <is>
+          <t>6 p.</t>
         </is>
       </c>
       <c r="AD180" t="inlineStr">
         <is>
-          <t>221</t>
+          <t>859</t>
         </is>
       </c>
       <c r="AE180" t="inlineStr">
         <is>
-          <t>238</t>
+          <t>864</t>
         </is>
       </c>
       <c r="AF180" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="AM180" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN180" t="inlineStr">
+        <is>
+          <t>Montana</t>
         </is>
       </c>
       <c r="AW180" t="inlineStr">
         <is>
-          <t>Plant, J.A.; Reeder, S.; Salminen, R.; Smith, D. B. davidsmith@usgs.gov; Tarvainen, T.; de Vivo, B.; Petterson, M.G.</t>
+          <t>Nagorski, S.A.; Moore, J.N.; McKinnon, Temple E.; Smith, D. B. davidsmith@usgs.gov</t>
         </is>
       </c>
       <c r="AZ180" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA180" t="inlineStr">
         <is>
-          <t>505baadee4b08c986b322a80</t>
+          <t>505b870fe4b08c986b3162aa</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70025948</t>
+          <t>https://pubs.usgs.gov/publication/70025256</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>70025948</t>
+          <t>70025256</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>70025948</t>
+          <t>70025256</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>Geochemical response to variable streamflow conditions in contaminated and uncontaminated streams</t>
+          <t>The distribution of uranium over Europe: Geological and environmental significance</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>Water Resources Research</t>
-[...9 lines deleted...]
-          <t>0043-1397</t>
+          <t>Transactions of the Institution of Mining and Metallurgy, Section B: Applied Earth Science</t>
         </is>
       </c>
       <c r="P181" t="inlineStr">
         <is>
-          <t>10.1029/2001WR001247</t>
+          <t>10.1179/037174503225003152</t>
         </is>
       </c>
       <c r="R181" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>112</t>
         </is>
       </c>
       <c r="S181" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>3</t>
         </is>
       </c>
       <c r="T181" t="inlineStr">
         <is>
           <t>2003</t>
         </is>
       </c>
       <c r="U181" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V181" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
-      <c r="W181" t="inlineStr">
-[...6 lines deleted...]
-          <t>Article 1044; 14 p.</t>
+      <c r="AA181" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="AB181" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="AC181" t="inlineStr">
+        <is>
+          <t>Transactions of the Institution of Mining and Metallurgy, Section B: Applied Earth Science</t>
         </is>
       </c>
       <c r="AD181" t="inlineStr">
         <is>
-          <t>1-1</t>
+          <t>221</t>
         </is>
       </c>
       <c r="AE181" t="inlineStr">
         <is>
-          <t>1-14</t>
+          <t>238</t>
+        </is>
+      </c>
+      <c r="AF181" t="inlineStr">
+        <is>
+          <t>18</t>
         </is>
       </c>
       <c r="AW181" t="inlineStr">
         <is>
-          <t>Nagorski, Sonia A.; Moore, Johnnie N.; McKinnon, Temple E.; Smith, David B. 0000-0001-8396-9105 dsmith@usgs.gov</t>
+          <t>Plant, J.A.; Reeder, S.; Salminen, R.; Smith, D. B. davidsmith@usgs.gov; Tarvainen, T.; de Vivo, B.; Petterson, M.G.</t>
         </is>
       </c>
       <c r="AZ181" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA181" t="inlineStr">
         <is>
-          <t>505a169ce4b0c8380cd551eb</t>
+          <t>505baadee4b08c986b322a80</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70026327</t>
+          <t>https://pubs.usgs.gov/publication/70025948</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>70026327</t>
+          <t>70025948</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>70026327</t>
+          <t>70025948</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>Scale-dependent temporal variations in stream water geochemistry</t>
+          <t>Geochemical response to variable streamflow conditions in contaminated and uncontaminated streams</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>Environmental Science &amp; Technology</t>
+          <t>Water Resources Research</t>
         </is>
       </c>
       <c r="M182" t="inlineStr">
         <is>
-          <t>1520-5851</t>
+          <t>1944-7973</t>
         </is>
       </c>
       <c r="N182" t="inlineStr">
         <is>
-          <t>0013-936X</t>
+          <t>0043-1397</t>
         </is>
       </c>
       <c r="P182" t="inlineStr">
         <is>
-          <t>10.1021/es025983</t>
+          <t>10.1029/2001WR001247</t>
         </is>
       </c>
       <c r="R182" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>39</t>
         </is>
       </c>
       <c r="S182" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>2</t>
         </is>
       </c>
       <c r="T182" t="inlineStr">
         <is>
           <t>2003</t>
         </is>
       </c>
       <c r="U182" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V182" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W182" t="inlineStr">
         <is>
-          <t>ACS Publications</t>
+          <t>American Geophysical Union</t>
         </is>
       </c>
       <c r="Z182" t="inlineStr">
         <is>
-          <t>6 p.</t>
+          <t>Article 1044; 14 p.</t>
         </is>
       </c>
       <c r="AD182" t="inlineStr">
         <is>
-          <t>859</t>
+          <t>1-1</t>
         </is>
       </c>
       <c r="AE182" t="inlineStr">
         <is>
-          <t>864</t>
-[...14 lines deleted...]
-          <t>Montana</t>
+          <t>1-14</t>
         </is>
       </c>
       <c r="AW182" t="inlineStr">
         <is>
-          <t>Nagorski, S.A.; Moore, J.N.; McKinnon, Temple E.; Smith, D. B. davidsmith@usgs.gov</t>
+          <t>Nagorski, Sonia A.; Moore, Johnnie N.; McKinnon, Temple E.; Smith, David B. 0000-0001-8396-9105 dsmith@usgs.gov</t>
         </is>
       </c>
       <c r="AZ182" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA182" t="inlineStr">
         <is>
-          <t>505b870fe4b08c986b3162aa</t>
+          <t>505a169ce4b0c8380cd551eb</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/ofr0249</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>32363</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>ofr0249</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
@@ -23027,278 +23027,278 @@
       </c>
       <c r="Z200" t="inlineStr">
         <is>
           <t>27 p. :ill. ;28 cm.</t>
         </is>
       </c>
       <c r="AW200" t="inlineStr">
         <is>
           <t>Hoover, D.B.; Smith, D. B. davidsmith@usgs.gov; Leinz, R. W.</t>
         </is>
       </c>
       <c r="AZ200" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA200" t="inlineStr">
         <is>
           <t>4f4e4a07e4b07f02db5f985e</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/1000641</t>
+          <t>https://pubs.usgs.gov/publication/1014716</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>1000641</t>
+          <t>1014716</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>1000641</t>
+          <t>1014716</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
+      <c r="F201" t="inlineStr">
+        <is>
+          <t>Differences in detection of &lt;i&gt;Aeromonas salmonicida&lt;/i&gt; in covertly infected salmonid fishes by the stress-inducible furunculosis test and culture-based assays</t>
+        </is>
+      </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>A revised annotated checklist of the Chironomidae (Insecta: Diptera) of the southeastern United States</t>
+          <t>Differences in detection of Aeromonas salmonicida in covertly infected salmonid fishes by the stress-inducible furunculosis test and culture-based assays</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>Transactions of the American Entomological Society</t>
+          <t>Journal of Aquatic Animal Health</t>
+        </is>
+      </c>
+      <c r="P201" t="inlineStr">
+        <is>
+          <t>10.1577/1548-8667(1997)009%3C0108:DIDOAS%3E2.3.CO;2</t>
         </is>
       </c>
       <c r="R201" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>9</t>
         </is>
       </c>
       <c r="S201" t="inlineStr">
         <is>
-          <t>1/2</t>
+          <t>2</t>
         </is>
       </c>
       <c r="T201" t="inlineStr">
         <is>
           <t>1997</t>
         </is>
       </c>
       <c r="U201" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V201" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W201" t="inlineStr">
         <is>
-          <t>American Entomological Society</t>
-[...4 lines deleted...]
-          <t>Philadelphia, PA</t>
+          <t>Wiley</t>
         </is>
       </c>
       <c r="Y201" t="inlineStr">
         <is>
-          <t>Great Lakes Science Center</t>
+          <t>Leetown Science Center</t>
         </is>
       </c>
       <c r="Z201" t="inlineStr">
         <is>
-          <t>53 p.</t>
+          <t>6 p.</t>
         </is>
       </c>
       <c r="AD201" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>108</t>
         </is>
       </c>
       <c r="AE201" t="inlineStr">
         <is>
-          <t>53</t>
-[...9 lines deleted...]
-          <t>N</t>
+          <t>113</t>
+        </is>
+      </c>
+      <c r="AF201" t="inlineStr">
+        <is>
+          <t>6</t>
         </is>
       </c>
       <c r="AW201" t="inlineStr">
         <is>
-          <t>Caldwell, Broughton A.; Hudson, Patrick L. 0000-0002-7646-443X phudson@usgs.gov; Lenat, David R.; Smith, David 0000-0001-6074-9257</t>
+          <t>Cipriano, Rocco C. rcipriano@usgs.gov; Ford, Larisa; Smith, David R. 0000-0001-6074-9257 drsmith@usgs.gov; Schachte, J. H.; Petrie, C. J.</t>
         </is>
       </c>
       <c r="AZ201" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA201" t="inlineStr">
         <is>
-          <t>4f4e4b19e4b07f02db6a76b4</t>
+          <t>4f4e4a9ae4b07f02db65d7a6</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/1014716</t>
+          <t>https://pubs.usgs.gov/publication/1000641</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>1014716</t>
+          <t>1000641</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>1014716</t>
+          <t>1000641</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
-      <c r="F202" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>Differences in detection of Aeromonas salmonicida in covertly infected salmonid fishes by the stress-inducible furunculosis test and culture-based assays</t>
+          <t>A revised annotated checklist of the Chironomidae (Insecta: Diptera) of the southeastern United States</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>Journal of Aquatic Animal Health</t>
-[...4 lines deleted...]
-          <t>10.1577/1548-8667(1997)009%3C0108:DIDOAS%3E2.3.CO;2</t>
+          <t>Transactions of the American Entomological Society</t>
         </is>
       </c>
       <c r="R202" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>123</t>
         </is>
       </c>
       <c r="S202" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1/2</t>
         </is>
       </c>
       <c r="T202" t="inlineStr">
         <is>
           <t>1997</t>
         </is>
       </c>
       <c r="U202" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V202" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W202" t="inlineStr">
         <is>
-          <t>Wiley</t>
+          <t>American Entomological Society</t>
+        </is>
+      </c>
+      <c r="X202" t="inlineStr">
+        <is>
+          <t>Philadelphia, PA</t>
         </is>
       </c>
       <c r="Y202" t="inlineStr">
         <is>
-          <t>Leetown Science Center</t>
+          <t>Great Lakes Science Center</t>
         </is>
       </c>
       <c r="Z202" t="inlineStr">
         <is>
-          <t>6 p.</t>
+          <t>53 p.</t>
         </is>
       </c>
       <c r="AD202" t="inlineStr">
         <is>
-          <t>108</t>
+          <t>1</t>
         </is>
       </c>
       <c r="AE202" t="inlineStr">
         <is>
-          <t>113</t>
-[...4 lines deleted...]
-          <t>6</t>
+          <t>53</t>
+        </is>
+      </c>
+      <c r="AU202" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AV202" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW202" t="inlineStr">
         <is>
-          <t>Cipriano, Rocco C. rcipriano@usgs.gov; Ford, Larisa; Smith, David R. 0000-0001-6074-9257 drsmith@usgs.gov; Schachte, J. H.; Petrie, C. J.</t>
+          <t>Caldwell, Broughton A.; Hudson, Patrick L. 0000-0002-7646-443X phudson@usgs.gov; Lenat, David R.; Smith, David 0000-0001-6074-9257</t>
         </is>
       </c>
       <c r="AZ202" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA202" t="inlineStr">
         <is>
-          <t>4f4e4a9ae4b07f02db65d7a6</t>
+          <t>4f4e4b19e4b07f02db6a76b4</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/5223447</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>5223447</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>5223447</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
@@ -23592,288 +23592,288 @@
       </c>
       <c r="AE205" t="inlineStr">
         <is>
           <t>1839</t>
         </is>
       </c>
       <c r="AQ205" t="inlineStr">
         <is>
           <t>Moon</t>
         </is>
       </c>
       <c r="AW205" t="inlineStr">
         <is>
           <t>Nozette, Stewart; Rustan, P.; Pleasance, L. P.; Kordas, J. F.; Lewis, I. T.; Park, H. S.; Priest, R. E.; Horan, D. M.; Regeon, P.; Lichtenberg, C. L.; Shoemaker, Eugene Merle; Eliason, E. M.; McEwen, A. S.; Robinson, M. S.; Spudis, P. D.; Acton, C. H.; Buratti, B. J.; Duxbury, T. C.; Baker, D. N.; Jakosky, B. M.; Blamont, J. E.; Corson, M. P.; Resnick, J. H.; Rollins, C. J.; Davies, M. E.; Lucey, P. G.; Malaret, E.; Massie, M. A.; Pieters, C.M.; Reisse, R. A.; Smith, D. E. davidsmith@usgs.gov; Sorenson, T. C.; Vorder Breugge, R. W.; Zuber, M.T.</t>
         </is>
       </c>
       <c r="AZ205" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/1014724</t>
+          <t>https://pubs.usgs.gov/publication/i2426A</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>1014724</t>
+          <t>67576</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>1014724</t>
+          <t>i2426A</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>Survival rates of American woodcock wintering along the Atlantic coast</t>
+          <t>Coal resources of the Joplin 1° x 2° quadrangle, Kansas and Missouri</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>Journal of Wildlife Management</t>
+          <t>IMAP</t>
+        </is>
+      </c>
+      <c r="I206" t="inlineStr">
+        <is>
+          <t>2426</t>
+        </is>
+      </c>
+      <c r="K206" t="inlineStr">
+        <is>
+          <t>A</t>
         </is>
       </c>
       <c r="P206" t="inlineStr">
         <is>
-          <t>10.2307/3809561</t>
-[...9 lines deleted...]
-          <t>1</t>
+          <t>10.3133/i2426A</t>
         </is>
       </c>
       <c r="T206" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
       <c r="U206" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V206" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W206" t="inlineStr">
         <is>
-          <t>Wiley</t>
-[...4 lines deleted...]
-          <t>Leetown Science Center</t>
+          <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="Z206" t="inlineStr">
         <is>
-          <t>9 p.</t>
-[...9 lines deleted...]
-          <t>155</t>
+          <t>2 Plates: 51.62 × 37.74 inches and 27.64 × 25.69 inches</t>
+        </is>
+      </c>
+      <c r="AA206" t="inlineStr">
+        <is>
+          <t>Report</t>
+        </is>
+      </c>
+      <c r="AB206" t="inlineStr">
+        <is>
+          <t>USGS Numbered Series</t>
+        </is>
+      </c>
+      <c r="AC206" t="inlineStr">
+        <is>
+          <t>Folio of the Joplin 1° x 2° quadrangle, Kansas and Missouri</t>
         </is>
       </c>
       <c r="AM206" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN206" t="inlineStr">
         <is>
-          <t>Georgia, South Carolina, Virginia</t>
+          <t>Kansas, Missouri</t>
+        </is>
+      </c>
+      <c r="AQ206" t="inlineStr">
+        <is>
+          <t>Joplin 1° x 2° quadrangle</t>
+        </is>
+      </c>
+      <c r="AT206" t="inlineStr">
+        <is>
+          <t>250000</t>
         </is>
       </c>
       <c r="AW206" t="inlineStr">
         <is>
-          <t>Krementz, David G. 0000-0002-5661-4541 dkrementz@usgs.gov; Seginak, John T.; Smith, David R.; Pendleton, Grey W.</t>
+          <t>Brady, L. L.; Nuelle, L. M.; Haug, D. B.; Smith, D. C. davidsmith@usgs.gov; Bostic, J. L.; Jcquess, J. C.</t>
         </is>
       </c>
       <c r="AZ206" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>4</t>
         </is>
       </c>
       <c r="BA206" t="inlineStr">
         <is>
-          <t>4f4e4ae0e4b07f02db6880f8</t>
+          <t>4f4e4b25e4b07f02db6aed7e</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/i2426A</t>
+          <t>https://pubs.usgs.gov/publication/1014724</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>67576</t>
+          <t>1014724</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>i2426A</t>
+          <t>1014724</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>Coal resources of the Joplin 1° x 2° quadrangle, Kansas and Missouri</t>
+          <t>Survival rates of American woodcock wintering along the Atlantic coast</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>IMAP</t>
-[...9 lines deleted...]
-          <t>A</t>
+          <t>Journal of Wildlife Management</t>
         </is>
       </c>
       <c r="P207" t="inlineStr">
         <is>
-          <t>10.3133/i2426A</t>
+          <t>10.2307/3809561</t>
+        </is>
+      </c>
+      <c r="R207" t="inlineStr">
+        <is>
+          <t>58</t>
+        </is>
+      </c>
+      <c r="S207" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="T207" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
       <c r="U207" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V207" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W207" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
+          <t>Wiley</t>
+        </is>
+      </c>
+      <c r="Y207" t="inlineStr">
+        <is>
+          <t>Leetown Science Center</t>
         </is>
       </c>
       <c r="Z207" t="inlineStr">
         <is>
-          <t>2 Plates: 51.62 × 37.74 inches and 27.64 × 25.69 inches</t>
-[...14 lines deleted...]
-          <t>Folio of the Joplin 1° x 2° quadrangle, Kansas and Missouri</t>
+          <t>9 p.</t>
+        </is>
+      </c>
+      <c r="AD207" t="inlineStr">
+        <is>
+          <t>147</t>
+        </is>
+      </c>
+      <c r="AE207" t="inlineStr">
+        <is>
+          <t>155</t>
         </is>
       </c>
       <c r="AM207" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN207" t="inlineStr">
         <is>
-          <t>Kansas, Missouri</t>
-[...9 lines deleted...]
-          <t>250000</t>
+          <t>Georgia, South Carolina, Virginia</t>
         </is>
       </c>
       <c r="AW207" t="inlineStr">
         <is>
-          <t>Brady, L. L.; Nuelle, L. M.; Haug, D. B.; Smith, D. C. davidsmith@usgs.gov; Bostic, J. L.; Jcquess, J. C.</t>
+          <t>Krementz, David G. 0000-0002-5661-4541 dkrementz@usgs.gov; Seginak, John T.; Smith, David R.; Pendleton, Grey W.</t>
         </is>
       </c>
       <c r="AZ207" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA207" t="inlineStr">
         <is>
-          <t>4f4e4b25e4b07f02db6aed7e</t>
+          <t>4f4e4ae0e4b07f02db6880f8</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/70018288</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>70018288</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>70018288</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
@@ -24259,238 +24259,238 @@
       </c>
       <c r="AQ211" t="inlineStr">
         <is>
           <t>Reno 1° x 2° quadrangle</t>
         </is>
       </c>
       <c r="AW211" t="inlineStr">
         <is>
           <t>Kilburn, J.E.; Smith, D. B. davidsmith@usgs.gov; Hopkins, R.T.</t>
         </is>
       </c>
       <c r="AZ211" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="BA211" t="inlineStr">
         <is>
           <t>4f4e4acce4b07f02db67e4ee</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/b1702K</t>
+          <t>https://pubs.usgs.gov/publication/ofr90462</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>33437</t>
+          <t>17668</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>b1702K</t>
+          <t>ofr90462</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>Mineral resources of the Kofa Unit 4 North Wilderness Study Area, Yuma County, Arizona</t>
+          <t>Selected translations of the Russian literature on the electrogeochemical sampling technique called CHIM (chastichnoe izvlechennye metallov)</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>Bulletin</t>
+          <t>Open-File Report</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>1702</t>
-[...4 lines deleted...]
-          <t>K</t>
+          <t>90-462</t>
+        </is>
+      </c>
+      <c r="M212" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N212" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P212" t="inlineStr">
         <is>
-          <t>10.3133/b1702K</t>
+          <t>10.3133/ofr90462</t>
         </is>
       </c>
       <c r="T212" t="inlineStr">
         <is>
           <t>1990</t>
         </is>
       </c>
       <c r="U212" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V212" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
         </is>
       </c>
       <c r="W212" t="inlineStr">
         <is>
-          <t>U.S. G.P.O. ; For sale by the Books and Open-File Reports Section, U.S. Geological Survey,</t>
+          <t>U.S. Geological Survey,</t>
         </is>
       </c>
       <c r="Z212" t="inlineStr">
         <is>
-          <t>v, p. K1-K12, ill., maps (some col.) ;28 cm.</t>
-[...4 lines deleted...]
-          <t>Sherrod, David R. 0000-0001-9460-0434 dsherrod@usgs.gov; Smith, D. B. davidsmith@usgs.gov; Kleinkopf, M. D.; Gese, D. D.</t>
+          <t>172 p.</t>
+        </is>
+      </c>
+      <c r="AX212" t="inlineStr">
+        <is>
+          <t>Bloomstein, Edward I.; Bloomstein, Eleana (translator)</t>
+        </is>
+      </c>
+      <c r="AY212" t="inlineStr">
+        <is>
+          <t>Hoover, D.B.; Smith, D. B. davidsmith@usgs.gov</t>
         </is>
       </c>
       <c r="AZ212" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA212" t="inlineStr">
         <is>
-          <t>4f4e4b06e4b07f02db69a234</t>
+          <t>4f4e4a01e4b07f02db5f7fca</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr90462</t>
+          <t>https://pubs.usgs.gov/publication/b1702K</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>17668</t>
+          <t>33437</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>ofr90462</t>
+          <t>b1702K</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>Selected translations of the Russian literature on the electrogeochemical sampling technique called CHIM (chastichnoe izvlechennye metallov)</t>
+          <t>Mineral resources of the Kofa Unit 4 North Wilderness Study Area, Yuma County, Arizona</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
+          <t>Bulletin</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>90-462</t>
-[...9 lines deleted...]
-          <t>0196-1497</t>
+          <t>1702</t>
+        </is>
+      </c>
+      <c r="K213" t="inlineStr">
+        <is>
+          <t>K</t>
         </is>
       </c>
       <c r="P213" t="inlineStr">
         <is>
-          <t>10.3133/ofr90462</t>
+          <t>10.3133/b1702K</t>
         </is>
       </c>
       <c r="T213" t="inlineStr">
         <is>
           <t>1990</t>
         </is>
       </c>
       <c r="U213" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V213" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="W213" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey,</t>
+          <t>U.S. G.P.O. ; For sale by the Books and Open-File Reports Section, U.S. Geological Survey,</t>
         </is>
       </c>
       <c r="Z213" t="inlineStr">
         <is>
-          <t>172 p.</t>
-[...9 lines deleted...]
-          <t>Hoover, D.B.; Smith, D. B. davidsmith@usgs.gov</t>
+          <t>v, p. K1-K12, ill., maps (some col.) ;28 cm.</t>
+        </is>
+      </c>
+      <c r="AW213" t="inlineStr">
+        <is>
+          <t>Sherrod, David R. 0000-0001-9460-0434 dsherrod@usgs.gov; Smith, D. B. davidsmith@usgs.gov; Kleinkopf, M. D.; Gese, D. D.</t>
         </is>
       </c>
       <c r="AZ213" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA213" t="inlineStr">
         <is>
-          <t>4f4e4a01e4b07f02db5f7fca</t>
+          <t>4f4e4b06e4b07f02db69a234</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/81366</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>81366</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>81366</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
@@ -24555,233 +24555,258 @@
       </c>
       <c r="AV214" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AW214" t="inlineStr">
         <is>
           <t>Hudson, Patrick L. 0000-0002-7646-443X phudson@usgs.gov; Lenat, David R.; Caldwell, Broughton A.; Smith, David</t>
         </is>
       </c>
       <c r="AZ214" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA214" t="inlineStr">
         <is>
           <t>4f4e4ac6e4b07f02db67a3ae</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr89629</t>
+          <t>https://pubs.usgs.gov/publication/ofr89472</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>16837</t>
+          <t>16842</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>ofr89629</t>
+          <t>ofr89472</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>Analytical results and sample locality map of stream-sediment, heavy-mineral-concentrate, and rock samples from the Orocopia Mountains Wilderness Study Area (CDCA-344), Riverside County, California</t>
+          <t>Analytical results and sample locality map of stream-sediment, heavy-mineral-concentrate, and rock samples from the Trigo Mountain Wilderness Study Area (AZ-050-023B), La Paz County, Arizona</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
           <t>Open-File Report</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>89-629</t>
+          <t>89-472</t>
         </is>
       </c>
       <c r="M215" t="inlineStr">
         <is>
           <t>2331-1258</t>
         </is>
       </c>
       <c r="N215" t="inlineStr">
         <is>
           <t>0196-1497</t>
         </is>
       </c>
       <c r="P215" t="inlineStr">
         <is>
-          <t>10.3133/ofr89629</t>
+          <t>10.3133/ofr89472</t>
         </is>
       </c>
       <c r="T215" t="inlineStr">
         <is>
           <t>1989</t>
         </is>
       </c>
       <c r="U215" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V215" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
         </is>
       </c>
       <c r="W215" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey,</t>
+          <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="Z215" t="inlineStr">
         <is>
-          <t>40 p. (1 folded) :ill., map ;28 cm.</t>
+          <t>Report: 24 p.; 1 Plate: 21.19 × 31.19 inches</t>
+        </is>
+      </c>
+      <c r="AM215" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN215" t="inlineStr">
+        <is>
+          <t>Arizona</t>
+        </is>
+      </c>
+      <c r="AO215" t="inlineStr">
+        <is>
+          <t>La Paz County</t>
+        </is>
+      </c>
+      <c r="AQ215" t="inlineStr">
+        <is>
+          <t>Trigo Mountain Wilderness Study Area</t>
         </is>
       </c>
       <c r="AW215" t="inlineStr">
         <is>
-          <t>Adrian, B. M.; Roemer, T. A.; Smith, D. B. davidsmith@usgs.gov; Whittington, C. L.</t>
+          <t>Bullock, J. H. Jr.; Vaughn, R. B.; Smith, D. B. davidsmith@usgs.gov; Welsch, E. P.; Fey, D.L.</t>
         </is>
       </c>
       <c r="AZ215" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>3</t>
         </is>
       </c>
       <c r="BA215" t="inlineStr">
         <is>
-          <t>4f4e4acce4b07f02db67e6ae</t>
+          <t>4f4e4acce4b07f02db67e5ed</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/b1702D</t>
+          <t>https://pubs.usgs.gov/publication/ofr89629</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>33416</t>
+          <t>16837</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>b1702D</t>
+          <t>ofr89629</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>Mineral resources of the Muggins Mountains Wilderness Study Area, Yuma County, Arizona</t>
+          <t>Analytical results and sample locality map of stream-sediment, heavy-mineral-concentrate, and rock samples from the Orocopia Mountains Wilderness Study Area (CDCA-344), Riverside County, California</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>Bulletin</t>
+          <t>Open-File Report</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>1702</t>
-[...4 lines deleted...]
-          <t>D</t>
+          <t>89-629</t>
+        </is>
+      </c>
+      <c r="M216" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N216" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P216" t="inlineStr">
         <is>
-          <t>10.3133/b1702D</t>
+          <t>10.3133/ofr89629</t>
         </is>
       </c>
       <c r="T216" t="inlineStr">
         <is>
           <t>1989</t>
         </is>
       </c>
       <c r="U216" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V216" t="inlineStr">
         <is>
           <t>ENGLISH</t>
         </is>
       </c>
       <c r="W216" t="inlineStr">
         <is>
-          <t>U.S. G.P.O. ; For sale by the Books and Open-File Reports Section, U.S. Geological Survey,</t>
+          <t>U.S. Geological Survey,</t>
         </is>
       </c>
       <c r="Z216" t="inlineStr">
         <is>
-          <t>v, p. D1-D16, ill. ;28 cm.</t>
+          <t>40 p. (1 folded) :ill., map ;28 cm.</t>
         </is>
       </c>
       <c r="AW216" t="inlineStr">
         <is>
-          <t>Smith, David B. 0000-0001-8396-9105 dsmith@usgs.gov; Tosdal, R. M.; Pitkin, J. A.; Kleinkopf, M. D.; Wood, R. H.</t>
+          <t>Adrian, B. M.; Roemer, T. A.; Smith, D. B. davidsmith@usgs.gov; Whittington, C. L.</t>
         </is>
       </c>
       <c r="AZ216" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="BA216" t="inlineStr">
         <is>
-          <t>4f4e4b06e4b07f02db69a1c4</t>
+          <t>4f4e4acce4b07f02db67e6ae</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/b1702B</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>33418</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>b1702B</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
@@ -24836,253 +24861,228 @@
       </c>
       <c r="Z217" t="inlineStr">
         <is>
           <t>v, p. B1-B18, ill., maps ;28 cm.</t>
         </is>
       </c>
       <c r="AW217" t="inlineStr">
         <is>
           <t>Sherrod, David R. 0000-0001-9460-0434 dsherrod@usgs.gov; Smith, D. B. davidsmith@usgs.gov; Koch, R. D.; Hanna, W. F.; Pitkin, J. A.; Lane, M. E.</t>
         </is>
       </c>
       <c r="AZ217" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA217" t="inlineStr">
         <is>
           <t>4f4e4afde4b07f02db696fd5</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/b1702J</t>
+          <t>https://pubs.usgs.gov/publication/b1702D</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>33497</t>
+          <t>33416</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>b1702J</t>
+          <t>b1702D</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>Mineral resources of the Trigo Mountains Wilderness Study Area, La Paz County, Arizona</t>
+          <t>Mineral resources of the Muggins Mountains Wilderness Study Area, Yuma County, Arizona</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
           <t>Bulletin</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
           <t>1702</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>J</t>
+          <t>D</t>
         </is>
       </c>
       <c r="P218" t="inlineStr">
         <is>
-          <t>10.3133/b1702J</t>
+          <t>10.3133/b1702D</t>
         </is>
       </c>
       <c r="T218" t="inlineStr">
         <is>
           <t>1989</t>
         </is>
       </c>
       <c r="U218" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V218" t="inlineStr">
         <is>
           <t>ENGLISH</t>
         </is>
       </c>
       <c r="W218" t="inlineStr">
         <is>
           <t>U.S. G.P.O. ; For sale by the Books and Open-File Reports Section, U.S. Geological Survey,</t>
         </is>
       </c>
       <c r="Z218" t="inlineStr">
         <is>
-          <t>v, p. J1-J16, ill. ;28 cm.</t>
+          <t>v, p. D1-D16, ill. ;28 cm.</t>
         </is>
       </c>
       <c r="AW218" t="inlineStr">
         <is>
-          <t>Sherrod, David R. 0000-0001-9460-0434 dsherrod@usgs.gov; Tosdal, R. M.; Vaughn, R. B.; Smith, D. B. davidsmith@usgs.gov; Kleinkopf, M. D.; Wood, R. H.</t>
+          <t>Smith, David B. 0000-0001-8396-9105 dsmith@usgs.gov; Tosdal, R. M.; Pitkin, J. A.; Kleinkopf, M. D.; Wood, R. H.</t>
         </is>
       </c>
       <c r="AZ218" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA218" t="inlineStr">
         <is>
-          <t>4f4e4a19e4b07f02db60587a</t>
+          <t>4f4e4b06e4b07f02db69a1c4</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr89472</t>
+          <t>https://pubs.usgs.gov/publication/b1702J</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>16842</t>
+          <t>33497</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>ofr89472</t>
+          <t>b1702J</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>Analytical results and sample locality map of stream-sediment, heavy-mineral-concentrate, and rock samples from the Trigo Mountain Wilderness Study Area (AZ-050-023B), La Paz County, Arizona</t>
+          <t>Mineral resources of the Trigo Mountains Wilderness Study Area, La Paz County, Arizona</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
+          <t>Bulletin</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>89-472</t>
-[...9 lines deleted...]
-          <t>0196-1497</t>
+          <t>1702</t>
+        </is>
+      </c>
+      <c r="K219" t="inlineStr">
+        <is>
+          <t>J</t>
         </is>
       </c>
       <c r="P219" t="inlineStr">
         <is>
-          <t>10.3133/ofr89472</t>
+          <t>10.3133/b1702J</t>
         </is>
       </c>
       <c r="T219" t="inlineStr">
         <is>
           <t>1989</t>
         </is>
       </c>
       <c r="U219" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V219" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="W219" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
+          <t>U.S. G.P.O. ; For sale by the Books and Open-File Reports Section, U.S. Geological Survey,</t>
         </is>
       </c>
       <c r="Z219" t="inlineStr">
         <is>
-          <t>Report: 24 p.; 1 Plate: 21.19 × 31.19 inches</t>
-[...19 lines deleted...]
-          <t>Trigo Mountain Wilderness Study Area</t>
+          <t>v, p. J1-J16, ill. ;28 cm.</t>
         </is>
       </c>
       <c r="AW219" t="inlineStr">
         <is>
-          <t>Bullock, J. H. Jr.; Vaughn, R. B.; Smith, D. B. davidsmith@usgs.gov; Welsch, E. P.; Fey, D.L.</t>
+          <t>Sherrod, David R. 0000-0001-9460-0434 dsherrod@usgs.gov; Tosdal, R. M.; Vaughn, R. B.; Smith, D. B. davidsmith@usgs.gov; Kleinkopf, M. D.; Wood, R. H.</t>
         </is>
       </c>
       <c r="AZ219" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA219" t="inlineStr">
         <is>
-          <t>4f4e4acce4b07f02db67e5ed</t>
+          <t>4f4e4a19e4b07f02db60587a</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/b1710E</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>33462</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>b1710E</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
@@ -25137,452 +25137,452 @@
       </c>
       <c r="Z220" t="inlineStr">
         <is>
           <t>v, p. E1-E22, ill., maps (some col.) ;28 cm.</t>
         </is>
       </c>
       <c r="AW220" t="inlineStr">
         <is>
           <t>Haxel, Gordon B. gbhaxel@usgs.gov; Smith, D. B. davidsmith@usgs.gov; Whittington, C. L.; Griscom, Andrew; Diveley-White, D. V.; Powell, R. E.; Kreidler, T. J.</t>
         </is>
       </c>
       <c r="AZ220" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA220" t="inlineStr">
         <is>
           <t>4f4e4b06e4b07f02db69a173</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr87609</t>
+          <t>https://pubs.usgs.gov/publication/ofr87339</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>31087</t>
+          <t>12403</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>ofr87609</t>
+          <t>ofr87339</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>Mineral resource assessment of the Kofa National Wildlife Refuge, Arizona</t>
+          <t>Analytical results and sample locality map of stream-sediment, heavy-mineral-concentrate, and rock samples from the New Water Mountains Wilderness Study Area, La Paz County, Arizona</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
           <t>Open-File Report</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>87-609</t>
+          <t>87-339</t>
         </is>
       </c>
       <c r="M221" t="inlineStr">
         <is>
           <t>2331-1258</t>
         </is>
       </c>
       <c r="N221" t="inlineStr">
         <is>
           <t>0196-1497</t>
         </is>
       </c>
       <c r="P221" t="inlineStr">
         <is>
-          <t>10.3133/ofr87609</t>
+          <t>10.3133/ofr87339</t>
         </is>
       </c>
       <c r="T221" t="inlineStr">
         <is>
           <t>1987</t>
         </is>
       </c>
       <c r="U221" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V221" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
         </is>
       </c>
       <c r="W221" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey,</t>
+          <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="Z221" t="inlineStr">
         <is>
-          <t>82 p.  p. :ill., maps ;28 cm.</t>
+          <t>Report: 34 p.; 1 Plate: 22.15 × 17.10 inches</t>
+        </is>
+      </c>
+      <c r="AM221" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN221" t="inlineStr">
+        <is>
+          <t>Arizona</t>
+        </is>
+      </c>
+      <c r="AO221" t="inlineStr">
+        <is>
+          <t>La Paz County</t>
+        </is>
+      </c>
+      <c r="AQ221" t="inlineStr">
+        <is>
+          <t>New Water Mountains Wilderness Study Area</t>
         </is>
       </c>
       <c r="AW221" t="inlineStr">
         <is>
-          <t>Bagby, W.C.; Haxel, G. B.; Smith, D. B. davidsmith@usgs.gov; Koch, R. D.; Grubensky, M. J.; Sherrod, D. R.; Pickthorn, L. G.</t>
+          <t>Adrian, B. M.; Smith, D. B. davidsmith@usgs.gov; Hill, R. T.; Roemer, T. A.; Vaughn, R. B.; Delaney, T. A.</t>
         </is>
       </c>
       <c r="AZ221" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>3</t>
         </is>
       </c>
       <c r="BA221" t="inlineStr">
         <is>
-          <t>4f4e4a82e4b07f02db64add4</t>
+          <t>4f4e4acce4b07f02db67eb4b</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr87339</t>
+          <t>https://pubs.usgs.gov/publication/ofr87609</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>12403</t>
+          <t>31087</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>ofr87339</t>
+          <t>ofr87609</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>Analytical results and sample locality map of stream-sediment, heavy-mineral-concentrate, and rock samples from the New Water Mountains Wilderness Study Area, La Paz County, Arizona</t>
+          <t>Mineral resource assessment of the Kofa National Wildlife Refuge, Arizona</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
           <t>Open-File Report</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>87-339</t>
+          <t>87-609</t>
         </is>
       </c>
       <c r="M222" t="inlineStr">
         <is>
           <t>2331-1258</t>
         </is>
       </c>
       <c r="N222" t="inlineStr">
         <is>
           <t>0196-1497</t>
         </is>
       </c>
       <c r="P222" t="inlineStr">
         <is>
-          <t>10.3133/ofr87339</t>
+          <t>10.3133/ofr87609</t>
         </is>
       </c>
       <c r="T222" t="inlineStr">
         <is>
           <t>1987</t>
         </is>
       </c>
       <c r="U222" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V222" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="W222" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
+          <t>U.S. Geological Survey,</t>
         </is>
       </c>
       <c r="Z222" t="inlineStr">
         <is>
-          <t>Report: 34 p.; 1 Plate: 22.15 × 17.10 inches</t>
-[...19 lines deleted...]
-          <t>New Water Mountains Wilderness Study Area</t>
+          <t>82 p.  p. :ill., maps ;28 cm.</t>
         </is>
       </c>
       <c r="AW222" t="inlineStr">
         <is>
-          <t>Adrian, B. M.; Smith, D. B. davidsmith@usgs.gov; Hill, R. T.; Roemer, T. A.; Vaughn, R. B.; Delaney, T. A.</t>
+          <t>Bagby, W.C.; Haxel, G. B.; Smith, D. B. davidsmith@usgs.gov; Koch, R. D.; Grubensky, M. J.; Sherrod, D. R.; Pickthorn, L. G.</t>
         </is>
       </c>
       <c r="AZ222" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>7</t>
         </is>
       </c>
       <c r="BA222" t="inlineStr">
         <is>
-          <t>4f4e4acce4b07f02db67eb4b</t>
+          <t>4f4e4a82e4b07f02db64add4</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/b1711A</t>
+          <t>https://pubs.usgs.gov/publication/ofr87272B</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>33393</t>
+          <t>16275</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>b1711A</t>
+          <t>ofr87272B</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>Mineral resources of the Indian Pass and Picacho Peak Wilderness Study Areas, Imperial County, California</t>
+          <t>Gneiss-hosted kyanite gold and gneiss-hosted epithermal gold; a supplement to U.S. Geological Survey bulletin 1693</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>Bulletin</t>
+          <t>Open-File Report</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>1711</t>
+          <t>87-272</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="M223" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N223" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P223" t="inlineStr">
         <is>
-          <t>10.3133/b1711A</t>
+          <t>10.3133/ofr87272B</t>
         </is>
       </c>
       <c r="T223" t="inlineStr">
         <is>
           <t>1987</t>
         </is>
       </c>
       <c r="U223" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V223" t="inlineStr">
         <is>
           <t>ENGLISH</t>
         </is>
       </c>
       <c r="W223" t="inlineStr">
         <is>
-          <t>U.S G.P.O.,</t>
+          <t>U.S. Geological Survey,</t>
         </is>
       </c>
       <c r="Z223" t="inlineStr">
         <is>
-          <t>v, p. A1-A21, maps (some col.) ;28 cm.</t>
+          <t>8 p. ;28 cm.</t>
         </is>
       </c>
       <c r="AW223" t="inlineStr">
         <is>
-          <t>Smith, David B. 0000-0001-8396-9105 dsmith@usgs.gov; Berger, B. R.; Tosdal, R. M.; Sherrod, D. R.; Raines, G. L.; Griscom, Andrew; Helferty, M.G.; Rumsey, Clayton M.; McMahan, A. B.</t>
+          <t>Tosdal, R. M.; Smith, D. B. davidsmith@usgs.gov</t>
         </is>
       </c>
       <c r="AZ223" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA223" t="inlineStr">
         <is>
-          <t>4f4e4b06e4b07f02db69a28e</t>
+          <t>4f4e4abde4b07f02db674279</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr87272B</t>
+          <t>https://pubs.usgs.gov/publication/b1711A</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>16275</t>
+          <t>33393</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>ofr87272B</t>
+          <t>b1711A</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>Gneiss-hosted kyanite gold and gneiss-hosted epithermal gold; a supplement to U.S. Geological Survey bulletin 1693</t>
+          <t>Mineral resources of the Indian Pass and Picacho Peak Wilderness Study Areas, Imperial County, California</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
+          <t>Bulletin</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>87-272</t>
+          <t>1711</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>B</t>
-[...9 lines deleted...]
-          <t>0196-1497</t>
+          <t>A</t>
         </is>
       </c>
       <c r="P224" t="inlineStr">
         <is>
-          <t>10.3133/ofr87272B</t>
+          <t>10.3133/b1711A</t>
         </is>
       </c>
       <c r="T224" t="inlineStr">
         <is>
           <t>1987</t>
         </is>
       </c>
       <c r="U224" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V224" t="inlineStr">
         <is>
           <t>ENGLISH</t>
         </is>
       </c>
       <c r="W224" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey,</t>
+          <t>U.S G.P.O.,</t>
         </is>
       </c>
       <c r="Z224" t="inlineStr">
         <is>
-          <t>8 p. ;28 cm.</t>
+          <t>v, p. A1-A21, maps (some col.) ;28 cm.</t>
         </is>
       </c>
       <c r="AW224" t="inlineStr">
         <is>
-          <t>Tosdal, R. M.; Smith, D. B. davidsmith@usgs.gov</t>
+          <t>Smith, David B. 0000-0001-8396-9105 dsmith@usgs.gov; Berger, B. R.; Tosdal, R. M.; Sherrod, D. R.; Raines, G. L.; Griscom, Andrew; Helferty, M.G.; Rumsey, Clayton M.; McMahan, A. B.</t>
         </is>
       </c>
       <c r="AZ224" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
       <c r="BA224" t="inlineStr">
         <is>
-          <t>4f4e4abde4b07f02db674279</t>
+          <t>4f4e4b06e4b07f02db69a28e</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/70015128</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>70015128</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>70015128</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
@@ -26167,278 +26167,278 @@
       </c>
       <c r="AQ230" t="inlineStr">
         <is>
           <t>Muggins Mountains Bureau of Land Management Wilderness Study Area</t>
         </is>
       </c>
       <c r="AW230" t="inlineStr">
         <is>
           <t>Smith, D. B. davidsmith@usgs.gov; Tosdal, R. M.; Adrian, B. M.; Vaughn, R. B.</t>
         </is>
       </c>
       <c r="AZ230" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="BA230" t="inlineStr">
         <is>
           <t>4f4e4abae4b07f02db671f48</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr84675</t>
+          <t>https://pubs.usgs.gov/publication/ofr84779</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>6993</t>
+          <t>30828</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>ofr84675</t>
+          <t>ofr84779</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>Analytical results and sample locality map of stream-sediment, heavy-mineral-concentrate, rock, and water samples from the roadless areas and the Santa Lucia Wilderness in the Los Padres National Forest, Kern, Los Angeles, San Luis Obispo, Santa Barbara, and Ventura Counties, southwestern California</t>
+          <t>Analytical results and sample locality map of stream-sediment, heavy-mineral-concentrate, and rock samples from the Indian Pass (CDCA-355) and Picacho Peak (CDCA-355A) Wilderness Study Areas, Imperial County, California</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
           <t>Open-File Report</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>84-675</t>
+          <t>84-779</t>
         </is>
       </c>
       <c r="M231" t="inlineStr">
         <is>
           <t>2331-1258</t>
         </is>
       </c>
       <c r="N231" t="inlineStr">
         <is>
           <t>0196-1497</t>
         </is>
       </c>
       <c r="P231" t="inlineStr">
         <is>
-          <t>10.3133/ofr84675</t>
+          <t>10.3133/ofr84779</t>
         </is>
       </c>
       <c r="T231" t="inlineStr">
         <is>
           <t>1984</t>
         </is>
       </c>
       <c r="U231" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V231" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W231" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="Z231" t="inlineStr">
         <is>
-          <t>Report: 82 p.; 2 Plates: 41.29 × 27.53 inches and 41.72 × 27.19 inches</t>
+          <t>Report: 37 p.; 2 Plates: 19.67 × 24.49 inches and 19.61 × 24.31 inches</t>
         </is>
       </c>
       <c r="AM231" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN231" t="inlineStr">
         <is>
           <t>California</t>
         </is>
       </c>
       <c r="AO231" t="inlineStr">
         <is>
-          <t>Kern County, Los Angeles County, San Luis Obispo County, Santa Barbara County, Ventura County</t>
+          <t>Imperial County</t>
         </is>
       </c>
       <c r="AQ231" t="inlineStr">
         <is>
-          <t>Los Padres National Forest</t>
+          <t>Indian Pass and Picacho Creek Wilderness Study Areas</t>
         </is>
       </c>
       <c r="AW231" t="inlineStr">
         <is>
-          <t>Adrian, B. M.; Smith, D. B. davidsmith@usgs.gov; Frizzell, V. A. Jr.; Vaughn, R. B.</t>
+          <t>Adrian, B. M.; Smith, D. B. davidsmith@usgs.gov; Detra, D.E.; Roemer, T. A.</t>
         </is>
       </c>
       <c r="AZ231" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="BA231" t="inlineStr">
         <is>
-          <t>4f4e4885e4b07f02db51923e</t>
+          <t>4f4e4acce4b07f02db67e8d1</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr84779</t>
+          <t>https://pubs.usgs.gov/publication/ofr84675</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>30828</t>
+          <t>6993</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>ofr84779</t>
+          <t>ofr84675</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>Analytical results and sample locality map of stream-sediment, heavy-mineral-concentrate, and rock samples from the Indian Pass (CDCA-355) and Picacho Peak (CDCA-355A) Wilderness Study Areas, Imperial County, California</t>
+          <t>Analytical results and sample locality map of stream-sediment, heavy-mineral-concentrate, rock, and water samples from the roadless areas and the Santa Lucia Wilderness in the Los Padres National Forest, Kern, Los Angeles, San Luis Obispo, Santa Barbara, and Ventura Counties, southwestern California</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
           <t>Open-File Report</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>84-779</t>
+          <t>84-675</t>
         </is>
       </c>
       <c r="M232" t="inlineStr">
         <is>
           <t>2331-1258</t>
         </is>
       </c>
       <c r="N232" t="inlineStr">
         <is>
           <t>0196-1497</t>
         </is>
       </c>
       <c r="P232" t="inlineStr">
         <is>
-          <t>10.3133/ofr84779</t>
+          <t>10.3133/ofr84675</t>
         </is>
       </c>
       <c r="T232" t="inlineStr">
         <is>
           <t>1984</t>
         </is>
       </c>
       <c r="U232" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V232" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W232" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="Z232" t="inlineStr">
         <is>
-          <t>Report: 37 p.; 2 Plates: 19.67 × 24.49 inches and 19.61 × 24.31 inches</t>
+          <t>Report: 82 p.; 2 Plates: 41.29 × 27.53 inches and 41.72 × 27.19 inches</t>
         </is>
       </c>
       <c r="AM232" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN232" t="inlineStr">
         <is>
           <t>California</t>
         </is>
       </c>
       <c r="AO232" t="inlineStr">
         <is>
-          <t>Imperial County</t>
+          <t>Kern County, Los Angeles County, San Luis Obispo County, Santa Barbara County, Ventura County</t>
         </is>
       </c>
       <c r="AQ232" t="inlineStr">
         <is>
-          <t>Indian Pass and Picacho Creek Wilderness Study Areas</t>
+          <t>Los Padres National Forest</t>
         </is>
       </c>
       <c r="AW232" t="inlineStr">
         <is>
-          <t>Adrian, B. M.; Smith, D. B. davidsmith@usgs.gov; Detra, D.E.; Roemer, T. A.</t>
+          <t>Adrian, B. M.; Smith, D. B. davidsmith@usgs.gov; Frizzell, V. A. Jr.; Vaughn, R. B.</t>
         </is>
       </c>
       <c r="AZ232" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="BA232" t="inlineStr">
         <is>
-          <t>4f4e4acce4b07f02db67e8d1</t>
+          <t>4f4e4885e4b07f02db51923e</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/ofr83811</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>17626</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>ofr83811</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
@@ -26498,233 +26498,238 @@
       </c>
       <c r="Z233" t="inlineStr">
         <is>
           <t>i, 10 p. :maps ;28 cm.</t>
         </is>
       </c>
       <c r="AW233" t="inlineStr">
         <is>
           <t>Adrian, B. M.; Smith, D. B. davidsmith@usgs.gov; Vaughn, R. B.; McDougal, C. M.</t>
         </is>
       </c>
       <c r="AZ233" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="BA233" t="inlineStr">
         <is>
           <t>4f4e4a4ae4b07f02db624a2e</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/mf1452B</t>
+          <t>https://pubs.usgs.gov/publication/ofr83812</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>58617</t>
+          <t>16955</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>mf1452B</t>
+          <t>ofr83812</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>Mineral resource potential map of the Marble Mountain Wilderness, Siskiyou County, California</t>
+          <t>Chemical analyses for samples of rock, stream sediment, and nonmagnetic heavy-mineral concentrates, Condrey Mountain Roadless Area, Siskiyou County, California</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>Miscellaneous Field Studies Map</t>
+          <t>Open-File Report</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>1452</t>
-[...4 lines deleted...]
-          <t>B</t>
+          <t>83-812</t>
+        </is>
+      </c>
+      <c r="M234" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N234" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P234" t="inlineStr">
         <is>
-          <t>10.3133/mf1452B</t>
+          <t>10.3133/ofr83812</t>
         </is>
       </c>
       <c r="T234" t="inlineStr">
         <is>
           <t>1983</t>
         </is>
       </c>
       <c r="U234" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V234" t="inlineStr">
         <is>
           <t>ENGLISH</t>
         </is>
       </c>
+      <c r="W234" t="inlineStr">
+        <is>
+          <t>U.S. Geological Survey,</t>
+        </is>
+      </c>
       <c r="Z234" t="inlineStr">
         <is>
-          <t>1 map ;84 x 97 cm., folded in envelope 25 x 32 cm. +1 pamphlet (11 p. : ill., maps ; 28 cm.)</t>
-[...4 lines deleted...]
-          <t>48000</t>
+          <t>12 p. :maps ;28 cm.</t>
         </is>
       </c>
       <c r="AW234" t="inlineStr">
         <is>
-          <t>Donato, M. M.; Jachens, R.C.; Smith, D. B. davidsmith@usgs.gov; Hale, W.N.</t>
+          <t>Adrian, B. M.; Smith, D. B. davidsmith@usgs.gov; Vaughn, R. B.; McDougal, C.C.</t>
         </is>
       </c>
       <c r="AZ234" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="BA234" t="inlineStr">
         <is>
-          <t>4f4e4b1be4b07f02db6a8c58</t>
+          <t>4f4e49e2e4b07f02db5e4b67</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr83812</t>
+          <t>https://pubs.usgs.gov/publication/ofr83497</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>16955</t>
+          <t>17357</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>ofr83812</t>
+          <t>ofr83497</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>Chemical analyses for samples of rock, stream sediment, and nonmagnetic heavy-mineral concentrates, Condrey Mountain Roadless Area, Siskiyou County, California</t>
+          <t>Mineral resource potential of the Condrey Mountain Roadless Area, Siskiyou County, California</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
           <t>Open-File Report</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>83-812</t>
+          <t>83-497</t>
         </is>
       </c>
       <c r="M235" t="inlineStr">
         <is>
           <t>2331-1258</t>
         </is>
       </c>
       <c r="N235" t="inlineStr">
         <is>
           <t>0196-1497</t>
         </is>
       </c>
       <c r="P235" t="inlineStr">
         <is>
-          <t>10.3133/ofr83812</t>
+          <t>10.3133/ofr83497</t>
         </is>
       </c>
       <c r="T235" t="inlineStr">
         <is>
           <t>1983</t>
         </is>
       </c>
       <c r="U235" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V235" t="inlineStr">
         <is>
           <t>ENGLISH</t>
         </is>
       </c>
       <c r="W235" t="inlineStr">
         <is>
           <t>U.S. Geological Survey,</t>
         </is>
       </c>
       <c r="Z235" t="inlineStr">
         <is>
-          <t>12 p. :maps ;28 cm.</t>
+          <t>11 p. :maps ;28 cm.</t>
         </is>
       </c>
       <c r="AW235" t="inlineStr">
         <is>
-          <t>Adrian, B. M.; Smith, D. B. davidsmith@usgs.gov; Vaughn, R. B.; McDougal, C.C.</t>
+          <t>Coleman, R. G.; Mayerle, Ron; Jachens, R.C.; Smith, D. B. davidsmith@usgs.gov</t>
         </is>
       </c>
       <c r="AZ235" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA235" t="inlineStr">
         <is>
-          <t>4f4e49e2e4b07f02db5e4b67</t>
+          <t>4f4e4b0ae4b07f02db69cf55</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/mf1389B</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>58590</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>mf1389B</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
@@ -26779,452 +26784,447 @@
       </c>
       <c r="AT236" t="inlineStr">
         <is>
           <t>62500</t>
         </is>
       </c>
       <c r="AW236" t="inlineStr">
         <is>
           <t>Dodge, F. C. W.; Smith, D. B. davidsmith@usgs.gov; Federspiel, F. E.; Campbell, H. W.; Scott, Douglas F.; Spear, James M.</t>
         </is>
       </c>
       <c r="AZ236" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="BA236" t="inlineStr">
         <is>
           <t>4f4e4b1be4b07f02db6a8ae8</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr83813</t>
+          <t>https://pubs.usgs.gov/publication/mf1452B</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>16956</t>
+          <t>58617</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>ofr83813</t>
+          <t>mf1452B</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>Chemical analyses for samples of rock, stream sediment, and nonmagnetic heavy-mineral concentrates, Dinkey Lakes Roadless Area, Fresno County, California</t>
+          <t>Mineral resource potential map of the Marble Mountain Wilderness, Siskiyou County, California</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
+          <t>Miscellaneous Field Studies Map</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>83-813</t>
-[...9 lines deleted...]
-          <t>0196-1497</t>
+          <t>1452</t>
+        </is>
+      </c>
+      <c r="K237" t="inlineStr">
+        <is>
+          <t>B</t>
         </is>
       </c>
       <c r="P237" t="inlineStr">
         <is>
-          <t>10.3133/ofr83813</t>
+          <t>10.3133/mf1452B</t>
         </is>
       </c>
       <c r="T237" t="inlineStr">
         <is>
           <t>1983</t>
         </is>
       </c>
       <c r="U237" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V237" t="inlineStr">
         <is>
           <t>ENGLISH</t>
         </is>
       </c>
-      <c r="W237" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="Z237" t="inlineStr">
         <is>
-          <t>i, 18 p. :maps ;28 cm.</t>
+          <t>1 map ;84 x 97 cm., folded in envelope 25 x 32 cm. +1 pamphlet (11 p. : ill., maps ; 28 cm.)</t>
+        </is>
+      </c>
+      <c r="AT237" t="inlineStr">
+        <is>
+          <t>48000</t>
         </is>
       </c>
       <c r="AW237" t="inlineStr">
         <is>
-          <t>Adrian, B. M.; Smith, D. B. davidsmith@usgs.gov; Vaughn, R. B.; McDougal, C.C.</t>
+          <t>Donato, M. M.; Jachens, R.C.; Smith, D. B. davidsmith@usgs.gov; Hale, W.N.</t>
         </is>
       </c>
       <c r="AZ237" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="BA237" t="inlineStr">
         <is>
-          <t>4f4e49e2e4b07f02db5e4b76</t>
+          <t>4f4e4b1be4b07f02db6a8c58</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr83497</t>
+          <t>https://pubs.usgs.gov/publication/mf1526B</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>17357</t>
+          <t>58628</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>ofr83497</t>
+          <t>mf1526B</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>Mineral resource potential of the Condrey Mountain Roadless Area, Siskiyou County, California</t>
+          <t>Mineral resource potential map of the Orleans Mountain Roadless Area, Humboldt and Siskiyou Counties, California</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
+          <t>Miscellaneous Field Studies Map</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>83-497</t>
-[...9 lines deleted...]
-          <t>0196-1497</t>
+          <t>1526</t>
+        </is>
+      </c>
+      <c r="K238" t="inlineStr">
+        <is>
+          <t>B</t>
         </is>
       </c>
       <c r="P238" t="inlineStr">
         <is>
-          <t>10.3133/ofr83497</t>
+          <t>10.3133/mf1526B</t>
         </is>
       </c>
       <c r="T238" t="inlineStr">
         <is>
           <t>1983</t>
         </is>
       </c>
       <c r="U238" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V238" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
         </is>
       </c>
       <c r="W238" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey,</t>
+          <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="Z238" t="inlineStr">
         <is>
-          <t>11 p. :maps ;28 cm.</t>
+          <t>Report: 11 p.; 1 Plate: 35.50 × 33.00 inches</t>
+        </is>
+      </c>
+      <c r="AM238" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN238" t="inlineStr">
+        <is>
+          <t>California</t>
+        </is>
+      </c>
+      <c r="AO238" t="inlineStr">
+        <is>
+          <t>Humboldt County, Siskiyou County</t>
+        </is>
+      </c>
+      <c r="AQ238" t="inlineStr">
+        <is>
+          <t>Orleans Mountain Roadless Area</t>
+        </is>
+      </c>
+      <c r="AT238" t="inlineStr">
+        <is>
+          <t>48000</t>
         </is>
       </c>
       <c r="AW238" t="inlineStr">
         <is>
-          <t>Coleman, R. G.; Mayerle, Ron; Jachens, R.C.; Smith, D. B. davidsmith@usgs.gov</t>
+          <t>Donato, M. M.; Jachens, R.C.; Smith, D. B. davidsmith@usgs.gov; Linne, J. M.</t>
         </is>
       </c>
       <c r="AZ238" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
       <c r="BA238" t="inlineStr">
         <is>
-          <t>4f4e4b0ae4b07f02db69cf55</t>
+          <t>4f4e4b24e4b07f02db6ae750</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr83810</t>
+          <t>https://pubs.usgs.gov/publication/ofr83813</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>16957</t>
+          <t>16956</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>ofr83810</t>
+          <t>ofr83813</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>Chemical analyses for samples of rock, stream sediment, and nonmagnetic heavy-mineral concentrates, Marble Mountain Wilderness and vicinity, Siskiyou County, California</t>
+          <t>Chemical analyses for samples of rock, stream sediment, and nonmagnetic heavy-mineral concentrates, Dinkey Lakes Roadless Area, Fresno County, California</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
           <t>Open-File Report</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t>83-810</t>
+          <t>83-813</t>
         </is>
       </c>
       <c r="M239" t="inlineStr">
         <is>
           <t>2331-1258</t>
         </is>
       </c>
       <c r="N239" t="inlineStr">
         <is>
           <t>0196-1497</t>
         </is>
       </c>
       <c r="P239" t="inlineStr">
         <is>
-          <t>10.3133/ofr83810</t>
+          <t>10.3133/ofr83813</t>
         </is>
       </c>
       <c r="T239" t="inlineStr">
         <is>
           <t>1983</t>
         </is>
       </c>
       <c r="U239" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V239" t="inlineStr">
         <is>
           <t>ENGLISH</t>
         </is>
       </c>
       <c r="W239" t="inlineStr">
         <is>
           <t>U.S. Geological Survey,</t>
         </is>
       </c>
       <c r="Z239" t="inlineStr">
         <is>
-          <t>20 p. :maps ;28 cm.</t>
+          <t>i, 18 p. :maps ;28 cm.</t>
         </is>
       </c>
       <c r="AW239" t="inlineStr">
         <is>
-          <t>Adrian, B. M.; Smith, D. B. davidsmith@usgs.gov; Vaughn, R. B.; McDougal, C. M.</t>
+          <t>Adrian, B. M.; Smith, D. B. davidsmith@usgs.gov; Vaughn, R. B.; McDougal, C.C.</t>
         </is>
       </c>
       <c r="AZ239" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="BA239" t="inlineStr">
         <is>
-          <t>4f4e49e2e4b07f02db5e4b7d</t>
+          <t>4f4e49e2e4b07f02db5e4b76</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/mf1526B</t>
+          <t>https://pubs.usgs.gov/publication/ofr83810</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>58628</t>
+          <t>16957</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>mf1526B</t>
+          <t>ofr83810</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>Mineral resource potential map of the Orleans Mountain Roadless Area, Humboldt and Siskiyou Counties, California</t>
+          <t>Chemical analyses for samples of rock, stream sediment, and nonmagnetic heavy-mineral concentrates, Marble Mountain Wilderness and vicinity, Siskiyou County, California</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>Miscellaneous Field Studies Map</t>
+          <t>Open-File Report</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>1526</t>
-[...4 lines deleted...]
-          <t>B</t>
+          <t>83-810</t>
+        </is>
+      </c>
+      <c r="M240" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N240" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P240" t="inlineStr">
         <is>
-          <t>10.3133/mf1526B</t>
+          <t>10.3133/ofr83810</t>
         </is>
       </c>
       <c r="T240" t="inlineStr">
         <is>
           <t>1983</t>
         </is>
       </c>
       <c r="U240" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V240" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="W240" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
+          <t>U.S. Geological Survey,</t>
         </is>
       </c>
       <c r="Z240" t="inlineStr">
         <is>
-          <t>Report: 11 p.; 1 Plate: 35.50 × 33.00 inches</t>
-[...24 lines deleted...]
-          <t>48000</t>
+          <t>20 p. :maps ;28 cm.</t>
         </is>
       </c>
       <c r="AW240" t="inlineStr">
         <is>
-          <t>Donato, M. M.; Jachens, R.C.; Smith, D. B. davidsmith@usgs.gov; Linne, J. M.</t>
+          <t>Adrian, B. M.; Smith, D. B. davidsmith@usgs.gov; Vaughn, R. B.; McDougal, C. M.</t>
         </is>
       </c>
       <c r="AZ240" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>2</t>
         </is>
       </c>
       <c r="BA240" t="inlineStr">
         <is>
-          <t>4f4e4b24e4b07f02db6ae750</t>
+          <t>4f4e49e2e4b07f02db5e4b7d</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/ofr82987</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>11219</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
           <t>ofr82987</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
@@ -27284,278 +27284,278 @@
       </c>
       <c r="Z241" t="inlineStr">
         <is>
           <t>30 p., ill., map ;28 cm.</t>
         </is>
       </c>
       <c r="AW241" t="inlineStr">
         <is>
           <t>Smith, David Burl; Zielinski, Robert A. 0000-0002-4047-5129 rzielinski@usgs.gov; Taylor, Howard E. hetaylor@usgs.gov</t>
         </is>
       </c>
       <c r="AZ241" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA241" t="inlineStr">
         <is>
           <t>4f4e4b1be4b07f02db6a89b9</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70011663</t>
+          <t>https://pubs.usgs.gov/publication/70011897</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>70011663</t>
+          <t>70011897</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>70011663</t>
+          <t>70011897</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>Water-soluble material on aerosols collected within volcanic eruption clouds</t>
+          <t>Leachability of uranium and other elements from freshly erupted volcanic ash</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>Journal of Geophysical Research - Oceans</t>
+          <t>Journal of Volcanology and Geothermal Research</t>
         </is>
       </c>
       <c r="P242" t="inlineStr">
         <is>
-          <t>10.1029/JC087iC07p04963</t>
+          <t>10.1016/0377-0273(82)90017-8</t>
         </is>
       </c>
       <c r="R242" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>13</t>
         </is>
       </c>
       <c r="S242" t="inlineStr">
         <is>
-          <t>C7</t>
+          <t>1-2</t>
         </is>
       </c>
       <c r="T242" t="inlineStr">
         <is>
           <t>1982</t>
         </is>
       </c>
       <c r="U242" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V242" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W242" t="inlineStr">
         <is>
-          <t>American Geophysical Union</t>
-[...4 lines deleted...]
-          <t>Central Energy Resources Science Center</t>
+          <t>Elsevier</t>
+        </is>
+      </c>
+      <c r="X242" t="inlineStr">
+        <is>
+          <t>Amsterdam, Netherlands</t>
         </is>
       </c>
       <c r="Z242" t="inlineStr">
         <is>
-          <t>10 p.</t>
+          <t>30 p.</t>
+        </is>
+      </c>
+      <c r="AA242" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="AB242" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="AC242" t="inlineStr">
+        <is>
+          <t>Journal of Volcanology and Geothermal Research</t>
         </is>
       </c>
       <c r="AD242" t="inlineStr">
         <is>
-          <t>4963</t>
+          <t>1</t>
         </is>
       </c>
       <c r="AE242" t="inlineStr">
         <is>
-          <t>4972</t>
-[...4 lines deleted...]
-          <t>10</t>
+          <t>30</t>
         </is>
       </c>
       <c r="AW242" t="inlineStr">
         <is>
-          <t>Smith, D. B. davidsmith@usgs.gov; Zielinski, R. A. 0000-0002-4047-5129; Rose, W.I. Jr.; Huebert, B.J.</t>
+          <t>Smith, D. B. davidsmith@usgs.gov; Zielinski, R. A. 0000-0002-4047-5129; Rose, W.I. Jr.</t>
         </is>
       </c>
       <c r="AZ242" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA242" t="inlineStr">
         <is>
-          <t>505bcef3e4b08c986b32e64e</t>
+          <t>505a4597e4b0c8380cd6742e</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70011897</t>
+          <t>https://pubs.usgs.gov/publication/70011663</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>70011897</t>
+          <t>70011663</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>70011897</t>
+          <t>70011663</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>Leachability of uranium and other elements from freshly erupted volcanic ash</t>
+          <t>Water-soluble material on aerosols collected within volcanic eruption clouds</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t>Journal of Volcanology and Geothermal Research</t>
+          <t>Journal of Geophysical Research - Oceans</t>
         </is>
       </c>
       <c r="P243" t="inlineStr">
         <is>
-          <t>10.1016/0377-0273(82)90017-8</t>
+          <t>10.1029/JC087iC07p04963</t>
         </is>
       </c>
       <c r="R243" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>87</t>
         </is>
       </c>
       <c r="S243" t="inlineStr">
         <is>
-          <t>1-2</t>
+          <t>C7</t>
         </is>
       </c>
       <c r="T243" t="inlineStr">
         <is>
           <t>1982</t>
         </is>
       </c>
       <c r="U243" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V243" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W243" t="inlineStr">
         <is>
-          <t>Elsevier</t>
-[...4 lines deleted...]
-          <t>Amsterdam, Netherlands</t>
+          <t>American Geophysical Union</t>
+        </is>
+      </c>
+      <c r="Y243" t="inlineStr">
+        <is>
+          <t>Central Energy Resources Science Center</t>
         </is>
       </c>
       <c r="Z243" t="inlineStr">
         <is>
-          <t>30 p.</t>
-[...14 lines deleted...]
-          <t>Journal of Volcanology and Geothermal Research</t>
+          <t>10 p.</t>
         </is>
       </c>
       <c r="AD243" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>4963</t>
         </is>
       </c>
       <c r="AE243" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>4972</t>
+        </is>
+      </c>
+      <c r="AF243" t="inlineStr">
+        <is>
+          <t>10</t>
         </is>
       </c>
       <c r="AW243" t="inlineStr">
         <is>
-          <t>Smith, D. B. davidsmith@usgs.gov; Zielinski, R. A. 0000-0002-4047-5129; Rose, W.I. Jr.</t>
+          <t>Smith, D. B. davidsmith@usgs.gov; Zielinski, R. A. 0000-0002-4047-5129; Rose, W.I. Jr.; Huebert, B.J.</t>
         </is>
       </c>
       <c r="AZ243" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA243" t="inlineStr">
         <is>
-          <t>505a4597e4b0c8380cd6742e</t>
+          <t>505bcef3e4b08c986b32e64e</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/5221646</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>5221646</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
           <t>5221646</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">