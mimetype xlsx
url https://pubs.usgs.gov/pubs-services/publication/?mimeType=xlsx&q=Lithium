--- v0 (2025-12-27)
+++ v1 (2026-04-05)
@@ -363,28731 +363,28746 @@
       </c>
       <c r="BF1" t="inlineStr">
         <is>
           <t>CHORUS Journal Name</t>
         </is>
       </c>
       <c r="BG1" t="inlineStr">
         <is>
           <t>CHORUS Publication Date</t>
         </is>
       </c>
       <c r="BH1" t="inlineStr">
         <is>
           <t>CHORUS Audited On</t>
         </is>
       </c>
       <c r="BI1" t="inlineStr">
         <is>
           <t>CHORUS Publicly Accessible Date</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70273118</t>
+          <t>https://pubs.usgs.gov/publication/70273858</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>70273118</t>
+          <t>70273858</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>70273118</t>
+          <t>70273858</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Conference Paper</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Conference Paper</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>Pre- and post-eruptive geochemical and isotopic fingerprints of rhyolites parental to volcano-sedimentary lithium brine and clay resources in the western USA &amp; central Andes</t>
+          <t>Evaluating machine learning approaches to identify and predict oil and gas produced water lithium concentrations</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Data Science in Science</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>10.1080/26941899.2026.2624195</t>
         </is>
       </c>
       <c r="R2" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="T2" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
-          <t>Society for Geology Applied to Mineral Deposits</t>
+          <t>Taylor &amp; Francis</t>
         </is>
       </c>
       <c r="Y2" t="inlineStr">
         <is>
-          <t>Geology, Geophysics, and Geochemistry Science Center</t>
+          <t>Geology, Energy &amp; Minerals Science Center</t>
         </is>
       </c>
       <c r="Z2" t="inlineStr">
         <is>
-          <t>4 p.</t>
-[...24 lines deleted...]
-          <t>August 3-7, 2025</t>
+          <t>2624195, 18 p.</t>
         </is>
       </c>
       <c r="AM2" t="inlineStr">
         <is>
-          <t>Argentina, United States</t>
-[...4 lines deleted...]
-          <t>Clayton Valley, Puna Plateau</t>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN2" t="inlineStr">
+        <is>
+          <t>Alabama, Arkansas, Florida, Georgia, Louisiana, Mississippi, Oklahoma, South Carolina, Texas</t>
         </is>
       </c>
       <c r="AW2" t="inlineStr">
         <is>
-          <t>Mercer, Celestine N. 0000-0001-8359-4147 cmercer@usgs.gov; Khoury, Regina Marie 0000-0003-2421-986X; Roberge, Julie; Myers, Madison 0000-0003-2271-4445</t>
+          <t>Attanasi, Emil 0000-0001-6845-7160 attanasi@usgs.gov; McDevitt, Bonnie 0000-0001-8390-0028; Freeman, Philip A. 0000-0002-0863-7431; Coburn, Timothy 0000-0002-7309-0962</t>
         </is>
       </c>
       <c r="AZ2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70269647</t>
+          <t>https://pubs.usgs.gov/publication/70274093</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>70269647</t>
+          <t>70274093</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>70269647</t>
+          <t>70274093</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Conference Paper</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Conference Paper</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>Quantitative mineral resource assessment of lithium pegmatite deposits in the Appalachian Orogen, USA</t>
+          <t>Decadal trends and occurrence of geogenic constituents and mixtures in groundwater across the continental United States</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>Environmental Science and Technology - Water</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t>10.1021/acsestwater.5c00756</t>
         </is>
       </c>
       <c r="R3" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t>2</t>
         </is>
       </c>
       <c r="T3" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="U3" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V3" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W3" t="inlineStr">
         <is>
-          <t>Society for Geology Applied to Mineral Deposits</t>
+          <t>American Chemical Society</t>
         </is>
       </c>
       <c r="Y3" t="inlineStr">
         <is>
-          <t>Geology, Energy &amp; Minerals Science Center; Geology, Geophysics, and Geochemistry Science Center; Geology, Minerals, Energy, and Geophysics Science Center; National Minerals Information Center</t>
+          <t>Upper Midwest Water Science Center</t>
         </is>
       </c>
       <c r="Z3" t="inlineStr">
         <is>
-          <t>4 p.</t>
+          <t>15 p.</t>
         </is>
       </c>
       <c r="AD3" t="inlineStr">
         <is>
-          <t>975</t>
+          <t>664</t>
         </is>
       </c>
       <c r="AE3" t="inlineStr">
         <is>
-          <t>978</t>
-[...14 lines deleted...]
-          <t>August 3-7, 2025</t>
+          <t>678</t>
         </is>
       </c>
       <c r="AM3" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
-      <c r="AN3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AQ3" t="inlineStr">
         <is>
-          <t>Appalachian Orogen</t>
+          <t>continental United States</t>
         </is>
       </c>
       <c r="AW3" t="inlineStr">
         <is>
-          <t>Wintzer, Niki E. 0000-0003-3085-435X nwintzer@usgs.gov; Rosera, Joshua Mark 0000-0003-3807-5000; Holm-Denoma, Christopher S. 0000-0003-3229-5440; McCaffrey, Dalton M. 0000-0002-2539-4865; Crocker, Kelsey Elizabeth 0000-0002-5919-5274; Coyan, Joshua Aaron 0000-0002-8450-7364; Lederer, Graham W. 0000-0002-9505-9923</t>
+          <t>Erickson, Melinda L. 0000-0002-1117-2866 merickso@usgs.gov; Elliott, Sarah M. 0000-0002-1414-3024 selliott@usgs.gov; Musgrove, MaryLynn 0000-0003-1607-3864; Hinman, Elise Danica 0000-0001-5396-1583; Sleckman, Margaux Jeanne 0000-0002-1843-6932; Stackpoole, Sarah M. 0000-0002-5876-4922; Lindsey, Bruce D. 0000-0002-7180-4319 blindsey@usgs.gov</t>
         </is>
       </c>
       <c r="AZ3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70273115</t>
+          <t>https://pubs.usgs.gov/publication/70273723</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>70273115</t>
+          <t>70273723</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>70273115</t>
+          <t>70273723</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>Variable partitioning of lithium in rhyolitic melt during decompression and ascent</t>
-[...9 lines deleted...]
-          <t>10.5382/econgeo.5171</t>
+          <t>Potential for co-production of lithium and geothermal resources in the Gulf Coast</t>
         </is>
       </c>
       <c r="R4" t="inlineStr">
         <is>
-          <t>120</t>
-[...4 lines deleted...]
-          <t>5</t>
+          <t>49</t>
         </is>
       </c>
       <c r="T4" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U4" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V4" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W4" t="inlineStr">
         <is>
-          <t>Society of Economic Geologists</t>
+          <t>Geothermal Resources Council</t>
         </is>
       </c>
       <c r="Y4" t="inlineStr">
         <is>
-          <t>Geology, Geophysics, and Geochemistry Science Center</t>
+          <t>Central Energy Resources Science Center</t>
         </is>
       </c>
       <c r="Z4" t="inlineStr">
         <is>
-          <t>16 p.</t>
+          <t>9 p.</t>
+        </is>
+      </c>
+      <c r="AA4" t="inlineStr">
+        <is>
+          <t>Book</t>
+        </is>
+      </c>
+      <c r="AB4" t="inlineStr">
+        <is>
+          <t>Conference publication</t>
+        </is>
+      </c>
+      <c r="AC4" t="inlineStr">
+        <is>
+          <t>Using the Earth to save the Earth</t>
         </is>
       </c>
       <c r="AD4" t="inlineStr">
         <is>
-          <t>1191</t>
+          <t>410</t>
         </is>
       </c>
       <c r="AE4" t="inlineStr">
         <is>
-          <t>1206</t>
+          <t>418</t>
+        </is>
+      </c>
+      <c r="AM4" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN4" t="inlineStr">
+        <is>
+          <t>Alabama, Flroida, Georgia, Louisiana, Mississippi, Texas</t>
+        </is>
+      </c>
+      <c r="AQ4" t="inlineStr">
+        <is>
+          <t>Gulf Coast</t>
         </is>
       </c>
       <c r="AW4" t="inlineStr">
         <is>
-          <t>Myers, Madison 0000-0003-2271-4445; Spallanzani, Roberta; Schwartz, Darin; Mercer, Celestine N. 0000-0001-8359-4147 cmercer@usgs.gov; Hosseini, Behnaz</t>
+          <t>Gardner, Rand 0000-0001-8711-5334; Birdwell, Justin E. 0000-0001-8263-1452 jbirdwell@usgs.gov</t>
         </is>
       </c>
       <c r="AZ4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70272613</t>
+          <t>https://pubs.usgs.gov/publication/70273118</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>70272613</t>
+          <t>70273118</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>70272613</t>
+          <t>70273118</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>Stable isotope reference materials and scale definitions – Outcomes of the 2024 IAEA experts meeting</t>
-[...9 lines deleted...]
-          <t>10.1002/rcm.10018</t>
+          <t>Pre- and post-eruptive geochemical and isotopic fingerprints of rhyolites parental to volcano-sedimentary lithium brine and clay resources in the western USA &amp; central Andes</t>
         </is>
       </c>
       <c r="R5" t="inlineStr">
         <is>
-          <t>39</t>
-[...4 lines deleted...]
-          <t>14</t>
+          <t>3</t>
         </is>
       </c>
       <c r="T5" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U5" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V5" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W5" t="inlineStr">
         <is>
-          <t>Wiley</t>
+          <t>Society for Geology Applied to Mineral Deposits</t>
         </is>
       </c>
       <c r="Y5" t="inlineStr">
         <is>
-          <t>WMA - Laboratory &amp; Analytical Services Division</t>
+          <t>Geology, Geophysics, and Geochemistry Science Center</t>
         </is>
       </c>
       <c r="Z5" t="inlineStr">
         <is>
-          <t>e10018, 11 p.</t>
+          <t>4 p.</t>
+        </is>
+      </c>
+      <c r="AD5" t="inlineStr">
+        <is>
+          <t>920</t>
+        </is>
+      </c>
+      <c r="AE5" t="inlineStr">
+        <is>
+          <t>923</t>
+        </is>
+      </c>
+      <c r="AJ5" t="inlineStr">
+        <is>
+          <t>18th SGA Biennial Meeting</t>
+        </is>
+      </c>
+      <c r="AK5" t="inlineStr">
+        <is>
+          <t>Golden, CO</t>
+        </is>
+      </c>
+      <c r="AL5" t="inlineStr">
+        <is>
+          <t>August 3-7, 2025</t>
+        </is>
+      </c>
+      <c r="AM5" t="inlineStr">
+        <is>
+          <t>Argentina, United States</t>
+        </is>
+      </c>
+      <c r="AQ5" t="inlineStr">
+        <is>
+          <t>Clayton Valley, Puna Plateau</t>
         </is>
       </c>
       <c r="AW5" t="inlineStr">
         <is>
-          <t>Camin, Federica 0000-0003-0509-6745; Besic, Dinka; Brewer, Paul J.; Allison, Colin E; Coplen, Tyler B. 0000-0003-4884-6008 tbcoplen@usgs.gov; Dunn, Philip J.H.; Gehre, Matthias; Gröning, Manfred; Meijer, Harro A.J.; Hélie, Jean-François; Iacumin, Paola; Kraft, Rebecca; Krajnc, Bor; Kümmel, Steffen; Lee, Sangil; Meija, Juris; Mester, Zoltan; Mohn, Joachim; Moossen, Heiko; Qi, Haiping 0000-0002-8339-744X haipingq@usgs.gov; Skrzypek, Grzegorz; Sperlich, Peter; Viallon, Joelle; Wassenaar, Leonard I.; Wielgosz, Robert I.</t>
+          <t>Mercer, Celestine N. 0000-0001-8359-4147 cmercer@usgs.gov; Khoury, Regina Marie 0000-0003-2421-986X; Roberge, Julie; Myers, Madison 0000-0003-2271-4445</t>
         </is>
       </c>
       <c r="AZ5" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70268081</t>
+          <t>https://pubs.usgs.gov/publication/70274179</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>70268081</t>
+          <t>70274179</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>70268081</t>
+          <t>70274179</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>Anatectic origin of Mississippian spodumene-bearing pegmatites in western Maine during orogenic plateau collapse</t>
-[...9 lines deleted...]
-          <t>10.5382/econgeo.5150</t>
+          <t>USGS addresses needs for lithium calibration and quality control materials for pLIBS analysis</t>
         </is>
       </c>
       <c r="R6" t="inlineStr">
         <is>
-          <t>120</t>
-[...3 lines deleted...]
-        <is>
           <t>3</t>
         </is>
       </c>
       <c r="T6" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U6" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V6" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W6" t="inlineStr">
         <is>
-          <t>Society of Economic Geologists</t>
+          <t>Society for Geology Applied to Mineral Deposits</t>
         </is>
       </c>
       <c r="Y6" t="inlineStr">
         <is>
-          <t>Geosciences and Environmental Change Science Center</t>
+          <t>Geology, Energy &amp; Minerals Science Center</t>
         </is>
       </c>
       <c r="Z6" t="inlineStr">
         <is>
-          <t>28 p.</t>
+          <t>4 p.</t>
         </is>
       </c>
       <c r="AD6" t="inlineStr">
         <is>
-          <t>779</t>
+          <t>1153</t>
         </is>
       </c>
       <c r="AE6" t="inlineStr">
         <is>
-          <t>806</t>
-[...9 lines deleted...]
-          <t>Maine</t>
+          <t>1156</t>
+        </is>
+      </c>
+      <c r="AJ6" t="inlineStr">
+        <is>
+          <t>18th SGA Biennial Meeting</t>
+        </is>
+      </c>
+      <c r="AK6" t="inlineStr">
+        <is>
+          <t>Golden, CO</t>
+        </is>
+      </c>
+      <c r="AL6" t="inlineStr">
+        <is>
+          <t>August 3-7, 2025</t>
         </is>
       </c>
       <c r="AW6" t="inlineStr">
         <is>
-          <t>Felch, Myles M; Hillenbrand, Ian William 0000-0003-2801-3674; Eusden, J. Dykstra; Holm-Denoma, Christopher S. 0000-0003-3229-5440; Bradley, Dwight C. 0000-0001-9116-5289; Whittaker, Amber T.H.; Jercinovic, Michael J.; Williams, Michael L.; Pianowski, Laura 0000-0002-5346-8251</t>
+          <t>Orkild-Norton, A. Rae Ann 0000-0002-5636-6461 rorkild@usgs.gov; Pfaff, Katharina I. 0000-0002-6605-2722; Meyer, John Michael 0000-0003-2810-9414; Carolyn Cantwell 0009-0007-0899-1477; Key, Erica 0009-0006-0792-6983</t>
         </is>
       </c>
       <c r="AZ6" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70267815</t>
+          <t>https://pubs.usgs.gov/publication/70269647</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>70267815</t>
+          <t>70269647</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>70267815</t>
+          <t>70269647</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>Lithium from magma to mine in an early Yellowstone hotspot caldera</t>
-[...9 lines deleted...]
-          <t>10.1130/G53140.1</t>
+          <t>Quantitative mineral resource assessment of lithium pegmatite deposits in the Appalachian Orogen, USA</t>
         </is>
       </c>
       <c r="R7" t="inlineStr">
         <is>
-          <t>53</t>
-[...4 lines deleted...]
-          <t>7</t>
+          <t>3</t>
         </is>
       </c>
       <c r="T7" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U7" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V7" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W7" t="inlineStr">
         <is>
-          <t>Geological Society of America</t>
+          <t>Society for Geology Applied to Mineral Deposits</t>
         </is>
       </c>
       <c r="Y7" t="inlineStr">
         <is>
-          <t>Geology, Minerals, Energy, and Geophysics Science Center</t>
+          <t>Geology, Energy &amp; Minerals Science Center; Geology, Geophysics, and Geochemistry Science Center; Geology, Minerals, Energy, and Geophysics Science Center; National Minerals Information Center</t>
         </is>
       </c>
       <c r="Z7" t="inlineStr">
         <is>
-          <t>5 p.</t>
+          <t>4 p.</t>
         </is>
       </c>
       <c r="AD7" t="inlineStr">
         <is>
-          <t>592</t>
+          <t>975</t>
         </is>
       </c>
       <c r="AE7" t="inlineStr">
         <is>
-          <t>596</t>
+          <t>978</t>
+        </is>
+      </c>
+      <c r="AJ7" t="inlineStr">
+        <is>
+          <t>18th SGA Biennial Meeting</t>
+        </is>
+      </c>
+      <c r="AK7" t="inlineStr">
+        <is>
+          <t>Golden, CO</t>
+        </is>
+      </c>
+      <c r="AL7" t="inlineStr">
+        <is>
+          <t>August 3-7, 2025</t>
         </is>
       </c>
       <c r="AM7" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN7" t="inlineStr">
         <is>
-          <t>Idaho, Nevada, Oregon, Wyoming</t>
+          <t>Alabama, Connecticut, Delaware, Georgia, Maine, Maryland, Massachusetts, New Hampshire, New Jersey, New York, North Carolina, Pennsylvania, Rhode Island, South Carolina, Vermont, Virginia,</t>
         </is>
       </c>
       <c r="AQ7" t="inlineStr">
         <is>
-          <t>Yellowstone hotspot caldera</t>
+          <t>Appalachian Orogen</t>
         </is>
       </c>
       <c r="AW7" t="inlineStr">
         <is>
-          <t>Watts, Kathryn E. 0000-0002-6110-7499</t>
+          <t>Wintzer, Niki E. 0000-0003-3085-435X nwintzer@usgs.gov; Rosera, Joshua Mark 0000-0003-3807-5000; Holm-Denoma, Christopher S. 0000-0003-3229-5440; McCaffrey, Dalton M. 0000-0002-2539-4865; Crocker, Kelsey Elizabeth 0000-0002-5919-5274; Coyan, Joshua Aaron 0000-0002-8450-7364; Lederer, Graham W. 0000-0002-9505-9923</t>
         </is>
       </c>
       <c r="AZ7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20255021</t>
+          <t>https://pubs.usgs.gov/publication/70267829</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>70264293</t>
+          <t>70267829</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>sir20255021</t>
+          <t>70267829</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
-[...4 lines deleted...]
-          <t>World Minerals Outlook—Cobalt, Gallium, Helium, Lithium, Magnesium, Palladium, Platinum, and Titanium Through 2029</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>World minerals outlook—Cobalt, gallium, helium, lithium, magnesium, palladium, platinum, and titanium through 2029</t>
-[...29 lines deleted...]
-          <t>Version 1.0: March 11, 2025; Version 1.1: March 14, 2025</t>
+          <t>Airborne geophysics for geologic mapping of critical mineral systems in the United States southern midcontinent</t>
         </is>
       </c>
       <c r="T8" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U8" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V8" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W8" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>University of Minnesota Twin Cities</t>
         </is>
       </c>
       <c r="Y8" t="inlineStr">
         <is>
-          <t>National Minerals Information Center</t>
+          <t>Geology, Geophysics, and Geochemistry Science Center</t>
         </is>
       </c>
       <c r="Z8" t="inlineStr">
         <is>
-          <t>Report: vi, 19 p.; Data Release</t>
-[...9 lines deleted...]
-          <t>Y</t>
+          <t>2 p.</t>
+        </is>
+      </c>
+      <c r="AA8" t="inlineStr">
+        <is>
+          <t>Book</t>
+        </is>
+      </c>
+      <c r="AB8" t="inlineStr">
+        <is>
+          <t>Conference publication</t>
+        </is>
+      </c>
+      <c r="AC8" t="inlineStr">
+        <is>
+          <t>Geologic Mapping Forum 24/24 abstracts</t>
+        </is>
+      </c>
+      <c r="AD8" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="AE8" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="AM8" t="inlineStr">
+        <is>
+          <t>United States</t>
         </is>
       </c>
       <c r="AW8" t="inlineStr">
         <is>
-          <t>Alonso, Elisa 0000-0002-0090-8284; Brioche, Amanda Sarah 0000-0002-9650-2456; Schulte, Ruth 0000-0003-4724-5905; Trimmer, Loyd M. III 0000-0003-4121-7874 ltrimmer@usgs.gov; Kim, Ji-Eun 0000-0002-7668-5072; Gulley, Andrew L. 0000-0003-4717-2080; Pineault, David 0009-0001-6801-4711</t>
+          <t>Amaral, Chelsea Morgan 0000-0003-4632-4097; McCafferty, Anne E. 0000-0001-5574-9201 anne@usgs.gov; Connell, Dylan Mark 0000-0001-8678-2776</t>
         </is>
       </c>
       <c r="AZ8" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70264818</t>
+          <t>https://pubs.usgs.gov/publication/70273115</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>70264818</t>
+          <t>70273115</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>70264818</t>
+          <t>70273115</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Conference Paper</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Conference Paper</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>Preliminary depth to basement modeling at Salton Sea, California</t>
+          <t>Variable partitioning of lithium in rhyolitic melt during decompression and ascent</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>Economic Geology</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t>10.5382/econgeo.5171</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t>5</t>
         </is>
       </c>
       <c r="T9" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U9" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V9" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W9" t="inlineStr">
         <is>
-          <t>Stanford University</t>
+          <t>Society of Economic Geologists</t>
         </is>
       </c>
       <c r="Y9" t="inlineStr">
         <is>
-          <t>Geology, Minerals, Energy, and Geophysics Science Center</t>
+          <t>Geology, Geophysics, and Geochemistry Science Center</t>
         </is>
       </c>
       <c r="Z9" t="inlineStr">
         <is>
-          <t>9 p.</t>
-[...29 lines deleted...]
-          <t>Salton Sea</t>
+          <t>16 p.</t>
+        </is>
+      </c>
+      <c r="AD9" t="inlineStr">
+        <is>
+          <t>1191</t>
+        </is>
+      </c>
+      <c r="AE9" t="inlineStr">
+        <is>
+          <t>1206</t>
         </is>
       </c>
       <c r="AW9" t="inlineStr">
         <is>
-          <t>Anderson, Jacob Elliott 0000-0002-0709-2548; Glen, Jonathan M.G. 0000-0002-3502-3355 jglen@usgs.gov; Schermerhorn, William D. 0000-0002-0167-378X; Earney, Tait E. 0000-0002-1504-0457; Morbeck, Benjamin Lyter 0009-0000-6043-0481</t>
+          <t>Myers, Madison 0000-0003-2271-4445; Spallanzani, Roberta; Schwartz, Darin; Mercer, Celestine N. 0000-0001-8359-4147 cmercer@usgs.gov; Hosseini, Behnaz</t>
         </is>
       </c>
       <c r="AZ9" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70263777</t>
+          <t>https://pubs.usgs.gov/publication/70272613</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>70263777</t>
+          <t>70272613</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>70263777</t>
+          <t>70272613</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>Cancer risk and estimated lithium exposure in drinking groundwater in the US</t>
+          <t>Stable isotope reference materials and scale definitions – Outcomes of the 2024 IAEA experts meeting</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>JAMA Network Open</t>
+          <t>Rapid Communications in Mass Spectrometry</t>
         </is>
       </c>
       <c r="P10" t="inlineStr">
         <is>
-          <t>10.1001/jamanetworkopen.2024.60854</t>
+          <t>10.1002/rcm.10018</t>
         </is>
       </c>
       <c r="R10" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>39</t>
         </is>
       </c>
       <c r="S10" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>14</t>
         </is>
       </c>
       <c r="T10" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U10" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V10" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W10" t="inlineStr">
         <is>
-          <t>American Medical Association</t>
+          <t>Wiley</t>
         </is>
       </c>
       <c r="Y10" t="inlineStr">
         <is>
-          <t>New England Water Science Center</t>
+          <t>WMA - Laboratory &amp; Analytical Services Division</t>
         </is>
       </c>
       <c r="Z10" t="inlineStr">
         <is>
-          <t>e2460854, 15 p.</t>
-[...9 lines deleted...]
-          <t>contiguous United States</t>
+          <t>e10018, 11 p.</t>
         </is>
       </c>
       <c r="AW10" t="inlineStr">
         <is>
-          <t>Luo, Jiajun; Zheng, Liange; Jin, Zhihao; Yang, Yuqing; Krakowka, William I.; Hong, Eric; Lombard, Melissa A. 0000-0001-5924-6556 mlombard@usgs.gov; Ayotte, Joseph D. 0000-0002-1892-2738 jayotte@usgs.gov; Ahsan, Habibul; Pinto, Jayant M.; Aschebrook-Kilfoy, Briseis</t>
+          <t>Camin, Federica 0000-0003-0509-6745; Besic, Dinka; Brewer, Paul J.; Allison, Colin E; Coplen, Tyler B. 0000-0003-4884-6008 tbcoplen@usgs.gov; Dunn, Philip J.H.; Gehre, Matthias; Gröning, Manfred; Meijer, Harro A.J.; Hélie, Jean-François; Iacumin, Paola; Kraft, Rebecca; Krajnc, Bor; Kümmel, Steffen; Lee, Sangil; Meija, Juris; Mester, Zoltan; Mohn, Joachim; Moossen, Heiko; Qi, Haiping 0000-0002-8339-744X haipingq@usgs.gov; Skrzypek, Grzegorz; Sperlich, Peter; Viallon, Joelle; Wassenaar, Leonard I.; Wielgosz, Robert I.</t>
         </is>
       </c>
       <c r="AZ10" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/fs20243052</t>
+          <t>https://pubs.usgs.gov/publication/70268081</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>70261664</t>
+          <t>70268081</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>fs20243052</t>
+          <t>70268081</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
-[...4 lines deleted...]
-          <t>Lithium Resource in the Smackover Formation Brines of Southern Arkansas</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>Lithium resource in the Smackover Formation brines of Southern Arkansas</t>
+          <t>Anatectic origin of Mississippian spodumene-bearing pegmatites in western Maine during orogenic plateau collapse</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>Fact Sheet</t>
-[...14 lines deleted...]
-          <t>2327-6916</t>
+          <t>Economic Geology</t>
         </is>
       </c>
       <c r="P11" t="inlineStr">
         <is>
-          <t>10.3133/fs20243052</t>
+          <t>10.5382/econgeo.5150</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t>3</t>
         </is>
       </c>
       <c r="T11" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="U11" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V11" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W11" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>Society of Economic Geologists</t>
         </is>
       </c>
       <c r="Y11" t="inlineStr">
         <is>
-          <t>Geology, Energy &amp; Minerals Science Center; Lower Mississippi-Gulf Water Science Center</t>
+          <t>Geosciences and Environmental Change Science Center</t>
         </is>
       </c>
       <c r="Z11" t="inlineStr">
         <is>
-          <t>Report: 4 p.; Data Release</t>
-[...4 lines deleted...]
-          <t>4</t>
+          <t>28 p.</t>
+        </is>
+      </c>
+      <c r="AD11" t="inlineStr">
+        <is>
+          <t>779</t>
+        </is>
+      </c>
+      <c r="AE11" t="inlineStr">
+        <is>
+          <t>806</t>
         </is>
       </c>
       <c r="AM11" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN11" t="inlineStr">
         <is>
-          <t>Arkansas</t>
-[...4 lines deleted...]
-          <t>N</t>
+          <t>Maine</t>
         </is>
       </c>
       <c r="AW11" t="inlineStr">
         <is>
-          <t>Knierim, Katherine J. 0000-0002-5361-4132 kknierim@usgs.gov; Masterson, Andrew L. 0000-0002-3422-2985; Freeman, Philip A. 0000-0002-0863-7431; McDevitt, Bonnie 0000-0001-8390-0028; Herzberg, Amanda H. 0000-0003-0343-9425; Li, Peng; Mills, Ciara; Doolan, Colin 0000-0002-7595-7566; Jubb, Aaron M. 0000-0001-6875-1079; Ausbrooks, Scott M.; Chenault, Jessica 0000-0002-5974-0762</t>
+          <t>Felch, Myles M; Hillenbrand, Ian William 0000-0003-2801-3674; Eusden, J. Dykstra; Holm-Denoma, Christopher S. 0000-0003-3229-5440; Bradley, Dwight C. 0000-0001-9116-5289; Whittaker, Amber T.H.; Jercinovic, Michael J.; Williams, Michael L.; Pianowski, Laura 0000-0002-5346-8251</t>
         </is>
       </c>
       <c r="AZ11" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70261233</t>
+          <t>https://pubs.usgs.gov/publication/70267815</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>70261233</t>
+          <t>70267815</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>70261233</t>
+          <t>70267815</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>From exploration to production: Understanding the development dynamics of lithium mining projects</t>
+          <t>Lithium from magma to mine in an early Yellowstone hotspot caldera</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>Resources Policy</t>
+          <t>Geology</t>
         </is>
       </c>
       <c r="P12" t="inlineStr">
         <is>
-          <t>10.1016/j.resourpol.2024.105423</t>
+          <t>10.1130/G53140.1</t>
         </is>
       </c>
       <c r="R12" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>53</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t>7</t>
         </is>
       </c>
       <c r="T12" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="U12" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V12" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W12" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>Geological Society of America</t>
         </is>
       </c>
       <c r="Y12" t="inlineStr">
         <is>
-          <t>National Minerals Information Center</t>
+          <t>Geology, Minerals, Energy, and Geophysics Science Center</t>
         </is>
       </c>
       <c r="Z12" t="inlineStr">
         <is>
-          <t>105423, 17 p.</t>
+          <t>5 p.</t>
+        </is>
+      </c>
+      <c r="AD12" t="inlineStr">
+        <is>
+          <t>592</t>
+        </is>
+      </c>
+      <c r="AE12" t="inlineStr">
+        <is>
+          <t>596</t>
+        </is>
+      </c>
+      <c r="AM12" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN12" t="inlineStr">
+        <is>
+          <t>Idaho, Nevada, Oregon, Wyoming</t>
+        </is>
+      </c>
+      <c r="AQ12" t="inlineStr">
+        <is>
+          <t>Yellowstone hotspot caldera</t>
         </is>
       </c>
       <c r="AW12" t="inlineStr">
         <is>
-          <t>Buarque, Laura; Frenzel, Max; Bookhagen, Britta; Kresse, Carolin; Schmidt, Michael; Nassar, Nedal T. 0000-0001-8758-9732 nnassar@usgs.gov; Alonso, Elisa 0000-0002-0090-8284; Shojaeddini, Ensieh 0000-0001-9584-6399; Sandmann, Dirk</t>
+          <t>Watts, Kathryn E. 0000-0002-6110-7499</t>
         </is>
       </c>
       <c r="AZ12" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/fs20243029</t>
+          <t>https://pubs.usgs.gov/publication/sir20255021</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>70259581</t>
+          <t>70264293</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>fs20243029</t>
+          <t>sir20255021</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>Developments in African Industrial Minerals for Renewable Energy</t>
+          <t>World Minerals Outlook—Cobalt, Gallium, Helium, Lithium, Magnesium, Palladium, Platinum, and Titanium Through 2029</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>Developments in African industrial minerals for renewable energy</t>
+          <t>World minerals outlook—Cobalt, gallium, helium, lithium, magnesium, palladium, platinum, and titanium through 2029</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>Fact Sheet</t>
+          <t>Scientific Investigations Report</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>2024-3029</t>
+          <t>2025-5021</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>2327-6932</t>
+          <t>2328-0328</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2327-6916</t>
+          <t>2328-031X</t>
         </is>
       </c>
       <c r="P13" t="inlineStr">
         <is>
-          <t>10.3133/fs20243029</t>
+          <t>10.3133/sir20255021</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t>Version 1.0: March 11, 2025; Version 1.1: March 14, 2025</t>
         </is>
       </c>
       <c r="T13" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="U13" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V13" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W13" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="X13" t="inlineStr">
         <is>
           <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y13" t="inlineStr">
         <is>
           <t>National Minerals Information Center</t>
         </is>
       </c>
       <c r="Z13" t="inlineStr">
         <is>
-          <t>6 p.</t>
+          <t>Report: vi, 19 p.; Data Release</t>
         </is>
       </c>
       <c r="AF13" t="inlineStr">
         <is>
-          <t>6</t>
-[...4 lines deleted...]
-          <t>Africa</t>
+          <t>19</t>
         </is>
       </c>
       <c r="AU13" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
-      <c r="AV13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AW13" t="inlineStr">
         <is>
-          <t>Yager, Thomas 0000-0002-4785-8069</t>
+          <t>Alonso, Elisa 0000-0002-0090-8284; Brioche, Amanda Sarah 0000-0002-9650-2456; Schulte, Ruth 0000-0003-4724-5905; Trimmer, Loyd M. III 0000-0003-4121-7874 ltrimmer@usgs.gov; Kim, Ji-Eun 0000-0002-7668-5072; Gulley, Andrew L. 0000-0003-4717-2080; Pineault, David 0009-0001-6801-4711</t>
         </is>
       </c>
       <c r="AZ13" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>7</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70259702</t>
+          <t>https://pubs.usgs.gov/publication/70264818</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>70259702</t>
+          <t>70264818</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>70259702</t>
+          <t>70264818</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>Produced water geochemistry from hydraulically stimulated Niobrara Formation petroleum wells: Origin of salinity and temporal perspectives on treatment and reuse</t>
-[...14 lines deleted...]
-          <t>955</t>
+          <t>Preliminary depth to basement modeling at Salton Sea, California</t>
         </is>
       </c>
       <c r="T14" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="U14" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V14" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W14" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>Stanford University</t>
         </is>
       </c>
       <c r="Y14" t="inlineStr">
         <is>
-          <t>Eastern Energy Resources Science Center; Geology, Energy &amp; Minerals Science Center</t>
+          <t>Geology, Minerals, Energy, and Geophysics Science Center</t>
         </is>
       </c>
       <c r="Z14" t="inlineStr">
         <is>
-          <t>176845, 10 p.</t>
+          <t>9 p.</t>
+        </is>
+      </c>
+      <c r="AJ14" t="inlineStr">
+        <is>
+          <t>50th Stanford Geothermal Workshop</t>
+        </is>
+      </c>
+      <c r="AK14" t="inlineStr">
+        <is>
+          <t>Stanford, CA</t>
+        </is>
+      </c>
+      <c r="AL14" t="inlineStr">
+        <is>
+          <t>February 12, 2025</t>
         </is>
       </c>
       <c r="AM14" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN14" t="inlineStr">
         <is>
-          <t>Colorado, Nebraska, Wyoming</t>
+          <t>California</t>
         </is>
       </c>
       <c r="AQ14" t="inlineStr">
         <is>
-          <t>Niobrara Formation</t>
+          <t>Salton Sea</t>
         </is>
       </c>
       <c r="AW14" t="inlineStr">
         <is>
-          <t>Jubb, Aaron M. 0000-0001-6875-1079; Shelton, Jenna L. 0000-0002-1377-0675 jlshelton@usgs.gov; McDevitt, Bonnie 0000-0001-8390-0028; Amundson, Kaela K.; Herzberg, Amanda Sha 0000-0003-0343-9425; Chenault, Jessica 0000-0002-5974-0762; Masterson, Andrew Laurence 0000-0002-3422-2985; Varonka, Matthew S. 0000-0003-3620-5262; Jolly, Glenn D. 0000-0001-5876-5258 gdjolly@usgs.gov; DeVera, Christina A. 0000-0002-4691-6108 cdevera@usgs.gov; Barnhart, Elliott 0000-0002-8788-8393; Wilkins, Michael J.; Blondes, Madalyn S. 0000-0003-0320-0107 mblondes@usgs.gov</t>
+          <t>Anderson, Jacob Elliott 0000-0002-0709-2548; Glen, Jonathan M.G. 0000-0002-3502-3355 jglen@usgs.gov; Schermerhorn, William D. 0000-0002-0167-378X; Earney, Tait E. 0000-0002-1504-0457; Morbeck, Benjamin Lyter 0009-0000-6043-0481</t>
         </is>
       </c>
       <c r="AZ14" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70259385</t>
+          <t>https://pubs.usgs.gov/publication/70263777</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>70259385</t>
+          <t>70263777</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>70259385</t>
+          <t>70263777</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>Evaluation of the lithium resource in the Smackover Formation brines of southern Arkansas using machine learning</t>
+          <t>Cancer risk and estimated lithium exposure in drinking groundwater in the US</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>Science Advances</t>
+          <t>JAMA Network Open</t>
         </is>
       </c>
       <c r="P15" t="inlineStr">
         <is>
-          <t>10.1126/sciadv.adp8149</t>
+          <t>10.1001/jamanetworkopen.2024.60854</t>
         </is>
       </c>
       <c r="R15" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>8</t>
         </is>
       </c>
       <c r="S15" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>2</t>
         </is>
       </c>
       <c r="T15" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="U15" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V15" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W15" t="inlineStr">
         <is>
-          <t>AAAS</t>
+          <t>American Medical Association</t>
         </is>
       </c>
       <c r="Y15" t="inlineStr">
         <is>
-          <t>Lower Mississippi-Gulf Water Science Center</t>
+          <t>New England Water Science Center</t>
         </is>
       </c>
       <c r="Z15" t="inlineStr">
         <is>
-          <t>eadp8149, 11 p.</t>
+          <t>e2460854, 15 p.</t>
         </is>
       </c>
       <c r="AM15" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
-      <c r="AN15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AQ15" t="inlineStr">
         <is>
-          <t>Smackover Formation</t>
+          <t>contiguous United States</t>
         </is>
       </c>
       <c r="AW15" t="inlineStr">
         <is>
-          <t>Knierim, Katherine J. 0000-0002-5361-4132 kknierim@usgs.gov; Blondes, Madalyn S. 0000-0003-0320-0107 mblondes@usgs.gov; Masterson, Andrew Laurence 0000-0002-3422-2985; Freeman, Philip A. 0000-0002-0863-7431; McDevitt, Bonnie 0000-0001-8390-0028; Herzberg, Amanda Sha 0000-0003-0343-9425; Li, Peng; Mills, Ciara; Doolan, Colin A. 0000-0002-7595-7566 cdoolan@usgs.gov; Jubb, Aaron M. 0000-0001-6875-1079; Ausbrooks, Scott; Chenault, Jessica 0000-0002-5974-0762</t>
+          <t>Luo, Jiajun; Zheng, Liange; Jin, Zhihao; Yang, Yuqing; Krakowka, William I.; Hong, Eric; Lombard, Melissa A. 0000-0001-5924-6556 mlombard@usgs.gov; Ayotte, Joseph D. 0000-0002-1892-2738 jayotte@usgs.gov; Ahsan, Habibul; Pinto, Jayant M.; Aschebrook-Kilfoy, Briseis</t>
         </is>
       </c>
       <c r="AZ15" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70256160</t>
+          <t>https://pubs.usgs.gov/publication/fs20243052</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>70256160</t>
+          <t>70261664</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>70256160</t>
+          <t>fs20243052</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>Lithium Resource in the Smackover Formation Brines of Southern Arkansas</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>A global assessment of SAOCOM-1 L-band stripmap data for InSAR characterization of volcanic, tectonic, cryospheric, and anthropogenic deformation</t>
+          <t>Lithium resource in the Smackover Formation brines of Southern Arkansas</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>IEEE Transactions on Geoscience and Remote Sensing</t>
+          <t>Fact Sheet</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>2024-3052</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>2327-6932</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t>2327-6916</t>
         </is>
       </c>
       <c r="P16" t="inlineStr">
         <is>
-          <t>10.1109/TGRS.2024.3423792</t>
-[...4 lines deleted...]
-          <t>62</t>
+          <t>10.3133/fs20243052</t>
         </is>
       </c>
       <c r="T16" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="U16" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V16" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W16" t="inlineStr">
         <is>
-          <t>IEEE</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X16" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y16" t="inlineStr">
         <is>
-          <t>Volcano Science Center</t>
+          <t>Geology, Energy &amp; Minerals Science Center; Lower Mississippi-Gulf Water Science Center</t>
         </is>
       </c>
       <c r="Z16" t="inlineStr">
         <is>
-          <t>5216821, 21 p.</t>
+          <t>Report: 4 p.; Data Release</t>
+        </is>
+      </c>
+      <c r="AF16" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="AM16" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN16" t="inlineStr">
+        <is>
+          <t>Arkansas</t>
+        </is>
+      </c>
+      <c r="AU16" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW16" t="inlineStr">
         <is>
-          <t>Delgado, Francisco; Shreve, Tara; Borgstrom, Sven; Le’on-Ibanez, Pablo; Castillo, Joaqu’in; Poland, Michael P. 0000-0001-5240-6123 mpoland@usgs.gov</t>
+          <t>Knierim, Katherine J. 0000-0002-5361-4132 kknierim@usgs.gov; Masterson, Andrew L. 0000-0002-3422-2985; Freeman, Philip A. 0000-0002-0863-7431; McDevitt, Bonnie 0000-0001-8390-0028; Herzberg, Amanda H. 0000-0003-0343-9425; Li, Peng; Mills, Ciara; Doolan, Colin 0000-0002-7595-7566; Jubb, Aaron M. 0000-0001-6875-1079; Ausbrooks, Scott M.; Chenault, Jessica 0000-0002-5974-0762</t>
         </is>
       </c>
       <c r="AZ16" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>7</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70255920</t>
+          <t>https://pubs.usgs.gov/publication/70261233</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>70255920</t>
+          <t>70261233</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>70255920</t>
+          <t>70261233</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
-      <c r="F17" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>Utica/Point Pleasant brine isotopic compositions (δ7Li, δ11B, δ138Ba) elucidate mechanisms of lithium enrichment in the Appalachian Basin</t>
+          <t>From exploration to production: Understanding the development dynamics of lithium mining projects</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>Science of the Total Environment</t>
+          <t>Resources Policy</t>
         </is>
       </c>
       <c r="P17" t="inlineStr">
         <is>
-          <t>10.1016/j.scitotenv.2024.174588</t>
+          <t>10.1016/j.resourpol.2024.105423</t>
         </is>
       </c>
       <c r="R17" t="inlineStr">
         <is>
-          <t>947</t>
+          <t>99</t>
         </is>
       </c>
       <c r="T17" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="U17" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V17" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W17" t="inlineStr">
         <is>
           <t>Elsevier</t>
         </is>
       </c>
       <c r="Y17" t="inlineStr">
         <is>
-          <t>Eastern Energy Resources Science Center; Geology, Energy &amp; Minerals Science Center</t>
+          <t>National Minerals Information Center</t>
         </is>
       </c>
       <c r="Z17" t="inlineStr">
         <is>
-          <t>174588, 12 p.</t>
-[...14 lines deleted...]
-          <t>Appalachian Basin</t>
+          <t>105423, 17 p.</t>
         </is>
       </c>
       <c r="AW17" t="inlineStr">
         <is>
-          <t>McDevitt, Bonnie 0000-0001-8390-0028; Tasker, Travis L.; Coyte, Rachel; Blondes, Madalyn S. 0000-0003-0320-0107 mblondes@usgs.gov; Stewart, Brian W.; Capo, Rosemary C; Hakala, J. Alexandra; Vengosh, Avner; Burgos, William D; Warner, Nathaniel R.</t>
+          <t>Buarque, Laura; Frenzel, Max; Bookhagen, Britta; Kresse, Carolin; Schmidt, Michael; Nassar, Nedal T. 0000-0001-8758-9732 nnassar@usgs.gov; Alonso, Elisa 0000-0002-0090-8284; Shojaeddini, Ensieh 0000-0001-9584-6399; Sandmann, Dirk</t>
         </is>
       </c>
       <c r="AZ17" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70255942</t>
+          <t>https://pubs.usgs.gov/publication/fs20243029</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>70255942</t>
+          <t>70259581</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>70255942</t>
+          <t>fs20243029</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>Developments in African Industrial Minerals for Renewable Energy</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>The development of China’s monopoly over cobalt battery materials</t>
+          <t>Developments in African industrial minerals for renewable energy</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Mineral Economics</t>
+          <t>Fact Sheet</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>2024-3029</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>2191-2211</t>
+          <t>2327-6932</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2191-2203</t>
+          <t>2327-6916</t>
         </is>
       </c>
       <c r="P18" t="inlineStr">
         <is>
-          <t>10.1007/s13563-024-00447-w</t>
-[...4 lines deleted...]
-          <t>37</t>
+          <t>10.3133/fs20243029</t>
         </is>
       </c>
       <c r="T18" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="U18" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V18" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W18" t="inlineStr">
         <is>
-          <t>Springer Link</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X18" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y18" t="inlineStr">
         <is>
           <t>National Minerals Information Center</t>
         </is>
       </c>
       <c r="Z18" t="inlineStr">
         <is>
-          <t>13 p.</t>
-[...14 lines deleted...]
-          <t>China</t>
+          <t>6 p.</t>
+        </is>
+      </c>
+      <c r="AF18" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="AQ18" t="inlineStr">
+        <is>
+          <t>Africa</t>
+        </is>
+      </c>
+      <c r="AU18" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="AV18" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW18" t="inlineStr">
         <is>
-          <t>Gulley, Andrew L. 0000-0003-4717-2080</t>
+          <t>Yager, Thomas 0000-0002-4785-8069</t>
         </is>
       </c>
       <c r="AZ18" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>4</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70261914</t>
+          <t>https://pubs.usgs.gov/publication/70259702</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>70261914</t>
+          <t>70259702</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>70261914</t>
+          <t>70259702</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Estimating price elasticity of demand for mineral commodities used in lithium-ion batteries in the face of surging demand</t>
+          <t>Produced water geochemistry from hydraulically stimulated Niobrara Formation petroleum wells: Origin of salinity and temporal perspectives on treatment and reuse</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Resources, Conservation and Recycling</t>
+          <t>Science of the Total Environment</t>
         </is>
       </c>
       <c r="P19" t="inlineStr">
         <is>
-          <t>10.1016/j.resconrec.2024.107664</t>
+          <t>10.1016/j.scitotenv.2024.176845</t>
         </is>
       </c>
       <c r="R19" t="inlineStr">
         <is>
-          <t>207</t>
+          <t>955</t>
         </is>
       </c>
       <c r="T19" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="U19" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V19" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W19" t="inlineStr">
         <is>
           <t>Elsevier</t>
         </is>
       </c>
       <c r="Y19" t="inlineStr">
         <is>
-          <t>National Minerals Information Center</t>
+          <t>Eastern Energy Resources Science Center; Geology, Energy &amp; Minerals Science Center</t>
         </is>
       </c>
       <c r="Z19" t="inlineStr">
         <is>
-          <t>107664, 9 p.</t>
+          <t>176845, 10 p.</t>
+        </is>
+      </c>
+      <c r="AM19" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN19" t="inlineStr">
+        <is>
+          <t>Colorado, Nebraska, Wyoming</t>
+        </is>
+      </c>
+      <c r="AQ19" t="inlineStr">
+        <is>
+          <t>Niobrara Formation</t>
         </is>
       </c>
       <c r="AW19" t="inlineStr">
         <is>
-          <t>Shojaeddini, Ensieh 0000-0001-9584-6399; Alonso, Elisa 0000-0002-0090-8284; Nassar, Nedal T. 0000-0001-8758-9732 nnassar@usgs.gov</t>
+          <t>Jubb, Aaron M. 0000-0001-6875-1079; Shelton, Jenna L. 0000-0002-1377-0675 jlshelton@usgs.gov; McDevitt, Bonnie 0000-0001-8390-0028; Amundson, Kaela K.; Herzberg, Amanda Sha 0000-0003-0343-9425; Chenault, Jessica 0000-0002-5974-0762; Masterson, Andrew Laurence 0000-0002-3422-2985; Varonka, Matthew S. 0000-0003-3620-5262; Jolly, Glenn D. 0000-0001-5876-5258 gdjolly@usgs.gov; DeVera, Christina A. 0000-0002-4691-6108 cdevera@usgs.gov; Barnhart, Elliott P. 0000-0002-8788-8393; Wilkins, Michael J.; Blondes, Madalyn S. 0000-0003-0320-0107 mblondes@usgs.gov</t>
         </is>
       </c>
       <c r="AZ19" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70250904</t>
+          <t>https://pubs.usgs.gov/publication/70259385</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>70250904</t>
+          <t>70259385</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>70250904</t>
+          <t>70259385</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Machine learning approaches to identify lithium concentration in petroleum produced waters</t>
+          <t>Evaluation of the lithium resource in the Smackover Formation brines of southern Arkansas using machine learning</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Mineral Economics</t>
-[...9 lines deleted...]
-          <t>2191-2203</t>
+          <t>Science Advances</t>
         </is>
       </c>
       <c r="P20" t="inlineStr">
         <is>
-          <t>10.1007/s13563-023-00409-8</t>
+          <t>10.1126/sciadv.adp8149</t>
         </is>
       </c>
       <c r="R20" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="S20" t="inlineStr">
+        <is>
+          <t>39</t>
         </is>
       </c>
       <c r="T20" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="U20" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V20" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W20" t="inlineStr">
         <is>
-          <t>Springer</t>
+          <t>AAAS</t>
         </is>
       </c>
       <c r="Y20" t="inlineStr">
         <is>
-          <t>Eastern Energy Resources Science Center; Geology, Energy &amp; Minerals Science Center</t>
+          <t>Lower Mississippi-Gulf Water Science Center</t>
         </is>
       </c>
       <c r="Z20" t="inlineStr">
         <is>
-          <t>21 p.</t>
-[...9 lines deleted...]
-          <t>497</t>
+          <t>eadp8149, 11 p.</t>
+        </is>
+      </c>
+      <c r="AM20" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN20" t="inlineStr">
+        <is>
+          <t>Arkansas</t>
+        </is>
+      </c>
+      <c r="AQ20" t="inlineStr">
+        <is>
+          <t>Smackover Formation</t>
         </is>
       </c>
       <c r="AW20" t="inlineStr">
         <is>
-          <t>Attanasi, E. D. 0000-0001-6845-7160 attanasi@usgs.gov; Coburn, Timothy; Freeman, Philip A. 0000-0002-0863-7431</t>
+          <t>Knierim, Katherine J. 0000-0002-5361-4132 kknierim@usgs.gov; Blondes, Madalyn S. 0000-0003-0320-0107 mblondes@usgs.gov; Masterson, Andrew Laurence 0000-0002-3422-2985; Freeman, Philip A. 0000-0002-0863-7431; McDevitt, Bonnie 0000-0001-8390-0028; Herzberg, Amanda Sha 0000-0003-0343-9425; Li, Peng; Mills, Ciara; Doolan, Colin A. 0000-0002-7595-7566 cdoolan@usgs.gov; Jubb, Aaron M. 0000-0001-6875-1079; Ausbrooks, Scott; Chenault, Jessica 0000-0002-5974-0762</t>
         </is>
       </c>
       <c r="AZ20" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70250880</t>
+          <t>https://pubs.usgs.gov/publication/70256160</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>70250880</t>
+          <t>70256160</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>70250880</t>
+          <t>70256160</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>Estimating lithium concentrations in groundwater used as drinking water for the conterminous United States</t>
+          <t>A global assessment of SAOCOM-1 L-band stripmap data for InSAR characterization of volcanic, tectonic, cryospheric, and anthropogenic deformation</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Environmental Science and Technology</t>
+          <t>IEEE Transactions on Geoscience and Remote Sensing</t>
         </is>
       </c>
       <c r="P21" t="inlineStr">
         <is>
-          <t>10.1021/acs.est.3c03315</t>
+          <t>10.1109/TGRS.2024.3423792</t>
         </is>
       </c>
       <c r="R21" t="inlineStr">
         <is>
-          <t>58</t>
-[...4 lines deleted...]
-          <t>2</t>
+          <t>62</t>
         </is>
       </c>
       <c r="T21" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="U21" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V21" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W21" t="inlineStr">
         <is>
-          <t>American Chemical Society</t>
+          <t>IEEE</t>
         </is>
       </c>
       <c r="Y21" t="inlineStr">
         <is>
-          <t>New England Water Science Center</t>
+          <t>Volcano Science Center</t>
         </is>
       </c>
       <c r="Z21" t="inlineStr">
         <is>
-          <t>10 p.</t>
-[...19 lines deleted...]
-          <t>conterminous United States</t>
+          <t>5216821, 21 p.</t>
         </is>
       </c>
       <c r="AW21" t="inlineStr">
         <is>
-          <t>Lombard, Melissa A. 0000-0001-5924-6556 mlombard@usgs.gov; Brown, Eric E.; Saftner, Daniel; Arienzo, Monica M.; Fuller-Thomson, Esme; Brown, Craig J. 0000-0002-3858-3964; Ayotte, Joseph D. 0000-0002-1892-2738 jayotte@usgs.gov</t>
+          <t>Delgado, Francisco; Shreve, Tara; Borgstrom, Sven; Le’on-Ibanez, Pablo; Castillo, Joaqu’in; Poland, Michael P. 0000-0001-5240-6123 mpoland@usgs.gov</t>
         </is>
       </c>
       <c r="AZ21" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70261199</t>
+          <t>https://pubs.usgs.gov/publication/70255920</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>70261199</t>
+          <t>70255920</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>70261199</t>
+          <t>70255920</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Conference Paper</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Conference Paper</t>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>Utica/Point Pleasant brine isotopic compositions (δ&lt;sup&gt;7&lt;/sup&gt;Li, δ&lt;sup&gt;11&lt;/sup&gt;B, δ&lt;sup&gt;138&lt;/sup&gt;Ba) elucidate mechanisms of lithium enrichment in the Appalachian Basin</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>New high resolution airborne geophysical surveys in Nevada And California for geothermal and mineral resource studies</t>
+          <t>Utica/Point Pleasant brine isotopic compositions (δ7Li, δ11B, δ138Ba) elucidate mechanisms of lithium enrichment in the Appalachian Basin</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>Science of the Total Environment</t>
+        </is>
+      </c>
+      <c r="P22" t="inlineStr">
+        <is>
+          <t>10.1016/j.scitotenv.2024.174588</t>
         </is>
       </c>
       <c r="R22" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>947</t>
         </is>
       </c>
       <c r="T22" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="U22" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V22" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W22" t="inlineStr">
         <is>
-          <t>Geothermal Resources Council</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Y22" t="inlineStr">
         <is>
-          <t>Geology, Minerals, Energy, and Geophysics Science Center</t>
+          <t>Eastern Energy Resources Science Center; Geology, Energy &amp; Minerals Science Center</t>
         </is>
       </c>
       <c r="Z22" t="inlineStr">
         <is>
-          <t>25 p.</t>
-[...9 lines deleted...]
-          <t>1762</t>
+          <t>174588, 12 p.</t>
+        </is>
+      </c>
+      <c r="AM22" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN22" t="inlineStr">
+        <is>
+          <t>Maryland, Ohio, Pennsylvania, West Virginia</t>
+        </is>
+      </c>
+      <c r="AQ22" t="inlineStr">
+        <is>
+          <t>Appalachian Basin</t>
         </is>
       </c>
       <c r="AW22" t="inlineStr">
         <is>
-          <t>Glen, Jonathan M.G. 0000-0002-3502-3355 jglen@usgs.gov; Earney, Tait E. 0000-0002-1504-0457</t>
+          <t>McDevitt, Bonnie 0000-0001-8390-0028; Tasker, Travis L.; Coyte, Rachel; Blondes, Madalyn S. 0000-0003-0320-0107 mblondes@usgs.gov; Stewart, Brian W.; Capo, Rosemary C; Hakala, J. Alexandra; Vengosh, Avner; Burgos, William D; Warner, Nathaniel R.</t>
         </is>
       </c>
       <c r="AZ22" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70241812</t>
+          <t>https://pubs.usgs.gov/publication/70255942</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>70241812</t>
+          <t>70255942</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>70241812</t>
+          <t>70255942</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Other Government Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>Data summary report: Unregulated contaminants monitoring project</t>
+          <t>The development of China’s monopoly over cobalt battery materials</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>Mineral Economics</t>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t>2191-2211</t>
+        </is>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t>2191-2203</t>
+        </is>
+      </c>
+      <c r="P23" t="inlineStr">
+        <is>
+          <t>10.1007/s13563-024-00447-w</t>
+        </is>
+      </c>
+      <c r="R23" t="inlineStr">
+        <is>
+          <t>37</t>
         </is>
       </c>
       <c r="T23" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="U23" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V23" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W23" t="inlineStr">
         <is>
-          <t>Minnesota Department of Health</t>
+          <t>Springer Link</t>
         </is>
       </c>
       <c r="Y23" t="inlineStr">
         <is>
-          <t>Minnesota Water Science Center; Upper Midwest Water Science Center</t>
+          <t>National Minerals Information Center</t>
         </is>
       </c>
       <c r="Z23" t="inlineStr">
         <is>
-          <t>85 p.</t>
+          <t>13 p.</t>
+        </is>
+      </c>
+      <c r="AD23" t="inlineStr">
+        <is>
+          <t>619</t>
+        </is>
+      </c>
+      <c r="AE23" t="inlineStr">
+        <is>
+          <t>631</t>
         </is>
       </c>
       <c r="AM23" t="inlineStr">
         <is>
-          <t>United States</t>
-[...4 lines deleted...]
-          <t>Minnesota</t>
+          <t>China</t>
         </is>
       </c>
       <c r="AW23" t="inlineStr">
         <is>
-          <t>de Lambert, Jane; Overbo, Alycia; Robertson, Steve; Elliott, Sarah M. 0000-0002-1414-3024 selliott@usgs.gov</t>
+          <t>Gulley, Andrew L. 0000-0003-4717-2080</t>
         </is>
       </c>
       <c r="AZ23" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70237623</t>
+          <t>https://pubs.usgs.gov/publication/70261914</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>70237623</t>
+          <t>70261914</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>70237623</t>
+          <t>70261914</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>Streamlined approach for assessing embedded consumption of lithium and cobalt in the United States</t>
+          <t>Estimating price elasticity of demand for mineral commodities used in lithium-ion batteries in the face of surging demand</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Journal of Industrial Ecology</t>
+          <t>Resources, Conservation and Recycling</t>
         </is>
       </c>
       <c r="P24" t="inlineStr">
         <is>
-          <t>10.1111/jiec.13337</t>
+          <t>10.1016/j.resconrec.2024.107664</t>
         </is>
       </c>
       <c r="R24" t="inlineStr">
         <is>
-          <t>27</t>
-[...4 lines deleted...]
-          <t>1</t>
+          <t>207</t>
         </is>
       </c>
       <c r="T24" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="U24" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V24" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W24" t="inlineStr">
         <is>
-          <t>Wiley</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Y24" t="inlineStr">
         <is>
           <t>National Minerals Information Center</t>
         </is>
       </c>
       <c r="Z24" t="inlineStr">
         <is>
-          <t>10 p.</t>
-[...14 lines deleted...]
-          <t>United States</t>
+          <t>107664, 9 p.</t>
         </is>
       </c>
       <c r="AW24" t="inlineStr">
         <is>
-          <t>Alonso, Elisa 0000-0002-0090-8284; Pineault, David G.; Nassar, Nedal T. 0000-0001-8758-9732 nnassar@usgs.gov</t>
+          <t>Shojaeddini, Ensieh 0000-0001-9584-6399; Alonso, Elisa 0000-0002-0090-8284; Nassar, Nedal T. 0000-0001-8758-9732 nnassar@usgs.gov</t>
         </is>
       </c>
       <c r="AZ24" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70238435</t>
+          <t>https://pubs.usgs.gov/publication/70250904</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>70238435</t>
+          <t>70250904</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>70238435</t>
+          <t>70250904</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>One hundred years of cobalt production in the Democratic Republic of the Congo</t>
+          <t>Machine learning approaches to identify lithium concentration in petroleum produced waters</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Resources Policy</t>
+          <t>Mineral Economics</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr">
+        <is>
+          <t>2191-2211</t>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>2191-2203</t>
         </is>
       </c>
       <c r="P25" t="inlineStr">
         <is>
-          <t>10.1016/j.resourpol.2022.103007</t>
+          <t>10.1007/s13563-023-00409-8</t>
         </is>
       </c>
       <c r="R25" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>37</t>
         </is>
       </c>
       <c r="T25" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="U25" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V25" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W25" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>Springer</t>
         </is>
       </c>
       <c r="Y25" t="inlineStr">
         <is>
-          <t>National Minerals Information Center</t>
+          <t>Eastern Energy Resources Science Center; Geology, Energy &amp; Minerals Science Center</t>
         </is>
       </c>
       <c r="Z25" t="inlineStr">
         <is>
-          <t>103007, 10 p.</t>
-[...4 lines deleted...]
-          <t>Democratic Republic of the Congo</t>
+          <t>21 p.</t>
+        </is>
+      </c>
+      <c r="AD25" t="inlineStr">
+        <is>
+          <t>477</t>
+        </is>
+      </c>
+      <c r="AE25" t="inlineStr">
+        <is>
+          <t>497</t>
         </is>
       </c>
       <c r="AW25" t="inlineStr">
         <is>
-          <t>Gulley, Andrew L. 0000-0003-4717-2080</t>
+          <t>Attanasi, Emil 0000-0001-6845-7160 attanasi@usgs.gov; Coburn, Timothy; Freeman, Philip A. 0000-0002-0863-7431</t>
         </is>
       </c>
       <c r="AZ25" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20175070C</t>
+          <t>https://pubs.usgs.gov/publication/70250880</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>70235865</t>
+          <t>70250880</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>sir20175070C</t>
+          <t>70250880</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
-[...4 lines deleted...]
-          <t>Potential Effects of Energy Development on Environmental Resources of the Williston Basin in Montana, North Dakota, and South Dakota—Water Resources</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>Potential effects of energy development on environmental resources of the Williston Basin in Montana, North Dakota, and South Dakota—Water resources</t>
+          <t>Estimating lithium concentrations in groundwater used as drinking water for the conterminous United States</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Scientific Investigations Report</t>
-[...19 lines deleted...]
-          <t>2328-031X</t>
+          <t>Environmental Science and Technology</t>
         </is>
       </c>
       <c r="P26" t="inlineStr">
         <is>
-          <t>10.3133/sir20175070C</t>
-[...4 lines deleted...]
-          <t>Version 1.0: September 13, 2022; Version 1.1: October 18, 2022</t>
+          <t>10.1021/acs.est.3c03315</t>
+        </is>
+      </c>
+      <c r="R26" t="inlineStr">
+        <is>
+          <t>58</t>
+        </is>
+      </c>
+      <c r="S26" t="inlineStr">
+        <is>
+          <t>2</t>
         </is>
       </c>
       <c r="T26" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="U26" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V26" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W26" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>American Chemical Society</t>
         </is>
       </c>
       <c r="Y26" t="inlineStr">
         <is>
-          <t>Wyoming-Montana Water Science Center</t>
+          <t>New England Water Science Center</t>
         </is>
       </c>
       <c r="Z26" t="inlineStr">
         <is>
-          <t>Report: xv, 159 p.; 1 Figure: 8.50 × 11.00 inches; Data Release</t>
-[...19 lines deleted...]
-          <t>180</t>
+          <t>10 p.</t>
+        </is>
+      </c>
+      <c r="AD26" t="inlineStr">
+        <is>
+          <t>1255</t>
+        </is>
+      </c>
+      <c r="AE26" t="inlineStr">
+        <is>
+          <t>1264</t>
         </is>
       </c>
       <c r="AM26" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
-      <c r="AN26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AQ26" t="inlineStr">
         <is>
-          <t>Williston Basin</t>
-[...9 lines deleted...]
-          <t>Y</t>
+          <t>conterminous United States</t>
         </is>
       </c>
       <c r="AW26" t="inlineStr">
         <is>
-          <t>Bartos, Timothy T. 0000-0003-1803-4375 ttbartos@usgs.gov; Sando, Steven K. 0000-0003-1206-1030 sksando@usgs.gov; Preston, Todd M. 0000-0002-8812-9233 tmpreston@usgs.gov; Delzer, Gregory C. 0000-0002-7077-4963 gcdelzer@usgs.gov; Lundgren, Robert F. 0000-0001-7669-0552 rflundgr@usgs.gov; Nustad, Rochelle A. 0000-0002-4713-5944 ranustad@usgs.gov; Caldwell, Rodney R. 0000-0002-2588-715X caldwell@usgs.gov; Peterman, Zell E. 0000-0002-5694-8082 peterman@usgs.gov; Smith, Bruce D. 0000-0002-1643-2997 bsmith@usgs.gov; Macek-Rowland, Kathleen M.  0000-0003-2526-6860; Bender, David A. 0000-0002-1269-0948 dabender@usgs.gov; Frankforter, Jill D. 0000-0003-0371-2313 jdfrankf@usgs.gov; Galloway, Joel M. 0000-0002-9836-9724 jgallowa@usgs.gov</t>
+          <t>Lombard, Melissa A. 0000-0001-5924-6556 mlombard@usgs.gov; Brown, Eric E.; Saftner, Daniel; Arienzo, Monica M.; Fuller-Thomson, Esme; Brown, Craig J. 0000-0002-3858-3964; Ayotte, Joseph D. 0000-0002-1892-2738 jayotte@usgs.gov</t>
         </is>
       </c>
       <c r="AZ26" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>2</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70237647</t>
+          <t>https://pubs.usgs.gov/publication/70261199</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>70237647</t>
+          <t>70261199</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>70237647</t>
+          <t>70261199</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>A model to assess industry vulnerability to disruptions in mineral commodity supplies</t>
-[...9 lines deleted...]
-          <t>10.1016/j.resourpol.2022.102889</t>
+          <t>New high resolution airborne geophysical surveys in Nevada And California for geothermal and mineral resource studies</t>
         </is>
       </c>
       <c r="R27" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>47</t>
         </is>
       </c>
       <c r="T27" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="U27" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V27" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W27" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>Geothermal Resources Council</t>
         </is>
       </c>
       <c r="Y27" t="inlineStr">
         <is>
-          <t>National Minerals Information Center</t>
+          <t>Geology, Minerals, Energy, and Geophysics Science Center</t>
         </is>
       </c>
       <c r="Z27" t="inlineStr">
         <is>
-          <t>102889, 10 p.</t>
+          <t>25 p.</t>
+        </is>
+      </c>
+      <c r="AD27" t="inlineStr">
+        <is>
+          <t>1738</t>
+        </is>
+      </c>
+      <c r="AE27" t="inlineStr">
+        <is>
+          <t>1762</t>
         </is>
       </c>
       <c r="AW27" t="inlineStr">
         <is>
-          <t>Manley, Ross 0000-0002-3341-4766; Alonso, Elisa 0000-0002-0090-8284; Nassar, Nedal T. 0000-0001-8758-9732 nnassar@usgs.gov</t>
+          <t>Glen, Jonathan M.G. 0000-0002-3502-3355 jglen@usgs.gov; Earney, Tait E. 0000-0002-1504-0457</t>
         </is>
       </c>
       <c r="AZ27" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr20191023E</t>
+          <t>https://pubs.usgs.gov/publication/70241812</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>70232943</t>
+          <t>70241812</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>ofr20191023E</t>
+          <t>70241812</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
-[...4 lines deleted...]
-          <t>Alaska Focus Area Definition for Data Acquisition for Potential Domestic Sources of Critical Minerals in Alaska for Antimony, Barite, Beryllium, Chromium, Fluorspar, Hafnium, Magnesium, Manganese, Uranium, Vanadium, and Zirconium</t>
+          <t>Other Government Series</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>Alaska focus area definition for data acquisition for potential domestic sources of critical minerals in Alaska for antimony, barite, beryllium, chromium, fluorspar, hafnium, magnesium, manganese, uranium, vanadium, and zirconium</t>
-[...29 lines deleted...]
-          <t>10.3133/ofr20191023E</t>
+          <t>Data summary report: Unregulated contaminants monitoring project</t>
         </is>
       </c>
       <c r="T28" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="U28" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V28" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W28" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>Minnesota Department of Health</t>
         </is>
       </c>
       <c r="Y28" t="inlineStr">
         <is>
-          <t>Alaska Science Center Geology Minerals</t>
+          <t>Minnesota Water Science Center; Upper Midwest Water Science Center</t>
         </is>
       </c>
       <c r="Z28" t="inlineStr">
         <is>
-          <t>Report: vii, 19 p.; Data Release</t>
-[...4 lines deleted...]
-          <t>19</t>
+          <t>85 p.</t>
         </is>
       </c>
       <c r="AM28" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN28" t="inlineStr">
         <is>
-          <t>Alaska</t>
-[...9 lines deleted...]
-          <t>N</t>
+          <t>Minnesota</t>
         </is>
       </c>
       <c r="AW28" t="inlineStr">
         <is>
-          <t>Kreiner, Douglas C. 0000-0002-4405-1403; Jones, James V. III 0000-0002-6602-5935 jvjones@usgs.gov; Case, George N. 0000-0001-9826-5661 gcase@usgs.gov</t>
+          <t>de Lambert, Jane; Overbo, Alycia; Robertson, Steve; Elliott, Sarah M. 0000-0002-1414-3024 selliott@usgs.gov</t>
         </is>
       </c>
       <c r="AZ28" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr20191023D</t>
+          <t>https://pubs.usgs.gov/publication/70237623</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>70232270</t>
+          <t>70237623</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>ofr20191023D</t>
+          <t>70237623</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
-[...4 lines deleted...]
-          <t>Focus Areas for Data Acquisition for Potential Domestic Resources of 13 Critical Minerals in the Conterminous United States and Puerto Rico—Antimony, Barite, Beryllium, Chromium, Fluorspar, Hafnium, Helium, Magnesium, Manganese, Potash, Uranium, Vanadium, and Zirconium</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>Focus areas for data acquisition for potential domestic resources of 13 critical minerals in the conterminous United States and Puerto Rico — Antimony, barite, beryllium, chromium, fluorspar, hafnium, helium, magnesium, manganese, potash, uranium, vanadium, and zirconium</t>
+          <t>Streamlined approach for assessing embedded consumption of lithium and cobalt in the United States</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
-[...19 lines deleted...]
-          <t>0196-1497</t>
+          <t>Journal of Industrial Ecology</t>
         </is>
       </c>
       <c r="P29" t="inlineStr">
         <is>
-          <t>10.3133/ofr20191023D</t>
+          <t>10.1111/jiec.13337</t>
+        </is>
+      </c>
+      <c r="R29" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="S29" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="T29" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="U29" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V29" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W29" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>Wiley</t>
         </is>
       </c>
       <c r="Y29" t="inlineStr">
         <is>
-          <t>Geology, Energy &amp; Minerals Science Center</t>
+          <t>National Minerals Information Center</t>
         </is>
       </c>
       <c r="Z29" t="inlineStr">
         <is>
-          <t>Report: xv, 66 p.; Data Release</t>
-[...4 lines deleted...]
-          <t>66</t>
+          <t>10 p.</t>
+        </is>
+      </c>
+      <c r="AD29" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="AE29" t="inlineStr">
+        <is>
+          <t>42</t>
         </is>
       </c>
       <c r="AM29" t="inlineStr">
         <is>
-          <t>Puerto Rico, United States</t>
-[...9 lines deleted...]
-          <t>N</t>
+          <t>United States</t>
         </is>
       </c>
       <c r="AW29" t="inlineStr">
         <is>
-          <t>Hammarstrom, Jane M. 0000-0003-2742-3460 jhammars@usgs.gov; Dicken, Connie L. 0000-0002-1617-8132 cdicken@usgs.gov; Woodruff, Laurel G. 0000-0002-2514-9923 woodruff@usgs.gov; Andersen, Allen K. 0000-0002-6865-2561; Brennan, Sean T. 0000-0002-7102-9359; Day, Warren C. 0000-0002-9278-2120 wday@usgs.gov; Drenth, Benjamin J. 0000-0002-3954-8124 bdrenth@usgs.gov; Foley, Nora K. 0000-0003-0124-3509 nfoley@usgs.gov; Hall, Susan 0000-0002-0931-8694; Hofstra, Albert H. 0000-0002-2450-1593 ahofstra@usgs.gov; McCafferty, Anne E. 0000-0001-5574-9201 anne@usgs.gov; Shah, Anjana K. 0000-0002-3198-081X ashah@usgs.gov; Ponce, David A. 0000-0003-4785-7354 ponce@usgs.gov</t>
+          <t>Alonso, Elisa 0000-0002-0090-8284; Pineault, David G.; Nassar, Nedal T. 0000-0001-8758-9732 nnassar@usgs.gov</t>
         </is>
       </c>
       <c r="AZ29" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70245771</t>
+          <t>https://pubs.usgs.gov/publication/70238435</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>70245771</t>
+          <t>70238435</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>70245771</t>
+          <t>70238435</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>Potential for critical mineral deposits in Maine, USA</t>
+          <t>One hundred years of cobalt production in the Democratic Republic of the Congo</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Atlantic Geoscience</t>
+          <t>Resources Policy</t>
         </is>
       </c>
       <c r="P30" t="inlineStr">
         <is>
-          <t>10.4138/atlgeo.2022.007</t>
+          <t>10.1016/j.resourpol.2022.103007</t>
         </is>
       </c>
       <c r="R30" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>79</t>
         </is>
       </c>
       <c r="T30" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="U30" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V30" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W30" t="inlineStr">
         <is>
-          <t>Atlantic Geology</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Y30" t="inlineStr">
         <is>
-          <t>Eastern Geology and Paleoclimate Science Center; Geology, Energy &amp; Minerals Science Center</t>
+          <t>National Minerals Information Center</t>
         </is>
       </c>
       <c r="Z30" t="inlineStr">
         <is>
-          <t>37 p.</t>
-[...9 lines deleted...]
-          <t>191</t>
+          <t>103007, 10 p.</t>
         </is>
       </c>
       <c r="AM30" t="inlineStr">
         <is>
-          <t>United States</t>
-[...4 lines deleted...]
-          <t>Maine</t>
+          <t>Democratic Republic of the Congo</t>
         </is>
       </c>
       <c r="AW30" t="inlineStr">
         <is>
-          <t>Slack, John F. 0000-0001-6600-3130 jfslack@usgs.gov; Beck, F.M.; Bradley, D.C.; Felch, M. M.; Marvinney, Robert G.; Whittaker, A.T.H.</t>
+          <t>Gulley, Andrew L. 0000-0003-4717-2080</t>
         </is>
       </c>
       <c r="AZ30" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70234165</t>
+          <t>https://pubs.usgs.gov/publication/sir20175070C</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>70234165</t>
+          <t>70235865</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>70234165</t>
+          <t>sir20175070C</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>Potential Effects of Energy Development on Environmental Resources of the Williston Basin in Montana, North Dakota, and South Dakota—Water Resources</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>Friction in clay-bearing faults increases with the ionic radius of interlayer cations</t>
+          <t>Potential effects of energy development on environmental resources of the Williston Basin in Montana, North Dakota, and South Dakota—Water resources</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Communications Earth &amp; Environment</t>
+          <t>Scientific Investigations Report</t>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr">
+        <is>
+          <t>2017-5070</t>
+        </is>
+      </c>
+      <c r="K31" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="M31" t="inlineStr">
+        <is>
+          <t>2328-0328</t>
+        </is>
+      </c>
+      <c r="N31" t="inlineStr">
+        <is>
+          <t>2328-031X</t>
         </is>
       </c>
       <c r="P31" t="inlineStr">
         <is>
-          <t>10.1038/s43247-022-00444-3</t>
-[...4 lines deleted...]
-          <t>3</t>
+          <t>10.3133/sir20175070C</t>
+        </is>
+      </c>
+      <c r="Q31" t="inlineStr">
+        <is>
+          <t>Version 1.0: September 13, 2022; Version 1.1: October 18, 2022</t>
         </is>
       </c>
       <c r="T31" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="U31" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V31" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W31" t="inlineStr">
         <is>
-          <t>Springer</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X31" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y31" t="inlineStr">
         <is>
-          <t>Earthquake Science Center</t>
+          <t>Wyoming-Montana Water Science Center</t>
         </is>
       </c>
       <c r="Z31" t="inlineStr">
         <is>
-          <t>116, 8 p.</t>
+          <t>Report: xv, 159 p.; 1 Figure: 8.50 × 11.00 inches; Data Release</t>
+        </is>
+      </c>
+      <c r="AA31" t="inlineStr">
+        <is>
+          <t>Report</t>
+        </is>
+      </c>
+      <c r="AB31" t="inlineStr">
+        <is>
+          <t>USGS Numbered Series</t>
+        </is>
+      </c>
+      <c r="AC31" t="inlineStr">
+        <is>
+          <t>Potential Effects of Energy Development on Environmental Resources of the Williston Basin in Montana, North Dakota, and South Dakota</t>
+        </is>
+      </c>
+      <c r="AF31" t="inlineStr">
+        <is>
+          <t>180</t>
+        </is>
+      </c>
+      <c r="AM31" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN31" t="inlineStr">
+        <is>
+          <t>Montana, North Dakota, South Dakota</t>
+        </is>
+      </c>
+      <c r="AQ31" t="inlineStr">
+        <is>
+          <t>Williston Basin</t>
+        </is>
+      </c>
+      <c r="AU31" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="AV31" t="inlineStr">
+        <is>
+          <t>Y</t>
         </is>
       </c>
       <c r="AW31" t="inlineStr">
         <is>
-          <t>Sakuma, Hiroshi; Lockner, David A. 0000-0001-8630-6833 dlockner@usgs.gov; Solum, John; Davatzes, Nick</t>
+          <t>Bartos, Timothy T. 0000-0003-1803-4375 ttbartos@usgs.gov; Sando, Steven K. 0000-0003-1206-1030 sksando@usgs.gov; Preston, Todd M. 0000-0002-8812-9233 tmpreston@usgs.gov; Delzer, Gregory C. 0000-0002-7077-4963 gcdelzer@usgs.gov; Lundgren, Robert F. 0000-0001-7669-0552 rflundgr@usgs.gov; Nustad, Rochelle A. 0000-0002-4713-5944 ranustad@usgs.gov; Caldwell, Rodney R. 0000-0002-2588-715X caldwell@usgs.gov; Peterman, Zell E. 0000-0002-5694-8082 peterman@usgs.gov; Smith, Bruce D. 0000-0002-1643-2997 bsmith@usgs.gov; Macek-Rowland, Kathleen M.  0000-0003-2526-6860; Bender, David A. 0000-0002-1269-0948 dabender@usgs.gov; Frankforter, Jill D. 0000-0003-0371-2313 jdfrankf@usgs.gov; Galloway, Joel M. 0000-0002-9836-9724 jgallowa@usgs.gov</t>
         </is>
       </c>
       <c r="AZ31" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20225026</t>
+          <t>https://pubs.usgs.gov/publication/70237647</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>70230745</t>
+          <t>70237647</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>sir20225026</t>
+          <t>70237647</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
-[...4 lines deleted...]
-          <t>Depth to Water and Water Quality in Groundwater Wells in the Ogallala Aquifer Within the North Plains Groundwater Conservation District, Texas Panhandle, 2019–20, and Comparison to 2012–13 Conditions</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>Depth to water and water quality in groundwater wells in the Ogallala aquifer within the North Plains Groundwater Conservation District, Texas Panhandle, 2019–20, and comparison to 2012–13 conditions</t>
+          <t>A model to assess industry vulnerability to disruptions in mineral commodity supplies</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Scientific Investigations Report</t>
-[...14 lines deleted...]
-          <t>2328-031X</t>
+          <t>Resources Policy</t>
         </is>
       </c>
       <c r="P32" t="inlineStr">
         <is>
-          <t>10.3133/sir20225026</t>
+          <t>10.1016/j.resourpol.2022.102889</t>
+        </is>
+      </c>
+      <c r="R32" t="inlineStr">
+        <is>
+          <t>78</t>
         </is>
       </c>
       <c r="T32" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="U32" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V32" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W32" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Y32" t="inlineStr">
         <is>
-          <t>Oklahoma-Texas Water Science Center</t>
+          <t>National Minerals Information Center</t>
         </is>
       </c>
       <c r="Z32" t="inlineStr">
         <is>
-          <t>Report: vii, 25 p.; Data release; Dataset</t>
-[...24 lines deleted...]
-          <t>Y</t>
+          <t>102889, 10 p.</t>
         </is>
       </c>
       <c r="AW32" t="inlineStr">
         <is>
-          <t>Mobley, Craig A. 0000-0002-1599-4760 camobley@usgs.gov; Ging, Patricia B. 0000-0001-5491-8448 pbging@usgs.gov</t>
+          <t>Manley, Ross 0000-0002-3341-4766; Alonso, Elisa 0000-0002-0090-8284; Nassar, Nedal T. 0000-0001-8758-9732 nnassar@usgs.gov</t>
         </is>
       </c>
       <c r="AZ32" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70240968</t>
+          <t>https://pubs.usgs.gov/publication/ofr20191023E</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>70240968</t>
+          <t>70232943</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>70240968</t>
+          <t>ofr20191023E</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>Alaska Focus Area Definition for Data Acquisition for Potential Domestic Sources of Critical Minerals in Alaska for Antimony, Barite, Beryllium, Chromium, Fluorspar, Hafnium, Magnesium, Manganese, Uranium, Vanadium, and Zirconium</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>Occurrence and sources of lead in private wells, Sturbridge, Massachusetts</t>
+          <t>Alaska focus area definition for data acquisition for potential domestic sources of critical minerals in Alaska for antimony, barite, beryllium, chromium, fluorspar, hafnium, magnesium, manganese, uranium, vanadium, and zirconium</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Applied Geochemistry</t>
+          <t>Open-File Report</t>
+        </is>
+      </c>
+      <c r="I33" t="inlineStr">
+        <is>
+          <t>2019-1023</t>
+        </is>
+      </c>
+      <c r="K33" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="M33" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N33" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P33" t="inlineStr">
         <is>
-          <t>10.1016/j.apgeochem.2022.105231</t>
-[...4 lines deleted...]
-          <t>139</t>
+          <t>10.3133/ofr20191023E</t>
         </is>
       </c>
       <c r="T33" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="U33" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V33" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W33" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X33" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y33" t="inlineStr">
         <is>
-          <t>Central Mineral and Environmental Resources Science Center; New England Water Science Center</t>
+          <t>Alaska Science Center Geology Minerals</t>
         </is>
       </c>
       <c r="Z33" t="inlineStr">
         <is>
-          <t>105231, 13 p.</t>
+          <t>Report: vii, 19 p.; Data Release</t>
+        </is>
+      </c>
+      <c r="AF33" t="inlineStr">
+        <is>
+          <t>19</t>
         </is>
       </c>
       <c r="AM33" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN33" t="inlineStr">
         <is>
-          <t>Massachusetts</t>
-[...4 lines deleted...]
-          <t>Sturbridge</t>
+          <t>Alaska</t>
+        </is>
+      </c>
+      <c r="AU33" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="AV33" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW33" t="inlineStr">
         <is>
-          <t>Santangelo, Leah M. 0000-0002-2169-9557; Brown, Craig J. 0000-0002-3858-3964; Shanley, James B. 0000-0002-4234-3437 jshanley@usgs.gov; Pribil, Michael 0000-0003-4859-8673 mpribil@usgs.gov; Rutherford, Danny 0000-0003-1013-8006</t>
+          <t>Kreiner, Douglas C. 0000-0002-4405-1403; Jones, James V. III 0000-0002-6602-5935 jvjones@usgs.gov; Case, George N. 0000-0001-9826-5661 gcase@usgs.gov</t>
         </is>
       </c>
       <c r="AZ33" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>10</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70227326</t>
+          <t>https://pubs.usgs.gov/publication/ofr20191023D</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>70227326</t>
+          <t>70232270</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>70227326</t>
+          <t>ofr20191023D</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>Focus Areas for Data Acquisition for Potential Domestic Resources of 13 Critical Minerals in the Conterminous United States and Puerto Rico—Antimony, Barite, Beryllium, Chromium, Fluorspar, Hafnium, Helium, Magnesium, Manganese, Potash, Uranium, Vanadium, and Zirconium</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>Factors Affecting Groundwater Quality Used for Domestic Supply in Marcellus Shale Region of North-Central and North-East Pennsylvania, USA</t>
+          <t>Focus areas for data acquisition for potential domestic resources of 13 critical minerals in the conterminous United States and Puerto Rico — Antimony, barite, beryllium, chromium, fluorspar, hafnium, helium, magnesium, manganese, potash, uranium, vanadium, and zirconium</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Applied Geochemistry</t>
+          <t>Open-File Report</t>
+        </is>
+      </c>
+      <c r="I34" t="inlineStr">
+        <is>
+          <t>2019-1023</t>
+        </is>
+      </c>
+      <c r="K34" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="M34" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N34" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P34" t="inlineStr">
         <is>
-          <t>10.1016/j.apgeochem.2021.105149</t>
-[...4 lines deleted...]
-          <t>137</t>
+          <t>10.3133/ofr20191023D</t>
         </is>
       </c>
       <c r="T34" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="U34" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V34" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W34" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X34" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y34" t="inlineStr">
         <is>
-          <t>Pennsylvania Water Science Center</t>
+          <t>Geology, Energy &amp; Minerals Science Center</t>
         </is>
       </c>
       <c r="Z34" t="inlineStr">
         <is>
-          <t>105149, 19 p.</t>
+          <t>Report: xv, 66 p.; Data Release</t>
+        </is>
+      </c>
+      <c r="AF34" t="inlineStr">
+        <is>
+          <t>66</t>
         </is>
       </c>
       <c r="AM34" t="inlineStr">
         <is>
-          <t>United States</t>
-[...9 lines deleted...]
-          <t>Marcellus Shale region</t>
+          <t>Puerto Rico, United States</t>
+        </is>
+      </c>
+      <c r="AU34" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="AV34" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW34" t="inlineStr">
         <is>
-          <t>Cravotta, Charles A. III 0000-0003-3116-4684; Senior, Lisa A. 0000-0003-2629-1996 lasenior@usgs.gov; Conlon, Matthew D. 0000-0001-8266-9610 mconlon@usgs.gov</t>
+          <t>Hammarstrom, Jane M. 0000-0003-2742-3460 jhammars@usgs.gov; Dicken, Connie L. 0000-0002-1617-8132 cdicken@usgs.gov; Woodruff, Laurel G. 0000-0002-2514-9923 woodruff@usgs.gov; Andersen, Allen K. 0000-0002-6865-2561; Brennan, Sean T. 0000-0002-7102-9359; Day, Warren C. 0000-0002-9278-2120 wday@usgs.gov; Drenth, Benjamin J. 0000-0002-3954-8124 bdrenth@usgs.gov; Foley, Nora K. 0000-0003-0124-3509 nfoley@usgs.gov; Hall, Susan 0000-0002-0931-8694; Hofstra, Albert H. 0000-0002-2450-1593 ahofstra@usgs.gov; McCafferty, Anne E. 0000-0001-5574-9201 anne@usgs.gov; Shah, Anjana K. 0000-0002-3198-081X ashah@usgs.gov; Ponce, David A. 0000-0003-4785-7354 ponce@usgs.gov</t>
         </is>
       </c>
       <c r="AZ34" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>14</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70227075</t>
+          <t>https://pubs.usgs.gov/publication/70245771</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>70227075</t>
+          <t>70245771</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>70227075</t>
+          <t>70245771</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>State or Local Government Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>Geohydrologic and water-quality characterization of a fractured-bedrock test hole in an area of Marcellus Shale gas development, Sullivan County, Pennsylvania</t>
+          <t>Potential for critical mineral deposits in Maine, USA</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
-[...4 lines deleted...]
-          <t>OFMI 21-02.0</t>
+          <t>Atlantic Geoscience</t>
+        </is>
+      </c>
+      <c r="P35" t="inlineStr">
+        <is>
+          <t>10.4138/atlgeo.2022.007</t>
+        </is>
+      </c>
+      <c r="R35" t="inlineStr">
+        <is>
+          <t>58</t>
         </is>
       </c>
       <c r="T35" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="U35" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V35" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W35" t="inlineStr">
         <is>
-          <t>Pennsylvania Geological Survey</t>
+          <t>Atlantic Geology</t>
         </is>
       </c>
       <c r="Y35" t="inlineStr">
         <is>
-          <t>Pennsylvania Water Science Center</t>
+          <t>Eastern Geology and Paleoclimate Science Center; Geology, Energy &amp; Minerals Science Center</t>
         </is>
       </c>
       <c r="Z35" t="inlineStr">
         <is>
-          <t>xii, 56 p.</t>
+          <t>37 p.</t>
+        </is>
+      </c>
+      <c r="AD35" t="inlineStr">
+        <is>
+          <t>155</t>
+        </is>
+      </c>
+      <c r="AE35" t="inlineStr">
+        <is>
+          <t>191</t>
         </is>
       </c>
       <c r="AM35" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN35" t="inlineStr">
         <is>
-          <t>Pennsylvania</t>
-[...4 lines deleted...]
-          <t>Sullivan County</t>
+          <t>Maine</t>
         </is>
       </c>
       <c r="AW35" t="inlineStr">
         <is>
-          <t>Risser, Dennis W. 0000-0001-9597-5406 dwrisser@usgs.gov; Williams, John 0000-0002-6054-6908 jhwillia@usgs.gov; Bierly, Aaron D.</t>
+          <t>Slack, John F. 0000-0001-6600-3130 jfslack@usgs.gov; Beck, F.M.; Bradley, D.C.; Felch, M. M.; Marvinney, Robert G.; Whittaker, A.T.H.</t>
         </is>
       </c>
       <c r="AZ35" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20215059</t>
+          <t>https://pubs.usgs.gov/publication/70234165</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>70221576</t>
+          <t>70234165</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>sir20215059</t>
+          <t>70234165</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
-[...4 lines deleted...]
-          <t>Borehole Analysis, Single-Well Aquifer Testing, and Water Quality for the Burnpit Well, Mount Rushmore National Memorial, South Dakota</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>Borehole analysis, single-well aquifer testing, and water quality for the Burnpit well, Mount Rushmore National Memorial, South Dakota</t>
+          <t>Friction in clay-bearing faults increases with the ionic radius of interlayer cations</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Scientific Investigations Report</t>
-[...14 lines deleted...]
-          <t>2328-031X</t>
+          <t>Communications Earth &amp; Environment</t>
         </is>
       </c>
       <c r="P36" t="inlineStr">
         <is>
-          <t>10.3133/sir20215059</t>
+          <t>10.1038/s43247-022-00444-3</t>
+        </is>
+      </c>
+      <c r="R36" t="inlineStr">
+        <is>
+          <t>3</t>
         </is>
       </c>
       <c r="T36" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="U36" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V36" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W36" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>Springer</t>
         </is>
       </c>
       <c r="Y36" t="inlineStr">
         <is>
-          <t>Dakota Water Science Center</t>
+          <t>Earthquake Science Center</t>
         </is>
       </c>
       <c r="Z36" t="inlineStr">
         <is>
-          <t>Report: vii, 29 p.; Data Release; Dataset</t>
-[...19 lines deleted...]
-          <t>Y</t>
+          <t>116, 8 p.</t>
         </is>
       </c>
       <c r="AW36" t="inlineStr">
         <is>
-          <t>Eldridge, William G. 0000-0002-3562-728X; Hoogestraat, Galen K. 0000-0001-5360-3903 ghoogest@usgs.gov; Rice, Steven E.</t>
+          <t>Sakuma, Hiroshi; Lockner, David A. 0000-0001-8630-6833 dlockner@usgs.gov; Solum, John; Davatzes, Nick</t>
         </is>
       </c>
       <c r="AZ36" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>2</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70220180</t>
+          <t>https://pubs.usgs.gov/publication/sir20225026</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>70220180</t>
+          <t>70230745</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>70220180</t>
+          <t>sir20225026</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>The systematics of chlorine, lithium, and boron and δ&lt;sup&gt;37&lt;/sup&gt;Cl, δ&lt;sup&gt;7&lt;/sup&gt;Li, and δ&lt;sup&gt;11&lt;/sup&gt;B in the hydrothermal system of the Yellowstone Plateau Volcanic Field</t>
+          <t>Depth to Water and Water Quality in Groundwater Wells in the Ogallala Aquifer Within the North Plains Groundwater Conservation District, Texas Panhandle, 2019–20, and Comparison to 2012–13 Conditions</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>The systematics of chlorine, lithium, and boron and δ37Cl, δ7Li, and δ11B in the hydrothermal system of the Yellowstone Plateau Volcanic Field</t>
+          <t>Depth to water and water quality in groundwater wells in the Ogallala aquifer within the North Plains Groundwater Conservation District, Texas Panhandle, 2019–20, and comparison to 2012–13 conditions</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Geochemistry, Geophysics, Geosystems</t>
+          <t>Scientific Investigations Report</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
+        <is>
+          <t>2022-5026</t>
+        </is>
+      </c>
+      <c r="M37" t="inlineStr">
+        <is>
+          <t>2328-0328</t>
+        </is>
+      </c>
+      <c r="N37" t="inlineStr">
+        <is>
+          <t>2328-031X</t>
         </is>
       </c>
       <c r="P37" t="inlineStr">
         <is>
-          <t>10.1029/2020GC009589</t>
-[...9 lines deleted...]
-          <t>4</t>
+          <t>10.3133/sir20225026</t>
         </is>
       </c>
       <c r="T37" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="U37" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V37" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W37" t="inlineStr">
         <is>
-          <t>American Geophysical Union</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X37" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y37" t="inlineStr">
         <is>
-          <t>Volcano Science Center</t>
+          <t>Oklahoma-Texas Water Science Center</t>
         </is>
       </c>
       <c r="Z37" t="inlineStr">
         <is>
-          <t>e2020GC009589, 24 p.</t>
+          <t>Report: vii, 25 p.; Data release; Dataset</t>
+        </is>
+      </c>
+      <c r="AF37" t="inlineStr">
+        <is>
+          <t>38</t>
         </is>
       </c>
       <c r="AM37" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN37" t="inlineStr">
         <is>
-          <t>Wyoming</t>
+          <t>Texas</t>
         </is>
       </c>
       <c r="AQ37" t="inlineStr">
         <is>
-          <t>Yellowstone Plateau Volcanic Field</t>
+          <t>Ogallala aquifer</t>
+        </is>
+      </c>
+      <c r="AU37" t="inlineStr">
+        <is>
+          <t>Y</t>
         </is>
       </c>
       <c r="AW37" t="inlineStr">
         <is>
-          <t>Cullen, Jeffrey T.; Hurwitz, Shaul 0000-0001-5142-6886 shaulh@usgs.gov; Barnes, Jaime D.; Lassiter, John C; Penniston-Dorland, Sarah; Meixner, Anette; Wilckens, Frederike; Kasemann, Simone A; McCleskey, R. Blaine 0000-0002-2521-8052</t>
+          <t>Mobley, Craig A. 0000-0002-1599-4760 camobley@usgs.gov; Ging, Patricia B. 0000-0001-5491-8448 pbging@usgs.gov</t>
         </is>
       </c>
       <c r="AZ37" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>6</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70226958</t>
+          <t>https://pubs.usgs.gov/publication/70240968</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>70226958</t>
+          <t>70240968</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>70226958</t>
+          <t>70240968</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>The critical minerals initiative of the U.S. Geological Survey’s mineral deposit database project: USMIN</t>
+          <t>Occurrence and sources of lead in private wells, Sturbridge, Massachusetts</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Mining, Metallurgy &amp; Exploration (MME)</t>
+          <t>Applied Geochemistry</t>
         </is>
       </c>
       <c r="P38" t="inlineStr">
         <is>
-          <t>10.1007/s42461-020-00372-w</t>
+          <t>10.1016/j.apgeochem.2022.105231</t>
         </is>
       </c>
       <c r="R38" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>139</t>
         </is>
       </c>
       <c r="T38" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="U38" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V38" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W38" t="inlineStr">
         <is>
-          <t>Springer</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Y38" t="inlineStr">
         <is>
-          <t>Central Mineral and Environmental Resources Science Center; Geology, Geophysics, and Geochemistry Science Center</t>
+          <t>Central Mineral and Environmental Resources Science Center; New England Water Science Center</t>
         </is>
       </c>
       <c r="Z38" t="inlineStr">
         <is>
-          <t>23 p.</t>
-[...9 lines deleted...]
-          <t>797</t>
+          <t>105231, 13 p.</t>
+        </is>
+      </c>
+      <c r="AM38" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN38" t="inlineStr">
+        <is>
+          <t>Massachusetts</t>
+        </is>
+      </c>
+      <c r="AP38" t="inlineStr">
+        <is>
+          <t>Sturbridge</t>
         </is>
       </c>
       <c r="AW38" t="inlineStr">
         <is>
-          <t>Mauk, Jeffrey L. 0000-0002-6244-2774 jmauk@usgs.gov; Karl, Nick A 0000-0003-2858-2498; San Juan, Carma A. 0000-0002-9151-1919 csanjuan@usgs.gov; Knudsen, Liam Dandurand 0000-0003-3691-5475; Schmeda, German 0000-0003-2676-1118; Forbush, Clayton Robert 0000-0002-6735-2719; Van Gosen, Bradley S. 0000-0003-4214-3811 bvangose@usgs.gov; Mullins, Morgan 0000-0003-1699-7688; Scott, Patrick Christopher 0000-0001-8184-4333</t>
+          <t>Santangelo, Leah M. 0000-0002-2169-9557; Brown, Craig J. 0000-0002-3858-3964; Shanley, James B. 0000-0002-4234-3437 jshanley@usgs.gov; Pribil, Michael J. 0000-0003-4859-8673 mpribil@usgs.gov; Rutherford, Danny 0000-0003-1013-8006</t>
         </is>
       </c>
       <c r="AZ38" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70218019</t>
+          <t>https://pubs.usgs.gov/publication/70227326</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>70218019</t>
+          <t>70227326</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>70218019</t>
+          <t>70227326</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>Lithium in groundwater used for drinking-water supply in the United States</t>
+          <t>Factors Affecting Groundwater Quality Used for Domestic Supply in Marcellus Shale Region of North-Central and North-East Pennsylvania, USA</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Science of the Total Environment</t>
+          <t>Applied Geochemistry</t>
         </is>
       </c>
       <c r="P39" t="inlineStr">
         <is>
-          <t>10.1016/j.scitotenv.2020.144691</t>
+          <t>10.1016/j.apgeochem.2021.105149</t>
         </is>
       </c>
       <c r="R39" t="inlineStr">
         <is>
-          <t>767</t>
+          <t>137</t>
         </is>
       </c>
       <c r="T39" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="U39" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V39" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W39" t="inlineStr">
         <is>
           <t>Elsevier</t>
         </is>
       </c>
       <c r="Y39" t="inlineStr">
         <is>
-          <t>California Water Science Center; Pennsylvania Water Science Center; WMA - Earth System Processes Division</t>
+          <t>Pennsylvania Water Science Center</t>
         </is>
       </c>
       <c r="Z39" t="inlineStr">
         <is>
-          <t>144691, 15 p.</t>
+          <t>105149, 19 p.</t>
         </is>
       </c>
       <c r="AM39" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
+      <c r="AN39" t="inlineStr">
+        <is>
+          <t>Pennsylvania</t>
+        </is>
+      </c>
+      <c r="AQ39" t="inlineStr">
+        <is>
+          <t>Marcellus Shale region</t>
+        </is>
+      </c>
       <c r="AW39" t="inlineStr">
         <is>
-          <t>Lindsey, Bruce D. 0000-0002-7180-4319 blindsey@usgs.gov; Belitz, Kenneth 0000-0003-4481-2345; Cravotta, Charles A. III 0000-0003-3116-4684; Toccalino, Patricia 0000-0003-1066-1702; Dubrovsky, Neil M. 0000-0001-7786-1149 nmdubrov@usgs.gov</t>
+          <t>Cravotta, Charles A. III 0000-0003-3116-4684; Senior, Lisa A. 0000-0003-2629-1996 lasenior@usgs.gov; Conlon, Matthew D. 0000-0001-8266-9610 mconlon@usgs.gov</t>
         </is>
       </c>
       <c r="AZ39" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70216960</t>
+          <t>https://pubs.usgs.gov/publication/70227075</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>70216960</t>
+          <t>70227075</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>70216960</t>
+          <t>70227075</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>State or Local Government Series</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>Geochemical and geophysical indicators of oil and gas wastewater can trace potential exposure pathways following releases to surface waters</t>
+          <t>Geohydrologic and water-quality characterization of a fractured-bedrock test hole in an area of Marcellus Shale gas development, Sullivan County, Pennsylvania</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Science of the Total Environment</t>
-[...14 lines deleted...]
-          <t>Part 1</t>
+          <t>Open-File Report</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
+        <is>
+          <t>OFMI 21-02.0</t>
         </is>
       </c>
       <c r="T40" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
       <c r="U40" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V40" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W40" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>Pennsylvania Geological Survey</t>
         </is>
       </c>
       <c r="Y40" t="inlineStr">
         <is>
-          <t>WMA - Earth System Processes Division; WMA - Laboratory &amp; Analytical Services Division</t>
+          <t>Pennsylvania Water Science Center</t>
         </is>
       </c>
       <c r="Z40" t="inlineStr">
         <is>
-          <t>142909, 16 p.</t>
+          <t>xii, 56 p.</t>
         </is>
       </c>
       <c r="AM40" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN40" t="inlineStr">
         <is>
-          <t>North Dakota</t>
+          <t>Pennsylvania</t>
+        </is>
+      </c>
+      <c r="AO40" t="inlineStr">
+        <is>
+          <t>Sullivan County</t>
         </is>
       </c>
       <c r="AW40" t="inlineStr">
         <is>
-          <t>Cozzarelli, Isabelle M. 0000-0002-5123-1007 icozzare@usgs.gov; Kent, Douglas B. 0000-0003-3758-8322 dbkent@usgs.gov; Briggs, Martin A. 0000-0003-3206-4132 mbriggs@usgs.gov; Engle, Mark A 0000-0001-5258-7374; Benthem, Adam 0000-0003-2372-0281; Skalak, Katherine 0000-0003-4122-1240 kskalak@usgs.gov; Mumford, Adam 0000-0002-8082-8910 amumford@usgs.gov; Jaeschke, Jeanne B. 0000-0002-6237-6164 jaeschke@usgs.gov; Farag, Aida 0000-0003-4247-6763 aida_farag@usgs.gov; Lane, John W. Jr. 0000-0002-3558-243X; Akob, Denise M. 0000-0003-1534-3025</t>
+          <t>Risser, Dennis W. 0000-0001-9597-5406 dwrisser@usgs.gov; Williams, John 0000-0002-6054-6908 jhwillia@usgs.gov; Bierly, Aaron D.</t>
         </is>
       </c>
       <c r="AZ40" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr20191023C</t>
+          <t>https://pubs.usgs.gov/publication/sir20215059</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>70212786</t>
+          <t>70221576</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>ofr20191023C</t>
+          <t>sir20215059</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Focus Areas for Data Acquisition for Potential Domestic Resources of 11 Critical Minerals in Alaska—Aluminum, Cobalt, Graphite, Lithium, Niobium, Platinum Group Elements, Rare Earth Elements, Tantalum, Tin, Titanium, and Tungsten</t>
+          <t>Borehole Analysis, Single-Well Aquifer Testing, and Water Quality for the Burnpit Well, Mount Rushmore National Memorial, South Dakota</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>Focus areas for data acquisition for potential domestic resources of 11 critical minerals in Alaska—Aluminum, cobalt, graphite, lithium, niobium, platinum group elements, rare earth elements, tantalum, tin, titanium, and tungsten, chap. C of U.S. Geological Survey, Focus areas for data acquisition for potential domestic sources of critical minerals</t>
+          <t>Borehole analysis, single-well aquifer testing, and water quality for the Burnpit well, Mount Rushmore National Memorial, South Dakota</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
+          <t>Scientific Investigations Report</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>2019-1023</t>
-[...4 lines deleted...]
-          <t>C</t>
+          <t>2021-5059</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>2331-1258</t>
+          <t>2328-0328</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>0196-1497</t>
+          <t>2328-031X</t>
         </is>
       </c>
       <c r="P41" t="inlineStr">
         <is>
-          <t>10.3133/ofr20191023C</t>
-[...4 lines deleted...]
-          <t>Version 1.0: September 2020: Version 1.1: July 2022</t>
+          <t>10.3133/sir20215059</t>
         </is>
       </c>
       <c r="T41" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="U41" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V41" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W41" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="X41" t="inlineStr">
         <is>
           <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y41" t="inlineStr">
         <is>
-          <t>Alaska Science Center Geology Minerals</t>
+          <t>Dakota Water Science Center</t>
         </is>
       </c>
       <c r="Z41" t="inlineStr">
         <is>
-          <t>viii, 20 p.</t>
+          <t>Report: vii, 29 p.; Data Release; Dataset</t>
+        </is>
+      </c>
+      <c r="AF41" t="inlineStr">
+        <is>
+          <t>40</t>
         </is>
       </c>
       <c r="AM41" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN41" t="inlineStr">
         <is>
-          <t>Alaska</t>
+          <t>South Dakota</t>
         </is>
       </c>
       <c r="AU41" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="AW41" t="inlineStr">
         <is>
-          <t>Kreiner, Douglas C. 0000-0002-4405-1403; Jones, James V. III 0000-0002-6602-5935 jvjones@usgs.gov</t>
+          <t>Eldridge, William G. 0000-0002-3562-728X; Hoogestraat, Galen K. 0000-0001-5360-3903 ghoogest@usgs.gov; Rice, Steven E.</t>
         </is>
       </c>
       <c r="AZ41" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>3</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr20191023B</t>
+          <t>https://pubs.usgs.gov/publication/70220180</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>70213160</t>
+          <t>70220180</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>ofr20191023B</t>
+          <t>70220180</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Focus Areas for Data Acquisition for Potential Domestic Resources of 11 Critical Minerals in the Conterminous United States, Hawaii, and Puerto Rico—Aluminum, Cobalt, Graphite, Lithium, Niobium, Platinum-Group Elements, Rare Earth Elements, Tantalum, Tin, Titanium, and Tungsten</t>
+          <t>The systematics of chlorine, lithium, and boron and δ&lt;sup&gt;37&lt;/sup&gt;Cl, δ&lt;sup&gt;7&lt;/sup&gt;Li, and δ&lt;sup&gt;11&lt;/sup&gt;B in the hydrothermal system of the Yellowstone Plateau Volcanic Field</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>Focus areas for data acquisition for potential domestic resources of 11 critical minerals in the conterminous United States, Hawaii, and Puerto Rico—Aluminum, cobalt, graphite, lithium, niobium, platinum-group elements, rare earth elements, tantalum, tin, titanium, and tungsten</t>
+          <t>The systematics of chlorine, lithium, and boron and δ37Cl, δ7Li, and δ11B in the hydrothermal system of the Yellowstone Plateau Volcanic Field</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
-[...19 lines deleted...]
-          <t>0196-1497</t>
+          <t>Geochemistry, Geophysics, Geosystems</t>
         </is>
       </c>
       <c r="P42" t="inlineStr">
         <is>
-          <t>10.3133/ofr20191023B</t>
-[...4 lines deleted...]
-          <t>Version 1.0: September 2020; Version 1.1: July 2022</t>
+          <t>10.1029/2020GC009589</t>
+        </is>
+      </c>
+      <c r="R42" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="S42" t="inlineStr">
+        <is>
+          <t>4</t>
         </is>
       </c>
       <c r="T42" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="U42" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V42" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W42" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>American Geophysical Union</t>
         </is>
       </c>
       <c r="Y42" t="inlineStr">
         <is>
-          <t>Central Mineral and Environmental Resources Science Center; Crustal Geophysics and Geochemistry Science Center; Eastern Mineral and Environmental Resources Science Center; Geology, Minerals, Energy, and Geophysics Science Center</t>
+          <t>Volcano Science Center</t>
         </is>
       </c>
       <c r="Z42" t="inlineStr">
         <is>
-          <t>xiii, 67 p.</t>
-[...4 lines deleted...]
-          <t>67</t>
+          <t>e2020GC009589, 24 p.</t>
         </is>
       </c>
       <c r="AM42" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
-      <c r="AU42" t="inlineStr">
-[...6 lines deleted...]
-          <t>N</t>
+      <c r="AN42" t="inlineStr">
+        <is>
+          <t>Wyoming</t>
+        </is>
+      </c>
+      <c r="AQ42" t="inlineStr">
+        <is>
+          <t>Yellowstone Plateau Volcanic Field</t>
         </is>
       </c>
       <c r="AW42" t="inlineStr">
         <is>
-          <t>Hammarstrom, Jane M. 0000-0003-2742-3460 jhammars@usgs.gov; Dicken, Connie L. 0000-0002-1617-8132 cdicken@usgs.gov; Day, Warren C. 0000-0002-9278-2120 wday@usgs.gov; Hofstra, Albert H. 0000-0002-2450-1593 ahofstra@usgs.gov; Drenth, Benjamin J. 0000-0002-3954-8124 bdrenth@usgs.gov; Shah, Anjana K. 0000-0002-3198-081X ashah@usgs.gov; McCafferty, Anne E. 0000-0001-5574-9201 anne@usgs.gov; Woodruff, Laurel G. 0000-0002-2514-9923 woodruff@usgs.gov; Foley, Nora K. 0000-0003-0124-3509 nfoley@usgs.gov; Ponce, David A. 0000-0003-4785-7354 ponce@usgs.gov; Frost, Thomas P. 0000-0001-8348-8432 tfrost@usgs.gov; Stillings, Lisa L. 0000-0002-9011-8891 stilling@usgs.gov</t>
+          <t>Cullen, Jeffrey T.; Hurwitz, Shaul 0000-0001-5142-6886 shaulh@usgs.gov; Barnes, Jaime D.; Lassiter, John C; Penniston-Dorland, Sarah; Meixner, Anette; Wilckens, Frederike; Kasemann, Simone A; McCleskey, R. Blaine 0000-0002-2521-8052</t>
         </is>
       </c>
       <c r="AZ42" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20205116</t>
+          <t>https://pubs.usgs.gov/publication/70226958</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>70216689</t>
+          <t>70226958</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>sir20205116</t>
+          <t>70226958</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
-[...4 lines deleted...]
-          <t>Quality of Data From the U.S. Geological Survey National Water Quality Network for Water Years 2013–17</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Quality of data from the U.S. Geological Survey National Water Quality Network for water years 2013–17</t>
+          <t>The critical minerals initiative of the U.S. Geological Survey’s mineral deposit database project: USMIN</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Scientific Investigations Report</t>
-[...14 lines deleted...]
-          <t>2328-031X</t>
+          <t>Mining, Metallurgy &amp; Exploration (MME)</t>
         </is>
       </c>
       <c r="P43" t="inlineStr">
         <is>
-          <t>10.3133/sir20205116</t>
+          <t>10.1007/s42461-020-00372-w</t>
+        </is>
+      </c>
+      <c r="R43" t="inlineStr">
+        <is>
+          <t>38</t>
         </is>
       </c>
       <c r="T43" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="U43" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V43" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W43" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>Springer</t>
         </is>
       </c>
       <c r="Y43" t="inlineStr">
         <is>
-          <t>New England Water Science Center</t>
+          <t>Central Mineral and Environmental Resources Science Center; Geology, Geophysics, and Geochemistry Science Center</t>
         </is>
       </c>
       <c r="Z43" t="inlineStr">
         <is>
-          <t>Report: v, 21 p.; Data Releases; 9 Tables</t>
-[...19 lines deleted...]
-          <t>Y</t>
+          <t>23 p.</t>
+        </is>
+      </c>
+      <c r="AD43" t="inlineStr">
+        <is>
+          <t>775</t>
+        </is>
+      </c>
+      <c r="AE43" t="inlineStr">
+        <is>
+          <t>797</t>
         </is>
       </c>
       <c r="AW43" t="inlineStr">
         <is>
-          <t>Medalie, Laura 0000-0002-2440-2149 lmedalie@usgs.gov; Bexfield, Laura M. 0000-0002-1789-654X bexfield@usgs.gov</t>
+          <t>Mauk, Jeffrey L. 0000-0002-6244-2774 jmauk@usgs.gov; Karl, Nick A 0000-0003-2858-2498; San Juan, Carma A. 0000-0002-9151-1919 csanjuan@usgs.gov; Knudsen, Liam Dandurand 0000-0003-3691-5475; Schmeda, German 0000-0003-2676-1118; Forbush, Clayton Robert 0000-0002-6735-2719; Van Gosen, Bradley S. 0000-0003-4214-3811 bvangose@usgs.gov; Mullins, Morgan 0000-0003-1699-7688; Scott, Patrick Christopher 0000-0001-8184-4333</t>
         </is>
       </c>
       <c r="AZ43" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20205038</t>
+          <t>https://pubs.usgs.gov/publication/70218019</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>70212676</t>
+          <t>70218019</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>sir20205038</t>
+          <t>70218019</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
-[...4 lines deleted...]
-          <t>Groundwater Quality in Relation to Drinking Water Health Standards and Hydrogeologic and Geochemical Characteristics for 47 Domestic Wells in Potter County, Pennsylvania, 2017</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>Groundwater quality in relation to drinking water health standards and hydrogeologic and geochemical characteristics for 47 domestic wells in Potter County, Pennsylvania, 2017</t>
+          <t>Lithium in groundwater used for drinking-water supply in the United States</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Scientific Investigations Report</t>
-[...14 lines deleted...]
-          <t>2328-031X</t>
+          <t>Science of the Total Environment</t>
         </is>
       </c>
       <c r="P44" t="inlineStr">
         <is>
-          <t>10.3133/sir20205038</t>
+          <t>10.1016/j.scitotenv.2020.144691</t>
+        </is>
+      </c>
+      <c r="R44" t="inlineStr">
+        <is>
+          <t>767</t>
         </is>
       </c>
       <c r="T44" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="U44" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V44" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W44" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Y44" t="inlineStr">
         <is>
-          <t>Pennsylvania Water Science Center</t>
+          <t>California Water Science Center; Pennsylvania Water Science Center; WMA - Earth System Processes Division</t>
         </is>
       </c>
       <c r="Z44" t="inlineStr">
         <is>
-          <t>Report: viii, 67 p.; 2 Appendixes, Data Release</t>
-[...4 lines deleted...]
-          <t>67</t>
+          <t>144691, 15 p.</t>
         </is>
       </c>
       <c r="AM44" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
-      <c r="AN44" t="inlineStr">
-[...18 lines deleted...]
-      </c>
       <c r="AW44" t="inlineStr">
         <is>
-          <t>Galeone, Daniel G. 0000-0002-8007-9278 dgaleone@usgs.gov; Cravotta, Charles A. III 0000-0003-3116-4684; Risser, Dennis W. 0000-0001-9597-5406 dwrisser@usgs.gov</t>
+          <t>Lindsey, Bruce D. 0000-0002-7180-4319 blindsey@usgs.gov; Belitz, Kenneth 0000-0003-4481-2345; Cravotta, Charles A. III 0000-0003-3116-4684; Toccalino, Patricia 0000-0003-1066-1702; Dubrovsky, Neil M. 0000-0001-7786-1149 nmdubrov@usgs.gov</t>
         </is>
       </c>
       <c r="AZ44" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70217804</t>
+          <t>https://pubs.usgs.gov/publication/70216960</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>70217804</t>
+          <t>70216960</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>70217804</t>
+          <t>70216960</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>Sources, fate, and flux of riverine solutes in the Southwest Yellowstone Plateau Volcanic Field, USA</t>
+          <t>Geochemical and geophysical indicators of oil and gas wastewater can trace potential exposure pathways following releases to surface waters</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Journal of Volcanology and Geothermal Research</t>
+          <t>Science of the Total Environment</t>
         </is>
       </c>
       <c r="P45" t="inlineStr">
         <is>
-          <t>10.1016/j.jvolgeores.2020.107021</t>
+          <t>10.1016/j.scitotenv.2020.142909</t>
         </is>
       </c>
       <c r="R45" t="inlineStr">
         <is>
-          <t>403</t>
+          <t>755</t>
+        </is>
+      </c>
+      <c r="S45" t="inlineStr">
+        <is>
+          <t>Part 1</t>
         </is>
       </c>
       <c r="T45" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="U45" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V45" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W45" t="inlineStr">
         <is>
           <t>Elsevier</t>
         </is>
       </c>
       <c r="Y45" t="inlineStr">
         <is>
-          <t>WMA - Laboratory &amp; Analytical Services Division</t>
+          <t>WMA - Earth System Processes Division; WMA - Laboratory &amp; Analytical Services Division</t>
         </is>
       </c>
       <c r="Z45" t="inlineStr">
         <is>
-          <t>107021, 15 p.</t>
+          <t>142909, 16 p.</t>
         </is>
       </c>
       <c r="AM45" t="inlineStr">
         <is>
-          <t>United  States</t>
+          <t>United States</t>
         </is>
       </c>
       <c r="AN45" t="inlineStr">
         <is>
-          <t>Wyoming</t>
-[...4 lines deleted...]
-          <t>Yellowstone National Park</t>
+          <t>North Dakota</t>
         </is>
       </c>
       <c r="AW45" t="inlineStr">
         <is>
-          <t>McCleskey, R. Blaine 0000-0002-2521-8052; Hurwitz, Shaul 0000-0001-5142-6886 shaulh@usgs.gov; White, Erin B 0000-0003-2066-670X; Roth, David A. 0000-0002-7515-3533 daroth@usgs.gov; Susong, David 0000-0003-0415-5221; Hungerford, Jefferson; Olson, Lonnie A.</t>
+          <t>Cozzarelli, Isabelle M. 0000-0002-5123-1007 icozzare@usgs.gov; Kent, Douglas B. 0000-0003-3758-8322 dbkent@usgs.gov; Briggs, Martin A. 0000-0003-3206-4132 mbriggs@usgs.gov; Engle, Mark A 0000-0001-5258-7374; Benthem, Adam J. 0000-0003-2372-0281; Skalak, Katherine 0000-0003-4122-1240 kskalak@usgs.gov; Mumford, Adam C. 0000-0002-8082-8910 amumford@usgs.gov; Jaeschke, Jeanne B. 0000-0002-6237-6164 jaeschke@usgs.gov; Farag, Aida 0000-0003-4247-6763 aida_farag@usgs.gov; Lane, John W. Jr. 0000-0002-3558-243X; Akob, Denise M. 0000-0003-1534-3025</t>
         </is>
       </c>
       <c r="AZ45" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20205022</t>
+          <t>https://pubs.usgs.gov/publication/ofr20191023C</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>70209000</t>
+          <t>70212786</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>sir20205022</t>
+          <t>ofr20191023C</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Groundwater Quality in Relation to Drinking Water Health Standards and Geochemical Characteristics for 54 Domestic Wells in Clinton County, Pennsylvania, 2017</t>
+          <t>Focus Areas for Data Acquisition for Potential Domestic Resources of 11 Critical Minerals in Alaska—Aluminum, Cobalt, Graphite, Lithium, Niobium, Platinum Group Elements, Rare Earth Elements, Tantalum, Tin, Titanium, and Tungsten</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>Groundwater quality in relation to drinking water health standards and geochemical characteristics for 54 domestic wells in Clinton County, Pennsylvania, 2017</t>
+          <t>Focus areas for data acquisition for potential domestic resources of 11 critical minerals in Alaska—Aluminum, cobalt, graphite, lithium, niobium, platinum group elements, rare earth elements, tantalum, tin, titanium, and tungsten, chap. C of U.S. Geological Survey, Focus areas for data acquisition for potential domestic sources of critical minerals</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Scientific Investigations Report</t>
+          <t>Open-File Report</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>2020-5022</t>
+          <t>2019-1023</t>
+        </is>
+      </c>
+      <c r="K46" t="inlineStr">
+        <is>
+          <t>C</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>2328-0328</t>
+          <t>2331-1258</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2328-031X</t>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P46" t="inlineStr">
         <is>
-          <t>10.3133/sir20205022</t>
+          <t>10.3133/ofr20191023C</t>
         </is>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
-          <t>Version 1.1: July 2020; Version 1.0: May 2020</t>
+          <t>Version 1.0: September 2020: Version 1.1: July 2022</t>
         </is>
       </c>
       <c r="T46" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
       <c r="U46" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V46" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W46" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="X46" t="inlineStr">
         <is>
           <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y46" t="inlineStr">
         <is>
-          <t>Pennsylvania Water Science Center</t>
+          <t>Alaska Science Center Geology Minerals</t>
         </is>
       </c>
       <c r="Z46" t="inlineStr">
         <is>
-          <t>Report: vii, 72 p.; Data Release; Appendix</t>
-[...4 lines deleted...]
-          <t>84</t>
+          <t>viii, 20 p.</t>
         </is>
       </c>
       <c r="AM46" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN46" t="inlineStr">
         <is>
-          <t>Pennsylvania</t>
-[...4 lines deleted...]
-          <t>Clinton County</t>
+          <t>Alaska</t>
         </is>
       </c>
       <c r="AU46" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
-      <c r="AV46" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AW46" t="inlineStr">
         <is>
-          <t>Clune, John W. 0000-0002-3563-1975; Cravotta, Charles A. III 0000-0003-3116-4684</t>
+          <t>Kreiner, Douglas C. 0000-0002-4405-1403; Jones, James V. III 0000-0002-6602-5935 jvjones@usgs.gov</t>
         </is>
       </c>
       <c r="AZ46" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>7</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20205034</t>
+          <t>https://pubs.usgs.gov/publication/ofr20191023B</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>70209613</t>
+          <t>70213160</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>sir20205034</t>
+          <t>ofr20191023B</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Updated Study Reporting Levels (SRLs) for Trace-Element Data Collected for the California Groundwater Ambient Monitoring and Assessment (GAMA) Program Priority Basin Project, October 2009–October 2018</t>
+          <t>Focus Areas for Data Acquisition for Potential Domestic Resources of 11 Critical Minerals in the Conterminous United States, Hawaii, and Puerto Rico—Aluminum, Cobalt, Graphite, Lithium, Niobium, Platinum-Group Elements, Rare Earth Elements, Tantalum, Tin, Titanium, and Tungsten</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>Updated study reporting levels (SRLs) for trace-element data collected for the California Groundwater Ambient Monitoring and Assessment (GAMA) Program Priority Basin Project, October 2009–October 2018</t>
+          <t>Focus areas for data acquisition for potential domestic resources of 11 critical minerals in the conterminous United States, Hawaii, and Puerto Rico—Aluminum, cobalt, graphite, lithium, niobium, platinum-group elements, rare earth elements, tantalum, tin, titanium, and tungsten</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Scientific Investigations Report</t>
+          <t>Open-File Report</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>2020-5034</t>
+          <t>2019-1023</t>
+        </is>
+      </c>
+      <c r="K47" t="inlineStr">
+        <is>
+          <t>B</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>2328-0328</t>
+          <t>2331-1258</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2328-031X</t>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P47" t="inlineStr">
         <is>
-          <t>10.3133/sir20205034</t>
+          <t>10.3133/ofr20191023B</t>
+        </is>
+      </c>
+      <c r="Q47" t="inlineStr">
+        <is>
+          <t>Version 1.0: September 2020; Version 1.1: July 2022</t>
         </is>
       </c>
       <c r="T47" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
       <c r="U47" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V47" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W47" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="X47" t="inlineStr">
         <is>
           <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y47" t="inlineStr">
         <is>
-          <t>California Water Science Center</t>
+          <t>Central Mineral and Environmental Resources Science Center; Crustal Geophysics and Geochemistry Science Center; Eastern Mineral and Environmental Resources Science Center; Geology, Minerals, Energy, and Geophysics Science Center</t>
         </is>
       </c>
       <c r="Z47" t="inlineStr">
         <is>
-          <t>Report: vi, 24 p.; Data Release</t>
+          <t>xiii, 67 p.</t>
+        </is>
+      </c>
+      <c r="AF47" t="inlineStr">
+        <is>
+          <t>67</t>
         </is>
       </c>
       <c r="AM47" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
-      <c r="AN47" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AU47" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
+      <c r="AV47" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
       <c r="AW47" t="inlineStr">
         <is>
-          <t>Bennett, George L. V V 0000-0002-6239-1604 georbenn@usgs.gov</t>
+          <t>Hammarstrom, Jane M. 0000-0003-2742-3460 jhammars@usgs.gov; Dicken, Connie L. 0000-0002-1617-8132 cdicken@usgs.gov; Day, Warren C. 0000-0002-9278-2120 wday@usgs.gov; Hofstra, Albert H. 0000-0002-2450-1593 ahofstra@usgs.gov; Drenth, Benjamin J. 0000-0002-3954-8124 bdrenth@usgs.gov; Shah, Anjana K. 0000-0002-3198-081X ashah@usgs.gov; McCafferty, Anne E. 0000-0001-5574-9201 anne@usgs.gov; Woodruff, Laurel G. 0000-0002-2514-9923 woodruff@usgs.gov; Foley, Nora K. 0000-0003-0124-3509 nfoley@usgs.gov; Ponce, David A. 0000-0003-4785-7354 ponce@usgs.gov; Frost, Thomas P. 0000-0001-8348-8432 tfrost@usgs.gov; Stillings, Lisa L. 0000-0002-9011-8891 stilling@usgs.gov</t>
         </is>
       </c>
       <c r="AZ47" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>9</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70210347</t>
+          <t>https://pubs.usgs.gov/publication/sir20205116</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>70210347</t>
+          <t>70216689</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>70210347</t>
+          <t>sir20205116</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>Quality of Data From the U.S. Geological Survey National Water Quality Network for Water Years 2013–17</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>Li and Ca enrichment in the Bristol Dry Lake brine compared to brines from Cadiz and Danby Dry Lakes, Barstow-Bristol Trough, California, USA</t>
+          <t>Quality of data from the U.S. Geological Survey National Water Quality Network for water years 2013–17</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Minerals</t>
+          <t>Scientific Investigations Report</t>
+        </is>
+      </c>
+      <c r="I48" t="inlineStr">
+        <is>
+          <t>2020-5116</t>
+        </is>
+      </c>
+      <c r="M48" t="inlineStr">
+        <is>
+          <t>2328-0328</t>
+        </is>
+      </c>
+      <c r="N48" t="inlineStr">
+        <is>
+          <t>2328-031X</t>
         </is>
       </c>
       <c r="P48" t="inlineStr">
         <is>
-          <t>10.3390/min10030284</t>
-[...9 lines deleted...]
-          <t>3</t>
+          <t>10.3133/sir20205116</t>
         </is>
       </c>
       <c r="T48" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
       <c r="U48" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V48" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W48" t="inlineStr">
         <is>
-          <t>MDPI</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X48" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y48" t="inlineStr">
         <is>
-          <t>California Water Science Center; Geology, Minerals, Energy, and Geophysics Science Center; National Research Program - Central Branch</t>
+          <t>New England Water Science Center</t>
         </is>
       </c>
       <c r="Z48" t="inlineStr">
         <is>
-          <t>284, 34 p.</t>
+          <t>Report: v, 21 p.; Data Releases; 9 Tables</t>
+        </is>
+      </c>
+      <c r="AF48" t="inlineStr">
+        <is>
+          <t>21</t>
         </is>
       </c>
       <c r="AM48" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
-      <c r="AN48" t="inlineStr">
-[...6 lines deleted...]
-          <t>Bristol Dry Lake, Danby Dry Lakes</t>
+      <c r="AU48" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="AV48" t="inlineStr">
+        <is>
+          <t>Y</t>
         </is>
       </c>
       <c r="AW48" t="inlineStr">
         <is>
-          <t>Rosen, Michael R. 0000-0003-3991-0522 mrosen@usgs.gov; Stillings, Lisa L. 0000-0002-9011-8891 stilling@usgs.gov; Kane, Tyler 0000-0003-2511-7312 tkane@usgs.gov; Campbell, Kate M. 0000-0002-8715-5544 kcampbell@usgs.gov; Vitale, Matthew; Spanjers, Ray</t>
+          <t>Medalie, Laura 0000-0002-2440-2149 lmedalie@usgs.gov; Bexfield, Laura M. 0000-0002-1789-654X bexfield@usgs.gov</t>
         </is>
       </c>
       <c r="AZ48" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>16</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70208146</t>
+          <t>https://pubs.usgs.gov/publication/sir20205038</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>70208146</t>
+          <t>70212676</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>70208146</t>
+          <t>sir20205038</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Conference Paper</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Conference Paper</t>
+          <t>USGS Numbered Series</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>Groundwater Quality in Relation to Drinking Water Health Standards and Hydrogeologic and Geochemical Characteristics for 47 Domestic Wells in Potter County, Pennsylvania, 2017</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>Passive seismic survey of sediment thickness, Dasht-e-Nawar basin, eastern Afghanistan</t>
+          <t>Groundwater quality in relation to drinking water health standards and hydrogeologic and geochemical characteristics for 47 domestic wells in Potter County, Pennsylvania, 2017</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>Scientific Investigations Report</t>
+        </is>
+      </c>
+      <c r="I49" t="inlineStr">
+        <is>
+          <t>2020-5038</t>
+        </is>
+      </c>
+      <c r="M49" t="inlineStr">
+        <is>
+          <t>2328-0328</t>
+        </is>
+      </c>
+      <c r="N49" t="inlineStr">
+        <is>
+          <t>2328-031X</t>
         </is>
       </c>
       <c r="P49" t="inlineStr">
         <is>
-          <t>10.1007/978-3-030-32173-4_12</t>
+          <t>10.3133/sir20205038</t>
         </is>
       </c>
       <c r="T49" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
       <c r="U49" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V49" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W49" t="inlineStr">
         <is>
-          <t>Springer</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X49" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y49" t="inlineStr">
         <is>
-          <t>New England Water Science Center</t>
+          <t>Pennsylvania Water Science Center</t>
         </is>
       </c>
       <c r="Z49" t="inlineStr">
         <is>
-          <t>10 p.</t>
-[...24 lines deleted...]
-          <t>170</t>
+          <t>Report: viii, 67 p.; 2 Appendixes, Data Release</t>
+        </is>
+      </c>
+      <c r="AF49" t="inlineStr">
+        <is>
+          <t>67</t>
         </is>
       </c>
       <c r="AM49" t="inlineStr">
         <is>
-          <t>Afghanistan</t>
-[...4 lines deleted...]
-          <t>Dasht-e-Nawar basin</t>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN49" t="inlineStr">
+        <is>
+          <t>Pennsylvania</t>
+        </is>
+      </c>
+      <c r="AO49" t="inlineStr">
+        <is>
+          <t>Potter County</t>
+        </is>
+      </c>
+      <c r="AU49" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="AV49" t="inlineStr">
+        <is>
+          <t>Y</t>
         </is>
       </c>
       <c r="AW49" t="inlineStr">
         <is>
-          <t>Mack, Thomas J. 0000-0002-0496-3918</t>
+          <t>Galeone, Daniel G. 0000-0002-8007-9278 dgaleone@usgs.gov; Cravotta, Charles A. III 0000-0003-3116-4684; Risser, Dennis W. 0000-0001-9597-5406 dwrisser@usgs.gov</t>
         </is>
       </c>
       <c r="AZ49" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>4</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70204828</t>
+          <t>https://pubs.usgs.gov/publication/70217804</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>70204828</t>
+          <t>70217804</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>70204828</t>
+          <t>70217804</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>Temperature-dependent variations in mineralogy, major element chemistry and the stable isotopes of boron, lithium and chlorine resulting from hydration of rhyolite glass: Constraints from hydrothermal experiments at 150 to 350°C and 25 MPa</t>
+          <t>Sources, fate, and flux of riverine solutes in the Southwest Yellowstone Plateau Volcanic Field, USA</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Geochimica et Cosmochimica Acta</t>
+          <t>Journal of Volcanology and Geothermal Research</t>
         </is>
       </c>
       <c r="P50" t="inlineStr">
         <is>
-          <t>10.1016/j.gca.2019.07.012</t>
+          <t>10.1016/j.jvolgeores.2020.107021</t>
         </is>
       </c>
       <c r="R50" t="inlineStr">
         <is>
-          <t>261</t>
+          <t>403</t>
         </is>
       </c>
       <c r="T50" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="U50" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V50" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W50" t="inlineStr">
         <is>
           <t>Elsevier</t>
         </is>
       </c>
       <c r="Y50" t="inlineStr">
         <is>
-          <t>National Research Program - Western Branch; Volcano Science Center; WMA - Laboratory &amp; Analytical Services Division</t>
+          <t>WMA - Laboratory &amp; Analytical Services Division</t>
         </is>
       </c>
       <c r="Z50" t="inlineStr">
         <is>
-          <t>19 p.</t>
-[...9 lines deleted...]
-          <t>287</t>
+          <t>107021, 15 p.</t>
+        </is>
+      </c>
+      <c r="AM50" t="inlineStr">
+        <is>
+          <t>United  States</t>
+        </is>
+      </c>
+      <c r="AN50" t="inlineStr">
+        <is>
+          <t>Wyoming</t>
+        </is>
+      </c>
+      <c r="AQ50" t="inlineStr">
+        <is>
+          <t>Yellowstone National Park</t>
         </is>
       </c>
       <c r="AW50" t="inlineStr">
         <is>
-          <t>Cullen, Jeffery T.; Hurwitz, Shaul 0000-0001-5142-6886 shaulh@usgs.gov; Barnes, Jaime D.; John C. Lassiter; Penniston-Dorland, Sarah; Kasemann, Simone; Thordsen, James 0000-0001-9809-0398 jthordsn@usgs.gov</t>
+          <t>McCleskey, R. Blaine 0000-0002-2521-8052; Hurwitz, Shaul 0000-0001-5142-6886 shaulh@usgs.gov; White, Erin B 0000-0003-2066-670X; Roth, David A. 0000-0002-7515-3533 daroth@usgs.gov; Susong, David 0000-0003-0415-5221; Hungerford, Jefferson; Olson, Lonnie A.</t>
         </is>
       </c>
       <c r="AZ50" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20185170</t>
+          <t>https://pubs.usgs.gov/publication/sir20205022</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>70202389</t>
+          <t>70209000</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>sir20185170</t>
+          <t>sir20205022</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Drinking Water Health Standards Comparison and Chemical Analysis of Groundwater for 72 Domestic Wells in Bradford County, Pennsylvania, 2016</t>
+          <t>Groundwater Quality in Relation to Drinking Water Health Standards and Geochemical Characteristics for 54 Domestic Wells in Clinton County, Pennsylvania, 2017</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>Drinking water health standards comparison and chemical analysis of groundwater for 72 domestic wells in Bradford County, Pennsylvania, 2016</t>
+          <t>Groundwater quality in relation to drinking water health standards and geochemical characteristics for 54 domestic wells in Clinton County, Pennsylvania, 2017</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>Scientific Investigations Report</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>2018-5170</t>
+          <t>2020-5022</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
           <t>2328-0328</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
           <t>2328-031X</t>
         </is>
       </c>
       <c r="P51" t="inlineStr">
         <is>
-          <t>10.3133/sir20185170</t>
+          <t>10.3133/sir20205022</t>
         </is>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
-          <t>Version 1.2: May 30, 2019; Version 1.1: April 23, 2019; Version 1.0:  April 19, 2019</t>
+          <t>Version 1.1: July 2020; Version 1.0: May 2020</t>
         </is>
       </c>
       <c r="T51" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="U51" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V51" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W51" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="X51" t="inlineStr">
         <is>
           <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y51" t="inlineStr">
         <is>
           <t>Pennsylvania Water Science Center</t>
         </is>
       </c>
       <c r="Z51" t="inlineStr">
         <is>
-          <t>Report: vi, 66 p.; Data Release</t>
+          <t>Report: vii, 72 p.; Data Release; Appendix</t>
         </is>
       </c>
       <c r="AF51" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>84</t>
         </is>
       </c>
       <c r="AM51" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN51" t="inlineStr">
         <is>
           <t>Pennsylvania</t>
         </is>
       </c>
       <c r="AO51" t="inlineStr">
         <is>
-          <t>Bradford County </t>
+          <t>Clinton County</t>
         </is>
       </c>
       <c r="AU51" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="AV51" t="inlineStr">
         <is>
-          <t>Y</t>
+          <t>N</t>
         </is>
       </c>
       <c r="AW51" t="inlineStr">
         <is>
           <t>Clune, John W. 0000-0002-3563-1975; Cravotta, Charles A. III 0000-0003-3116-4684</t>
         </is>
       </c>
       <c r="AZ51" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70195323</t>
+          <t>https://pubs.usgs.gov/publication/sir20205034</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>70195323</t>
+          <t>70209613</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>70195323</t>
+          <t>sir20205034</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Conference Paper</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Conference Paper</t>
+          <t>USGS Numbered Series</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>Updated Study Reporting Levels (SRLs) for Trace-Element Data Collected for the California Groundwater Ambient Monitoring and Assessment (GAMA) Program Priority Basin Project, October 2009–October 2018</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>Strategic and critical metals in produced geothermal fluids from Nevada and Utah</t>
+          <t>Updated study reporting levels (SRLs) for trace-element data collected for the California Groundwater Ambient Monitoring and Assessment (GAMA) Program Priority Basin Project, October 2009–October 2018</t>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>Scientific Investigations Report</t>
+        </is>
+      </c>
+      <c r="I52" t="inlineStr">
+        <is>
+          <t>2020-5034</t>
+        </is>
+      </c>
+      <c r="M52" t="inlineStr">
+        <is>
+          <t>2328-0328</t>
+        </is>
+      </c>
+      <c r="N52" t="inlineStr">
+        <is>
+          <t>2328-031X</t>
+        </is>
+      </c>
+      <c r="P52" t="inlineStr">
+        <is>
+          <t>10.3133/sir20205034</t>
         </is>
       </c>
       <c r="T52" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="U52" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V52" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W52" t="inlineStr">
         <is>
-          <t>OSTI</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X52" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y52" t="inlineStr">
         <is>
-          <t>Central Mineral and Environmental Resources Science Center</t>
+          <t>California Water Science Center</t>
         </is>
       </c>
       <c r="Z52" t="inlineStr">
         <is>
-          <t>12 p.</t>
-[...29 lines deleted...]
-          <t>February 12-14, 2018</t>
+          <t>Report: vi, 24 p.; Data Release</t>
+        </is>
+      </c>
+      <c r="AM52" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN52" t="inlineStr">
+        <is>
+          <t>California</t>
+        </is>
+      </c>
+      <c r="AU52" t="inlineStr">
+        <is>
+          <t>Y</t>
         </is>
       </c>
       <c r="AW52" t="inlineStr">
         <is>
-          <t>Simmons, Stuart F.; Kirby, Stephe H.; Verplanck, Philip L. 0000-0002-3653-6419; Kelley, Karen Duttweiler 0000-0002-3232-5809 kdkelley@usgs.gov</t>
+          <t>Bennett, George L. V V 0000-0002-6239-1604 georbenn@usgs.gov</t>
         </is>
       </c>
       <c r="AZ52" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20185113</t>
+          <t>https://pubs.usgs.gov/publication/70210347</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>70198850</t>
+          <t>70210347</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>sir20185113</t>
+          <t>70210347</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
-[...4 lines deleted...]
-          <t>Baseline Water Quality of an Area Undergoing Shale-Gas Development in the Muskingum River Watershed, Ohio, 2015–16</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>Baseline water quality of an area undergoing shale-gas development in the Muskingum River watershed, Ohio, 2015–16</t>
+          <t>Li and Ca enrichment in the Bristol Dry Lake brine compared to brines from Cadiz and Danby Dry Lakes, Barstow-Bristol Trough, California, USA</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Scientific Investigations Report</t>
-[...14 lines deleted...]
-          <t>2328-031X</t>
+          <t>Minerals</t>
         </is>
       </c>
       <c r="P53" t="inlineStr">
         <is>
-          <t>10.3133/sir20185113</t>
+          <t>10.3390/min10030284</t>
+        </is>
+      </c>
+      <c r="R53" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="S53" t="inlineStr">
+        <is>
+          <t>3</t>
         </is>
       </c>
       <c r="T53" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="U53" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V53" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W53" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>MDPI</t>
         </is>
       </c>
       <c r="Y53" t="inlineStr">
         <is>
-          <t>Ohio-Kentucky-Indiana Water Science Center</t>
+          <t>California Water Science Center; Geology, Minerals, Energy, and Geophysics Science Center; National Research Program - Central Branch</t>
         </is>
       </c>
       <c r="Z53" t="inlineStr">
         <is>
-          <t>Report: ix, 129 p.; Data Release</t>
+          <t>284, 34 p.</t>
         </is>
       </c>
       <c r="AM53" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN53" t="inlineStr">
         <is>
-          <t>Ohio</t>
+          <t>California</t>
         </is>
       </c>
       <c r="AQ53" t="inlineStr">
         <is>
-          <t>Muskingum River Watershed</t>
-[...9 lines deleted...]
-          <t>N</t>
+          <t>Bristol Dry Lake, Danby Dry Lakes</t>
         </is>
       </c>
       <c r="AW53" t="inlineStr">
         <is>
-          <t>Covert, S. Alex 0000-0001-5981-1826; Jagucki, Martha L. 0000-0003-3798-8393; Huitger, Carrie A. 0000-0003-4534-3245 chuitger@usgs.gov</t>
+          <t>Rosen, Michael R. 0000-0003-3991-0522 mrosen@usgs.gov; Stillings, Lisa L. 0000-0002-9011-8891 stilling@usgs.gov; Kane, Tyler 0000-0003-2511-7312 tkane@usgs.gov; Campbell, Kate M. 0000-0002-8715-5544 kcampbell@usgs.gov; Vitale, Matthew; Spanjers, Ray</t>
         </is>
       </c>
       <c r="AZ53" t="inlineStr">
         <is>
           <t>2</t>
-        </is>
-[...3 lines deleted...]
-          <t>5bfe65dfe4b0815414ca60ee</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20185088</t>
+          <t>https://pubs.usgs.gov/publication/70208146</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>70197966</t>
+          <t>70208146</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>sir20185088</t>
+          <t>70208146</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>Variations on a method for evaluating decadal-scale changes in the groundwater quality of two GAMA coastal study units 2004–14, California GAMA Priority Basin Project</t>
-[...19 lines deleted...]
-          <t>2328-031X</t>
+          <t>Passive seismic survey of sediment thickness, Dasht-e-Nawar basin, eastern Afghanistan</t>
         </is>
       </c>
       <c r="P54" t="inlineStr">
         <is>
-          <t>10.3133/sir20185088</t>
+          <t>10.1007/978-3-030-32173-4_12</t>
         </is>
       </c>
       <c r="T54" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="U54" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V54" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W54" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>Springer</t>
         </is>
       </c>
       <c r="Y54" t="inlineStr">
         <is>
-          <t>California Water Science Center</t>
+          <t>New England Water Science Center</t>
         </is>
       </c>
       <c r="Z54" t="inlineStr">
         <is>
-          <t>Report: ix, 75 p.; Data Release</t>
-[...4 lines deleted...]
-          <t>90</t>
+          <t>10 p.</t>
+        </is>
+      </c>
+      <c r="AA54" t="inlineStr">
+        <is>
+          <t>Book</t>
+        </is>
+      </c>
+      <c r="AB54" t="inlineStr">
+        <is>
+          <t>Conference publication</t>
+        </is>
+      </c>
+      <c r="AC54" t="inlineStr">
+        <is>
+          <t>Military Geoscience</t>
+        </is>
+      </c>
+      <c r="AD54" t="inlineStr">
+        <is>
+          <t>161</t>
+        </is>
+      </c>
+      <c r="AE54" t="inlineStr">
+        <is>
+          <t>170</t>
         </is>
       </c>
       <c r="AM54" t="inlineStr">
         <is>
-          <t>United States</t>
-[...9 lines deleted...]
-          <t>Y</t>
+          <t>Afghanistan</t>
+        </is>
+      </c>
+      <c r="AQ54" t="inlineStr">
+        <is>
+          <t>Dasht-e-Nawar basin</t>
         </is>
       </c>
       <c r="AW54" t="inlineStr">
         <is>
-          <t>Kent, Robert H. 0000-0003-4174-9467 rhkent@usgs.gov</t>
+          <t>Mack, Thomas J. 0000-0002-0496-3918</t>
         </is>
       </c>
       <c r="AZ54" t="inlineStr">
         <is>
-          <t>2</t>
-[...4 lines deleted...]
-          <t>5b6fc3cee4b0f5d57878e8e9</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70220876</t>
+          <t>https://pubs.usgs.gov/publication/70204828</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>70220876</t>
+          <t>70204828</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>70220876</t>
+          <t>70204828</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>North American net import reliance of mineral materials in 2014 for advanced technologies</t>
+          <t>Temperature-dependent variations in mineralogy, major element chemistry and the stable isotopes of boron, lithium and chlorine resulting from hydration of rhyolite glass: Constraints from hydrothermal experiments at 150 to 350°C and 25 MPa</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Mining Engineering</t>
+          <t>Geochimica et Cosmochimica Acta</t>
         </is>
       </c>
       <c r="P55" t="inlineStr">
         <is>
-          <t>10.19150/ME.8365</t>
+          <t>10.1016/j.gca.2019.07.012</t>
         </is>
       </c>
       <c r="R55" t="inlineStr">
         <is>
-          <t>70</t>
-[...4 lines deleted...]
-          <t>7</t>
+          <t>261</t>
         </is>
       </c>
       <c r="T55" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="U55" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V55" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W55" t="inlineStr">
         <is>
-          <t>Society for Mining, Metallurgy and Exploration</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Y55" t="inlineStr">
         <is>
-          <t>National Minerals Information Center</t>
+          <t>National Research Program - Western Branch; Volcano Science Center; WMA - Laboratory &amp; Analytical Services Division</t>
         </is>
       </c>
       <c r="Z55" t="inlineStr">
         <is>
-          <t>6 p.</t>
+          <t>19 p.</t>
         </is>
       </c>
       <c r="AD55" t="inlineStr">
         <is>
-          <t>107</t>
+          <t>269</t>
         </is>
       </c>
       <c r="AE55" t="inlineStr">
         <is>
-          <t>112</t>
+          <t>287</t>
         </is>
       </c>
       <c r="AW55" t="inlineStr">
         <is>
-          <t>Brainard, Jamie L. 0000-0002-1712-0821; Sinclair, Robert G; Stone, Kevin; Scott Sangine, Elizabeth 0000-0003-4768-633X; Fortier, Steven M. 0000-0001-8123-5749</t>
+          <t>Cullen, Jeffery T.; Hurwitz, Shaul 0000-0001-5142-6886 shaulh@usgs.gov; Barnes, Jaime D.; John C. Lassiter; Penniston-Dorland, Sarah; Kasemann, Simone; Thordsen, James 0000-0001-9809-0398 jthordsn@usgs.gov</t>
         </is>
       </c>
       <c r="AZ55" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr20181021</t>
+          <t>https://pubs.usgs.gov/publication/sir20185170</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>70195360</t>
+          <t>70202389</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>ofr20181021</t>
+          <t>sir20185170</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>Drinking Water Health Standards Comparison and Chemical Analysis of Groundwater for 72 Domestic Wells in Bradford County, Pennsylvania, 2016</t>
+        </is>
+      </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>Draft critical mineral list—Summary of methodology and background information—U.S. Geological Survey technical input document in response to Secretarial Order No. 3359</t>
+          <t>Drinking water health standards comparison and chemical analysis of groundwater for 72 domestic wells in Bradford County, Pennsylvania, 2016</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
+          <t>Scientific Investigations Report</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>2018-1021</t>
+          <t>2018-5170</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>2331-1258</t>
+          <t>2328-0328</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>0196-1497</t>
+          <t>2328-031X</t>
         </is>
       </c>
       <c r="P56" t="inlineStr">
         <is>
-          <t>10.3133/ofr20181021</t>
+          <t>10.3133/sir20185170</t>
+        </is>
+      </c>
+      <c r="Q56" t="inlineStr">
+        <is>
+          <t>Version 1.2: May 30, 2019; Version 1.1: April 23, 2019; Version 1.0:  April 19, 2019</t>
         </is>
       </c>
       <c r="T56" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="U56" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V56" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W56" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="X56" t="inlineStr">
         <is>
           <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y56" t="inlineStr">
         <is>
-          <t>National Minerals Information Center</t>
+          <t>Pennsylvania Water Science Center</t>
         </is>
       </c>
       <c r="Z56" t="inlineStr">
         <is>
-          <t>v, 15 p.</t>
+          <t>Report: vi, 66 p.; Data Release</t>
         </is>
       </c>
       <c r="AF56" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>76</t>
+        </is>
+      </c>
+      <c r="AM56" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN56" t="inlineStr">
+        <is>
+          <t>Pennsylvania</t>
+        </is>
+      </c>
+      <c r="AO56" t="inlineStr">
+        <is>
+          <t>Bradford County </t>
         </is>
       </c>
       <c r="AU56" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
+      <c r="AV56" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
       <c r="AW56" t="inlineStr">
         <is>
-          <t>Fortier, Steven M. 0000-0001-8123-5749; Nassar, Nedal T. 0000-0001-8758-9732 nnassar@usgs.gov; Lederer, Graham W. 0000-0002-9505-9923; Brainard, Jamie  0000-0002-1712-0821; Gambogi, Joseph 0000-0002-5719-2280 jgambogi@usgs.gov; McCullough, Erin A. 0000-0002-9072-7021 emccullough@usgs.gov</t>
+          <t>Clune, John W. 0000-0002-3563-1975; Cravotta, Charles A. III 0000-0003-3116-4684</t>
         </is>
       </c>
       <c r="AZ56" t="inlineStr">
         <is>
-          <t>1</t>
-[...4 lines deleted...]
-          <t>5afee72ce4b0da30c1bfc178</t>
+          <t>3</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20175110</t>
+          <t>https://pubs.usgs.gov/publication/70195323</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>70191425</t>
+          <t>70195323</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>sir20175110</t>
+          <t>70195323</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>Baseline assessment of groundwater quality in Pike County, Pennsylvania, 2015</t>
-[...24 lines deleted...]
-          <t>10.3133/sir20175110</t>
+          <t>Strategic and critical metals in produced geothermal fluids from Nevada and Utah</t>
         </is>
       </c>
       <c r="T57" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="U57" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V57" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W57" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>OSTI</t>
         </is>
       </c>
       <c r="Y57" t="inlineStr">
         <is>
-          <t>Pennsylvania Water Science Center</t>
+          <t>Central Mineral and Environmental Resources Science Center</t>
         </is>
       </c>
       <c r="Z57" t="inlineStr">
         <is>
-          <t>Report: xii, 181 p.; Data Release</t>
-[...24 lines deleted...]
-          <t>N</t>
+          <t>12 p.</t>
+        </is>
+      </c>
+      <c r="AA57" t="inlineStr">
+        <is>
+          <t>Book</t>
+        </is>
+      </c>
+      <c r="AB57" t="inlineStr">
+        <is>
+          <t>Conference publication</t>
+        </is>
+      </c>
+      <c r="AC57" t="inlineStr">
+        <is>
+          <t>Proceedings 43rd Stanford Geothermal Workshop</t>
+        </is>
+      </c>
+      <c r="AJ57" t="inlineStr">
+        <is>
+          <t>43rd Workshop on Geothermal Reservoir Engineering</t>
+        </is>
+      </c>
+      <c r="AK57" t="inlineStr">
+        <is>
+          <t>Stanford, CA</t>
+        </is>
+      </c>
+      <c r="AL57" t="inlineStr">
+        <is>
+          <t>February 12-14, 2018</t>
         </is>
       </c>
       <c r="AW57" t="inlineStr">
         <is>
-          <t>Senior, Lisa A. 0000-0003-2629-1996 lasenior@usgs.gov; Cravotta, Charles A. III 0000-0003-3116-4684 cravotta@usgs.gov</t>
+          <t>Simmons, Stuart F.; Kirby, Stephe H.; Verplanck, Philip L. 0000-0002-3653-6419; Kelley, Karen Duttweiler 0000-0002-3232-5809 kdkelley@usgs.gov</t>
         </is>
       </c>
       <c r="AZ57" t="inlineStr">
         <is>
-          <t>3</t>
-[...4 lines deleted...]
-          <t>5a60fae0e4b06e28e9c228c1</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/pp1802</t>
+          <t>https://pubs.usgs.gov/publication/sir20185113</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>70158974</t>
+          <t>70198850</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>pp1802</t>
+          <t>sir20185113</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>Baseline Water Quality of an Area Undergoing Shale-Gas Development in the Muskingum River Watershed, Ohio, 2015–16</t>
+        </is>
+      </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Critical mineral resources of the United States—Economic and environmental geology and prospects for future supply</t>
+          <t>Baseline water quality of an area undergoing shale-gas development in the Muskingum River watershed, Ohio, 2015–16</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Professional Paper</t>
+          <t>Scientific Investigations Report</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>1802</t>
+          <t>2018-5113</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>2330-7102</t>
+          <t>2328-0328</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>1044-9612</t>
-[...4 lines deleted...]
-          <t>978-1-4113-3991-0</t>
+          <t>2328-031X</t>
         </is>
       </c>
       <c r="P58" t="inlineStr">
         <is>
-          <t>10.3133/pp1802</t>
+          <t>10.3133/sir20185113</t>
         </is>
       </c>
       <c r="T58" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="U58" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V58" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W58" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="X58" t="inlineStr">
         <is>
           <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y58" t="inlineStr">
         <is>
-          <t>Eastern Mineral and Environmental Resources Science Center</t>
+          <t>Ohio-Kentucky-Indiana Water Science Center</t>
         </is>
       </c>
       <c r="Z58" t="inlineStr">
         <is>
-          <t>Report: 862 p.; Data Release</t>
-[...4 lines deleted...]
-          <t>862</t>
+          <t>Report: ix, 129 p.; Data Release</t>
+        </is>
+      </c>
+      <c r="AM58" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN58" t="inlineStr">
+        <is>
+          <t>Ohio</t>
+        </is>
+      </c>
+      <c r="AQ58" t="inlineStr">
+        <is>
+          <t>Muskingum River Watershed</t>
         </is>
       </c>
       <c r="AU58" t="inlineStr">
         <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="AV58" t="inlineStr">
+        <is>
           <t>N</t>
         </is>
       </c>
-      <c r="AV58" t="inlineStr">
-[...6 lines deleted...]
-          <t>Schulz, Klaus J. 0000-0003-2967-4765 kschulz@usgs.gov; DeYoung, Jr. 0000-0003-1169-6026 jdeyoung@usgs.gov; Seal,, Robert R. II 0000-0003-0901-2529 rseal@usgs.gov; Bradley, Dwight 0000-0001-9116-5289 bradleyorchard2@gmail.com</t>
+      <c r="AW58" t="inlineStr">
+        <is>
+          <t>Covert, S. Alex 0000-0001-5981-1826; Jagucki, Martha L. 0000-0003-3798-8393; Huitger, Carrie A. 0000-0003-4534-3245 chuitger@usgs.gov</t>
         </is>
       </c>
       <c r="AZ58" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>2</t>
         </is>
       </c>
       <c r="BA58" t="inlineStr">
         <is>
-          <t>5a60fae5e4b06e28e9c2291f</t>
+          <t>5bfe65dfe4b0815414ca60ee</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/pp1802A</t>
+          <t>https://pubs.usgs.gov/publication/sir20185088</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>70179931</t>
+          <t>70197966</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>pp1802A</t>
+          <t>sir20185088</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Critical mineral resources of the United States—An introduction</t>
+          <t>Variations on a method for evaluating decadal-scale changes in the groundwater quality of two GAMA coastal study units 2004–14, California GAMA Priority Basin Project</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Professional Paper</t>
+          <t>Scientific Investigations Report</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>1802</t>
-[...4 lines deleted...]
-          <t>A</t>
+          <t>2018-5088</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>2330-7102</t>
+          <t>2328-0328</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>1044-9612</t>
-[...4 lines deleted...]
-          <t>978-1-4113-3991-0</t>
+          <t>2328-031X</t>
         </is>
       </c>
       <c r="P59" t="inlineStr">
         <is>
-          <t>10.3133/pp1802A</t>
+          <t>10.3133/sir20185088</t>
         </is>
       </c>
       <c r="T59" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="U59" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V59" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W59" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="X59" t="inlineStr">
         <is>
           <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y59" t="inlineStr">
         <is>
-          <t>Eastern Mineral and Environmental Resources Science Center</t>
+          <t>California Water Science Center</t>
         </is>
       </c>
       <c r="Z59" t="inlineStr">
         <is>
-          <t>iii, 14 p.</t>
-[...14 lines deleted...]
-          <t>Critical mineral resources of the United States—Economic and environmental geology and prospects for future supply</t>
+          <t>Report: ix, 75 p.; Data Release</t>
         </is>
       </c>
       <c r="AF59" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="AM59" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN59" t="inlineStr">
+        <is>
+          <t>California</t>
         </is>
       </c>
       <c r="AU59" t="inlineStr">
         <is>
-          <t>N</t>
-[...4 lines deleted...]
-          <t>N</t>
+          <t>Y</t>
         </is>
       </c>
       <c r="AW59" t="inlineStr">
         <is>
-          <t>Schulz, Klaus J. 0000-0003-2967-4765 kschulz@usgs.gov; DeYoung, John H. Jr. jdeyoung@usgs.gov; Seal, Robert R. II 0000-0003-0901-2529 rseal@usgs.gov; Bradley, Dwight 0000-0001-9116-5289 bradleyorchard2@gmail.com</t>
-[...4 lines deleted...]
-          <t>Schulz, Klaus J. 0000-0003-2967-4765 kschulz@usgs.gov; DeYoung, Jr. 0000-0003-1169-6026 jdeyoung@usgs.gov; Seal,, Robert R. II 0000-0003-0901-2529 rseal@usgs.gov; Bradley, Dwight 0000-0001-9116-5289 bradleyorchard2@gmail.com</t>
+          <t>Kent, Robert H. 0000-0003-4174-9467 rhkent@usgs.gov</t>
         </is>
       </c>
       <c r="AZ59" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="BA59" t="inlineStr">
         <is>
-          <t>5a60fae4e4b06e28e9c2290c</t>
+          <t>5b6fc3cee4b0f5d57878e8e9</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/pp1802K</t>
+          <t>https://pubs.usgs.gov/publication/70220876</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>70116352</t>
+          <t>70220876</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>pp1802K</t>
+          <t>70220876</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>Lithium</t>
+          <t>North American net import reliance of mineral materials in 2014 for advanced technologies</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Professional Paper</t>
-[...24 lines deleted...]
-          <t>978-1-4113-3991-0</t>
+          <t>Mining Engineering</t>
         </is>
       </c>
       <c r="P60" t="inlineStr">
         <is>
-          <t>10.3133/pp1802K</t>
+          <t>10.19150/ME.8365</t>
+        </is>
+      </c>
+      <c r="R60" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="S60" t="inlineStr">
+        <is>
+          <t>7</t>
         </is>
       </c>
       <c r="T60" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="U60" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V60" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W60" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>Society for Mining, Metallurgy and Exploration</t>
         </is>
       </c>
       <c r="Y60" t="inlineStr">
         <is>
-          <t>Alaska Science Center Geology Minerals</t>
+          <t>National Minerals Information Center</t>
         </is>
       </c>
       <c r="Z60" t="inlineStr">
         <is>
-          <t>viii, 21 p.</t>
-[...29 lines deleted...]
-          <t>N</t>
+          <t>6 p.</t>
+        </is>
+      </c>
+      <c r="AD60" t="inlineStr">
+        <is>
+          <t>107</t>
+        </is>
+      </c>
+      <c r="AE60" t="inlineStr">
+        <is>
+          <t>112</t>
         </is>
       </c>
       <c r="AW60" t="inlineStr">
         <is>
-          <t>Bradley, Dwight 0000-0001-9116-5289 bradleyorchard2@gmail.com; Stillings, Lisa L. 0000-0002-9011-8891 stilling@usgs.gov; Jaskula, Brian W. bjaskula@usgs.gov; Munk, LeeAnn; McCauley, Andrew D.</t>
-[...4 lines deleted...]
-          <t>Schulz, Klaus J. 0000-0003-2967-4765 kschulz@usgs.gov; DeYoung, Jr. 0000-0003-1169-6026 jdeyoung@usgs.gov; Seal,, Robert R. II 0000-0003-0901-2529 rseal@usgs.gov; Bradley, Dwight 0000-0001-9116-5289 bradleyorchard2@gmail.com</t>
+          <t>Brainard, Jamie L. 0000-0002-1712-0821; Sinclair, Robert G; Stone, Kevin; Scott Sangine, Elizabeth 0000-0003-4768-633X; Fortier, Steven M. 0000-0001-8123-5749</t>
         </is>
       </c>
       <c r="AZ60" t="inlineStr">
         <is>
           <t>1</t>
-        </is>
-[...3 lines deleted...]
-          <t>5a60fae5e4b06e28e9c22927</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/pp1802S</t>
+          <t>https://pubs.usgs.gov/publication/ofr20181021</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>70180704</t>
+          <t>70195360</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>pp1802S</t>
+          <t>ofr20181021</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>Tin</t>
+          <t>Draft critical mineral list—Summary of methodology and background information—U.S. Geological Survey technical input document in response to Secretarial Order No. 3359</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Professional Paper</t>
+          <t>Open-File Report</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>1802</t>
-[...4 lines deleted...]
-          <t>S</t>
+          <t>2018-1021</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>2330-7102</t>
+          <t>2331-1258</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>1044-9612</t>
-[...4 lines deleted...]
-          <t>978-1-4113-3991-0</t>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P61" t="inlineStr">
         <is>
-          <t>10.3133/pp1802S</t>
+          <t>10.3133/ofr20181021</t>
         </is>
       </c>
       <c r="T61" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="U61" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V61" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W61" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="X61" t="inlineStr">
         <is>
           <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y61" t="inlineStr">
         <is>
-          <t>Geology, Minerals, Energy, and Geophysics Science Center</t>
+          <t>National Minerals Information Center</t>
         </is>
       </c>
       <c r="Z61" t="inlineStr">
         <is>
-          <t>ix, 53 p.</t>
-[...14 lines deleted...]
-          <t>Critical mineral resources of the United States—Economic and environmental geology and prospects for future supply</t>
+          <t>v, 15 p.</t>
         </is>
       </c>
       <c r="AF61" t="inlineStr">
         <is>
-          <t>68</t>
+          <t>26</t>
         </is>
       </c>
       <c r="AU61" t="inlineStr">
         <is>
-          <t>N</t>
-[...4 lines deleted...]
-          <t>N</t>
+          <t>Y</t>
         </is>
       </c>
       <c r="AW61" t="inlineStr">
         <is>
-          <t>Kamilli, Robert J. bkamilli@usgs.gov; Kimball, Bryn E. bekimball@usgs.gov; Carlin, James F. Jr. jcarlin@usgs.gov</t>
-[...4 lines deleted...]
-          <t>Schulz, Klaus J. 0000-0003-2967-4765 kschulz@usgs.gov; DeYoung, Jr. 0000-0003-1169-6026 jdeyoung@usgs.gov; Seal,, Robert R. II 0000-0003-0901-2529 rseal@usgs.gov; Bradley, Dwight 0000-0001-9116-5289 bradleyorchard2@gmail.com</t>
+          <t>Fortier, Steven M. 0000-0001-8123-5749; Nassar, Nedal T. 0000-0001-8758-9732 nnassar@usgs.gov; Lederer, Graham W. 0000-0002-9505-9923; Brainard, Jamie  0000-0002-1712-0821; Gambogi, Joseph 0000-0002-5719-2280 jgambogi@usgs.gov; McCullough, Erin A. 0000-0002-9072-7021 emccullough@usgs.gov</t>
         </is>
       </c>
       <c r="AZ61" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA61" t="inlineStr">
         <is>
-          <t>5a60fae3e4b06e28e9c22900</t>
+          <t>5afee72ce4b0da30c1bfc178</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/pp1802M</t>
+          <t>https://pubs.usgs.gov/publication/sir20175110</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>70110750</t>
+          <t>70191425</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>pp1802M</t>
+          <t>sir20175110</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>Niobium and tantalum</t>
+          <t>Baseline assessment of groundwater quality in Pike County, Pennsylvania, 2015</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Professional Paper</t>
+          <t>Scientific Investigations Report</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>1802</t>
-[...4 lines deleted...]
-          <t>M</t>
+          <t>2017-5110</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>2330-7102</t>
+          <t>2328-0328</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>1044-9612</t>
-[...4 lines deleted...]
-          <t>978-1-4113-3991-0</t>
+          <t>2328-031X</t>
         </is>
       </c>
       <c r="P62" t="inlineStr">
         <is>
-          <t>10.3133/pp1802M</t>
+          <t>10.3133/sir20175110</t>
         </is>
       </c>
       <c r="T62" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
       <c r="U62" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V62" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W62" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="X62" t="inlineStr">
         <is>
           <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y62" t="inlineStr">
         <is>
-          <t>Eastern Mineral and Environmental Resources Science Center</t>
+          <t>Pennsylvania Water Science Center</t>
         </is>
       </c>
       <c r="Z62" t="inlineStr">
         <is>
-          <t>viii, 34 p.</t>
-[...19 lines deleted...]
-          <t>46</t>
+          <t>Report: xii, 181 p.; Data Release</t>
+        </is>
+      </c>
+      <c r="AM62" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN62" t="inlineStr">
+        <is>
+          <t>Pennsylvania</t>
+        </is>
+      </c>
+      <c r="AO62" t="inlineStr">
+        <is>
+          <t>Pike County</t>
         </is>
       </c>
       <c r="AU62" t="inlineStr">
         <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="AV62" t="inlineStr">
+        <is>
           <t>N</t>
         </is>
       </c>
-      <c r="AV62" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AW62" t="inlineStr">
         <is>
-          <t>Schulz, Klaus J. 0000-0003-2967-4765 kschulz@usgs.gov; Piatak, Nadine M. 0000-0002-1973-8537 npiatak@usgs.gov; Papp, John F. jpapp@usgs.gov</t>
-[...4 lines deleted...]
-          <t>Schulz, Klaus J. 0000-0003-2967-4765 kschulz@usgs.gov; DeYoung, Jr. 0000-0003-1169-6026 jdeyoung@usgs.gov; Seal,, Robert R. II 0000-0003-0901-2529 rseal@usgs.gov; Bradley, Dwight 0000-0001-9116-5289 bradleyorchard2@gmail.com</t>
+          <t>Senior, Lisa A. 0000-0003-2629-1996 lasenior@usgs.gov; Cravotta, Charles A. III 0000-0003-3116-4684 cravotta@usgs.gov</t>
         </is>
       </c>
       <c r="AZ62" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
       <c r="BA62" t="inlineStr">
         <is>
-          <t>5a60fae5e4b06e28e9c2292a</t>
+          <t>5a60fae0e4b06e28e9c228c1</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20105070O</t>
+          <t>https://pubs.usgs.gov/publication/pp1802M</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>70178639</t>
+          <t>70110750</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>sir20105070O</t>
+          <t>pp1802M</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
-      <c r="F63" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>Mineral-deposit model for lithium-cesium-tantalum pegmatites</t>
+          <t>Niobium and tantalum</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Scientific Investigations Report</t>
+          <t>Professional Paper</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>2010-5070</t>
+          <t>1802</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>O</t>
+          <t>M</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>2328-0328</t>
+          <t>2330-7102</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2328-031X</t>
+          <t>1044-9612</t>
+        </is>
+      </c>
+      <c r="O63" t="inlineStr">
+        <is>
+          <t>978-1-4113-3991-0</t>
         </is>
       </c>
       <c r="P63" t="inlineStr">
         <is>
-          <t>10.3133/sir20105070O</t>
+          <t>10.3133/pp1802M</t>
         </is>
       </c>
       <c r="T63" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
       <c r="U63" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V63" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W63" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="X63" t="inlineStr">
         <is>
           <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y63" t="inlineStr">
         <is>
-          <t>Central Mineral and Environmental Resources Science Center</t>
+          <t>Eastern Mineral and Environmental Resources Science Center</t>
         </is>
       </c>
       <c r="Z63" t="inlineStr">
         <is>
-          <t>v, 48 p.</t>
+          <t>viii, 34 p.</t>
         </is>
       </c>
       <c r="AA63" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="AB63" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="AC63" t="inlineStr">
         <is>
-          <t>Mineral deposit model for resource assessment (Scientific Investigations Report 2010-5070)</t>
+          <t>Critical mineral resources of the United States—Economic and environmental geology and prospects for future supply</t>
         </is>
       </c>
       <c r="AF63" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>46</t>
         </is>
       </c>
       <c r="AU63" t="inlineStr">
         <is>
-          <t>Y</t>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AV63" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW63" t="inlineStr">
         <is>
-          <t>Bradley, Dwight 0000-0001-9116-5289 bradleyorchard2@gmail.com; McCauley, Andrew D.; Stillings, Lisa L. 0000-0002-9011-8891 stilling@usgs.gov</t>
+          <t>Schulz, Klaus J. 0000-0003-2967-4765 kschulz@usgs.gov; Piatak, Nadine M. 0000-0002-1973-8537 npiatak@usgs.gov; Papp, John F. jpapp@usgs.gov</t>
+        </is>
+      </c>
+      <c r="AX63" t="inlineStr">
+        <is>
+          <t>Schulz, Klaus J. 0000-0003-2967-4765 kschulz@usgs.gov; DeYoung, Jr. 0000-0003-1169-6026 jdeyoung@usgs.gov; Seal,, Robert R. II 0000-0003-0901-2529 rseal@usgs.gov; Bradley, Dwight 0000-0001-9116-5289 bradleyorchard2@gmail.com</t>
         </is>
       </c>
       <c r="AZ63" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA63" t="inlineStr">
         <is>
-          <t>594a3427e4b062508e36af42</t>
+          <t>5a60fae5e4b06e28e9c2292a</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20175028</t>
+          <t>https://pubs.usgs.gov/publication/pp1802S</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>70186812</t>
+          <t>70180704</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>sir20175028</t>
+          <t>pp1802S</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Geophysics- and geochemistry-based assessment of the geochemical characteristics and groundwater-flow system of the U.S. part of the Mesilla Basin/Conejos-Médanos aquifer system in Doña Ana County, New Mexico, and El Paso County, Texas, 2010–12</t>
+          <t>Tin</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Scientific Investigations Report</t>
+          <t>Professional Paper</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>2017-5028</t>
+          <t>1802</t>
+        </is>
+      </c>
+      <c r="K64" t="inlineStr">
+        <is>
+          <t>S</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>2328-0328</t>
+          <t>2330-7102</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2328-031X</t>
+          <t>1044-9612</t>
+        </is>
+      </c>
+      <c r="O64" t="inlineStr">
+        <is>
+          <t>978-1-4113-3991-0</t>
         </is>
       </c>
       <c r="P64" t="inlineStr">
         <is>
-          <t>10.3133/sir20175028</t>
+          <t>10.3133/pp1802S</t>
         </is>
       </c>
       <c r="T64" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
       <c r="U64" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V64" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W64" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="X64" t="inlineStr">
         <is>
           <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y64" t="inlineStr">
         <is>
-          <t>Texas Water Science Center</t>
+          <t>Geology, Minerals, Energy, and Geophysics Science Center</t>
         </is>
       </c>
       <c r="Z64" t="inlineStr">
         <is>
-          <t>Report: x, 183 p.; 2 Figures; Project Sites, Read Me</t>
-[...19 lines deleted...]
-          <t>Mesilla Basin/Conejos-Médanos Aquifer System</t>
+          <t>ix, 53 p.</t>
+        </is>
+      </c>
+      <c r="AA64" t="inlineStr">
+        <is>
+          <t>Report</t>
+        </is>
+      </c>
+      <c r="AB64" t="inlineStr">
+        <is>
+          <t>USGS Numbered Series</t>
+        </is>
+      </c>
+      <c r="AC64" t="inlineStr">
+        <is>
+          <t>Critical mineral resources of the United States—Economic and environmental geology and prospects for future supply</t>
+        </is>
+      </c>
+      <c r="AF64" t="inlineStr">
+        <is>
+          <t>68</t>
         </is>
       </c>
       <c r="AU64" t="inlineStr">
         <is>
-          <t>Y</t>
+          <t>N</t>
         </is>
       </c>
       <c r="AV64" t="inlineStr">
         <is>
-          <t>Y</t>
+          <t>N</t>
         </is>
       </c>
       <c r="AW64" t="inlineStr">
         <is>
-          <t>Teeple, Andrew P. 0000-0003-1781-8354 apteeple@usgs.gov</t>
+          <t>Kamilli, Robert J. bkamilli@usgs.gov; Kimball, Bryn E. bekimball@usgs.gov; Carlin, James F. Jr. jcarlin@usgs.gov</t>
+        </is>
+      </c>
+      <c r="AX64" t="inlineStr">
+        <is>
+          <t>Schulz, Klaus J. 0000-0003-2967-4765 kschulz@usgs.gov; DeYoung, Jr. 0000-0003-1169-6026 jdeyoung@usgs.gov; Seal,, Robert R. II 0000-0003-0901-2529 rseal@usgs.gov; Bradley, Dwight 0000-0001-9116-5289 bradleyorchard2@gmail.com</t>
         </is>
       </c>
       <c r="AZ64" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA64" t="inlineStr">
         <is>
-          <t>5944ee11e4b062508e3335dd</t>
+          <t>5a60fae3e4b06e28e9c22900</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70185744</t>
+          <t>https://pubs.usgs.gov/publication/pp1802A</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>70185744</t>
+          <t>70179931</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>70185744</t>
+          <t>pp1802A</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Clarifying atomic weights: A 2016 four-figure table of standard and conventional atomic weights</t>
+          <t>Critical mineral resources of the United States—An introduction</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Journal of Chemical Education</t>
+          <t>Professional Paper</t>
+        </is>
+      </c>
+      <c r="I65" t="inlineStr">
+        <is>
+          <t>1802</t>
+        </is>
+      </c>
+      <c r="K65" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="M65" t="inlineStr">
+        <is>
+          <t>2330-7102</t>
+        </is>
+      </c>
+      <c r="N65" t="inlineStr">
+        <is>
+          <t>1044-9612</t>
+        </is>
+      </c>
+      <c r="O65" t="inlineStr">
+        <is>
+          <t>978-1-4113-3991-0</t>
         </is>
       </c>
       <c r="P65" t="inlineStr">
         <is>
-          <t>10.1021/acs.jchemed.6b00510</t>
-[...9 lines deleted...]
-          <t>3</t>
+          <t>10.3133/pp1802A</t>
         </is>
       </c>
       <c r="T65" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
       <c r="U65" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V65" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W65" t="inlineStr">
         <is>
-          <t>ACS Publications</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X65" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y65" t="inlineStr">
         <is>
-          <t>National Research Program - Eastern Branch</t>
+          <t>Eastern Mineral and Environmental Resources Science Center</t>
         </is>
       </c>
       <c r="Z65" t="inlineStr">
         <is>
-          <t>9 p.</t>
-[...9 lines deleted...]
-          <t>319</t>
+          <t>iii, 14 p.</t>
+        </is>
+      </c>
+      <c r="AA65" t="inlineStr">
+        <is>
+          <t>Report</t>
+        </is>
+      </c>
+      <c r="AB65" t="inlineStr">
+        <is>
+          <t>USGS Numbered Series</t>
+        </is>
+      </c>
+      <c r="AC65" t="inlineStr">
+        <is>
+          <t>Critical mineral resources of the United States—Economic and environmental geology and prospects for future supply</t>
+        </is>
+      </c>
+      <c r="AF65" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="AU65" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AV65" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW65" t="inlineStr">
         <is>
-          <t>Coplen, Tyler B. 0000-0003-4884-6008 tbcoplen@usgs.gov; Meyers, Fabienne; Holden, Norman E.</t>
+          <t>Schulz, Klaus J. 0000-0003-2967-4765 kschulz@usgs.gov; DeYoung, John H. Jr. jdeyoung@usgs.gov; Seal, Robert R. II 0000-0003-0901-2529 rseal@usgs.gov; Bradley, Dwight 0000-0001-9116-5289 bradleyorchard2@gmail.com</t>
+        </is>
+      </c>
+      <c r="AX65" t="inlineStr">
+        <is>
+          <t>Schulz, Klaus J. 0000-0003-2967-4765 kschulz@usgs.gov; DeYoung, Jr. 0000-0003-1169-6026 jdeyoung@usgs.gov; Seal,, Robert R. II 0000-0003-0901-2529 rseal@usgs.gov; Bradley, Dwight 0000-0001-9116-5289 bradleyorchard2@gmail.com</t>
         </is>
       </c>
       <c r="AZ65" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA65" t="inlineStr">
         <is>
-          <t>58dcc7d3e4b02ff32c685661</t>
-[...29 lines deleted...]
-          <t>1/30/2017</t>
+          <t>5a60fae4e4b06e28e9c2290c</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20165143</t>
+          <t>https://pubs.usgs.gov/publication/pp1802K</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>70180905</t>
+          <t>70116352</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>sir20165143</t>
+          <t>pp1802K</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>Groundwater quality for 75 domestic wells in Lycoming County, Pennsylvania, 2014</t>
+          <t>Lithium</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Scientific Investigations Report</t>
+          <t>Professional Paper</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>2016-5143</t>
+          <t>1802</t>
+        </is>
+      </c>
+      <c r="K66" t="inlineStr">
+        <is>
+          <t>K</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>2328-0328</t>
+          <t>2330-7102</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2328-031X</t>
+          <t>1044-9612</t>
+        </is>
+      </c>
+      <c r="O66" t="inlineStr">
+        <is>
+          <t>978-1-4113-3991-0</t>
         </is>
       </c>
       <c r="P66" t="inlineStr">
         <is>
-          <t>10.3133/sir20165143</t>
+          <t>10.3133/pp1802K</t>
         </is>
       </c>
       <c r="T66" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
       <c r="U66" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V66" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W66" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="X66" t="inlineStr">
         <is>
           <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y66" t="inlineStr">
         <is>
-          <t>Pennsylvania Water Science Center</t>
+          <t>Alaska Science Center Geology Minerals</t>
         </is>
       </c>
       <c r="Z66" t="inlineStr">
         <is>
-          <t>Report: xi, 74 p.; Appendixes 1-2</t>
-[...14 lines deleted...]
-          <t>Lycoming County</t>
+          <t>viii, 21 p.</t>
+        </is>
+      </c>
+      <c r="AA66" t="inlineStr">
+        <is>
+          <t>Report</t>
+        </is>
+      </c>
+      <c r="AB66" t="inlineStr">
+        <is>
+          <t>USGS Numbered Series</t>
+        </is>
+      </c>
+      <c r="AC66" t="inlineStr">
+        <is>
+          <t>Critical mineral resources of the United States—Economic and environmental geology and prospects for future supply</t>
+        </is>
+      </c>
+      <c r="AF66" t="inlineStr">
+        <is>
+          <t>34</t>
         </is>
       </c>
       <c r="AU66" t="inlineStr">
         <is>
-          <t>Y</t>
+          <t>N</t>
         </is>
       </c>
       <c r="AV66" t="inlineStr">
         <is>
-          <t>Y</t>
+          <t>N</t>
         </is>
       </c>
       <c r="AW66" t="inlineStr">
         <is>
-          <t>Gross, Eliza L. 0000-0002-8835-3382 egross@usgs.gov; Cravotta, Charles A.  0000-0003-3116-4684 cravotta@usgs.gov</t>
+          <t>Bradley, Dwight 0000-0001-9116-5289 bradleyorchard2@gmail.com; Stillings, Lisa L. 0000-0002-9011-8891 stilling@usgs.gov; Jaskula, Brian W. bjaskula@usgs.gov; Munk, LeeAnn; McCauley, Andrew D.</t>
+        </is>
+      </c>
+      <c r="AX66" t="inlineStr">
+        <is>
+          <t>Schulz, Klaus J. 0000-0003-2967-4765 kschulz@usgs.gov; DeYoung, Jr. 0000-0003-1169-6026 jdeyoung@usgs.gov; Seal,, Robert R. II 0000-0003-0901-2529 rseal@usgs.gov; Bradley, Dwight 0000-0001-9116-5289 bradleyorchard2@gmail.com</t>
         </is>
       </c>
       <c r="AZ66" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA66" t="inlineStr">
         <is>
-          <t>58be8335e4b014cc3a3a99cb</t>
+          <t>5a60fae5e4b06e28e9c22927</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70182459</t>
+          <t>https://pubs.usgs.gov/publication/pp1802</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>70182459</t>
+          <t>70158974</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>70182459</t>
+          <t>pp1802</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>Environmental signatures and effects of an oil and gas wastewater spill in the Williston Basin, North Dakota</t>
+          <t>Critical mineral resources of the United States—Economic and environmental geology and prospects for future supply</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Science of the Total Environment</t>
+          <t>Professional Paper</t>
+        </is>
+      </c>
+      <c r="I67" t="inlineStr">
+        <is>
+          <t>1802</t>
+        </is>
+      </c>
+      <c r="M67" t="inlineStr">
+        <is>
+          <t>2330-7102</t>
+        </is>
+      </c>
+      <c r="N67" t="inlineStr">
+        <is>
+          <t>1044-9612</t>
+        </is>
+      </c>
+      <c r="O67" t="inlineStr">
+        <is>
+          <t>978-1-4113-3991-0</t>
         </is>
       </c>
       <c r="P67" t="inlineStr">
         <is>
-          <t>10.1016/j.scitotenv.2016.11.157</t>
-[...4 lines deleted...]
-          <t>579</t>
+          <t>10.3133/pp1802</t>
         </is>
       </c>
       <c r="T67" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
       <c r="U67" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V67" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W67" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X67" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y67" t="inlineStr">
         <is>
-          <t>National Research Program - Eastern Branch</t>
+          <t>Eastern Mineral and Environmental Resources Science Center</t>
         </is>
       </c>
       <c r="Z67" t="inlineStr">
         <is>
-          <t>13 p.</t>
-[...29 lines deleted...]
-          <t>Cozzarelli, Isabelle M. 0000-0002-5123-1007 icozzare@usgs.gov; Skalak, Katherine 0000-0003-4122-1240 kskalak@usgs.gov; Kent, D.B.; Engle, Mark A. 0000-0001-5258-7374 engle@usgs.gov; Benthem, Adam J. 0000-0003-2372-0281 abenthem@usgs.gov; Mumford, Adam 0000-0002-8082-8910 amumford@usgs.gov; Haase, Karl B. 0000-0002-6897-6494 khaase@usgs.gov; Farag, Aida M. 0000-0003-4247-6763 aida_farag@usgs.gov; Harper, David 0000-0001-7061-8461 david_harper@usgs.gov; Nagel, S. C.; Iwanowicz, Luke R. liwanowicz@usgs.gov; Orem, William H. 0000-0003-4990-0539 borem@usgs.gov; Akob, Denise M. 0000-0003-1534-3025 dakob@usgs.gov; Jaeschke, Jeanne B. 0000-0002-6237-6164 jaeschke@usgs.gov; Galloway, Joel M. 0000-0002-9836-9724 jgallowa@usgs.gov; Kohler, Matthias mkohler@usgs.gov; Stoliker, Deborah L. dlstoliker@usgs.gov; Jolly, Glenn D. gdjolly@usgs.gov</t>
+          <t>Report: 862 p.; Data Release</t>
+        </is>
+      </c>
+      <c r="AF67" t="inlineStr">
+        <is>
+          <t>862</t>
+        </is>
+      </c>
+      <c r="AU67" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AV67" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AX67" t="inlineStr">
+        <is>
+          <t>Schulz, Klaus J. 0000-0003-2967-4765 kschulz@usgs.gov; DeYoung, Jr. 0000-0003-1169-6026 jdeyoung@usgs.gov; Seal,, Robert R. II 0000-0003-0901-2529 rseal@usgs.gov; Bradley, Dwight 0000-0001-9116-5289 bradleyorchard2@gmail.com</t>
         </is>
       </c>
       <c r="AZ67" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>6</t>
         </is>
       </c>
       <c r="BA67" t="inlineStr">
         <is>
-          <t>58b002c4e4b01ccd54fb27bd</t>
-[...34 lines deleted...]
-          <t>12/1/2016</t>
+          <t>5a60fae5e4b06e28e9c2291f</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70182184</t>
+          <t>https://pubs.usgs.gov/publication/sir20105070O</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>70182184</t>
+          <t>70178639</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>70182184</t>
+          <t>sir20105070O</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>Mineral-deposit model for lithium-cesium-tantalum pegmatites: Chapter O in &lt;i&gt;Mineral Deposit Models for Resource Assessment&lt;/i&gt;</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>Critical zone properties control the fate of nitrogen during experimental rainfall in montane forests of the Colorado Front Range</t>
+          <t>Mineral-deposit model for lithium-cesium-tantalum pegmatites</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Biogeochemistry</t>
+          <t>Scientific Investigations Report</t>
+        </is>
+      </c>
+      <c r="I68" t="inlineStr">
+        <is>
+          <t>2010-5070</t>
+        </is>
+      </c>
+      <c r="K68" t="inlineStr">
+        <is>
+          <t>O</t>
+        </is>
+      </c>
+      <c r="M68" t="inlineStr">
+        <is>
+          <t>2328-0328</t>
+        </is>
+      </c>
+      <c r="N68" t="inlineStr">
+        <is>
+          <t>2328-031X</t>
         </is>
       </c>
       <c r="P68" t="inlineStr">
         <is>
-          <t>10.1007/s10533-017-0299-8</t>
-[...7 lines deleted...]
-      <c r="S68" t="inlineStr">
+          <t>10.3133/sir20105070O</t>
+        </is>
+      </c>
+      <c r="T68" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="U68" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V68" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W68" t="inlineStr">
+        <is>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X68" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
+        </is>
+      </c>
+      <c r="Y68" t="inlineStr">
+        <is>
+          <t>Central Mineral and Environmental Resources Science Center</t>
+        </is>
+      </c>
+      <c r="Z68" t="inlineStr">
+        <is>
+          <t>v, 48 p.</t>
+        </is>
+      </c>
+      <c r="AA68" t="inlineStr">
+        <is>
+          <t>Report</t>
+        </is>
+      </c>
+      <c r="AB68" t="inlineStr">
+        <is>
+          <t>USGS Numbered Series</t>
+        </is>
+      </c>
+      <c r="AC68" t="inlineStr">
+        <is>
+          <t>Mineral deposit model for resource assessment (Scientific Investigations Report 2010-5070)</t>
+        </is>
+      </c>
+      <c r="AF68" t="inlineStr">
+        <is>
+          <t>58</t>
+        </is>
+      </c>
+      <c r="AU68" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="AW68" t="inlineStr">
+        <is>
+          <t>Bradley, Dwight 0000-0001-9116-5289 bradleyorchard2@gmail.com; McCauley, Andrew D.; Stillings, Lisa L. 0000-0002-9011-8891 stilling@usgs.gov</t>
+        </is>
+      </c>
+      <c r="AZ68" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="T68" t="inlineStr">
-[...48 lines deleted...]
-      </c>
       <c r="BA68" t="inlineStr">
         <is>
-          <t>58ac0e2be4b0ce4410e7d5f2</t>
+          <t>594a3427e4b062508e36af42</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70189317</t>
+          <t>https://pubs.usgs.gov/publication/sir20175028</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>70189317</t>
+          <t>70186812</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>70189317</t>
+          <t>sir20175028</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Human health screening and public health significance of contaminants of emerging concern detected in public water supplies</t>
+          <t>Geophysics- and geochemistry-based assessment of the geochemical characteristics and groundwater-flow system of the U.S. part of the Mesilla Basin/Conejos-Médanos aquifer system in Doña Ana County, New Mexico, and El Paso County, Texas, 2010–12</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Science of Total Environment</t>
+          <t>Scientific Investigations Report</t>
+        </is>
+      </c>
+      <c r="I69" t="inlineStr">
+        <is>
+          <t>2017-5028</t>
+        </is>
+      </c>
+      <c r="M69" t="inlineStr">
+        <is>
+          <t>2328-0328</t>
+        </is>
+      </c>
+      <c r="N69" t="inlineStr">
+        <is>
+          <t>2328-031X</t>
         </is>
       </c>
       <c r="P69" t="inlineStr">
         <is>
-          <t>10.1016/j.scitotenv.2016.03.146</t>
-[...4 lines deleted...]
-          <t>579</t>
+          <t>10.3133/sir20175028</t>
         </is>
       </c>
       <c r="T69" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
       <c r="U69" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V69" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W69" t="inlineStr">
         <is>
-          <t>ScienceDirect</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X69" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y69" t="inlineStr">
         <is>
-          <t>Iowa Water Science Center</t>
+          <t>Texas Water Science Center</t>
         </is>
       </c>
       <c r="Z69" t="inlineStr">
         <is>
-          <t>6 p.</t>
-[...9 lines deleted...]
-          <t>1648</t>
+          <t>Report: x, 183 p.; 2 Figures; Project Sites, Read Me</t>
+        </is>
+      </c>
+      <c r="AM69" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN69" t="inlineStr">
+        <is>
+          <t>New Mexico, Texas</t>
+        </is>
+      </c>
+      <c r="AO69" t="inlineStr">
+        <is>
+          <t>Doña Ana County, El Paso County</t>
+        </is>
+      </c>
+      <c r="AQ69" t="inlineStr">
+        <is>
+          <t>Mesilla Basin/Conejos-Médanos Aquifer System</t>
+        </is>
+      </c>
+      <c r="AU69" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="AV69" t="inlineStr">
+        <is>
+          <t>Y</t>
         </is>
       </c>
       <c r="AW69" t="inlineStr">
         <is>
-          <t>Benson, Robert; Conerly, Octavia D.; Sander, William; Batt, Angela L.; Boone, J. Scott; Furlong, Edward T. 0000-0002-7305-4603 efurlong@usgs.gov; Glassmeyer, Susan T.; Kolpin, Dana W. 0000-0002-3529-6505 dwkolpin@usgs.gov; Mash, Heath</t>
+          <t>Teeple, Andrew P. 0000-0003-1781-8354 apteeple@usgs.gov</t>
         </is>
       </c>
       <c r="AZ69" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>7</t>
         </is>
       </c>
       <c r="BA69" t="inlineStr">
         <is>
-          <t>5965b227e4b0d1f9f05b37df</t>
+          <t>5944ee11e4b062508e3335dd</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20165073</t>
+          <t>https://pubs.usgs.gov/publication/70185744</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>70174052</t>
+          <t>70185744</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>sir20165073</t>
+          <t>70185744</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>Baseline assessment of groundwater quality in Wayne County, Pennsylvania, 2014</t>
+          <t>Clarifying atomic weights: A 2016 four-figure table of standard and conventional atomic weights</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Scientific Investigations Report</t>
-[...14 lines deleted...]
-          <t>2328-031X</t>
+          <t>Journal of Chemical Education</t>
         </is>
       </c>
       <c r="P70" t="inlineStr">
         <is>
-          <t>10.3133/sir20165073</t>
-[...4 lines deleted...]
-          <t>Version 1.0: Originally posted June 30, 2016; Version 1.1: March 9, 2017</t>
+          <t>10.1021/acs.jchemed.6b00510</t>
+        </is>
+      </c>
+      <c r="R70" t="inlineStr">
+        <is>
+          <t>94</t>
+        </is>
+      </c>
+      <c r="S70" t="inlineStr">
+        <is>
+          <t>3</t>
         </is>
       </c>
       <c r="T70" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
       <c r="U70" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V70" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W70" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>ACS Publications</t>
         </is>
       </c>
       <c r="Y70" t="inlineStr">
         <is>
-          <t>Pennsylvania Water Science Center</t>
+          <t>National Research Program - Eastern Branch</t>
         </is>
       </c>
       <c r="Z70" t="inlineStr">
         <is>
-          <t>xi, 136 p.</t>
-[...29 lines deleted...]
-          <t>Y</t>
+          <t>9 p.</t>
+        </is>
+      </c>
+      <c r="AD70" t="inlineStr">
+        <is>
+          <t>311</t>
+        </is>
+      </c>
+      <c r="AE70" t="inlineStr">
+        <is>
+          <t>319</t>
         </is>
       </c>
       <c r="AW70" t="inlineStr">
         <is>
-          <t>Senior, Lisa A. 0000-0003-2629-1996 lasenior@usgs.gov; Cravotta, III cravotta@usgs.gov; Sloto, Ronald A. rasloto@usgs.gov</t>
+          <t>Coplen, Tyler B. 0000-0003-4884-6008 tbcoplen@usgs.gov; Meyers, Fabienne; Holden, Norman E.</t>
         </is>
       </c>
       <c r="AZ70" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="BA70" t="inlineStr">
         <is>
-          <t>577642ace4b07dd077c873e8</t>
+          <t>58dcc7d3e4b02ff32c685661</t>
+        </is>
+      </c>
+      <c r="BB70" t="inlineStr">
+        <is>
+          <t>10.1021/acs.jchemed.6b00510</t>
+        </is>
+      </c>
+      <c r="BC70" t="inlineStr">
+        <is>
+          <t>http://dx.doi.org/10.1021/acs.jchemed.6b00510</t>
+        </is>
+      </c>
+      <c r="BD70" t="inlineStr">
+        <is>
+          <t>American Chemical Society (ACS)</t>
+        </is>
+      </c>
+      <c r="BE70" t="inlineStr">
+        <is>
+          <t>Coplen Tyler B., Meyers Fabienne, Holden Norman E.</t>
+        </is>
+      </c>
+      <c r="BF70" t="inlineStr">
+        <is>
+          <t>Journal of Chemical Education</t>
+        </is>
+      </c>
+      <c r="BG70" t="inlineStr">
+        <is>
+          <t>1/30/2017</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70185750</t>
+          <t>https://pubs.usgs.gov/publication/sir20165143</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>70185750</t>
+          <t>70180905</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>70185750</t>
+          <t>sir20165143</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Isotope-abundance variations and atomic weights of selected elements: 2016 (IUPAC Technical Report)</t>
+          <t>Groundwater quality for 75 domestic wells in Lycoming County, Pennsylvania, 2014</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Pure and Applied Chemistry</t>
+          <t>Scientific Investigations Report</t>
+        </is>
+      </c>
+      <c r="I71" t="inlineStr">
+        <is>
+          <t>2016-5143</t>
+        </is>
+      </c>
+      <c r="M71" t="inlineStr">
+        <is>
+          <t>2328-0328</t>
+        </is>
+      </c>
+      <c r="N71" t="inlineStr">
+        <is>
+          <t>2328-031X</t>
         </is>
       </c>
       <c r="P71" t="inlineStr">
         <is>
-          <t>10.1515/pac-2016-0302</t>
-[...9 lines deleted...]
-          <t>12</t>
+          <t>10.3133/sir20165143</t>
         </is>
       </c>
       <c r="T71" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="U71" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V71" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W71" t="inlineStr">
         <is>
-          <t>De Gruyter</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X71" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y71" t="inlineStr">
         <is>
-          <t>National Research Program - Eastern Branch</t>
+          <t>Pennsylvania Water Science Center</t>
         </is>
       </c>
       <c r="Z71" t="inlineStr">
         <is>
-          <t>22 p.</t>
-[...9 lines deleted...]
-          <t>1224</t>
+          <t>Report: xi, 74 p.; Appendixes 1-2</t>
+        </is>
+      </c>
+      <c r="AM71" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN71" t="inlineStr">
+        <is>
+          <t>Pennsylvania</t>
+        </is>
+      </c>
+      <c r="AO71" t="inlineStr">
+        <is>
+          <t>Lycoming County</t>
+        </is>
+      </c>
+      <c r="AU71" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="AV71" t="inlineStr">
+        <is>
+          <t>Y</t>
         </is>
       </c>
       <c r="AW71" t="inlineStr">
         <is>
-          <t>Coplen, Tyler B. 0000-0003-4884-6008 tbcoplen@usgs.gov; Shrestha, Yesha 0000-0002-9714-8516 yshrestha@usgs.gov</t>
+          <t>Gross, Eliza L. 0000-0002-8835-3382 egross@usgs.gov; Cravotta, Charles A.  0000-0003-3116-4684 cravotta@usgs.gov</t>
         </is>
       </c>
       <c r="AZ71" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>3</t>
         </is>
       </c>
       <c r="BA71" t="inlineStr">
         <is>
-          <t>58dcc7d5e4b02ff32c685677</t>
+          <t>58be8335e4b014cc3a3a99cb</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70176864</t>
+          <t>https://pubs.usgs.gov/publication/70182459</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>70176864</t>
+          <t>70182459</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>70176864</t>
+          <t>70182459</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>Triennial changes in groundwater quality in aquifers used for public supply in California: Utility as indicators of temporal trends</t>
+          <t>Environmental signatures and effects of an oil and gas wastewater spill in the Williston Basin, North Dakota</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Environmental Monitoring and Assessment</t>
-[...9 lines deleted...]
-          <t>0167-6369</t>
+          <t>Science of the Total Environment</t>
         </is>
       </c>
       <c r="P72" t="inlineStr">
         <is>
-          <t>10.1007/s10661-016-5618-3</t>
+          <t>10.1016/j.scitotenv.2016.11.157</t>
         </is>
       </c>
       <c r="R72" t="inlineStr">
         <is>
-          <t>188</t>
+          <t>579</t>
         </is>
       </c>
       <c r="T72" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="U72" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V72" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W72" t="inlineStr">
         <is>
-          <t>Springer</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Y72" t="inlineStr">
         <is>
-          <t>California Water Science Center</t>
+          <t>National Research Program - Eastern Branch</t>
         </is>
       </c>
       <c r="Z72" t="inlineStr">
         <is>
-          <t>Article 610; 17 p.</t>
+          <t>13 p.</t>
+        </is>
+      </c>
+      <c r="AD72" t="inlineStr">
+        <is>
+          <t>1781</t>
+        </is>
+      </c>
+      <c r="AE72" t="inlineStr">
+        <is>
+          <t>1793</t>
         </is>
       </c>
       <c r="AM72" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN72" t="inlineStr">
         <is>
-          <t>California</t>
+          <t>North Dakota</t>
+        </is>
+      </c>
+      <c r="AQ72" t="inlineStr">
+        <is>
+          <t>Williston Basin</t>
         </is>
       </c>
       <c r="AW72" t="inlineStr">
         <is>
-          <t>Kent, Robert H. 0000-0003-4174-9467 rhkent@usgs.gov; Landon, Matthew K. 0000-0002-5766-0494 landon@usgs.gov</t>
+          <t>Cozzarelli, Isabelle M. 0000-0002-5123-1007 icozzare@usgs.gov; Skalak, Katherine 0000-0003-4122-1240 kskalak@usgs.gov; Kent, D.B.; Engle, Mark A. 0000-0001-5258-7374 engle@usgs.gov; Benthem, Adam J. 0000-0003-2372-0281 abenthem@usgs.gov; Mumford, Adam C. 0000-0002-8082-8910 amumford@usgs.gov; Haase, Karl B. 0000-0002-6897-6494 khaase@usgs.gov; Farag, Aida M. 0000-0003-4247-6763 aida_farag@usgs.gov; Harper, David 0000-0001-7061-8461 david_harper@usgs.gov; Nagel, S. C.; Iwanowicz, Luke R. liwanowicz@usgs.gov; Orem, William H. 0000-0003-4990-0539 borem@usgs.gov; Akob, Denise M. 0000-0003-1534-3025 dakob@usgs.gov; Jaeschke, Jeanne B. 0000-0002-6237-6164 jaeschke@usgs.gov; Galloway, Joel M. 0000-0002-9836-9724 jgallowa@usgs.gov; Kohler, Matthias mkohler@usgs.gov; Stoliker, Deborah L. dlstoliker@usgs.gov; Jolly, Glenn D. gdjolly@usgs.gov</t>
         </is>
       </c>
       <c r="AZ72" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA72" t="inlineStr">
         <is>
-          <t>57fe679ae4b0824b2d1436f3</t>
+          <t>58b002c4e4b01ccd54fb27bd</t>
+        </is>
+      </c>
+      <c r="BB72" t="inlineStr">
+        <is>
+          <t>10.1016/j.scitotenv.2016.11.157</t>
+        </is>
+      </c>
+      <c r="BC72" t="inlineStr">
+        <is>
+          <t>http://dx.doi.org/10.1016/j.scitotenv.2016.11.157</t>
+        </is>
+      </c>
+      <c r="BD72" t="inlineStr">
+        <is>
+          <t>Elsevier BV</t>
+        </is>
+      </c>
+      <c r="BE72" t="inlineStr">
+        <is>
+          <t>Cozzarelli I.M., Skalak K.J., Kent D.B., Engle M.A., Benthem A., Mumford A.C., Haase K., Farag A., Harper D., Nagel S.C., Iwanowicz L.R., Orem W.H., Akob D.M., Jaeschke J.B., Galloway J., Kohler M., Stoliker D.L., Jolly G.D.</t>
+        </is>
+      </c>
+      <c r="BF72" t="inlineStr">
+        <is>
+          <t>Science of The Total Environment</t>
+        </is>
+      </c>
+      <c r="BG72" t="inlineStr">
+        <is>
+          <t>2/2017</t>
+        </is>
+      </c>
+      <c r="BI72" t="inlineStr">
+        <is>
+          <t>12/1/2016</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20165089</t>
+          <t>https://pubs.usgs.gov/publication/70189317</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>70175542</t>
+          <t>70189317</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>sir20165089</t>
+          <t>70189317</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>Mineral resources of the Sagebrush Focal Areas of Idaho, Montana, Nevada, Oregon, Utah, and Wyoming</t>
+          <t>Human health screening and public health significance of contaminants of emerging concern detected in public water supplies</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Scientific Investigations Report</t>
-[...14 lines deleted...]
-          <t>2328-031X</t>
+          <t>Science of Total Environment</t>
         </is>
       </c>
       <c r="P73" t="inlineStr">
         <is>
-          <t>10.3133/sir20165089</t>
+          <t>10.1016/j.scitotenv.2016.03.146</t>
+        </is>
+      </c>
+      <c r="R73" t="inlineStr">
+        <is>
+          <t>579</t>
         </is>
       </c>
       <c r="T73" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="U73" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V73" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W73" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>ScienceDirect</t>
         </is>
       </c>
       <c r="Y73" t="inlineStr">
         <is>
-          <t>Eastern Mineral and Environmental Resources Science Center; Geology, Minerals, Energy, and Geophysics Science Center</t>
+          <t>Iowa Water Science Center</t>
         </is>
       </c>
       <c r="Z73" t="inlineStr">
         <is>
-          <t>5 Chapters; 7 Data Releases</t>
-[...24 lines deleted...]
-          <t>Day, Warren C. 0000-0002-9278-2120 wday@usgs.gov; Frost, Thomas P. 0000-0001-8348-8432 tfrost@usgs.gov; Hammarstrom, Jane M. 0000-0003-2742-3460 jhammars@usgs.gov; Zientek, Michael L. 0000-0002-8522-9626 mzientek@usgs.gov</t>
+          <t>6 p.</t>
+        </is>
+      </c>
+      <c r="AD73" t="inlineStr">
+        <is>
+          <t>1643</t>
+        </is>
+      </c>
+      <c r="AE73" t="inlineStr">
+        <is>
+          <t>1648</t>
+        </is>
+      </c>
+      <c r="AW73" t="inlineStr">
+        <is>
+          <t>Benson, Robert; Conerly, Octavia D.; Sander, William; Batt, Angela L.; Boone, J. Scott; Furlong, Edward T. 0000-0002-7305-4603 efurlong@usgs.gov; Glassmeyer, Susan T.; Kolpin, Dana W. 0000-0002-3529-6505 dwkolpin@usgs.gov; Mash, Heath</t>
         </is>
       </c>
       <c r="AZ73" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA73" t="inlineStr">
         <is>
-          <t>57b81f9de4b03fd6b7d989a8</t>
+          <t>5965b227e4b0d1f9f05b37df</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70104988</t>
+          <t>https://pubs.usgs.gov/publication/70182184</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>70104988</t>
+          <t>70182184</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>70104988</t>
+          <t>70182184</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Book chapter</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Book Chapter</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>Lithium brines: A global perspective</t>
-[...4 lines deleted...]
-          <t>14</t>
+          <t>Critical zone properties control the fate of nitrogen during experimental rainfall in montane forests of the Colorado Front Range</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>Biogeochemistry</t>
         </is>
       </c>
       <c r="P74" t="inlineStr">
         <is>
-          <t>10.5382/Rev.18.14</t>
+          <t>10.1007/s10533-017-0299-8</t>
         </is>
       </c>
       <c r="R74" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>132</t>
+        </is>
+      </c>
+      <c r="S74" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="T74" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="U74" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V74" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W74" t="inlineStr">
         <is>
-          <t>Society of Economic Geologists</t>
+          <t>Springer</t>
         </is>
       </c>
       <c r="Y74" t="inlineStr">
         <is>
-          <t>Alaska Science Center Geology Minerals</t>
+          <t>National Research Program - Central Branch</t>
         </is>
       </c>
       <c r="Z74" t="inlineStr">
         <is>
-          <t>27 p.</t>
-[...14 lines deleted...]
-          <t>Rare earth and critical elements in ore deposits</t>
+          <t>19 p.</t>
         </is>
       </c>
       <c r="AD74" t="inlineStr">
         <is>
-          <t>339</t>
+          <t>213</t>
         </is>
       </c>
       <c r="AE74" t="inlineStr">
         <is>
-          <t>365</t>
-[...9 lines deleted...]
-          <t>Y</t>
+          <t>231</t>
         </is>
       </c>
       <c r="AW74" t="inlineStr">
         <is>
-          <t>Munk, LeeAnn; Hynek, Scott; Bradley, Dwight 0000-0001-9116-5289 bradleyorchard2@gmail.com; Boutt, David; Labay, Keith A. 0000-0002-6763-3190 klabay@usgs.gov; Jochens, Hillary</t>
-[...4 lines deleted...]
-          <t>Verplanck, Philip L. 0000-0002-3653-6419 plv@usgs.gov; Hitzman, Murray W.</t>
+          <t>Hinckley, Eve-Lyn S.; Ebel, Brian A. 0000-0002-5413-3963 bebel@usgs.gov; Barnes, Rebecca T.; Murphy, Sheila F. 0000-0002-5481-3635 sfmurphy@usgs.gov; Anderson, Suzanne P. 0000-0002-6796-6649</t>
         </is>
       </c>
       <c r="AZ74" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA74" t="inlineStr">
         <is>
-          <t>57739fb1e4b07657d1a90cd8</t>
+          <t>58ac0e2be4b0ce4410e7d5f2</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20165056</t>
+          <t>https://pubs.usgs.gov/publication/sir20165073</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>70170609</t>
+          <t>70174052</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>sir20165056</t>
+          <t>sir20165073</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>Evaluation of background concentrations of selected chemical and radiochemical constituents in water from the eastern Snake River Plain aquifer at and near the Idaho National Laboratory, Idaho</t>
+          <t>Baseline assessment of groundwater quality in Wayne County, Pennsylvania, 2014</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>Scientific Investigations Report</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>2016-5056</t>
+          <t>2016-5073</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
           <t>2328-0328</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
           <t>2328-031X</t>
         </is>
       </c>
       <c r="P75" t="inlineStr">
         <is>
-          <t>10.3133/sir20165056</t>
+          <t>10.3133/sir20165073</t>
+        </is>
+      </c>
+      <c r="Q75" t="inlineStr">
+        <is>
+          <t>Version 1.0: Originally posted June 30, 2016; Version 1.1: March 9, 2017</t>
         </is>
       </c>
       <c r="T75" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="U75" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V75" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W75" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="X75" t="inlineStr">
         <is>
           <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y75" t="inlineStr">
         <is>
-          <t>Idaho Water Science Center</t>
+          <t>Pennsylvania Water Science Center</t>
         </is>
       </c>
       <c r="Z75" t="inlineStr">
         <is>
-          <t>Report: v, 19 p.; Appendixes A-C</t>
+          <t>xi, 136 p.</t>
+        </is>
+      </c>
+      <c r="AF75" t="inlineStr">
+        <is>
+          <t>152</t>
         </is>
       </c>
       <c r="AM75" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN75" t="inlineStr">
         <is>
-          <t>Idaho</t>
+          <t>Pennsylvania</t>
+        </is>
+      </c>
+      <c r="AO75" t="inlineStr">
+        <is>
+          <t>Wayne County</t>
         </is>
       </c>
       <c r="AU75" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="AV75" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="AW75" t="inlineStr">
         <is>
-          <t>Bartholomay, Roy C. 0000-0002-4809-9287 rcbarth@usgs.gov; Hall, L. Flint</t>
+          <t>Senior, Lisa A. 0000-0003-2629-1996 lasenior@usgs.gov; Cravotta, III cravotta@usgs.gov; Sloto, Ronald A. rasloto@usgs.gov</t>
         </is>
       </c>
       <c r="AZ75" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>2</t>
         </is>
       </c>
       <c r="BA75" t="inlineStr">
         <is>
-          <t>572c609be4b09acee752ef88</t>
+          <t>577642ace4b07dd077c873e8</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70177884</t>
+          <t>https://pubs.usgs.gov/publication/70185750</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>70177884</t>
+          <t>70185750</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>70177884</t>
+          <t>70185750</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>A new organic reference material, L-glutamic acid, USGS41a, for δ&lt;sup&gt;13&lt;/sup&gt;C and δ&lt;sup&gt;15&lt;/sup&gt;N measurements − a replacement for USGS41</t>
+          <t>Isotope-abundance variations and atomic weights of selected elements: 2016 (IUPAC Technical Report)</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Rapid Communications in Mass Spectrometry</t>
+          <t>Pure and Applied Chemistry</t>
         </is>
       </c>
       <c r="P76" t="inlineStr">
         <is>
-          <t>10.1002/rcm.7510</t>
+          <t>10.1515/pac-2016-0302</t>
         </is>
       </c>
       <c r="R76" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>88</t>
         </is>
       </c>
       <c r="S76" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>12</t>
         </is>
       </c>
       <c r="T76" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
       <c r="U76" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V76" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W76" t="inlineStr">
         <is>
-          <t>Wiley</t>
+          <t>De Gruyter</t>
         </is>
       </c>
       <c r="Y76" t="inlineStr">
         <is>
           <t>National Research Program - Eastern Branch</t>
         </is>
       </c>
       <c r="Z76" t="inlineStr">
         <is>
-          <t>8 p.</t>
+          <t>22 p.</t>
         </is>
       </c>
       <c r="AD76" t="inlineStr">
         <is>
-          <t>859</t>
+          <t>1203</t>
         </is>
       </c>
       <c r="AE76" t="inlineStr">
         <is>
-          <t>866</t>
+          <t>1224</t>
         </is>
       </c>
       <c r="AW76" t="inlineStr">
         <is>
-          <t>Qi, Haiping 0000-0002-8339-744X haipingq@usgs.gov; Coplen, Tyler B. 0000-0003-4884-6008 tbcoplen@usgs.gov; Mroczkowski, Stanley J. 0000-0001-8026-6025 smroczko@usgs.gov; Brand, Willi A.; Brandes, Lauren lbrandes@usgs.gov; Geilmann, Heike; Schimmelmann, Arndt</t>
+          <t>Coplen, Tyler B. 0000-0003-4884-6008 tbcoplen@usgs.gov; Shrestha, Yesha 0000-0002-9714-8516 yshrestha@usgs.gov</t>
         </is>
       </c>
       <c r="AZ76" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="BA76" t="inlineStr">
         <is>
-          <t>58106f98e4b0f497e7961117</t>
+          <t>58dcc7d5e4b02ff32c685677</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70146891</t>
+          <t>https://pubs.usgs.gov/publication/70176864</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>70146891</t>
+          <t>70176864</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>70146891</t>
+          <t>70176864</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Natural graphite demand and supply - Implications for electric vehicle battery requirements</t>
+          <t>Triennial changes in groundwater quality in aquifers used for public supply in California: Utility as indicators of temporal trends</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>GSA Special Papers</t>
+          <t>Environmental Monitoring and Assessment</t>
+        </is>
+      </c>
+      <c r="M77" t="inlineStr">
+        <is>
+          <t>1573-2959</t>
+        </is>
+      </c>
+      <c r="N77" t="inlineStr">
+        <is>
+          <t>0167-6369</t>
         </is>
       </c>
       <c r="P77" t="inlineStr">
         <is>
-          <t>10.1130/2016.2520(08)</t>
+          <t>10.1007/s10661-016-5618-3</t>
         </is>
       </c>
       <c r="R77" t="inlineStr">
         <is>
-          <t>520</t>
+          <t>188</t>
         </is>
       </c>
       <c r="T77" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
       <c r="U77" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V77" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W77" t="inlineStr">
         <is>
-          <t>Geological Society of America</t>
+          <t>Springer</t>
         </is>
       </c>
       <c r="Y77" t="inlineStr">
         <is>
-          <t>National Minerals Information Center</t>
+          <t>California Water Science Center</t>
         </is>
       </c>
       <c r="Z77" t="inlineStr">
         <is>
-          <t>11 p.</t>
-[...19 lines deleted...]
-          <t>N</t>
+          <t>Article 610; 17 p.</t>
+        </is>
+      </c>
+      <c r="AM77" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN77" t="inlineStr">
+        <is>
+          <t>California</t>
         </is>
       </c>
       <c r="AW77" t="inlineStr">
         <is>
-          <t>Olson, Donald W. dolson@usgs.gov; Virta, Robert L. rvirta@usgs.gov; Mahdavi, Mahbood mmahdavi@usgs.gov; Sangine, Elizabeth S. escottsangine@usgs.gov; Fortier, Steven M. sfortier@usgs.gov</t>
+          <t>Kent, Robert H. 0000-0003-4174-9467 rhkent@usgs.gov; Landon, Matthew K. 0000-0002-5766-0494 landon@usgs.gov</t>
         </is>
       </c>
       <c r="AZ77" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA77" t="inlineStr">
         <is>
-          <t>577642b0e4b07dd077c87406</t>
+          <t>57fe679ae4b0824b2d1436f3</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20155147</t>
+          <t>https://pubs.usgs.gov/publication/sir20165089</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>70158994</t>
+          <t>70175542</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>sir20155147</t>
+          <t>sir20165089</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Characterization of hydrology and water quality of Piceance Creek in the Alkali Flat area, Rio Blanco County, Colorado, March 2012</t>
+          <t>Mineral resources of the Sagebrush Focal Areas of Idaho, Montana, Nevada, Oregon, Utah, and Wyoming</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>Scientific Investigations Report</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>2015-5147</t>
+          <t>2016-5089</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
           <t>2328-0328</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
           <t>2328-031X</t>
         </is>
       </c>
       <c r="P78" t="inlineStr">
         <is>
-          <t>10.3133/sir20155147</t>
+          <t>10.3133/sir20165089</t>
         </is>
       </c>
       <c r="T78" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="U78" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V78" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W78" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="X78" t="inlineStr">
         <is>
-          <t>Reston VA</t>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y78" t="inlineStr">
         <is>
-          <t>Colorado Water Science Center</t>
+          <t>Eastern Mineral and Environmental Resources Science Center; Geology, Minerals, Energy, and Geophysics Science Center</t>
         </is>
       </c>
       <c r="Z78" t="inlineStr">
         <is>
-          <t>iv, 23 p.</t>
+          <t>5 Chapters; 7 Data Releases</t>
         </is>
       </c>
       <c r="AM78" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN78" t="inlineStr">
         <is>
-          <t>Colorado</t>
-[...9 lines deleted...]
-          <t>Alkali Flat Area</t>
+          <t>Idaho, Montana, Nevada, Oregon, Utah, Wyoming</t>
         </is>
       </c>
       <c r="AU78" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="AV78" t="inlineStr">
         <is>
-          <t>N</t>
-[...4 lines deleted...]
-          <t>Thomas, Judith C. 0000-0001-7883-1419 juthomas@usgs.gov</t>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="AX78" t="inlineStr">
+        <is>
+          <t>Day, Warren C. 0000-0002-9278-2120 wday@usgs.gov; Frost, Thomas P. 0000-0001-8348-8432 tfrost@usgs.gov; Hammarstrom, Jane M. 0000-0003-2742-3460 jhammars@usgs.gov; Zientek, Michael L. 0000-0002-8522-9626 mzientek@usgs.gov</t>
         </is>
       </c>
       <c r="AZ78" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>12</t>
         </is>
       </c>
       <c r="BA78" t="inlineStr">
         <is>
-          <t>5666adafe4b06a3ea36c8ae2</t>
+          <t>57b81f9de4b03fd6b7d989a8</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70159781</t>
+          <t>https://pubs.usgs.gov/publication/70104988</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>70159781</t>
+          <t>70104988</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>70159781</t>
+          <t>70104988</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Book chapter</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Book Chapter</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Factors controlling Li concentration and isotopic composition in formation waters and host rocks of Marcellus Shale, Appalachian Basin</t>
-[...4 lines deleted...]
-          <t>Chemical Geology</t>
+          <t>Lithium brines: A global perspective</t>
+        </is>
+      </c>
+      <c r="K79" t="inlineStr">
+        <is>
+          <t>14</t>
         </is>
       </c>
       <c r="P79" t="inlineStr">
         <is>
-          <t>10.1016/j.chemgeo.2015.11.003</t>
+          <t>10.5382/Rev.18.14</t>
         </is>
       </c>
       <c r="R79" t="inlineStr">
         <is>
-          <t>420</t>
+          <t>18</t>
         </is>
       </c>
       <c r="T79" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="U79" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V79" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W79" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>Society of Economic Geologists</t>
         </is>
       </c>
       <c r="Y79" t="inlineStr">
         <is>
-          <t>Eastern Energy Resources Science Center</t>
+          <t>Alaska Science Center Geology Minerals</t>
         </is>
       </c>
       <c r="Z79" t="inlineStr">
         <is>
-          <t>18 p.</t>
+          <t>27 p.</t>
+        </is>
+      </c>
+      <c r="AA79" t="inlineStr">
+        <is>
+          <t>Book</t>
+        </is>
+      </c>
+      <c r="AB79" t="inlineStr">
+        <is>
+          <t>Monograph</t>
+        </is>
+      </c>
+      <c r="AC79" t="inlineStr">
+        <is>
+          <t>Rare earth and critical elements in ore deposits</t>
         </is>
       </c>
       <c r="AD79" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>339</t>
         </is>
       </c>
       <c r="AE79" t="inlineStr">
         <is>
-          <t>179</t>
-[...19 lines deleted...]
-          <t>Marcellus Shale, Appalachian Basin</t>
+          <t>365</t>
         </is>
       </c>
       <c r="AU79" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AV79" t="inlineStr">
         <is>
-          <t>N</t>
+          <t>Y</t>
         </is>
       </c>
       <c r="AW79" t="inlineStr">
         <is>
-          <t>Phan, Thai T.; Capo, Rosemary C; Stewart, Brian W.; Macpherson, Gwen; Rowan, Elisabeth L. 0000-0001-5753-6189 erowan@usgs.gov; Hammack, Richard W.</t>
+          <t>Munk, LeeAnn; Hynek, Scott; Bradley, Dwight 0000-0001-9116-5289 bradleyorchard2@gmail.com; Boutt, David; Labay, Keith A. 0000-0002-6763-3190 klabay@usgs.gov; Jochens, Hillary</t>
+        </is>
+      </c>
+      <c r="AX79" t="inlineStr">
+        <is>
+          <t>Verplanck, Philip L. 0000-0002-3653-6419 plv@usgs.gov; Hitzman, Murray W.</t>
         </is>
       </c>
       <c r="AZ79" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA79" t="inlineStr">
         <is>
-          <t>565438a9e4b071e7ea53d492</t>
+          <t>57739fb1e4b07657d1a90cd8</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70186007</t>
+          <t>https://pubs.usgs.gov/publication/sir20165056</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>70186007</t>
+          <t>70170609</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>70186007</t>
+          <t>sir20165056</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Lithium 2014</t>
+          <t>Evaluation of background concentrations of selected chemical and radiochemical constituents in water from the eastern Snake River Plain aquifer at and near the Idaho National Laboratory, Idaho</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Mining Engineering</t>
-[...9 lines deleted...]
-          <t>7</t>
+          <t>Scientific Investigations Report</t>
+        </is>
+      </c>
+      <c r="I80" t="inlineStr">
+        <is>
+          <t>2016-5056</t>
+        </is>
+      </c>
+      <c r="M80" t="inlineStr">
+        <is>
+          <t>2328-0328</t>
+        </is>
+      </c>
+      <c r="N80" t="inlineStr">
+        <is>
+          <t>2328-031X</t>
+        </is>
+      </c>
+      <c r="P80" t="inlineStr">
+        <is>
+          <t>10.3133/sir20165056</t>
         </is>
       </c>
       <c r="T80" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="U80" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V80" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W80" t="inlineStr">
         <is>
-          <t>SME</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X80" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y80" t="inlineStr">
         <is>
-          <t>National Minerals Information Center</t>
+          <t>Idaho Water Science Center</t>
         </is>
       </c>
       <c r="Z80" t="inlineStr">
         <is>
-          <t>1 p.</t>
-[...9 lines deleted...]
-          <t>31</t>
+          <t>Report: v, 19 p.; Appendixes A-C</t>
+        </is>
+      </c>
+      <c r="AM80" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN80" t="inlineStr">
+        <is>
+          <t>Idaho</t>
+        </is>
+      </c>
+      <c r="AU80" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="AV80" t="inlineStr">
+        <is>
+          <t>Y</t>
         </is>
       </c>
       <c r="AW80" t="inlineStr">
         <is>
-          <t>Jaskula, Brian W. bjaskula@usgs.gov</t>
+          <t>Bartholomay, Roy C. 0000-0002-4809-9287 rcbarth@usgs.gov; Hall, L. Flint</t>
         </is>
       </c>
       <c r="AZ80" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>4</t>
         </is>
       </c>
       <c r="BA80" t="inlineStr">
         <is>
-          <t>58df6ac5e4b02ff32c6aea53</t>
+          <t>572c609be4b09acee752ef88</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70136148</t>
+          <t>https://pubs.usgs.gov/publication/70177884</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>70136148</t>
+          <t>70177884</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>70136148</t>
+          <t>70177884</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>Tracing historical trends of Hg in the Mississippi River using Hg concentrations and Hg isotopic compositions in a lake sediment core, Lake Whittington, Mississippi, USA</t>
+          <t>A new organic reference material, L-glutamic acid, USGS41a, for δ&lt;sup&gt;13&lt;/sup&gt;C and δ&lt;sup&gt;15&lt;/sup&gt;N measurements − a replacement for USGS41</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Chemical Geology</t>
+          <t>Rapid Communications in Mass Spectrometry</t>
         </is>
       </c>
       <c r="P81" t="inlineStr">
         <is>
-          <t>10.1016/j.chemgeo.2014.12.005</t>
+          <t>10.1002/rcm.7510</t>
         </is>
       </c>
       <c r="R81" t="inlineStr">
         <is>
-          <t>395</t>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="S81" t="inlineStr">
+        <is>
+          <t>7</t>
         </is>
       </c>
       <c r="T81" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="U81" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V81" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W81" t="inlineStr">
         <is>
-          <t>European Association for Geochemistry</t>
-[...4 lines deleted...]
-          <t>New York, NY</t>
+          <t>Wiley</t>
         </is>
       </c>
       <c r="Y81" t="inlineStr">
         <is>
-          <t>Central Mineral and Environmental Resources Science Center</t>
+          <t>National Research Program - Eastern Branch</t>
         </is>
       </c>
       <c r="Z81" t="inlineStr">
         <is>
           <t>8 p.</t>
         </is>
       </c>
       <c r="AD81" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>859</t>
         </is>
       </c>
       <c r="AE81" t="inlineStr">
         <is>
-          <t>87</t>
-[...14 lines deleted...]
-          <t>N</t>
+          <t>866</t>
         </is>
       </c>
       <c r="AW81" t="inlineStr">
         <is>
-          <t>Gray, John E. jgray@usgs.gov; Van Metre, Peter C. pcvanmet@usgs.gov; Pribil, Michael J. mpribil@usgs.gov; Horowitz, Arthur J. 0000-0002-3296-730X horowitz@usgs.gov</t>
+          <t>Qi, Haiping 0000-0002-8339-744X haipingq@usgs.gov; Coplen, Tyler B. 0000-0003-4884-6008 tbcoplen@usgs.gov; Mroczkowski, Stanley J. 0000-0001-8026-6025 smroczko@usgs.gov; Brand, Willi A.; Brandes, Lauren lbrandes@usgs.gov; Geilmann, Heike; Schimmelmann, Arndt</t>
         </is>
       </c>
       <c r="AZ81" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA81" t="inlineStr">
         <is>
-          <t>54dd2ac3e4b08de9379b31ed</t>
+          <t>58106f98e4b0f497e7961117</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70040681</t>
+          <t>https://pubs.usgs.gov/publication/70146891</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>70040681</t>
+          <t>70146891</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>70040681</t>
+          <t>70146891</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Book chapter</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Book Chapter</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Metal stable isotopes in weathering and hydrology</t>
-[...4 lines deleted...]
-          <t>10</t>
+          <t>Natural graphite demand and supply - Implications for electric vehicle battery requirements</t>
+        </is>
+      </c>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>GSA Special Papers</t>
         </is>
       </c>
       <c r="P82" t="inlineStr">
         <is>
-          <t>10.1016/B978-0-08-095975-7.00511-8</t>
-[...4 lines deleted...]
-          <t>Second</t>
+          <t>10.1130/2016.2520(08)</t>
         </is>
       </c>
       <c r="R82" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>520</t>
         </is>
       </c>
       <c r="T82" t="inlineStr">
         <is>
-          <t>2014</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="U82" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V82" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W82" t="inlineStr">
         <is>
-          <t>Elselvier</t>
+          <t>Geological Society of America</t>
         </is>
       </c>
       <c r="Y82" t="inlineStr">
         <is>
-          <t>National Research Program - Western Branch</t>
+          <t>National Minerals Information Center</t>
         </is>
       </c>
       <c r="Z82" t="inlineStr">
         <is>
-          <t>31 p.</t>
-[...14 lines deleted...]
-          <t>Treatise on Geochemistry</t>
+          <t>11 p.</t>
         </is>
       </c>
       <c r="AD82" t="inlineStr">
         <is>
-          <t>329</t>
+          <t>67</t>
         </is>
       </c>
       <c r="AE82" t="inlineStr">
         <is>
-          <t>359</t>
-[...4 lines deleted...]
-          <t>31</t>
+          <t>77</t>
         </is>
       </c>
       <c r="AU82" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AV82" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AW82" t="inlineStr">
         <is>
-          <t>Bullen, Thomas D. 0000-0003-2281-1691 tdbullen@usgs.gov</t>
-[...4 lines deleted...]
-          <t>Holland, Heinrich; Turekian, K.</t>
+          <t>Olson, Donald W. dolson@usgs.gov; Virta, Robert L. rvirta@usgs.gov; Mahdavi, Mahbood mmahdavi@usgs.gov; Sangine, Elizabeth S. escottsangine@usgs.gov; Fortier, Steven M. sfortier@usgs.gov</t>
         </is>
       </c>
       <c r="AZ82" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA82" t="inlineStr">
         <is>
-          <t>5643234ee4b0aafbcd01801f</t>
+          <t>577642b0e4b07dd077c87406</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20145210</t>
+          <t>https://pubs.usgs.gov/publication/sir20155147</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>70133442</t>
+          <t>70158994</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>sir20145210</t>
+          <t>sir20155147</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>Chemical and biological quality of water in Grand Lake St. Marys, Ohio, 2011-12, with emphasis on cyanobacteria</t>
+          <t>Characterization of hydrology and water quality of Piceance Creek in the Alkali Flat area, Rio Blanco County, Colorado, March 2012</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>Scientific Investigations Report</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>2014-5210</t>
+          <t>2015-5147</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
           <t>2328-0328</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
           <t>2328-031X</t>
         </is>
       </c>
       <c r="P83" t="inlineStr">
         <is>
-          <t>10.3133/sir20145210</t>
+          <t>10.3133/sir20155147</t>
         </is>
       </c>
       <c r="T83" t="inlineStr">
         <is>
-          <t>2014</t>
+          <t>2015</t>
         </is>
       </c>
       <c r="U83" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V83" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W83" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="X83" t="inlineStr">
         <is>
-          <t>Reston, VA</t>
+          <t>Reston VA</t>
         </is>
       </c>
       <c r="Y83" t="inlineStr">
         <is>
-          <t>Ohio Water Science Center</t>
+          <t>Colorado Water Science Center</t>
         </is>
       </c>
       <c r="Z83" t="inlineStr">
         <is>
-          <t>Report: viii, 51 p.; 5 Appendixes</t>
-[...14 lines deleted...]
-          <t>2012-12-31</t>
+          <t>iv, 23 p.</t>
         </is>
       </c>
       <c r="AM83" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN83" t="inlineStr">
         <is>
-          <t>Ohio</t>
+          <t>Colorado</t>
+        </is>
+      </c>
+      <c r="AO83" t="inlineStr">
+        <is>
+          <t>Rio Blanco County</t>
         </is>
       </c>
       <c r="AQ83" t="inlineStr">
         <is>
-          <t>Grand Lake St. Marys</t>
-[...14 lines deleted...]
-          <t>24000</t>
+          <t>Alkali Flat Area</t>
         </is>
       </c>
       <c r="AU83" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="AV83" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AW83" t="inlineStr">
         <is>
-          <t>Dumouchelle, Denise H. ddumouch@usgs.gov; Stelzer, Erin A. 0000-0001-7645-7603 eastelzer@usgs.gov</t>
+          <t>Thomas, Judith C. 0000-0001-7883-1419 juthomas@usgs.gov</t>
         </is>
       </c>
       <c r="AZ83" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA83" t="inlineStr">
         <is>
-          <t>54dd2a5ee4b08de9379b3016</t>
+          <t>5666adafe4b06a3ea36c8ae2</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr20141205</t>
+          <t>https://pubs.usgs.gov/publication/70159781</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>70128729</t>
+          <t>70159781</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>ofr20141205</t>
+          <t>70159781</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Evaluation of the Raven sUAS to detect and monitor greater sage-grouse leks within the Middle Park population</t>
+          <t>Factors controlling Li concentration and isotopic composition in formation waters and host rocks of Marcellus Shale, Appalachian Basin</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
-[...14 lines deleted...]
-          <t>0196-1497</t>
+          <t>Chemical Geology</t>
         </is>
       </c>
       <c r="P84" t="inlineStr">
         <is>
-          <t>10.3133/ofr20141205</t>
+          <t>10.1016/j.chemgeo.2015.11.003</t>
+        </is>
+      </c>
+      <c r="R84" t="inlineStr">
+        <is>
+          <t>420</t>
         </is>
       </c>
       <c r="T84" t="inlineStr">
         <is>
-          <t>2014</t>
+          <t>2015</t>
         </is>
       </c>
       <c r="U84" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V84" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W84" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Y84" t="inlineStr">
         <is>
-          <t>Fort Collins Science Center</t>
+          <t>Eastern Energy Resources Science Center</t>
         </is>
       </c>
       <c r="Z84" t="inlineStr">
         <is>
-          <t>iv, 20 p.</t>
-[...4 lines deleted...]
-          <t>24</t>
+          <t>18 p.</t>
+        </is>
+      </c>
+      <c r="AD84" t="inlineStr">
+        <is>
+          <t>162</t>
+        </is>
+      </c>
+      <c r="AE84" t="inlineStr">
+        <is>
+          <t>179</t>
         </is>
       </c>
       <c r="AM84" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN84" t="inlineStr">
         <is>
-          <t>Colorado</t>
+          <t>New York, Pennsylvania</t>
         </is>
       </c>
       <c r="AO84" t="inlineStr">
         <is>
-          <t>Grand County</t>
+          <t>Greene County, Tioga County</t>
         </is>
       </c>
       <c r="AQ84" t="inlineStr">
         <is>
-          <t>Middle Park</t>
+          <t>Marcellus Shale, Appalachian Basin</t>
         </is>
       </c>
       <c r="AU84" t="inlineStr">
         <is>
-          <t>Y</t>
+          <t>N</t>
         </is>
       </c>
       <c r="AV84" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AW84" t="inlineStr">
         <is>
-          <t>Hanson, Leanne hansonl@usgs.gov; Holmquist-Johnson, Christopher L. h-johnsonc@usgs.gov; Cowardin, Michelle L.</t>
+          <t>Phan, Thai T.; Capo, Rosemary C; Stewart, Brian W.; Macpherson, Gwen; Rowan, Elisabeth L. 0000-0001-5753-6189 erowan@usgs.gov; Hammack, Richard W.</t>
         </is>
       </c>
       <c r="AZ84" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA84" t="inlineStr">
         <is>
-          <t>54dd2a75e4b08de9379b3077</t>
+          <t>565438a9e4b071e7ea53d492</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20145105</t>
+          <t>https://pubs.usgs.gov/publication/70186007</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>70111148</t>
+          <t>70186007</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>sir20145105</t>
+          <t>70186007</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Updated study reporting levels (SRLs) for trace-element data collected for the California Groundwater Ambient Monitoring and Assessment (GAMA) Priority Basin Project, October 2009-March 2013</t>
+          <t>Lithium 2014</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Scientific Investigations Report</t>
-[...19 lines deleted...]
-          <t>10.3133/sir20145105</t>
+          <t>Mining Engineering</t>
+        </is>
+      </c>
+      <c r="R85" t="inlineStr">
+        <is>
+          <t>67</t>
+        </is>
+      </c>
+      <c r="S85" t="inlineStr">
+        <is>
+          <t>7</t>
         </is>
       </c>
       <c r="T85" t="inlineStr">
         <is>
-          <t>2014</t>
+          <t>2015</t>
         </is>
       </c>
       <c r="U85" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V85" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W85" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>SME</t>
         </is>
       </c>
       <c r="Y85" t="inlineStr">
         <is>
-          <t>California Water Science Center</t>
+          <t>National Minerals Information Center</t>
         </is>
       </c>
       <c r="Z85" t="inlineStr">
         <is>
-          <t>viii, 52 p.</t>
-[...19 lines deleted...]
-          <t>Albers Equal Area Conic Projection</t>
+          <t>1 p.</t>
+        </is>
+      </c>
+      <c r="AD85" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="AE85" t="inlineStr">
+        <is>
+          <t>31</t>
         </is>
       </c>
       <c r="AW85" t="inlineStr">
         <is>
-          <t>Davis, Tracy A. 0000-0003-0253-6661; Olsen, Lisa D. ldolsen@usgs.gov; Fram, Miranda S. 0000-0002-6337-059X mfram@usgs.gov; Belitz, Kenneth 0000-0003-4481-2345 kbelitz@usgs.gov</t>
+          <t>Jaskula, Brian W. bjaskula@usgs.gov</t>
         </is>
       </c>
       <c r="AZ85" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA85" t="inlineStr">
         <is>
-          <t>5438e707e4b0c47db429058d</t>
+          <t>58df6ac5e4b02ff32c6aea53</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20145152</t>
+          <t>https://pubs.usgs.gov/publication/70136148</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>70120244</t>
+          <t>70136148</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>sir20145152</t>
+          <t>70136148</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>Hydrogeologic framework and occurrence, movement, and chemical characterization of groundwater in Dixie Valley, west-central Nevada</t>
+          <t>Tracing historical trends of Hg in the Mississippi River using Hg concentrations and Hg isotopic compositions in a lake sediment core, Lake Whittington, Mississippi, USA</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Scientific Investigations Report</t>
-[...14 lines deleted...]
-          <t>2328-031X</t>
+          <t>Chemical Geology</t>
         </is>
       </c>
       <c r="P86" t="inlineStr">
         <is>
-          <t>10.3133/sir20145152</t>
+          <t>10.1016/j.chemgeo.2014.12.005</t>
+        </is>
+      </c>
+      <c r="R86" t="inlineStr">
+        <is>
+          <t>395</t>
         </is>
       </c>
       <c r="T86" t="inlineStr">
         <is>
-          <t>2014</t>
+          <t>2015</t>
         </is>
       </c>
       <c r="U86" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V86" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W86" t="inlineStr">
         <is>
-          <t>U. S. Geological Survey</t>
+          <t>European Association for Geochemistry</t>
         </is>
       </c>
       <c r="X86" t="inlineStr">
         <is>
-          <t>Reston, VA</t>
+          <t>New York, NY</t>
         </is>
       </c>
       <c r="Y86" t="inlineStr">
         <is>
-          <t>Nevada Water Science Center</t>
+          <t>Central Mineral and Environmental Resources Science Center</t>
         </is>
       </c>
       <c r="Z86" t="inlineStr">
         <is>
-          <t>Report: vii, 59 p.; 1 Plate 24 x 36 inches; 1 Appendix</t>
+          <t>8 p.</t>
+        </is>
+      </c>
+      <c r="AD86" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="AE86" t="inlineStr">
+        <is>
+          <t>87</t>
         </is>
       </c>
       <c r="AF86" t="inlineStr">
         <is>
-          <t>72</t>
-[...24 lines deleted...]
-          <t>24000</t>
+          <t>8</t>
         </is>
       </c>
       <c r="AU86" t="inlineStr">
         <is>
-          <t>Y</t>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AV86" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW86" t="inlineStr">
         <is>
-          <t>Huntington, Jena M. 0000-0002-9291-1404 jmhunt@usgs.gov; Garcia, C. Amanda 0000-0003-3776-3565 cgarcia@usgs.gov; Rosen, Michael R. 0000-0003-3991-0522 mrosen@usgs.gov</t>
+          <t>Gray, John E. jgray@usgs.gov; Van Metre, Peter C. pcvanmet@usgs.gov; Pribil, Michael J. mpribil@usgs.gov; Horowitz, Arthur J. 0000-0002-3296-730X horowitz@usgs.gov</t>
         </is>
       </c>
       <c r="AZ86" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA86" t="inlineStr">
         <is>
-          <t>542e5b0ae4b092f17df5a6ba</t>
+          <t>54dd2ac3e4b08de9379b31ed</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20145117</t>
+          <t>https://pubs.usgs.gov/publication/70040681</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>70117566</t>
+          <t>70040681</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>sir20145117</t>
+          <t>70040681</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Book chapter</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Book Chapter</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>A reconnaissance spatial and temporal assessment of methane and inorganic constituents in groundwater in bedrock aquifers, Pike County, Pennsylvania, 2012-13</t>
-[...19 lines deleted...]
-          <t>2328-031X</t>
+          <t>Metal stable isotopes in weathering and hydrology</t>
+        </is>
+      </c>
+      <c r="K87" t="inlineStr">
+        <is>
+          <t>10</t>
         </is>
       </c>
       <c r="P87" t="inlineStr">
         <is>
-          <t>10.3133/sir20145117</t>
+          <t>10.1016/B978-0-08-095975-7.00511-8</t>
+        </is>
+      </c>
+      <c r="Q87" t="inlineStr">
+        <is>
+          <t>Second</t>
+        </is>
+      </c>
+      <c r="R87" t="inlineStr">
+        <is>
+          <t>7</t>
         </is>
       </c>
       <c r="T87" t="inlineStr">
         <is>
           <t>2014</t>
         </is>
       </c>
       <c r="U87" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V87" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W87" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>Elselvier</t>
         </is>
       </c>
       <c r="Y87" t="inlineStr">
         <is>
-          <t>Pennsylvania Water Science Center</t>
+          <t>National Research Program - Western Branch</t>
         </is>
       </c>
       <c r="Z87" t="inlineStr">
         <is>
-          <t>x, 91 p.</t>
+          <t>31 p.</t>
+        </is>
+      </c>
+      <c r="AA87" t="inlineStr">
+        <is>
+          <t>Book</t>
+        </is>
+      </c>
+      <c r="AB87" t="inlineStr">
+        <is>
+          <t>Monograph</t>
+        </is>
+      </c>
+      <c r="AC87" t="inlineStr">
+        <is>
+          <t>Treatise on Geochemistry</t>
+        </is>
+      </c>
+      <c r="AD87" t="inlineStr">
+        <is>
+          <t>329</t>
+        </is>
+      </c>
+      <c r="AE87" t="inlineStr">
+        <is>
+          <t>359</t>
         </is>
       </c>
       <c r="AF87" t="inlineStr">
         <is>
-          <t>106</t>
-[...24 lines deleted...]
-          <t>2000000</t>
+          <t>31</t>
         </is>
       </c>
       <c r="AU87" t="inlineStr">
         <is>
-          <t>Y</t>
+          <t>N</t>
         </is>
       </c>
       <c r="AV87" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AW87" t="inlineStr">
         <is>
-          <t>Senior, Lisa A. 0000-0003-2629-1996 lasenior@usgs.gov</t>
+          <t>Bullen, Thomas D. 0000-0003-2281-1691 tdbullen@usgs.gov</t>
+        </is>
+      </c>
+      <c r="AX87" t="inlineStr">
+        <is>
+          <t>Holland, Heinrich; Turekian, K.</t>
         </is>
       </c>
       <c r="AZ87" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA87" t="inlineStr">
         <is>
-          <t>57c6ae56e4b0f2f0cebe3c9d</t>
+          <t>5643234ee4b0aafbcd01801f</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr20141116</t>
+          <t>https://pubs.usgs.gov/publication/sir20145210</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>70111860</t>
+          <t>70133442</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>ofr20141116</t>
+          <t>sir20145210</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>Baseline groundwater quality from 34 wells in Wayne County, Pennsylvania, 2011 and 2013</t>
+          <t>Chemical and biological quality of water in Grand Lake St. Marys, Ohio, 2011-12, with emphasis on cyanobacteria</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
+          <t>Scientific Investigations Report</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>2014-1116</t>
+          <t>2014-5210</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>2331-1258</t>
+          <t>2328-0328</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>0196-1497</t>
+          <t>2328-031X</t>
         </is>
       </c>
       <c r="P88" t="inlineStr">
         <is>
-          <t>10.3133/ofr20141116</t>
+          <t>10.3133/sir20145210</t>
         </is>
       </c>
       <c r="T88" t="inlineStr">
         <is>
           <t>2014</t>
         </is>
       </c>
       <c r="U88" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V88" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W88" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="X88" t="inlineStr">
         <is>
           <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y88" t="inlineStr">
         <is>
-          <t>Pennsylvania Water Science Center</t>
+          <t>Ohio Water Science Center</t>
         </is>
       </c>
       <c r="Z88" t="inlineStr">
         <is>
-          <t>vii, 24 p.</t>
+          <t>Report: viii, 51 p.; 5 Appendixes</t>
         </is>
       </c>
       <c r="AF88" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="AH88" t="inlineStr">
+        <is>
+          <t>2011-01-01</t>
+        </is>
+      </c>
+      <c r="AI88" t="inlineStr">
+        <is>
+          <t>2012-12-31</t>
         </is>
       </c>
       <c r="AM88" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN88" t="inlineStr">
         <is>
-          <t>Pennsylvania</t>
-[...4 lines deleted...]
-          <t>Wayne County</t>
+          <t>Ohio</t>
+        </is>
+      </c>
+      <c r="AQ88" t="inlineStr">
+        <is>
+          <t>Grand Lake St. Marys</t>
+        </is>
+      </c>
+      <c r="AR88" t="inlineStr">
+        <is>
+          <t>North American Datum of 1983</t>
         </is>
       </c>
       <c r="AS88" t="inlineStr">
         <is>
-          <t>Albers Equal-Area Conic Projection</t>
+          <t>State Plane Ohio North projection</t>
         </is>
       </c>
       <c r="AT88" t="inlineStr">
         <is>
-          <t>2000000</t>
+          <t>24000</t>
         </is>
       </c>
       <c r="AU88" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="AV88" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AW88" t="inlineStr">
         <is>
-          <t>Sloto, Ronald A. rasloto@usgs.gov</t>
+          <t>Dumouchelle, Denise H. ddumouch@usgs.gov; Stelzer, Erin A. 0000-0001-7645-7603 eastelzer@usgs.gov</t>
         </is>
       </c>
       <c r="AZ88" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>7</t>
         </is>
       </c>
       <c r="BA88" t="inlineStr">
         <is>
-          <t>53c0eb38e4b065ccca5fe25b</t>
+          <t>54dd2a5ee4b08de9379b3016</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70101776</t>
+          <t>https://pubs.usgs.gov/publication/ofr20141205</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>70101776</t>
+          <t>70128729</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>70101776</t>
+          <t>ofr20141205</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>Lithium in 2013</t>
+          <t>Evaluation of the Raven sUAS to detect and monitor greater sage-grouse leks within the Middle Park population</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Mining Engineering</t>
-[...9 lines deleted...]
-          <t>7</t>
+          <t>Open-File Report</t>
+        </is>
+      </c>
+      <c r="I89" t="inlineStr">
+        <is>
+          <t>2014-1205</t>
+        </is>
+      </c>
+      <c r="M89" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N89" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
+        </is>
+      </c>
+      <c r="P89" t="inlineStr">
+        <is>
+          <t>10.3133/ofr20141205</t>
         </is>
       </c>
       <c r="T89" t="inlineStr">
         <is>
           <t>2014</t>
         </is>
       </c>
       <c r="U89" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V89" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W89" t="inlineStr">
         <is>
-          <t>Society for Mining, Metallurgy, and Exploration</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X89" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y89" t="inlineStr">
         <is>
-          <t>National Minerals Information Center</t>
+          <t>Fort Collins Science Center</t>
         </is>
       </c>
       <c r="Z89" t="inlineStr">
         <is>
-          <t>2 p.</t>
-[...9 lines deleted...]
-          <t>65</t>
+          <t>iv, 20 p.</t>
+        </is>
+      </c>
+      <c r="AF89" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="AM89" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN89" t="inlineStr">
+        <is>
+          <t>Colorado</t>
+        </is>
+      </c>
+      <c r="AO89" t="inlineStr">
+        <is>
+          <t>Grand County</t>
+        </is>
+      </c>
+      <c r="AQ89" t="inlineStr">
+        <is>
+          <t>Middle Park</t>
         </is>
       </c>
       <c r="AU89" t="inlineStr">
         <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="AV89" t="inlineStr">
+        <is>
           <t>N</t>
         </is>
       </c>
-      <c r="AV89" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AW89" t="inlineStr">
         <is>
-          <t>Jaskula, Brian W. bjaskula@usgs.gov</t>
+          <t>Hanson, Leanne hansonl@usgs.gov; Holmquist-Johnson, Christopher L. h-johnsonc@usgs.gov; Cowardin, Michelle L.</t>
         </is>
       </c>
       <c r="AZ89" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="BA89" t="inlineStr">
         <is>
-          <t>54dd2be6e4b08de9379b3558</t>
+          <t>54dd2a75e4b08de9379b3077</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/fs20143035</t>
+          <t>https://pubs.usgs.gov/publication/sir20145105</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>70101307</t>
+          <t>70111148</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>fs20143035</t>
+          <t>sir20145105</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Lithium: for harnessing renewable energy</t>
+          <t>Updated study reporting levels (SRLs) for trace-element data collected for the California Groundwater Ambient Monitoring and Assessment (GAMA) Priority Basin Project, October 2009-March 2013</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Fact Sheet</t>
+          <t>Scientific Investigations Report</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>2014-3035</t>
+          <t>2014-5105</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>2327-6932</t>
+          <t>2328-0328</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2327-6916</t>
+          <t>2328-031X</t>
         </is>
       </c>
       <c r="P90" t="inlineStr">
         <is>
-          <t>10.3133/fs20143035</t>
+          <t>10.3133/sir20145105</t>
         </is>
       </c>
       <c r="T90" t="inlineStr">
         <is>
           <t>2014</t>
         </is>
       </c>
       <c r="U90" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V90" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W90" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="X90" t="inlineStr">
         <is>
           <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y90" t="inlineStr">
         <is>
-          <t>Mineral Resources Program</t>
+          <t>California Water Science Center</t>
         </is>
       </c>
       <c r="Z90" t="inlineStr">
         <is>
-          <t>2 p.</t>
+          <t>viii, 52 p.</t>
         </is>
       </c>
       <c r="AF90" t="inlineStr">
         <is>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="AM90" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN90" t="inlineStr">
+        <is>
+          <t>California</t>
+        </is>
+      </c>
+      <c r="AS90" t="inlineStr">
+        <is>
+          <t>Albers Equal Area Conic Projection</t>
+        </is>
+      </c>
+      <c r="AW90" t="inlineStr">
+        <is>
+          <t>Davis, Tracy A. 0000-0003-0253-6661; Olsen, Lisa D. ldolsen@usgs.gov; Fram, Miranda S. 0000-0002-6337-059X mfram@usgs.gov; Belitz, Kenneth 0000-0003-4481-2345 kbelitz@usgs.gov</t>
+        </is>
+      </c>
+      <c r="AZ90" t="inlineStr">
+        <is>
           <t>2</t>
         </is>
       </c>
-      <c r="AU90" t="inlineStr">
-[...18 lines deleted...]
-      </c>
       <c r="BA90" t="inlineStr">
         <is>
-          <t>538848d0e4b0318b93124a2c</t>
+          <t>5438e707e4b0c47db429058d</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70100916</t>
+          <t>https://pubs.usgs.gov/publication/sir20145152</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>70100916</t>
+          <t>70120244</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>70100916</t>
+          <t>sir20145152</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>The global age distribution of granitic pegmatites</t>
+          <t>Hydrogeologic framework and occurrence, movement, and chemical characterization of groundwater in Dixie Valley, west-central Nevada</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Canadian Mineralogist</t>
+          <t>Scientific Investigations Report</t>
+        </is>
+      </c>
+      <c r="I91" t="inlineStr">
+        <is>
+          <t>2014-5152</t>
+        </is>
+      </c>
+      <c r="M91" t="inlineStr">
+        <is>
+          <t>2328-0328</t>
+        </is>
+      </c>
+      <c r="N91" t="inlineStr">
+        <is>
+          <t>2328-031X</t>
         </is>
       </c>
       <c r="P91" t="inlineStr">
         <is>
-          <t>10.3749/canmin.52.2.183</t>
-[...9 lines deleted...]
-          <t>2</t>
+          <t>10.3133/sir20145152</t>
         </is>
       </c>
       <c r="T91" t="inlineStr">
         <is>
           <t>2014</t>
         </is>
       </c>
       <c r="U91" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V91" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W91" t="inlineStr">
         <is>
-          <t>Mineralogical Association of Canada</t>
+          <t>U. S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X91" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y91" t="inlineStr">
         <is>
-          <t>Alaska Science Center</t>
+          <t>Nevada Water Science Center</t>
         </is>
       </c>
       <c r="Z91" t="inlineStr">
         <is>
-          <t>8 p.</t>
-[...24 lines deleted...]
-          <t>190</t>
+          <t>Report: vii, 59 p.; 1 Plate 24 x 36 inches; 1 Appendix</t>
         </is>
       </c>
       <c r="AF91" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>72</t>
+        </is>
+      </c>
+      <c r="AM91" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN91" t="inlineStr">
+        <is>
+          <t>Nevada</t>
+        </is>
+      </c>
+      <c r="AR91" t="inlineStr">
+        <is>
+          <t>North American Datum of 1983</t>
+        </is>
+      </c>
+      <c r="AS91" t="inlineStr">
+        <is>
+          <t>Universal Transverse Mercator projection</t>
+        </is>
+      </c>
+      <c r="AT91" t="inlineStr">
+        <is>
+          <t>24000</t>
+        </is>
+      </c>
+      <c r="AU91" t="inlineStr">
+        <is>
+          <t>Y</t>
         </is>
       </c>
       <c r="AW91" t="inlineStr">
         <is>
-          <t>McCauley, Andrew; Bradley, Dwight 0000-0001-9116-5289 bradleyorchard2@gmail.com</t>
+          <t>Huntington, Jena M. 0000-0002-9291-1404 jmhunt@usgs.gov; Garcia, C. Amanda 0000-0003-3776-3565 cgarcia@usgs.gov; Rosen, Michael R. 0000-0003-3991-0522 mrosen@usgs.gov</t>
         </is>
       </c>
       <c r="AZ91" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>4</t>
         </is>
       </c>
       <c r="BA91" t="inlineStr">
         <is>
-          <t>53e1efdee4b0fe532be2de9f</t>
+          <t>542e5b0ae4b092f17df5a6ba</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70046853</t>
+          <t>https://pubs.usgs.gov/publication/sir20145117</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>70046853</t>
+          <t>70117566</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>70046853</t>
+          <t>sir20145117</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Book chapter</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Book Chapter</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Deep-ocean ferromanganese crusts and nodules</t>
+          <t>A reconnaissance spatial and temporal assessment of methane and inorganic constituents in groundwater in bedrock aquifers, Pike County, Pennsylvania, 2012-13</t>
+        </is>
+      </c>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>Scientific Investigations Report</t>
+        </is>
+      </c>
+      <c r="I92" t="inlineStr">
+        <is>
+          <t>2014-5117</t>
+        </is>
+      </c>
+      <c r="M92" t="inlineStr">
+        <is>
+          <t>2328-0328</t>
+        </is>
+      </c>
+      <c r="N92" t="inlineStr">
+        <is>
+          <t>2328-031X</t>
         </is>
       </c>
       <c r="P92" t="inlineStr">
         <is>
-          <t>10.1016/B978-0-08-095975-7.01111-6</t>
-[...9 lines deleted...]
-          <t>13</t>
+          <t>10.3133/sir20145117</t>
         </is>
       </c>
       <c r="T92" t="inlineStr">
         <is>
           <t>2014</t>
         </is>
       </c>
       <c r="U92" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V92" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W92" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X92" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y92" t="inlineStr">
         <is>
-          <t>Pacific Coastal and Marine Science Center</t>
+          <t>Pennsylvania Water Science Center</t>
         </is>
       </c>
       <c r="Z92" t="inlineStr">
         <is>
-          <t>19 p.</t>
-[...24 lines deleted...]
-          <t>291</t>
+          <t>x, 91 p.</t>
+        </is>
+      </c>
+      <c r="AF92" t="inlineStr">
+        <is>
+          <t>106</t>
+        </is>
+      </c>
+      <c r="AM92" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN92" t="inlineStr">
+        <is>
+          <t>Pennsylvania</t>
+        </is>
+      </c>
+      <c r="AO92" t="inlineStr">
+        <is>
+          <t>Pike County</t>
+        </is>
+      </c>
+      <c r="AS92" t="inlineStr">
+        <is>
+          <t>Albers Equal-Area Conic Projection</t>
+        </is>
+      </c>
+      <c r="AT92" t="inlineStr">
+        <is>
+          <t>2000000</t>
+        </is>
+      </c>
+      <c r="AU92" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="AV92" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW92" t="inlineStr">
         <is>
-          <t>Hein, James R. 0000-0002-5321-899X jhein@usgs.gov; Koschinsky, Andrea</t>
+          <t>Senior, Lisa A. 0000-0003-2629-1996 lasenior@usgs.gov</t>
         </is>
       </c>
       <c r="AZ92" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="BA92" t="inlineStr">
         <is>
-          <t>53cd53f0e4b0b290850f574a</t>
+          <t>57c6ae56e4b0f2f0cebe3c9d</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70074807</t>
+          <t>https://pubs.usgs.gov/publication/ofr20141116</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>70074807</t>
+          <t>70111860</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>70074807</t>
+          <t>ofr20141116</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Silicate melt inclusion evidence for extreme pre-eruptive enrichment and post-eruptive depletion of lithium in silicic volcanic rocks of the western United States: implications for the origin of lithium-rich brines</t>
+          <t>Baseline groundwater quality from 34 wells in Wayne County, Pennsylvania, 2011 and 2013</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Economic Geology</t>
+          <t>Open-File Report</t>
+        </is>
+      </c>
+      <c r="I93" t="inlineStr">
+        <is>
+          <t>2014-1116</t>
+        </is>
+      </c>
+      <c r="M93" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N93" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P93" t="inlineStr">
         <is>
-          <t>10.2113/econgeo.108.7.1691</t>
-[...9 lines deleted...]
-          <t>7</t>
+          <t>10.3133/ofr20141116</t>
         </is>
       </c>
       <c r="T93" t="inlineStr">
         <is>
-          <t>2013</t>
+          <t>2014</t>
         </is>
       </c>
       <c r="U93" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V93" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W93" t="inlineStr">
         <is>
-          <t>Society of Economic Geologists</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X93" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y93" t="inlineStr">
         <is>
-          <t>Central Mineral and Environmental Resources Science Center</t>
+          <t>Pennsylvania Water Science Center</t>
         </is>
       </c>
       <c r="Z93" t="inlineStr">
         <is>
-          <t>11 p.</t>
-[...24 lines deleted...]
-          <t>1701</t>
+          <t>vii, 24 p.</t>
         </is>
       </c>
       <c r="AF93" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>36</t>
         </is>
       </c>
       <c r="AM93" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN93" t="inlineStr">
         <is>
-          <t>California;Colorado;New Mexico;Utah</t>
+          <t>Pennsylvania</t>
+        </is>
+      </c>
+      <c r="AO93" t="inlineStr">
+        <is>
+          <t>Wayne County</t>
+        </is>
+      </c>
+      <c r="AS93" t="inlineStr">
+        <is>
+          <t>Albers Equal-Area Conic Projection</t>
+        </is>
+      </c>
+      <c r="AT93" t="inlineStr">
+        <is>
+          <t>2000000</t>
+        </is>
+      </c>
+      <c r="AU93" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="AV93" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW93" t="inlineStr">
         <is>
-          <t>Hofstra, Albert H. 0000-0002-2450-1593 ahofstra@usgs.gov; Todorov, T.I.; Mercer, C.N.; Adams, D.T.; Marsh, E.E.</t>
+          <t>Sloto, Ronald A. rasloto@usgs.gov</t>
         </is>
       </c>
       <c r="AZ93" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="BA93" t="inlineStr">
         <is>
-          <t>53cd72b4e4b0b290851087e4</t>
+          <t>53c0eb38e4b065ccca5fe25b</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70046884</t>
+          <t>https://pubs.usgs.gov/publication/70101776</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>70046884</t>
+          <t>70101776</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>70046884</t>
+          <t>70101776</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Mineral resource of the month: Lithium</t>
+          <t>Lithium in 2013</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Earth</t>
+          <t>Mining Engineering</t>
         </is>
       </c>
       <c r="R94" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>66</t>
         </is>
       </c>
       <c r="S94" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>7</t>
         </is>
       </c>
       <c r="T94" t="inlineStr">
         <is>
-          <t>2013</t>
+          <t>2014</t>
         </is>
       </c>
       <c r="U94" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V94" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W94" t="inlineStr">
         <is>
-          <t>American Geosciences Institute</t>
+          <t>Society for Mining, Metallurgy, and Exploration</t>
+        </is>
+      </c>
+      <c r="Y94" t="inlineStr">
+        <is>
+          <t>National Minerals Information Center</t>
         </is>
       </c>
       <c r="Z94" t="inlineStr">
         <is>
-          <t>1 p.</t>
+          <t>2 p.</t>
         </is>
       </c>
       <c r="AD94" t="inlineStr">
         <is>
-          <t>53</t>
+          <t>64</t>
         </is>
       </c>
       <c r="AE94" t="inlineStr">
         <is>
-          <t>53</t>
+          <t>65</t>
         </is>
       </c>
       <c r="AU94" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AV94" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AW94" t="inlineStr">
         <is>
           <t>Jaskula, Brian W. bjaskula@usgs.gov</t>
         </is>
       </c>
       <c r="AZ94" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA94" t="inlineStr">
         <is>
-          <t>526f7970e4b0493c992e995a</t>
+          <t>54dd2be6e4b08de9379b3558</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70047672</t>
+          <t>https://pubs.usgs.gov/publication/fs20143035</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>70047672</t>
+          <t>70101307</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>70047672</t>
+          <t>fs20143035</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>Whole-body concentrations of elements in three fish species from offshore oil platforms and natural areas in the Southern California Bight, USA</t>
+          <t>Lithium: for harnessing renewable energy</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Bulletin of Marine Science</t>
+          <t>Fact Sheet</t>
+        </is>
+      </c>
+      <c r="I95" t="inlineStr">
+        <is>
+          <t>2014-3035</t>
+        </is>
+      </c>
+      <c r="M95" t="inlineStr">
+        <is>
+          <t>2327-6932</t>
+        </is>
+      </c>
+      <c r="N95" t="inlineStr">
+        <is>
+          <t>2327-6916</t>
         </is>
       </c>
       <c r="P95" t="inlineStr">
         <is>
-          <t>10.5343/bms.2012.1078</t>
-[...9 lines deleted...]
-          <t>3</t>
+          <t>10.3133/fs20143035</t>
         </is>
       </c>
       <c r="T95" t="inlineStr">
         <is>
-          <t>2013</t>
+          <t>2014</t>
         </is>
       </c>
       <c r="U95" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V95" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W95" t="inlineStr">
         <is>
-          <t>University of Miami - Rosenstiel School of Marine and Atmospheric Science</t>
+          <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="X95" t="inlineStr">
         <is>
-          <t>Miami, FL</t>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y95" t="inlineStr">
         <is>
-          <t>Western Ecological Research Center</t>
+          <t>Mineral Resources Program</t>
         </is>
       </c>
       <c r="Z95" t="inlineStr">
         <is>
-          <t>18 p.</t>
-[...9 lines deleted...]
-          <t>734</t>
+          <t>2 p.</t>
         </is>
       </c>
       <c r="AF95" t="inlineStr">
         <is>
-          <t>18</t>
-[...9 lines deleted...]
-          <t>California</t>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="AU95" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="AV95" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW95" t="inlineStr">
         <is>
-          <t>Love, Milton S.; Saiki, Michael K.; May, Thomas W. tmay@usgs.gov; Yee, Julie L. 0000-0003-1782-157X julie_yee@usgs.gov</t>
+          <t>Bradley, Dwight; Jaskula, Brian W. bjaskula@usgs.gov</t>
         </is>
       </c>
       <c r="AZ95" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="BA95" t="inlineStr">
         <is>
-          <t>52136dfbe4b0b08f446198a7</t>
+          <t>538848d0e4b0318b93124a2c</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70046535</t>
+          <t>https://pubs.usgs.gov/publication/70100916</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>70046535</t>
+          <t>70100916</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>70046535</t>
+          <t>70100916</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Lithium in 2012</t>
+          <t>The global age distribution of granitic pegmatites</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Mining Engineering</t>
+          <t>Canadian Mineralogist</t>
+        </is>
+      </c>
+      <c r="P96" t="inlineStr">
+        <is>
+          <t>10.3749/canmin.52.2.183</t>
         </is>
       </c>
       <c r="R96" t="inlineStr">
         <is>
-          <t>65</t>
+          <t>52</t>
         </is>
       </c>
       <c r="S96" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>2</t>
         </is>
       </c>
       <c r="T96" t="inlineStr">
         <is>
-          <t>2013</t>
+          <t>2014</t>
         </is>
       </c>
       <c r="U96" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V96" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W96" t="inlineStr">
         <is>
-          <t>SME</t>
+          <t>Mineralogical Association of Canada</t>
         </is>
       </c>
       <c r="Y96" t="inlineStr">
         <is>
-          <t>National Minerals Information Center</t>
+          <t>Alaska Science Center</t>
         </is>
       </c>
       <c r="Z96" t="inlineStr">
         <is>
-          <t>2 p.</t>
+          <t>8 p.</t>
+        </is>
+      </c>
+      <c r="AA96" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="AB96" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="AC96" t="inlineStr">
+        <is>
+          <t>Canadian Mineralogist</t>
         </is>
       </c>
       <c r="AD96" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>183</t>
         </is>
       </c>
       <c r="AE96" t="inlineStr">
         <is>
-          <t>64</t>
-[...9 lines deleted...]
-          <t>N</t>
+          <t>190</t>
+        </is>
+      </c>
+      <c r="AF96" t="inlineStr">
+        <is>
+          <t>8</t>
         </is>
       </c>
       <c r="AW96" t="inlineStr">
         <is>
-          <t>Jaskula, B.W.</t>
+          <t>McCauley, Andrew; Bradley, Dwight 0000-0001-9116-5289 bradleyorchard2@gmail.com</t>
         </is>
       </c>
       <c r="AZ96" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA96" t="inlineStr">
         <is>
-          <t>51e11763e4b02f5cae2b731c</t>
+          <t>53e1efdee4b0fe532be2de9f</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20135085</t>
+          <t>https://pubs.usgs.gov/publication/70046853</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>70046638</t>
+          <t>70046853</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>sir20135085</t>
+          <t>70046853</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Book chapter</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Book Chapter</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>Baseline groundwater quality from 20 domestic wells in Sullivan County, Pennsylvania, 2012</t>
-[...19 lines deleted...]
-          <t>2328-031X</t>
+          <t>Deep-ocean ferromanganese crusts and nodules</t>
         </is>
       </c>
       <c r="P97" t="inlineStr">
         <is>
-          <t>10.3133/sir20135085</t>
+          <t>10.1016/B978-0-08-095975-7.01111-6</t>
+        </is>
+      </c>
+      <c r="Q97" t="inlineStr">
+        <is>
+          <t>Second</t>
+        </is>
+      </c>
+      <c r="R97" t="inlineStr">
+        <is>
+          <t>13</t>
         </is>
       </c>
       <c r="T97" t="inlineStr">
         <is>
-          <t>2013</t>
+          <t>2014</t>
         </is>
       </c>
       <c r="U97" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V97" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W97" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Y97" t="inlineStr">
         <is>
-          <t>Pennsylvania Water Science Center</t>
+          <t>Pacific Coastal and Marine Science Center</t>
         </is>
       </c>
       <c r="Z97" t="inlineStr">
         <is>
-          <t>vi, 27 p.</t>
-[...39 lines deleted...]
-          <t>N</t>
+          <t>19 p.</t>
+        </is>
+      </c>
+      <c r="AA97" t="inlineStr">
+        <is>
+          <t>Book</t>
+        </is>
+      </c>
+      <c r="AB97" t="inlineStr">
+        <is>
+          <t>Monograph</t>
+        </is>
+      </c>
+      <c r="AC97" t="inlineStr">
+        <is>
+          <t>Treatise on geochemistry</t>
+        </is>
+      </c>
+      <c r="AD97" t="inlineStr">
+        <is>
+          <t>273</t>
+        </is>
+      </c>
+      <c r="AE97" t="inlineStr">
+        <is>
+          <t>291</t>
         </is>
       </c>
       <c r="AW97" t="inlineStr">
         <is>
-          <t>Sloto, Ronald A. rasloto@usgs.gov</t>
+          <t>Hein, James R. 0000-0002-5321-899X jhein@usgs.gov; Koschinsky, Andrea</t>
         </is>
       </c>
       <c r="AZ97" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA97" t="inlineStr">
         <is>
-          <t>51c1734ee4b0dd0e00d92173</t>
+          <t>53cd53f0e4b0b290850f574a</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ds709X</t>
+          <t>https://pubs.usgs.gov/publication/70074807</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>70044648</t>
+          <t>70074807</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>ds709X</t>
+          <t>70074807</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Local-area-enhanced, 2.5-meter resolution natural-color and color-infrared satellite-image mosaics of the Nuristan mineral district in Afghanistan</t>
+          <t>Silicate melt inclusion evidence for extreme pre-eruptive enrichment and post-eruptive depletion of lithium in silicic volcanic rocks of the western United States: implications for the origin of lithium-rich brines</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Data Series</t>
-[...19 lines deleted...]
-          <t>2327-0271</t>
+          <t>Economic Geology</t>
         </is>
       </c>
       <c r="P98" t="inlineStr">
         <is>
-          <t>10.3133/ds709X</t>
+          <t>10.2113/econgeo.108.7.1691</t>
+        </is>
+      </c>
+      <c r="R98" t="inlineStr">
+        <is>
+          <t>108</t>
+        </is>
+      </c>
+      <c r="S98" t="inlineStr">
+        <is>
+          <t>7</t>
         </is>
       </c>
       <c r="T98" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="U98" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V98" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W98" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>Society of Economic Geologists</t>
         </is>
       </c>
       <c r="Y98" t="inlineStr">
         <is>
-          <t>Mineral Resources Program</t>
+          <t>Central Mineral and Environmental Resources Science Center</t>
         </is>
       </c>
       <c r="Z98" t="inlineStr">
         <is>
-          <t>HTML Document; Readme; 4 Index Maps: 45 x 63 inches; 2 Image Files; 2 Metadata; Shapefiles</t>
+          <t>11 p.</t>
         </is>
       </c>
       <c r="AA98" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="AB98" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="AC98" t="inlineStr">
         <is>
-          <t>Local-area-enhanced, high-resolution natural-color and color-infrared satellite-image mosaics of mineral districts in Afghanistan (DS 709)</t>
+          <t>Economic Geology</t>
+        </is>
+      </c>
+      <c r="AD98" t="inlineStr">
+        <is>
+          <t>1691</t>
+        </is>
+      </c>
+      <c r="AE98" t="inlineStr">
+        <is>
+          <t>1701</t>
+        </is>
+      </c>
+      <c r="AF98" t="inlineStr">
+        <is>
+          <t>11</t>
         </is>
       </c>
       <c r="AM98" t="inlineStr">
         <is>
-          <t>Afghanistan</t>
-[...9 lines deleted...]
-          <t>Y</t>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN98" t="inlineStr">
+        <is>
+          <t>California;Colorado;New Mexico;Utah</t>
         </is>
       </c>
       <c r="AW98" t="inlineStr">
         <is>
-          <t>Davis, Philip A. pdavis@usgs.gov; Cagney, Laura E. 0000-0003-3282-2458 lcagney@usgs.gov; Arko, Scott A.; Harbin, Michelle L.</t>
-[...4 lines deleted...]
-          <t>Davis, Philip A. pdavis@usgs.gov</t>
+          <t>Hofstra, Albert H. 0000-0002-2450-1593 ahofstra@usgs.gov; Todorov, T.I.; Mercer, C.N.; Adams, D.T.; Marsh, E.E.</t>
         </is>
       </c>
       <c r="AZ98" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA98" t="inlineStr">
         <is>
-          <t>51498311e4b0971933f63654</t>
+          <t>53cd72b4e4b0b290851087e4</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr20131008</t>
+          <t>https://pubs.usgs.gov/publication/70046884</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>70043058</t>
+          <t>70046884</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>ofr20131008</t>
+          <t>70046884</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>A preliminary deposit model for lithium-cesium-tantalum (LCT) pegmatites</t>
+          <t>Mineral resource of the month: Lithium</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
-[...24 lines deleted...]
-          <t>Version 1.0: February 1, 2013; Version 1.1: December 20, 2016</t>
+          <t>Earth</t>
+        </is>
+      </c>
+      <c r="R99" t="inlineStr">
+        <is>
+          <t>58</t>
+        </is>
+      </c>
+      <c r="S99" t="inlineStr">
+        <is>
+          <t>9</t>
         </is>
       </c>
       <c r="T99" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="U99" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V99" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W99" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...9 lines deleted...]
-          <t>Central Mineral and Environmental Resources Science Center</t>
+          <t>American Geosciences Institute</t>
         </is>
       </c>
       <c r="Z99" t="inlineStr">
         <is>
-          <t>iii, 7 p.</t>
-[...4 lines deleted...]
-          <t>10</t>
+          <t>1 p.</t>
+        </is>
+      </c>
+      <c r="AD99" t="inlineStr">
+        <is>
+          <t>53</t>
+        </is>
+      </c>
+      <c r="AE99" t="inlineStr">
+        <is>
+          <t>53</t>
         </is>
       </c>
       <c r="AU99" t="inlineStr">
         <is>
-          <t>Y</t>
+          <t>N</t>
         </is>
       </c>
       <c r="AV99" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AW99" t="inlineStr">
         <is>
-          <t>Bradley, Dwight; McCauley, Andrew</t>
+          <t>Jaskula, Brian W. bjaskula@usgs.gov</t>
         </is>
       </c>
       <c r="AZ99" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA99" t="inlineStr">
         <is>
-          <t>510ce3ede4b0ae2ee50d95e7</t>
+          <t>526f7970e4b0493c992e995a</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr20131006</t>
+          <t>https://pubs.usgs.gov/publication/70047672</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>70043057</t>
+          <t>70047672</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>ofr20131006</t>
+          <t>70047672</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>A preliminary deposit model for lithium brines</t>
+          <t>Whole-body concentrations of elements in three fish species from offshore oil platforms and natural areas in the Southern California Bight, USA</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
-[...14 lines deleted...]
-          <t>0196-1497</t>
+          <t>Bulletin of Marine Science</t>
         </is>
       </c>
       <c r="P100" t="inlineStr">
         <is>
-          <t>10.3133/ofr20131006</t>
+          <t>10.5343/bms.2012.1078</t>
+        </is>
+      </c>
+      <c r="R100" t="inlineStr">
+        <is>
+          <t>89</t>
+        </is>
+      </c>
+      <c r="S100" t="inlineStr">
+        <is>
+          <t>3</t>
         </is>
       </c>
       <c r="T100" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="U100" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V100" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W100" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
+          <t>University of Miami - Rosenstiel School of Marine and Atmospheric Science</t>
         </is>
       </c>
       <c r="X100" t="inlineStr">
         <is>
-          <t>Reston, VA</t>
+          <t>Miami, FL</t>
         </is>
       </c>
       <c r="Y100" t="inlineStr">
         <is>
-          <t>Central Mineral and Environmental Resources Science Center</t>
+          <t>Western Ecological Research Center</t>
         </is>
       </c>
       <c r="Z100" t="inlineStr">
         <is>
-          <t>iii, 6 p.</t>
+          <t>18 p.</t>
+        </is>
+      </c>
+      <c r="AD100" t="inlineStr">
+        <is>
+          <t>717</t>
+        </is>
+      </c>
+      <c r="AE100" t="inlineStr">
+        <is>
+          <t>734</t>
         </is>
       </c>
       <c r="AF100" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>18</t>
         </is>
       </c>
       <c r="AM100" t="inlineStr">
         <is>
-          <t>Bolivia, Chile, Tibet, United States</t>
+          <t>United States</t>
         </is>
       </c>
       <c r="AN100" t="inlineStr">
         <is>
-          <t>California, Nevada</t>
-[...14 lines deleted...]
-          <t>N</t>
+          <t>California</t>
         </is>
       </c>
       <c r="AW100" t="inlineStr">
         <is>
-          <t>Bradley, Dwight; Munk, LeeAnn; Jochens, Hillary; Hynek, Scott; Labay, Keith A. 0000-0002-6763-3190 klabay@usgs.gov</t>
+          <t>Love, Milton S.; Saiki, Michael K.; May, Thomas W. tmay@usgs.gov; Yee, Julie L. 0000-0003-1782-157X julie_yee@usgs.gov</t>
         </is>
       </c>
       <c r="AZ100" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA100" t="inlineStr">
         <is>
-          <t>510ce3e3e4b0ae2ee50d95e3</t>
+          <t>52136dfbe4b0b08f446198a7</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20105070F</t>
+          <t>https://pubs.usgs.gov/publication/70046535</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>70042382</t>
+          <t>70046535</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>sir20105070F</t>
+          <t>70046535</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>Occurrence model for volcanogenic beryllium deposits</t>
+          <t>Lithium in 2012</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Scientific Investigations Report</t>
-[...24 lines deleted...]
-          <t>10.3133/sir20105070F</t>
+          <t>Mining Engineering</t>
+        </is>
+      </c>
+      <c r="R101" t="inlineStr">
+        <is>
+          <t>65</t>
+        </is>
+      </c>
+      <c r="S101" t="inlineStr">
+        <is>
+          <t>7</t>
         </is>
       </c>
       <c r="T101" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2013</t>
         </is>
       </c>
       <c r="U101" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V101" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W101" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>SME</t>
         </is>
       </c>
       <c r="Y101" t="inlineStr">
         <is>
-          <t>Central Mineral and Environmental Resources Science Center; Eastern Mineral and Environmental Resources Science Center</t>
+          <t>National Minerals Information Center</t>
         </is>
       </c>
       <c r="Z101" t="inlineStr">
         <is>
-          <t>vi, 43 p.</t>
-[...19 lines deleted...]
-          <t>52</t>
+          <t>2 p.</t>
+        </is>
+      </c>
+      <c r="AD101" t="inlineStr">
+        <is>
+          <t>63</t>
+        </is>
+      </c>
+      <c r="AE101" t="inlineStr">
+        <is>
+          <t>64</t>
         </is>
       </c>
       <c r="AU101" t="inlineStr">
         <is>
-          <t>Y</t>
+          <t>N</t>
         </is>
       </c>
       <c r="AV101" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AW101" t="inlineStr">
         <is>
-          <t>Foley, Nora K. 0000-0003-0124-3509 nfoley@usgs.gov; Hofstra, Albert H. 0000-0002-2450-1593 ahofstra@usgs.gov; Lindsey, David A. 0000-0002-9466-0899 dlindsey@usgs.gov; Seal, Robert R. II 0000-0003-0901-2529 rseal@usgs.gov; Jaskula, Brian W. bjaskula@usgs.gov; Piatak, Nadine M.</t>
+          <t>Jaskula, B.W.</t>
         </is>
       </c>
       <c r="AZ101" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA101" t="inlineStr">
         <is>
-          <t>50eaabf2e4b02dd6076fadb0</t>
+          <t>51e11763e4b02f5cae2b731c</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70044868</t>
+          <t>https://pubs.usgs.gov/publication/sir20135085</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>70044868</t>
+          <t>70046638</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>70044868</t>
+          <t>sir20135085</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Lithium</t>
+          <t>Baseline groundwater quality from 20 domestic wells in Sullivan County, Pennsylvania, 2012</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Mining Engineering</t>
-[...9 lines deleted...]
-          <t>6</t>
+          <t>Scientific Investigations Report</t>
+        </is>
+      </c>
+      <c r="I102" t="inlineStr">
+        <is>
+          <t>2013-5085</t>
+        </is>
+      </c>
+      <c r="M102" t="inlineStr">
+        <is>
+          <t>2328-0328</t>
+        </is>
+      </c>
+      <c r="N102" t="inlineStr">
+        <is>
+          <t>2328-031X</t>
+        </is>
+      </c>
+      <c r="P102" t="inlineStr">
+        <is>
+          <t>10.3133/sir20135085</t>
         </is>
       </c>
       <c r="T102" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2013</t>
         </is>
       </c>
       <c r="U102" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V102" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W102" t="inlineStr">
         <is>
-          <t>SME</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X102" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y102" t="inlineStr">
         <is>
-          <t>National Minerals Information Center</t>
+          <t>Pennsylvania Water Science Center</t>
         </is>
       </c>
       <c r="Z102" t="inlineStr">
         <is>
-          <t>2 p.</t>
-[...24 lines deleted...]
-          <t>73</t>
+          <t>vi, 27 p.</t>
+        </is>
+      </c>
+      <c r="AF102" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="AH102" t="inlineStr">
+        <is>
+          <t>2013-08-01</t>
+        </is>
+      </c>
+      <c r="AI102" t="inlineStr">
+        <is>
+          <t>2013-09-30</t>
+        </is>
+      </c>
+      <c r="AM102" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN102" t="inlineStr">
+        <is>
+          <t>Pennsylvania</t>
+        </is>
+      </c>
+      <c r="AO102" t="inlineStr">
+        <is>
+          <t>Sullivan County</t>
+        </is>
+      </c>
+      <c r="AU102" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="AV102" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW102" t="inlineStr">
         <is>
-          <t>Jaskula, B.W.</t>
+          <t>Sloto, Ronald A. rasloto@usgs.gov</t>
         </is>
       </c>
       <c r="AZ102" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="BA102" t="inlineStr">
         <is>
-          <t>517e44ece4b0eff6bc0031d9</t>
+          <t>51c1734ee4b0dd0e00d92173</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70208439</t>
+          <t>https://pubs.usgs.gov/publication/ds709X</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>70208439</t>
+          <t>70044648</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>70208439</t>
+          <t>ds709X</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Aspect control of water movement on hillslopes near the rain–snow transition of the Colorado Front Range</t>
+          <t>Local-area-enhanced, 2.5-meter resolution natural-color and color-infrared satellite-image mosaics of the Nuristan mineral district in Afghanistan</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Hydrological Processes</t>
+          <t>Data Series</t>
+        </is>
+      </c>
+      <c r="I103" t="inlineStr">
+        <is>
+          <t>709</t>
+        </is>
+      </c>
+      <c r="K103" t="inlineStr">
+        <is>
+          <t>X</t>
+        </is>
+      </c>
+      <c r="M103" t="inlineStr">
+        <is>
+          <t>2327-638X</t>
+        </is>
+      </c>
+      <c r="N103" t="inlineStr">
+        <is>
+          <t>2327-0271</t>
         </is>
       </c>
       <c r="P103" t="inlineStr">
         <is>
-          <t>10.1002/hyp.9549</t>
-[...9 lines deleted...]
-          <t>1</t>
+          <t>10.3133/ds709X</t>
         </is>
       </c>
       <c r="T103" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2013</t>
         </is>
       </c>
       <c r="U103" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V103" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W103" t="inlineStr">
         <is>
-          <t>John Wiley &amp; Sons</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X103" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y103" t="inlineStr">
         <is>
-          <t>National Research Program - Central Branch; WMA - Earth System Processes Division</t>
+          <t>Mineral Resources Program</t>
         </is>
       </c>
       <c r="Z103" t="inlineStr">
         <is>
-          <t>12 p.</t>
-[...9 lines deleted...]
-          <t>85</t>
+          <t>HTML Document; Readme; 4 Index Maps: 45 x 63 inches; 2 Image Files; 2 Metadata; Shapefiles</t>
+        </is>
+      </c>
+      <c r="AA103" t="inlineStr">
+        <is>
+          <t>Report</t>
+        </is>
+      </c>
+      <c r="AB103" t="inlineStr">
+        <is>
+          <t>USGS Numbered Series</t>
+        </is>
+      </c>
+      <c r="AC103" t="inlineStr">
+        <is>
+          <t>Local-area-enhanced, high-resolution natural-color and color-infrared satellite-image mosaics of mineral districts in Afghanistan (DS 709)</t>
         </is>
       </c>
       <c r="AM103" t="inlineStr">
         <is>
-          <t>United States</t>
-[...9 lines deleted...]
-          <t>Colorado Front Range, Gordon Gulch</t>
+          <t>Afghanistan</t>
+        </is>
+      </c>
+      <c r="AU103" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="AV103" t="inlineStr">
+        <is>
+          <t>Y</t>
         </is>
       </c>
       <c r="AW103" t="inlineStr">
         <is>
-          <t>Hinckley, Eve-Lyn S.; Ebel, Brian A. 0000-0002-5413-3963 bebel@usgs.gov; Barnes, R. T.; Anderson, R.S; Williams, M.W.; Anderson, S.P.</t>
+          <t>Davis, Philip A. pdavis@usgs.gov; Cagney, Laura E. 0000-0003-3282-2458 lcagney@usgs.gov; Arko, Scott A.; Harbin, Michelle L.</t>
+        </is>
+      </c>
+      <c r="AX103" t="inlineStr">
+        <is>
+          <t>Davis, Philip A. pdavis@usgs.gov</t>
         </is>
       </c>
       <c r="AZ103" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="BA103" t="inlineStr">
+        <is>
+          <t>51498311e4b0971933f63654</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr20121104</t>
+          <t>https://pubs.usgs.gov/publication/ofr20131006</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>70039830</t>
+          <t>70043057</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>ofr20121104</t>
+          <t>ofr20131006</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Water chemistry of surface waters affected by the Fourmile Canyon wildfire, Colorado, 2010-2011</t>
+          <t>A preliminary deposit model for lithium brines</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>Open-File Report</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>2012-1104</t>
+          <t>2013-1006</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
           <t>2331-1258</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
           <t>0196-1497</t>
         </is>
       </c>
       <c r="P104" t="inlineStr">
         <is>
-          <t>10.3133/ofr20121104</t>
+          <t>10.3133/ofr20131006</t>
         </is>
       </c>
       <c r="T104" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2013</t>
         </is>
       </c>
       <c r="U104" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V104" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W104" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="X104" t="inlineStr">
         <is>
           <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y104" t="inlineStr">
         <is>
-          <t>Branch of Regional Research-Central Region</t>
+          <t>Central Mineral and Environmental Resources Science Center</t>
         </is>
       </c>
       <c r="Z104" t="inlineStr">
         <is>
-          <t>iv, 11 p.; 4 Appendices</t>
+          <t>iii, 6 p.</t>
         </is>
       </c>
       <c r="AF104" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>9</t>
         </is>
       </c>
       <c r="AM104" t="inlineStr">
         <is>
-          <t>United States</t>
+          <t>Bolivia, Chile, Tibet, United States</t>
         </is>
       </c>
       <c r="AN104" t="inlineStr">
         <is>
-          <t>Colorado</t>
+          <t>California, Nevada</t>
         </is>
       </c>
       <c r="AQ104" t="inlineStr">
         <is>
-          <t>Fourmile Creek</t>
+          <t>Clayton Valley, Dead Sea, Great Salt Lake, Salar De Atacama, Salar De Uyuni, Salton Sea, Searles Lake, Taijanier Lake, Zhabuye Lake</t>
         </is>
       </c>
       <c r="AU104" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="AV104" t="inlineStr">
         <is>
-          <t>Y</t>
+          <t>N</t>
         </is>
       </c>
       <c r="AW104" t="inlineStr">
         <is>
-          <t>McCleskey, R. Blaine 0000-0002-2521-8052 rbmccles@usgs.gov; Writer, Jeffrey H. jwriter@usgs.gov; Murphy, Sheila F. 0000-0002-5481-3635 sfmurphy@usgs.gov</t>
+          <t>Bradley, Dwight; Munk, LeeAnn; Jochens, Hillary; Hynek, Scott; Labay, Keith A. 0000-0002-6763-3190 klabay@usgs.gov</t>
         </is>
       </c>
       <c r="AZ104" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>2</t>
         </is>
       </c>
       <c r="BA104" t="inlineStr">
         <is>
-          <t>505bc7d1e4b08c986b32c648</t>
+          <t>510ce3e3e4b0ae2ee50d95e3</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20122152</t>
+          <t>https://pubs.usgs.gov/publication/ofr20131008</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>70039746</t>
+          <t>70043058</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>sir20122152</t>
+          <t>ofr20131008</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>A comparison of U.S. Geological Survey three-dimensional model estimates of groundwater source areas and velocities to independently derived estimates, Idaho National Laboratory and vicinity, Idaho</t>
+          <t>A preliminary deposit model for lithium-cesium-tantalum (LCT) pegmatites</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Scientific Investigations Report</t>
+          <t>Open-File Report</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>2012-5152</t>
+          <t>2013-1008</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
-          <t>2328-0328</t>
+          <t>2331-1258</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>2328-031X</t>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P105" t="inlineStr">
         <is>
-          <t>10.3133/sir20122152</t>
+          <t>10.3133/ofr20131008</t>
+        </is>
+      </c>
+      <c r="Q105" t="inlineStr">
+        <is>
+          <t>Version 1.0: February 1, 2013; Version 1.1: December 20, 2016</t>
         </is>
       </c>
       <c r="T105" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2013</t>
         </is>
       </c>
       <c r="U105" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V105" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W105" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="X105" t="inlineStr">
         <is>
           <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y105" t="inlineStr">
         <is>
-          <t>Idaho Water Science Center</t>
+          <t>Central Mineral and Environmental Resources Science Center</t>
         </is>
       </c>
       <c r="Z105" t="inlineStr">
         <is>
-          <t>viii; 129 p.</t>
+          <t>iii, 7 p.</t>
         </is>
       </c>
       <c r="AF105" t="inlineStr">
         <is>
-          <t>142</t>
-[...24 lines deleted...]
-          <t>Albers Equal Area Conic</t>
+          <t>10</t>
         </is>
       </c>
       <c r="AU105" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
+      <c r="AV105" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
       <c r="AW105" t="inlineStr">
         <is>
-          <t>Fisher, Jason C. 0000-0001-9032-8912 jfisher@usgs.gov; Rousseau, Joseph P.; Bartholomay, Roy C. 0000-0002-4809-9287 rcbarth@usgs.gov; Rattray, Gordon W. 0000-0002-1690-3218 grattray@usgs.gov</t>
+          <t>Bradley, Dwight; McCauley, Andrew</t>
         </is>
       </c>
       <c r="AZ105" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="BA105" t="inlineStr">
         <is>
-          <t>5059e354e4b0c8380cd45f8a</t>
+          <t>510ce3ede4b0ae2ee50d95e7</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70189914</t>
+          <t>https://pubs.usgs.gov/publication/sir20105070F</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>70189914</t>
+          <t>70042382</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>70189914</t>
+          <t>sir20105070F</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Selected trace elements in the Sacramento River, California: Occurrence and distribution</t>
+          <t>Occurrence model for volcanogenic beryllium deposits</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Archives of Environmental Contamination and Toxicology</t>
+          <t>Scientific Investigations Report</t>
+        </is>
+      </c>
+      <c r="I106" t="inlineStr">
+        <is>
+          <t>2010-5070</t>
+        </is>
+      </c>
+      <c r="K106" t="inlineStr">
+        <is>
+          <t>F</t>
+        </is>
+      </c>
+      <c r="M106" t="inlineStr">
+        <is>
+          <t>2328-0328</t>
+        </is>
+      </c>
+      <c r="N106" t="inlineStr">
+        <is>
+          <t>2328-031X</t>
         </is>
       </c>
       <c r="P106" t="inlineStr">
         <is>
-          <t>10.1007/s00244-011-9738-z</t>
-[...9 lines deleted...]
-          <t>4</t>
+          <t>10.3133/sir20105070F</t>
         </is>
       </c>
       <c r="T106" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
       <c r="U106" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V106" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W106" t="inlineStr">
         <is>
-          <t>Springer</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X106" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y106" t="inlineStr">
         <is>
-          <t>National Research Program - Central Branch</t>
+          <t>Central Mineral and Environmental Resources Science Center; Eastern Mineral and Environmental Resources Science Center</t>
         </is>
       </c>
       <c r="Z106" t="inlineStr">
         <is>
-          <t>13 p.</t>
-[...9 lines deleted...]
-          <t>569</t>
+          <t>vi, 43 p.</t>
+        </is>
+      </c>
+      <c r="AA106" t="inlineStr">
+        <is>
+          <t>Report</t>
+        </is>
+      </c>
+      <c r="AB106" t="inlineStr">
+        <is>
+          <t>USGS Numbered Series</t>
+        </is>
+      </c>
+      <c r="AC106" t="inlineStr">
+        <is>
+          <t>Mineral deposit models for resource assessment (Scientific Investigations Report 2010-5070)</t>
+        </is>
+      </c>
+      <c r="AF106" t="inlineStr">
+        <is>
+          <t>52</t>
+        </is>
+      </c>
+      <c r="AU106" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="AV106" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW106" t="inlineStr">
         <is>
-          <t>Taylor, Howard E. hetaylor@usgs.gov; Antweiler, Ronald C. 0000-0001-5652-6034 antweil@usgs.gov; Roth, David A. 0000-0002-7515-3533 daroth@usgs.gov; Dileanis, Peter D. dileanis@usgs.gov; Alpers, Charles N. 0000-0001-6945-7365 cnalpers@usgs.gov</t>
+          <t>Foley, Nora K. 0000-0003-0124-3509 nfoley@usgs.gov; Hofstra, Albert H. 0000-0002-2450-1593 ahofstra@usgs.gov; Lindsey, David A. 0000-0002-9466-0899 dlindsey@usgs.gov; Seal, Robert R. II 0000-0003-0901-2529 rseal@usgs.gov; Jaskula, Brian W. bjaskula@usgs.gov; Piatak, Nadine M.</t>
         </is>
       </c>
       <c r="AZ106" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3</t>
         </is>
       </c>
       <c r="BA106" t="inlineStr">
         <is>
-          <t>59819316e4b0e2f5d463b7a9</t>
+          <t>50eaabf2e4b02dd6076fadb0</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20115235</t>
+          <t>https://pubs.usgs.gov/publication/70044868</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>70007307</t>
+          <t>70044868</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>sir20115235</t>
+          <t>70044868</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Groundwater flow, quality (2007-10), and mixing in the Wind Cave National Park area, South Dakota</t>
+          <t>Lithium</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Scientific Investigations Report</t>
-[...19 lines deleted...]
-          <t>10.3133/sir20115235</t>
+          <t>Mining Engineering</t>
+        </is>
+      </c>
+      <c r="R107" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="S107" t="inlineStr">
+        <is>
+          <t>6</t>
         </is>
       </c>
       <c r="T107" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
       <c r="U107" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V107" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W107" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>SME</t>
         </is>
       </c>
       <c r="Y107" t="inlineStr">
         <is>
-          <t>Dakota Water Science Center; South Dakota Water Science Center</t>
+          <t>National Minerals Information Center</t>
         </is>
       </c>
       <c r="Z107" t="inlineStr">
         <is>
-          <t>vi, 41 p.; Tables</t>
-[...14 lines deleted...]
-          <t>Wind Cave National Park</t>
+          <t>2 p.</t>
+        </is>
+      </c>
+      <c r="AA107" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="AB107" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="AC107" t="inlineStr">
+        <is>
+          <t>Mining Engineering</t>
+        </is>
+      </c>
+      <c r="AD107" t="inlineStr">
+        <is>
+          <t>72</t>
+        </is>
+      </c>
+      <c r="AE107" t="inlineStr">
+        <is>
+          <t>73</t>
         </is>
       </c>
       <c r="AW107" t="inlineStr">
         <is>
-          <t>Long, Andrew J. 0000-0001-7385-8081 ajlong@usgs.gov; Ohms, Marc J.; McKaskey, Jonathan D.R.G.</t>
+          <t>Jaskula, B.W.</t>
         </is>
       </c>
       <c r="AZ107" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA107" t="inlineStr">
         <is>
-          <t>505a2da3e4b0c8380cd5bf76</t>
+          <t>517e44ece4b0eff6bc0031d9</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/cir1371</t>
+          <t>https://pubs.usgs.gov/publication/70208439</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>70007226</t>
+          <t>70208439</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>cir1371</t>
+          <t>70208439</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>Lithium use in batteries</t>
+          <t>Aspect control of water movement on hillslopes near the rain–snow transition of the Colorado Front Range</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Circular</t>
-[...14 lines deleted...]
-          <t>1067-084X</t>
+          <t>Hydrological Processes</t>
         </is>
       </c>
       <c r="P108" t="inlineStr">
         <is>
-          <t>10.3133/cir1371</t>
+          <t>10.1002/hyp.9549</t>
+        </is>
+      </c>
+      <c r="R108" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="S108" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="T108" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
       <c r="U108" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V108" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W108" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>John Wiley &amp; Sons</t>
         </is>
       </c>
       <c r="Y108" t="inlineStr">
         <is>
-          <t>Denver Federal Center</t>
+          <t>National Research Program - Central Branch; WMA - Earth System Processes Division</t>
         </is>
       </c>
       <c r="Z108" t="inlineStr">
         <is>
-          <t>iv, 14 p.</t>
-[...9 lines deleted...]
-          <t>N</t>
+          <t>12 p.</t>
+        </is>
+      </c>
+      <c r="AD108" t="inlineStr">
+        <is>
+          <t>74</t>
+        </is>
+      </c>
+      <c r="AE108" t="inlineStr">
+        <is>
+          <t>85</t>
+        </is>
+      </c>
+      <c r="AM108" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN108" t="inlineStr">
+        <is>
+          <t>Colorado</t>
+        </is>
+      </c>
+      <c r="AQ108" t="inlineStr">
+        <is>
+          <t>Colorado Front Range, Gordon Gulch</t>
         </is>
       </c>
       <c r="AW108" t="inlineStr">
         <is>
-          <t>Goonan, Thomas G. goonan@usgs.gov</t>
+          <t>Hinckley, Eve-Lyn S.; Ebel, Brian A. 0000-0002-5413-3963 bebel@usgs.gov; Barnes, R. T.; Anderson, R.S; Williams, M.W.; Anderson, S.P.</t>
         </is>
       </c>
       <c r="AZ108" t="inlineStr">
         <is>
-          <t>2</t>
-[...4 lines deleted...]
-          <t>505a482de4b0c8380cd67c7d</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70044838</t>
+          <t>https://pubs.usgs.gov/publication/ofr20121104</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>70044838</t>
+          <t>70039830</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>70044838</t>
+          <t>ofr20121104</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Lithium</t>
+          <t>Water chemistry of surface waters affected by the Fourmile Canyon wildfire, Colorado, 2010-2011</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Mining Engineering</t>
-[...9 lines deleted...]
-          <t>6</t>
+          <t>Open-File Report</t>
+        </is>
+      </c>
+      <c r="I109" t="inlineStr">
+        <is>
+          <t>2012-1104</t>
+        </is>
+      </c>
+      <c r="M109" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N109" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
+        </is>
+      </c>
+      <c r="P109" t="inlineStr">
+        <is>
+          <t>10.3133/ofr20121104</t>
         </is>
       </c>
       <c r="T109" t="inlineStr">
         <is>
-          <t>2011</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="U109" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V109" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W109" t="inlineStr">
         <is>
-          <t>SME</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X109" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y109" t="inlineStr">
         <is>
-          <t>National Minerals Information Center</t>
+          <t>Branch of Regional Research-Central Region</t>
         </is>
       </c>
       <c r="Z109" t="inlineStr">
         <is>
-          <t>2 p.</t>
-[...24 lines deleted...]
-          <t>80</t>
+          <t>iv, 11 p.; 4 Appendices</t>
+        </is>
+      </c>
+      <c r="AF109" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="AM109" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN109" t="inlineStr">
+        <is>
+          <t>Colorado</t>
+        </is>
+      </c>
+      <c r="AQ109" t="inlineStr">
+        <is>
+          <t>Fourmile Creek</t>
+        </is>
+      </c>
+      <c r="AU109" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="AV109" t="inlineStr">
+        <is>
+          <t>Y</t>
         </is>
       </c>
       <c r="AW109" t="inlineStr">
         <is>
-          <t>Jaskula, B.W.</t>
+          <t>McCleskey, R. Blaine 0000-0002-2521-8052 rbmccles@usgs.gov; Writer, Jeffrey H. jwriter@usgs.gov; Murphy, Sheila F. 0000-0002-5481-3635 sfmurphy@usgs.gov</t>
         </is>
       </c>
       <c r="AZ109" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>4</t>
         </is>
       </c>
       <c r="BA109" t="inlineStr">
         <is>
-          <t>517e44ece4b0eff6bc0031d5</t>
+          <t>505bc7d1e4b08c986b32c648</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr20111283</t>
+          <t>https://pubs.usgs.gov/publication/sir20122152</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>70005905</t>
+          <t>70039746</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>ofr20111283</t>
+          <t>sir20122152</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Deposit model for closed-basin potash-bearing brines</t>
+          <t>A comparison of U.S. Geological Survey three-dimensional model estimates of groundwater source areas and velocities to independently derived estimates, Idaho National Laboratory and vicinity, Idaho</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
+          <t>Scientific Investigations Report</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>2011-1283</t>
+          <t>2012-5152</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>2331-1258</t>
+          <t>2328-0328</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>0196-1497</t>
+          <t>2328-031X</t>
         </is>
       </c>
       <c r="P110" t="inlineStr">
         <is>
-          <t>10.3133/ofr20111283</t>
+          <t>10.3133/sir20122152</t>
         </is>
       </c>
       <c r="T110" t="inlineStr">
         <is>
-          <t>2011</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="U110" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V110" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W110" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="X110" t="inlineStr">
         <is>
           <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y110" t="inlineStr">
         <is>
-          <t>Central Mineral and Environmental Resources Science Center</t>
+          <t>Idaho Water Science Center</t>
         </is>
       </c>
       <c r="Z110" t="inlineStr">
         <is>
-          <t>iii, 11 p.</t>
+          <t>viii; 129 p.</t>
+        </is>
+      </c>
+      <c r="AF110" t="inlineStr">
+        <is>
+          <t>142</t>
+        </is>
+      </c>
+      <c r="AM110" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN110" t="inlineStr">
+        <is>
+          <t>Idaho</t>
+        </is>
+      </c>
+      <c r="AQ110" t="inlineStr">
+        <is>
+          <t>Idaho National Laboratory and vicinity</t>
+        </is>
+      </c>
+      <c r="AR110" t="inlineStr">
+        <is>
+          <t>North American Datum of 1927</t>
+        </is>
+      </c>
+      <c r="AS110" t="inlineStr">
+        <is>
+          <t>Albers Equal Area Conic</t>
         </is>
       </c>
       <c r="AU110" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="AW110" t="inlineStr">
         <is>
-          <t>Orris, Greta J. 0000-0002-2340-9955 greta@usgs.gov</t>
+          <t>Fisher, Jason C. 0000-0001-9032-8912 jfisher@usgs.gov; Rousseau, Joseph P.; Bartholomay, Roy C. 0000-0002-4809-9287 rcbarth@usgs.gov; Rattray, Gordon W. 0000-0002-1690-3218 grattray@usgs.gov</t>
         </is>
       </c>
       <c r="AZ110" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
       <c r="BA110" t="inlineStr">
         <is>
-          <t>4f4e4ab1e4b07f02db66eaab</t>
+          <t>5059e354e4b0c8380cd45f8a</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20115059</t>
+          <t>https://pubs.usgs.gov/publication/70189914</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>70005297</t>
+          <t>70189914</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>sir20115059</t>
+          <t>70189914</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>Trace elements and radon in groundwater across the United States, 1992-2003</t>
+          <t>Selected trace elements in the Sacramento River, California: Occurrence and distribution</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Scientific Investigations Report</t>
-[...14 lines deleted...]
-          <t>2328-031X</t>
+          <t>Archives of Environmental Contamination and Toxicology</t>
         </is>
       </c>
       <c r="P111" t="inlineStr">
         <is>
-          <t>10.3133/sir20115059</t>
+          <t>10.1007/s00244-011-9738-z</t>
+        </is>
+      </c>
+      <c r="R111" t="inlineStr">
+        <is>
+          <t>62</t>
+        </is>
+      </c>
+      <c r="S111" t="inlineStr">
+        <is>
+          <t>4</t>
         </is>
       </c>
       <c r="T111" t="inlineStr">
         <is>
-          <t>2011</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="U111" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V111" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W111" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>Springer</t>
         </is>
       </c>
       <c r="Y111" t="inlineStr">
         <is>
-          <t>New Hampshire-Vermont Water Science Center</t>
+          <t>National Research Program - Central Branch</t>
         </is>
       </c>
       <c r="Z111" t="inlineStr">
         <is>
-          <t>xi, 77 p.; Appendices</t>
+          <t>13 p.</t>
         </is>
       </c>
       <c r="AD111" t="inlineStr">
         <is>
-          <t>i</t>
+          <t>557</t>
         </is>
       </c>
       <c r="AE111" t="inlineStr">
         <is>
-          <t>115</t>
-[...19 lines deleted...]
-          <t>N</t>
+          <t>569</t>
         </is>
       </c>
       <c r="AW111" t="inlineStr">
         <is>
-          <t>Ayotte, Joseph D. jayotte@usgs.gov; Gronberg, Jo Ann M.; Apodaca, Lori E. lapodaca@usgs.gov</t>
+          <t>Taylor, Howard E. hetaylor@usgs.gov; Antweiler, Ronald C. 0000-0001-5652-6034 antweil@usgs.gov; Roth, David A. 0000-0002-7515-3533 daroth@usgs.gov; Dileanis, Peter D. dileanis@usgs.gov; Alpers, Charles N. 0000-0001-6945-7365 cnalpers@usgs.gov</t>
         </is>
       </c>
       <c r="AZ111" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA111" t="inlineStr">
         <is>
-          <t>4f4e4a4ee4b07f02db627e10</t>
+          <t>59819316e4b0e2f5d463b7a9</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ds598</t>
+          <t>https://pubs.usgs.gov/publication/sir20115235</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>70004636</t>
+          <t>70007307</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>ds598</t>
+          <t>sir20115235</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>Groundwater quality of the Gulf Coast aquifer system, Houston, Texas, 2010</t>
+          <t>Groundwater flow, quality (2007-10), and mixing in the Wind Cave National Park area, South Dakota</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Data Series</t>
+          <t>Scientific Investigations Report</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>598</t>
+          <t>2011-5235</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t>2327-638X</t>
+          <t>2328-0328</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>2327-0271</t>
+          <t>2328-031X</t>
         </is>
       </c>
       <c r="P112" t="inlineStr">
         <is>
-          <t>10.3133/ds598</t>
+          <t>10.3133/sir20115235</t>
         </is>
       </c>
       <c r="T112" t="inlineStr">
         <is>
-          <t>2011</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="U112" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V112" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W112" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="X112" t="inlineStr">
         <is>
           <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y112" t="inlineStr">
         <is>
-          <t>Texas Water Science Center</t>
+          <t>Dakota Water Science Center; South Dakota Water Science Center</t>
         </is>
       </c>
       <c r="Z112" t="inlineStr">
         <is>
-          <t>iv, 18 p.; Tables</t>
-[...14 lines deleted...]
-          <t>68</t>
+          <t>vi, 41 p.; Tables</t>
         </is>
       </c>
       <c r="AM112" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN112" t="inlineStr">
         <is>
-          <t>Texas</t>
-[...29 lines deleted...]
-          <t>N</t>
+          <t>South Dakota</t>
+        </is>
+      </c>
+      <c r="AQ112" t="inlineStr">
+        <is>
+          <t>Wind Cave National Park</t>
         </is>
       </c>
       <c r="AW112" t="inlineStr">
         <is>
-          <t>Oden, Jeannette H. 0000-0002-6473-1553 jhoden@usgs.gov; Brown, Dexter W. dwbrown@usgs.gov; Oden, Timothy D. toden@usgs.gov</t>
+          <t>Long, Andrew J. 0000-0001-7385-8081 ajlong@usgs.gov; Ohms, Marc J.; McKaskey, Jonathan D.R.G.</t>
         </is>
       </c>
       <c r="AZ112" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA112" t="inlineStr">
         <is>
-          <t>4f4e4a94e4b07f02db658f88</t>
+          <t>505a2da3e4b0c8380cd5bf76</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70036840</t>
+          <t>https://pubs.usgs.gov/publication/cir1371</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>70036840</t>
+          <t>70007226</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>70036840</t>
+          <t>cir1371</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Atomic weights of the elements 2009 (IUPAC technical report)</t>
+          <t>Lithium use in batteries</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Pure and Applied Chemistry</t>
+          <t>Circular</t>
+        </is>
+      </c>
+      <c r="I113" t="inlineStr">
+        <is>
+          <t>1371</t>
+        </is>
+      </c>
+      <c r="M113" t="inlineStr">
+        <is>
+          <t>2330-5703</t>
+        </is>
+      </c>
+      <c r="N113" t="inlineStr">
+        <is>
+          <t>1067-084X</t>
         </is>
       </c>
       <c r="P113" t="inlineStr">
         <is>
-          <t>10.1351/PAC-REP-10-09-14</t>
-[...7 lines deleted...]
-      <c r="S113" t="inlineStr">
+          <t>10.3133/cir1371</t>
+        </is>
+      </c>
+      <c r="T113" t="inlineStr">
+        <is>
+          <t>2012</t>
+        </is>
+      </c>
+      <c r="U113" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V113" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W113" t="inlineStr">
+        <is>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X113" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
+        </is>
+      </c>
+      <c r="Y113" t="inlineStr">
+        <is>
+          <t>Denver Federal Center</t>
+        </is>
+      </c>
+      <c r="Z113" t="inlineStr">
+        <is>
+          <t>iv, 14 p.</t>
+        </is>
+      </c>
+      <c r="AU113" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="AV113" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AW113" t="inlineStr">
+        <is>
+          <t>Goonan, Thomas G. goonan@usgs.gov</t>
+        </is>
+      </c>
+      <c r="AZ113" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="T113" t="inlineStr">
-[...48 lines deleted...]
-      </c>
       <c r="BA113" t="inlineStr">
         <is>
-          <t>5059eec8e4b0c8380cd49f69</t>
+          <t>505a482de4b0c8380cd67c7d</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70036698</t>
+          <t>https://pubs.usgs.gov/publication/70044838</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>70036698</t>
+          <t>70044838</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>70036698</t>
+          <t>70044838</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Chromium(VI) generation in vadose zone soils and alluvial sediments of the southwestern Sacramento Valley, California: a potential source of geogenic Cr(VI) to groundwater</t>
+          <t>Lithium</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Applied Geochemistry</t>
-[...4 lines deleted...]
-          <t>10.1016/j.apgeochem.2011.05.023</t>
+          <t>Mining Engineering</t>
         </is>
       </c>
       <c r="R114" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>63</t>
         </is>
       </c>
       <c r="S114" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>6</t>
         </is>
       </c>
       <c r="T114" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
       <c r="U114" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V114" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W114" t="inlineStr">
         <is>
-          <t>Elsevier</t>
-[...4 lines deleted...]
-          <t>Amsterdam, Netherlands</t>
+          <t>SME</t>
         </is>
       </c>
       <c r="Y114" t="inlineStr">
         <is>
-          <t>Crustal Geophysics and Geochemistry Science Center</t>
+          <t>National Minerals Information Center</t>
         </is>
       </c>
       <c r="Z114" t="inlineStr">
         <is>
-          <t>14 p.</t>
+          <t>2 p.</t>
         </is>
       </c>
       <c r="AA114" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="AB114" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="AC114" t="inlineStr">
         <is>
-          <t>Applied Geochemistry</t>
+          <t>Mining Engineering</t>
         </is>
       </c>
       <c r="AD114" t="inlineStr">
         <is>
-          <t>1488</t>
+          <t>79</t>
         </is>
       </c>
       <c r="AE114" t="inlineStr">
         <is>
-          <t>1501</t>
-[...14 lines deleted...]
-          <t>Sacramento Valley</t>
+          <t>80</t>
         </is>
       </c>
       <c r="AW114" t="inlineStr">
         <is>
-          <t>Mills, Christopher T. 0000-0001-8414-1414; Morrison, Jean M. 0000-0002-6614-8783 jmorrison@usgs.gov; Goldhaber, Martin B. 0000-0002-1785-4243 mgold@usgs.gov; Ellefsen, Karl J. 0000-0003-3075-4703 ellefsen@usgs.gov</t>
+          <t>Jaskula, B.W.</t>
         </is>
       </c>
       <c r="AZ114" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA114" t="inlineStr">
         <is>
-          <t>5059f5e7e4b0c8380cd4c4a0</t>
+          <t>517e44ece4b0eff6bc0031d5</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70044779</t>
+          <t>https://pubs.usgs.gov/publication/ofr20111283</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>70044779</t>
+          <t>70005905</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>70044779</t>
+          <t>ofr20111283</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Lithium</t>
+          <t>Deposit model for closed-basin potash-bearing brines</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Mining Engineering</t>
-[...9 lines deleted...]
-          <t>6</t>
+          <t>Open-File Report</t>
+        </is>
+      </c>
+      <c r="I115" t="inlineStr">
+        <is>
+          <t>2011-1283</t>
+        </is>
+      </c>
+      <c r="M115" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N115" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
+        </is>
+      </c>
+      <c r="P115" t="inlineStr">
+        <is>
+          <t>10.3133/ofr20111283</t>
         </is>
       </c>
       <c r="T115" t="inlineStr">
         <is>
-          <t>2010</t>
+          <t>2011</t>
         </is>
       </c>
       <c r="U115" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V115" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W115" t="inlineStr">
         <is>
-          <t>SME</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X115" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y115" t="inlineStr">
         <is>
-          <t>National Minerals Information Center</t>
+          <t>Central Mineral and Environmental Resources Science Center</t>
         </is>
       </c>
       <c r="Z115" t="inlineStr">
         <is>
-          <t>2 p.</t>
-[...24 lines deleted...]
-          <t>62</t>
+          <t>iii, 11 p.</t>
+        </is>
+      </c>
+      <c r="AU115" t="inlineStr">
+        <is>
+          <t>Y</t>
         </is>
       </c>
       <c r="AW115" t="inlineStr">
         <is>
-          <t>Jaskula, B.W.</t>
+          <t>Orris, Greta J. 0000-0002-2340-9955 greta@usgs.gov</t>
         </is>
       </c>
       <c r="AZ115" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA115" t="inlineStr">
         <is>
-          <t>517e44ebe4b0eff6bc0031d1</t>
+          <t>4f4e4ab1e4b07f02db66eaab</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ds548</t>
+          <t>https://pubs.usgs.gov/publication/sir20115059</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>98961</t>
+          <t>70005297</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>ds548</t>
+          <t>sir20115059</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>Groundwater quality of the Gulf Coast aquifer system, Houston, Texas, 2007-08</t>
+          <t>Trace elements and radon in groundwater across the United States, 1992-2003</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Data Series</t>
+          <t>Scientific Investigations Report</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>548</t>
+          <t>2011-5059</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t>2327-638X</t>
+          <t>2328-0328</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>2327-0271</t>
+          <t>2328-031X</t>
         </is>
       </c>
       <c r="P116" t="inlineStr">
         <is>
-          <t>10.3133/ds548</t>
+          <t>10.3133/sir20115059</t>
         </is>
       </c>
       <c r="T116" t="inlineStr">
         <is>
-          <t>2010</t>
+          <t>2011</t>
         </is>
       </c>
       <c r="U116" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V116" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W116" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="X116" t="inlineStr">
         <is>
-          <t>Reston, Virginia</t>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y116" t="inlineStr">
         <is>
-          <t>Texas Water Science Center</t>
+          <t>New Hampshire-Vermont Water Science Center</t>
         </is>
       </c>
       <c r="Z116" t="inlineStr">
         <is>
-          <t>v, 65 p.</t>
-[...9 lines deleted...]
-          <t>2008-09-23</t>
+          <t>xi, 77 p.; Appendices</t>
+        </is>
+      </c>
+      <c r="AD116" t="inlineStr">
+        <is>
+          <t>i</t>
+        </is>
+      </c>
+      <c r="AE116" t="inlineStr">
+        <is>
+          <t>115</t>
+        </is>
+      </c>
+      <c r="AF116" t="inlineStr">
+        <is>
+          <t>126</t>
         </is>
       </c>
       <c r="AM116" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
-      <c r="AN116" t="inlineStr">
-[...18 lines deleted...]
-      </c>
       <c r="AU116" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AV116" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AW116" t="inlineStr">
         <is>
-          <t>Oden, Jeannette H. 0000-0002-6473-1553 jhoden@usgs.gov; Oden, Timothy D. toden@usgs.gov; Szabo, Zoltan 0000-0002-0760-9607 zszabo@usgs.gov</t>
+          <t>Ayotte, Joseph D. jayotte@usgs.gov; Gronberg, Jo Ann M.; Apodaca, Lori E. lapodaca@usgs.gov</t>
         </is>
       </c>
       <c r="AZ116" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA116" t="inlineStr">
         <is>
-          <t>4f4e4a94e4b07f02db658e61</t>
+          <t>4f4e4a4ee4b07f02db627e10</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr20101192</t>
+          <t>https://pubs.usgs.gov/publication/ds598</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>98829</t>
+          <t>70004636</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>ofr20101192</t>
+          <t>ds598</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Water-chemistry data for selected springs, geysers, and streams in Yellowstone National Park, Wyoming, 2006-2008</t>
+          <t>Groundwater quality of the Gulf Coast aquifer system, Houston, Texas, 2010</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
+          <t>Data Series</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>2010-1192</t>
+          <t>598</t>
         </is>
       </c>
       <c r="M117" t="inlineStr">
         <is>
-          <t>2331-1258</t>
+          <t>2327-638X</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>0196-1497</t>
+          <t>2327-0271</t>
         </is>
       </c>
       <c r="P117" t="inlineStr">
         <is>
-          <t>10.3133/ofr20101192</t>
+          <t>10.3133/ds598</t>
         </is>
       </c>
       <c r="T117" t="inlineStr">
         <is>
-          <t>2010</t>
+          <t>2011</t>
         </is>
       </c>
       <c r="U117" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V117" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W117" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="X117" t="inlineStr">
         <is>
           <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y117" t="inlineStr">
         <is>
-          <t>Branch of Regional Research-Central Region; Toxic Substances Hydrology Program</t>
+          <t>Texas Water Science Center</t>
         </is>
       </c>
       <c r="Z117" t="inlineStr">
         <is>
-          <t>vi, 84 p.</t>
+          <t>iv, 18 p.; Tables</t>
+        </is>
+      </c>
+      <c r="AD117" t="inlineStr">
+        <is>
+          <t>i</t>
+        </is>
+      </c>
+      <c r="AE117" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="AF117" t="inlineStr">
+        <is>
+          <t>68</t>
         </is>
       </c>
       <c r="AM117" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN117" t="inlineStr">
         <is>
-          <t>Wyoming</t>
-[...4 lines deleted...]
-          <t>Yellowstone National Park</t>
+          <t>Texas</t>
+        </is>
+      </c>
+      <c r="AP117" t="inlineStr">
+        <is>
+          <t>Houston</t>
+        </is>
+      </c>
+      <c r="AR117" t="inlineStr">
+        <is>
+          <t>North American Datum of 1983</t>
+        </is>
+      </c>
+      <c r="AS117" t="inlineStr">
+        <is>
+          <t>Universal Transverse Mercator projection</t>
+        </is>
+      </c>
+      <c r="AT117" t="inlineStr">
+        <is>
+          <t>2000000</t>
         </is>
       </c>
       <c r="AU117" t="inlineStr">
         <is>
-          <t>Y</t>
+          <t>N</t>
         </is>
       </c>
       <c r="AV117" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AW117" t="inlineStr">
         <is>
-          <t>Ball, James W.; McMleskey, R. Blaine; Nordstrom, D. Kirk 0000-0003-3283-5136 dkn@usgs.gov</t>
+          <t>Oden, Jeannette H. 0000-0002-6473-1553 jhoden@usgs.gov; Brown, Dexter W. dwbrown@usgs.gov; Oden, Timothy D. toden@usgs.gov</t>
         </is>
       </c>
       <c r="AZ117" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA117" t="inlineStr">
         <is>
-          <t>4f4e49f4e4b07f02db5f0719</t>
+          <t>4f4e4a94e4b07f02db658f88</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20105041</t>
+          <t>https://pubs.usgs.gov/publication/70036698</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>98284</t>
+          <t>70036698</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>sir20105041</t>
+          <t>70036698</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Borehole Geophysical, Water-Level, and Water-Quality Investigation of a Monitoring Well Completed in the St. Francois Aquifer in Oregon County, Missouri, 2005-08</t>
+          <t>Chromium(VI) generation in vadose zone soils and alluvial sediments of the southwestern Sacramento Valley, California: a potential source of geogenic Cr(VI) to groundwater</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Scientific Investigations Report</t>
-[...14 lines deleted...]
-          <t>2328-031X</t>
+          <t>Applied Geochemistry</t>
         </is>
       </c>
       <c r="P118" t="inlineStr">
         <is>
-          <t>10.3133/sir20105041</t>
+          <t>10.1016/j.apgeochem.2011.05.023</t>
+        </is>
+      </c>
+      <c r="R118" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="S118" t="inlineStr">
+        <is>
+          <t>8</t>
         </is>
       </c>
       <c r="T118" t="inlineStr">
         <is>
-          <t>2010</t>
+          <t>2011</t>
         </is>
       </c>
       <c r="U118" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V118" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
         </is>
       </c>
       <c r="W118" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
+          <t>Elsevier</t>
+        </is>
+      </c>
+      <c r="X118" t="inlineStr">
+        <is>
+          <t>Amsterdam, Netherlands</t>
         </is>
       </c>
       <c r="Y118" t="inlineStr">
         <is>
-          <t>Missouri Water Science Center</t>
+          <t>Crustal Geophysics and Geochemistry Science Center</t>
         </is>
       </c>
       <c r="Z118" t="inlineStr">
         <is>
-          <t>v, 22 p.</t>
-[...7 lines deleted...]
-      <c r="AT118" t="inlineStr">
+          <t>14 p.</t>
+        </is>
+      </c>
+      <c r="AA118" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="AB118" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="AC118" t="inlineStr">
+        <is>
+          <t>Applied Geochemistry</t>
+        </is>
+      </c>
+      <c r="AD118" t="inlineStr">
+        <is>
+          <t>1488</t>
+        </is>
+      </c>
+      <c r="AE118" t="inlineStr">
+        <is>
+          <t>1501</t>
+        </is>
+      </c>
+      <c r="AM118" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN118" t="inlineStr">
+        <is>
+          <t>California</t>
+        </is>
+      </c>
+      <c r="AQ118" t="inlineStr">
+        <is>
+          <t>Sacramento Valley</t>
+        </is>
+      </c>
+      <c r="AW118" t="inlineStr">
+        <is>
+          <t>Mills, Christopher T. 0000-0001-8414-1414; Morrison, Jean M. 0000-0002-6614-8783 jmorrison@usgs.gov; Goldhaber, Martin B. 0000-0002-1785-4243 mgold@usgs.gov; Ellefsen, Karl J. 0000-0003-3075-4703 ellefsen@usgs.gov</t>
+        </is>
+      </c>
+      <c r="AZ118" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="AU118" t="inlineStr">
-[...18 lines deleted...]
-      </c>
       <c r="BA118" t="inlineStr">
         <is>
-          <t>4f4e4a14e4b07f02db602a48</t>
+          <t>5059f5e7e4b0c8380cd4c4a0</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20095220</t>
+          <t>https://pubs.usgs.gov/publication/70036840</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>98173</t>
+          <t>70036840</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>sir20095220</t>
+          <t>70036840</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>Review of Trace-Element Field-Blank Data Collected for the California Groundwater Ambient Monitoring and Assessment (GAMA) Program, May 2004-January 2008</t>
+          <t>Atomic weights of the elements 2009 (IUPAC technical report)</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Scientific Investigations Report</t>
-[...14 lines deleted...]
-          <t>2328-031X</t>
+          <t>Pure and Applied Chemistry</t>
         </is>
       </c>
       <c r="P119" t="inlineStr">
         <is>
-          <t>10.3133/sir20095220</t>
+          <t>10.1351/PAC-REP-10-09-14</t>
+        </is>
+      </c>
+      <c r="R119" t="inlineStr">
+        <is>
+          <t>83</t>
+        </is>
+      </c>
+      <c r="S119" t="inlineStr">
+        <is>
+          <t>2</t>
         </is>
       </c>
       <c r="T119" t="inlineStr">
         <is>
-          <t>2010</t>
+          <t>2011</t>
         </is>
       </c>
       <c r="U119" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V119" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
         </is>
       </c>
       <c r="W119" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
+          <t>International Union of Pure and Applied Chemistry</t>
         </is>
       </c>
       <c r="Y119" t="inlineStr">
         <is>
-          <t>California Water Science Center</t>
+          <t>Toxic Substances Hydrology Program</t>
         </is>
       </c>
       <c r="Z119" t="inlineStr">
         <is>
-          <t>vii, 47 p. </t>
-[...24 lines deleted...]
-          <t>N</t>
+          <t>38 p.</t>
+        </is>
+      </c>
+      <c r="AD119" t="inlineStr">
+        <is>
+          <t>359</t>
+        </is>
+      </c>
+      <c r="AE119" t="inlineStr">
+        <is>
+          <t>396</t>
         </is>
       </c>
       <c r="AW119" t="inlineStr">
         <is>
-          <t>Olsen, Lisa D. ldolsen@usgs.gov; Fram, Miranda S. 0000-0002-6337-059X mfram@usgs.gov; Belitz, Kenneth 0000-0003-4481-2345 kbelitz@usgs.gov</t>
+          <t>Wieser, M.E.; Coplen, Tyler B. 0000-0003-4884-6008 tbcoplen@usgs.gov</t>
         </is>
       </c>
       <c r="AZ119" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA119" t="inlineStr">
         <is>
-          <t>4f4e4a17e4b07f02db60413d</t>
+          <t>5059eec8e4b0c8380cd49f69</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70037122</t>
+          <t>https://pubs.usgs.gov/publication/70044779</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>70037122</t>
+          <t>70044779</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>70037122</t>
+          <t>70044779</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Extraction of in situ cosmogenic 14C from olivine</t>
+          <t>Lithium</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Radiocarbon</t>
+          <t>Mining Engineering</t>
         </is>
       </c>
       <c r="R120" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>62</t>
         </is>
       </c>
       <c r="S120" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>6</t>
         </is>
       </c>
       <c r="T120" t="inlineStr">
         <is>
           <t>2010</t>
         </is>
       </c>
       <c r="U120" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V120" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
+      <c r="W120" t="inlineStr">
+        <is>
+          <t>SME</t>
+        </is>
+      </c>
+      <c r="Y120" t="inlineStr">
+        <is>
+          <t>National Minerals Information Center</t>
+        </is>
+      </c>
+      <c r="Z120" t="inlineStr">
+        <is>
+          <t>2 p.</t>
+        </is>
+      </c>
       <c r="AA120" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="AB120" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="AC120" t="inlineStr">
         <is>
-          <t>Radiocarbon</t>
+          <t>Mining Engineering</t>
         </is>
       </c>
       <c r="AD120" t="inlineStr">
         <is>
-          <t>1244</t>
+          <t>61</t>
         </is>
       </c>
       <c r="AE120" t="inlineStr">
         <is>
-          <t>1260</t>
-[...4 lines deleted...]
-          <t>17</t>
+          <t>62</t>
         </is>
       </c>
       <c r="AW120" t="inlineStr">
         <is>
-          <t>Pigati, J.S.; Lifton, N.A.; Jull, A.J. Timothy; Quade, Jay</t>
+          <t>Jaskula, B.W.</t>
         </is>
       </c>
       <c r="AZ120" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA120" t="inlineStr">
         <is>
-          <t>505a0e5ee4b0c8380cd533ff</t>
+          <t>517e44ebe4b0eff6bc0031d1</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr20091257</t>
+          <t>https://pubs.usgs.gov/publication/ds548</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>98118</t>
+          <t>98961</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>ofr20091257</t>
+          <t>ds548</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Groundwater Quality in Central New York, 2007</t>
+          <t>Groundwater quality of the Gulf Coast aquifer system, Houston, Texas, 2007-08</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
+          <t>Data Series</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>2009-1257</t>
+          <t>548</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t>2331-1258</t>
+          <t>2327-638X</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>0196-1497</t>
+          <t>2327-0271</t>
         </is>
       </c>
       <c r="P121" t="inlineStr">
         <is>
-          <t>10.3133/ofr20091257</t>
+          <t>10.3133/ds548</t>
         </is>
       </c>
       <c r="T121" t="inlineStr">
         <is>
-          <t>2009</t>
+          <t>2010</t>
         </is>
       </c>
       <c r="U121" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V121" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
         </is>
       </c>
       <c r="W121" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
+      <c r="X121" t="inlineStr">
+        <is>
+          <t>Reston, Virginia</t>
+        </is>
+      </c>
       <c r="Y121" t="inlineStr">
         <is>
-          <t>New York Water Science Center</t>
+          <t>Texas Water Science Center</t>
         </is>
       </c>
       <c r="Z121" t="inlineStr">
         <is>
-          <t>vi, 39 p.</t>
+          <t>v, 65 p.</t>
         </is>
       </c>
       <c r="AH121" t="inlineStr">
         <is>
-          <t>2007-08-01</t>
+          <t>2007-06-20</t>
         </is>
       </c>
       <c r="AI121" t="inlineStr">
         <is>
-          <t>2007-12-31</t>
+          <t>2008-09-23</t>
+        </is>
+      </c>
+      <c r="AM121" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN121" t="inlineStr">
+        <is>
+          <t>Texas</t>
+        </is>
+      </c>
+      <c r="AQ121" t="inlineStr">
+        <is>
+          <t>Houston area</t>
+        </is>
+      </c>
+      <c r="AS121" t="inlineStr">
+        <is>
+          <t>Universal Transverse Mercator Projection</t>
+        </is>
+      </c>
+      <c r="AT121" t="inlineStr">
+        <is>
+          <t>2000000</t>
         </is>
       </c>
       <c r="AU121" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AV121" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AW121" t="inlineStr">
         <is>
-          <t>Eckhardt, David A.V.; Reddy, J.E.; Shaw, Stephen B.</t>
+          <t>Oden, Jeannette H. 0000-0002-6473-1553 jhoden@usgs.gov; Oden, Timothy D. toden@usgs.gov; Szabo, Zoltan 0000-0002-0760-9607 zszabo@usgs.gov</t>
         </is>
       </c>
       <c r="AZ121" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA121" t="inlineStr">
         <is>
-          <t>4f4e4a90e4b07f02db655990</t>
+          <t>4f4e4a94e4b07f02db658e61</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20095036</t>
+          <t>https://pubs.usgs.gov/publication/ofr20101192</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>97803</t>
+          <t>98829</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>sir20095036</t>
+          <t>ofr20101192</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Geochemical investigation of the Arbuckle-Simpson Aquifer, South-Central Oklahoma, 2004-06</t>
+          <t>Water-chemistry data for selected springs, geysers, and streams in Yellowstone National Park, Wyoming, 2006-2008</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Scientific Investigations Report</t>
+          <t>Open-File Report</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>2009-5036</t>
+          <t>2010-1192</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
-          <t>2328-0328</t>
+          <t>2331-1258</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
-          <t>2328-031X</t>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P122" t="inlineStr">
         <is>
-          <t>10.3133/sir20095036</t>
+          <t>10.3133/ofr20101192</t>
         </is>
       </c>
       <c r="T122" t="inlineStr">
         <is>
-          <t>2009</t>
+          <t>2010</t>
         </is>
       </c>
       <c r="U122" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V122" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W122" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="X122" t="inlineStr">
         <is>
           <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y122" t="inlineStr">
         <is>
-          <t>Oklahoma Water Science Center; Toxic Substances Hydrology Program</t>
+          <t>Branch of Regional Research-Central Region; Toxic Substances Hydrology Program</t>
         </is>
       </c>
       <c r="Z122" t="inlineStr">
         <is>
-          <t>vi, 51 p.</t>
-[...9 lines deleted...]
-          <t>2006-12-31</t>
+          <t>vi, 84 p.</t>
         </is>
       </c>
       <c r="AM122" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN122" t="inlineStr">
         <is>
-          <t>Oklahoma</t>
+          <t>Wyoming</t>
+        </is>
+      </c>
+      <c r="AQ122" t="inlineStr">
+        <is>
+          <t>Yellowstone National Park</t>
+        </is>
+      </c>
+      <c r="AU122" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="AV122" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW122" t="inlineStr">
         <is>
-          <t>Christenson, Scott; Hunt, Andrew G. 0000-0002-3810-8610 ahunt@usgs.gov; Parkhurst, David L. 0000-0003-3348-1544 dlpark@usgs.gov</t>
+          <t>Ball, James W.; McMleskey, R. Blaine; Nordstrom, D. Kirk 0000-0003-3283-5136 dkn@usgs.gov</t>
         </is>
       </c>
       <c r="AZ122" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA122" t="inlineStr">
         <is>
-          <t>4f4e4b24e4b07f02db6ae96f</t>
+          <t>4f4e49f4e4b07f02db5f0719</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ds442</t>
+          <t>https://pubs.usgs.gov/publication/sir20105041</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>97593</t>
+          <t>98284</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>ds442</t>
+          <t>sir20105041</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Geochemical data for Upper Mineral Creek, Colorado, under existing ambient conditions and during an experimental pH modification, August 2005</t>
+          <t>Borehole Geophysical, Water-Level, and Water-Quality Investigation of a Monitoring Well Completed in the St. Francois Aquifer in Oregon County, Missouri, 2005-08</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Data Series</t>
+          <t>Scientific Investigations Report</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>442</t>
+          <t>2010-5041</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
-          <t>2327-638X</t>
+          <t>2328-0328</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
-          <t>2327-0271</t>
+          <t>2328-031X</t>
         </is>
       </c>
       <c r="P123" t="inlineStr">
         <is>
-          <t>10.3133/ds442</t>
+          <t>10.3133/sir20105041</t>
         </is>
       </c>
       <c r="T123" t="inlineStr">
         <is>
-          <t>2009</t>
+          <t>2010</t>
         </is>
       </c>
       <c r="U123" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V123" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="W123" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
-      <c r="X123" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="Y123" t="inlineStr">
         <is>
-          <t>Colorado Water Science Center; Toxic Substances Hydrology Program</t>
+          <t>Missouri Water Science Center</t>
         </is>
       </c>
       <c r="Z123" t="inlineStr">
         <is>
-          <t>vi, 42 p.</t>
-[...9 lines deleted...]
-          <t>2005-08-24</t>
+          <t>v, 22 p.</t>
+        </is>
+      </c>
+      <c r="AS123" t="inlineStr">
+        <is>
+          <t>Universal Transverse Mercator</t>
+        </is>
+      </c>
+      <c r="AT123" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="AU123" t="inlineStr">
         <is>
-          <t>Y</t>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AV123" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW123" t="inlineStr">
         <is>
-          <t>Runkel, Robert L. 0000-0003-3220-481X runkel@usgs.gov; Kimball, Briant A. bkimball@usgs.gov; Steiger, Judy I. jsteiger@usgs.gov; Walton-Day, Katherine 0000-0002-9146-6193</t>
+          <t>Schumacher, John G. jschu@usgs.gov; Kleeschulte, Michael J.</t>
         </is>
       </c>
       <c r="AZ123" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA123" t="inlineStr">
         <is>
-          <t>4f4e4b12e4b07f02db6a2a59</t>
+          <t>4f4e4a14e4b07f02db602a48</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70036484</t>
+          <t>https://pubs.usgs.gov/publication/sir20095220</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>70036484</t>
+          <t>98173</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>70036484</t>
+          <t>sir20095220</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>A regional-scale study of chromium and nickel in soils of northern California, USA</t>
+          <t>Review of Trace-Element Field-Blank Data Collected for the California Groundwater Ambient Monitoring and Assessment (GAMA) Program, May 2004-January 2008</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Applied Geochemistry</t>
+          <t>Scientific Investigations Report</t>
+        </is>
+      </c>
+      <c r="I124" t="inlineStr">
+        <is>
+          <t>2009-5220</t>
+        </is>
+      </c>
+      <c r="M124" t="inlineStr">
+        <is>
+          <t>2328-0328</t>
+        </is>
+      </c>
+      <c r="N124" t="inlineStr">
+        <is>
+          <t>2328-031X</t>
         </is>
       </c>
       <c r="P124" t="inlineStr">
         <is>
-          <t>10.1016/j.apgeochem.2009.04.027</t>
-[...9 lines deleted...]
-          <t>8</t>
+          <t>10.3133/sir20095220</t>
         </is>
       </c>
       <c r="T124" t="inlineStr">
         <is>
-          <t>2009</t>
+          <t>2010</t>
         </is>
       </c>
       <c r="U124" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V124" t="inlineStr">
         <is>
-          <t>English</t>
-[...29 lines deleted...]
-          <t>12</t>
+          <t>ENGLISH</t>
+        </is>
+      </c>
+      <c r="W124" t="inlineStr">
+        <is>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="Y124" t="inlineStr">
+        <is>
+          <t>California Water Science Center</t>
+        </is>
+      </c>
+      <c r="Z124" t="inlineStr">
+        <is>
+          <t>vii, 47 p. </t>
+        </is>
+      </c>
+      <c r="AH124" t="inlineStr">
+        <is>
+          <t>2004-05-01</t>
+        </is>
+      </c>
+      <c r="AI124" t="inlineStr">
+        <is>
+          <t>2008-01-31</t>
+        </is>
+      </c>
+      <c r="AS124" t="inlineStr">
+        <is>
+          <t>Albers Equal Area Conic Projection</t>
+        </is>
+      </c>
+      <c r="AU124" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AV124" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW124" t="inlineStr">
         <is>
-          <t>Morrison, J.M.; Goldhaber, M. B. 0000-0002-1785-4243; Lee, L.; Holloway, J.M. 0000-0003-3603-7668; Wanty, R. B. 0000-0002-2063-6423; Wolf, R.E.; Ranville, J. F.</t>
+          <t>Olsen, Lisa D. ldolsen@usgs.gov; Fram, Miranda S. 0000-0002-6337-059X mfram@usgs.gov; Belitz, Kenneth 0000-0003-4481-2345 kbelitz@usgs.gov</t>
         </is>
       </c>
       <c r="AZ124" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA124" t="inlineStr">
         <is>
-          <t>5059e544e4b0c8380cd46c4f</t>
+          <t>4f4e4a17e4b07f02db60413d</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70043880</t>
+          <t>https://pubs.usgs.gov/publication/70037122</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>70043880</t>
+          <t>70037122</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>70043880</t>
+          <t>70037122</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Other Government Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Task 1: Whole-body concentrations of elements in kelp bass (&lt;i&gt;Paralabrax clathratus&lt;/i&gt;), kelp rockfish (&lt;i&gt;Sebastes atrovirens&lt;/i&gt;), and Pacific sanddab (&lt;i&gt;Citharichthys sordidus&lt;/i&gt;) from offshore oil platforms and natural areas in the Southern California Bight</t>
+          <t>Extraction of in situ cosmogenic 14C from olivine</t>
+        </is>
+      </c>
+      <c r="H125" t="inlineStr">
+        <is>
+          <t>Radiocarbon</t>
+        </is>
+      </c>
+      <c r="R125" t="inlineStr">
+        <is>
+          <t>52</t>
+        </is>
+      </c>
+      <c r="S125" t="inlineStr">
+        <is>
+          <t>3</t>
         </is>
       </c>
       <c r="T125" t="inlineStr">
         <is>
-          <t>2009</t>
+          <t>2010</t>
         </is>
       </c>
       <c r="U125" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V125" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
-      <c r="W125" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="AA125" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="AB125" t="inlineStr">
         <is>
-          <t>Other Government Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="AC125" t="inlineStr">
         <is>
-          <t>Reproductive ecology and body burden of resident fish prior to decomissioning</t>
+          <t>Radiocarbon</t>
         </is>
       </c>
       <c r="AD125" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1244</t>
         </is>
       </c>
       <c r="AE125" t="inlineStr">
         <is>
-          <t>32</t>
-[...19 lines deleted...]
-          <t>Southern California </t>
+          <t>1260</t>
+        </is>
+      </c>
+      <c r="AF125" t="inlineStr">
+        <is>
+          <t>17</t>
         </is>
       </c>
       <c r="AW125" t="inlineStr">
         <is>
-          <t>Love, Milton S.</t>
+          <t>Pigati, J.S.; Lifton, N.A.; Jull, A.J. Timothy; Quade, Jay</t>
         </is>
       </c>
       <c r="AZ125" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA125" t="inlineStr">
         <is>
-          <t>5864dd58e4b0cd2dabe7c1f7</t>
+          <t>505a0e5ee4b0c8380cd533ff</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70044939</t>
+          <t>https://pubs.usgs.gov/publication/ofr20091257</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>70044939</t>
+          <t>98118</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>70044939</t>
+          <t>ofr20091257</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Mineral resource of the month: cobalt</t>
+          <t>Groundwater Quality in Central New York, 2007</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Earth</t>
-[...9 lines deleted...]
-          <t>9</t>
+          <t>Open-File Report</t>
+        </is>
+      </c>
+      <c r="I126" t="inlineStr">
+        <is>
+          <t>2009-1257</t>
+        </is>
+      </c>
+      <c r="M126" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N126" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
+        </is>
+      </c>
+      <c r="P126" t="inlineStr">
+        <is>
+          <t>10.3133/ofr20091257</t>
         </is>
       </c>
       <c r="T126" t="inlineStr">
         <is>
           <t>2009</t>
         </is>
       </c>
       <c r="U126" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V126" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="W126" t="inlineStr">
         <is>
-          <t>American Geosciences Institute</t>
+          <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="Y126" t="inlineStr">
         <is>
-          <t>National Minerals Information Center</t>
+          <t>New York Water Science Center</t>
         </is>
       </c>
       <c r="Z126" t="inlineStr">
         <is>
-          <t>1 p.</t>
-[...24 lines deleted...]
-          <t>31</t>
+          <t>vi, 39 p.</t>
+        </is>
+      </c>
+      <c r="AH126" t="inlineStr">
+        <is>
+          <t>2007-08-01</t>
+        </is>
+      </c>
+      <c r="AI126" t="inlineStr">
+        <is>
+          <t>2007-12-31</t>
+        </is>
+      </c>
+      <c r="AU126" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AV126" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW126" t="inlineStr">
         <is>
-          <t>Shedd, Kim B. kshedd@usgs.gov</t>
+          <t>Eckhardt, David A.V.; Reddy, J.E.; Shaw, Stephen B.</t>
         </is>
       </c>
       <c r="AZ126" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA126" t="inlineStr">
         <is>
-          <t>5151720ae4b087909f0bbeec</t>
+          <t>4f4e4a90e4b07f02db655990</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70045922</t>
+          <t>https://pubs.usgs.gov/publication/sir20095036</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>70045922</t>
+          <t>97803</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>70045922</t>
+          <t>sir20095036</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Mineral resource of the month: cultured quartz crystal</t>
+          <t>Geochemical investigation of the Arbuckle-Simpson Aquifer, South-Central Oklahoma, 2004-06</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Earth</t>
-[...9 lines deleted...]
-          <t>11</t>
+          <t>Scientific Investigations Report</t>
+        </is>
+      </c>
+      <c r="I127" t="inlineStr">
+        <is>
+          <t>2009-5036</t>
+        </is>
+      </c>
+      <c r="M127" t="inlineStr">
+        <is>
+          <t>2328-0328</t>
+        </is>
+      </c>
+      <c r="N127" t="inlineStr">
+        <is>
+          <t>2328-031X</t>
+        </is>
+      </c>
+      <c r="P127" t="inlineStr">
+        <is>
+          <t>10.3133/sir20095036</t>
         </is>
       </c>
       <c r="T127" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2009</t>
         </is>
       </c>
       <c r="U127" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V127" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W127" t="inlineStr">
         <is>
-          <t>AGI</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X127" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y127" t="inlineStr">
         <is>
-          <t>National Minerals Information Center</t>
+          <t>Oklahoma Water Science Center; Toxic Substances Hydrology Program</t>
         </is>
       </c>
       <c r="Z127" t="inlineStr">
         <is>
-          <t>1 p.</t>
-[...24 lines deleted...]
-          <t>29</t>
+          <t>vi, 51 p.</t>
+        </is>
+      </c>
+      <c r="AH127" t="inlineStr">
+        <is>
+          <t>2004-01-01</t>
+        </is>
+      </c>
+      <c r="AI127" t="inlineStr">
+        <is>
+          <t>2006-12-31</t>
+        </is>
+      </c>
+      <c r="AM127" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN127" t="inlineStr">
+        <is>
+          <t>Oklahoma</t>
+        </is>
+      </c>
+      <c r="AW127" t="inlineStr">
+        <is>
+          <t>Christenson, Scott; Hunt, Andrew G. 0000-0002-3810-8610 ahunt@usgs.gov; Parkhurst, David L. 0000-0003-3348-1544 dlpark@usgs.gov</t>
         </is>
       </c>
       <c r="AZ127" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA127" t="inlineStr">
         <is>
-          <t>518b73e9e4b0037667dbc82e</t>
+          <t>4f4e4b24e4b07f02db6ae96f</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70000461</t>
+          <t>https://pubs.usgs.gov/publication/ds442</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>70000461</t>
+          <t>97593</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>70000461</t>
+          <t>ds442</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Iron isotope fractionation during magmatic differentiation in Kilauea Iki lava lake</t>
+          <t>Geochemical data for Upper Mineral Creek, Colorado, under existing ambient conditions and during an experimental pH modification, August 2005</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Science</t>
+          <t>Data Series</t>
+        </is>
+      </c>
+      <c r="I128" t="inlineStr">
+        <is>
+          <t>442</t>
+        </is>
+      </c>
+      <c r="M128" t="inlineStr">
+        <is>
+          <t>2327-638X</t>
+        </is>
+      </c>
+      <c r="N128" t="inlineStr">
+        <is>
+          <t>2327-0271</t>
         </is>
       </c>
       <c r="P128" t="inlineStr">
         <is>
-          <t>10.1126/science.1157166</t>
-[...9 lines deleted...]
-          <t>5883</t>
+          <t>10.3133/ds442</t>
         </is>
       </c>
       <c r="T128" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2009</t>
         </is>
       </c>
       <c r="U128" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V128" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
+      <c r="W128" t="inlineStr">
+        <is>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X128" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
+        </is>
+      </c>
       <c r="Y128" t="inlineStr">
         <is>
-          <t>Volcano Hazards Program</t>
+          <t>Colorado Water Science Center; Toxic Substances Hydrology Program</t>
         </is>
       </c>
       <c r="Z128" t="inlineStr">
         <is>
-          <t>3 p.</t>
-[...29 lines deleted...]
-          <t>3</t>
+          <t>vi, 42 p.</t>
+        </is>
+      </c>
+      <c r="AH128" t="inlineStr">
+        <is>
+          <t>2005-08-21</t>
+        </is>
+      </c>
+      <c r="AI128" t="inlineStr">
+        <is>
+          <t>2005-08-24</t>
+        </is>
+      </c>
+      <c r="AU128" t="inlineStr">
+        <is>
+          <t>Y</t>
         </is>
       </c>
       <c r="AW128" t="inlineStr">
         <is>
-          <t>Teng, F.-Z.; Dauphas, N.; Helz, Rosalind Tuthill 0000-0003-1550-0684</t>
+          <t>Runkel, Robert L. 0000-0003-3220-481X runkel@usgs.gov; Kimball, Briant A. bkimball@usgs.gov; Steiger, Judy I. jsteiger@usgs.gov; Walton-Day, Katherine 0000-0002-9146-6193</t>
         </is>
       </c>
       <c r="AZ128" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA128" t="inlineStr">
         <is>
-          <t>4f4e4a82e4b07f02db64aea8</t>
+          <t>4f4e4b12e4b07f02db6a2a59</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20085141</t>
+          <t>https://pubs.usgs.gov/publication/70044939</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>97555</t>
+          <t>70044939</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>sir20085141</t>
+          <t>70044939</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Material Use in the United States - Selected Case Studies for Cadmium, Cobalt, Lithium, and Nickel in Rechargeable Batteries</t>
+          <t>Mineral resource of the month: cobalt</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Scientific Investigations Report</t>
-[...19 lines deleted...]
-          <t>10.3133/sir20085141</t>
+          <t>Earth</t>
+        </is>
+      </c>
+      <c r="R129" t="inlineStr">
+        <is>
+          <t>54</t>
+        </is>
+      </c>
+      <c r="S129" t="inlineStr">
+        <is>
+          <t>9</t>
         </is>
       </c>
       <c r="T129" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2009</t>
         </is>
       </c>
       <c r="U129" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V129" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
         </is>
       </c>
       <c r="W129" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
+          <t>American Geosciences Institute</t>
         </is>
       </c>
       <c r="Y129" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
+          <t>National Minerals Information Center</t>
         </is>
       </c>
       <c r="Z129" t="inlineStr">
         <is>
-          <t>Report: 43 p.; Appendix (xls)</t>
-[...19 lines deleted...]
-          <t>Y</t>
+          <t>1 p.</t>
+        </is>
+      </c>
+      <c r="AA129" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="AB129" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="AC129" t="inlineStr">
+        <is>
+          <t>Earth</t>
+        </is>
+      </c>
+      <c r="AD129" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="AE129" t="inlineStr">
+        <is>
+          <t>31</t>
         </is>
       </c>
       <c r="AW129" t="inlineStr">
         <is>
-          <t>Wilburn, David R. 0000-0002-5371-7617 wilburn@usgs.gov</t>
+          <t>Shedd, Kim B. kshedd@usgs.gov</t>
         </is>
       </c>
       <c r="AZ129" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA129" t="inlineStr">
         <is>
-          <t>4f4e4a27e4b07f02db60fee6</t>
+          <t>5151720ae4b087909f0bbeec</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sim2981</t>
+          <t>https://pubs.usgs.gov/publication/70043880</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>97242</t>
+          <t>70043880</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>sim2981</t>
+          <t>70043880</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Other Government Series</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Geologic Map of the Kings Mountain and Grover Quadrangles, Cleveland and Gaston Counties, North Carolina, and Cherokee and York Counties, South Carolina</t>
-[...29 lines deleted...]
-          <t>10.3133/sim2981</t>
+          <t>Task 1: Whole-body concentrations of elements in kelp bass (&lt;i&gt;Paralabrax clathratus&lt;/i&gt;), kelp rockfish (&lt;i&gt;Sebastes atrovirens&lt;/i&gt;), and Pacific sanddab (&lt;i&gt;Citharichthys sordidus&lt;/i&gt;) from offshore oil platforms and natural areas in the Southern California Bight</t>
         </is>
       </c>
       <c r="T130" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2009</t>
         </is>
       </c>
       <c r="U130" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V130" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
         </is>
       </c>
       <c r="W130" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
+          <t>Minerals Management Service, Pacific OCS Region</t>
         </is>
       </c>
       <c r="Y130" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
+          <t>Western Fisheries Research Center</t>
         </is>
       </c>
       <c r="Z130" t="inlineStr">
         <is>
-          <t>Report: iv, 15 p.; Map Sheet: 50.5 x 36.5 inches</t>
-[...14 lines deleted...]
-          <t>Y</t>
+          <t>32 p.</t>
+        </is>
+      </c>
+      <c r="AA130" t="inlineStr">
+        <is>
+          <t>Report</t>
+        </is>
+      </c>
+      <c r="AB130" t="inlineStr">
+        <is>
+          <t>Other Government Series</t>
+        </is>
+      </c>
+      <c r="AC130" t="inlineStr">
+        <is>
+          <t>Reproductive ecology and body burden of resident fish prior to decomissioning</t>
+        </is>
+      </c>
+      <c r="AD130" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AE130" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="AG130" t="inlineStr">
+        <is>
+          <t>OCS Study; MMS 2009-019</t>
+        </is>
+      </c>
+      <c r="AM130" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN130" t="inlineStr">
+        <is>
+          <t>California</t>
+        </is>
+      </c>
+      <c r="AQ130" t="inlineStr">
+        <is>
+          <t>Southern California </t>
         </is>
       </c>
       <c r="AW130" t="inlineStr">
         <is>
-          <t>Horton, J. Wright Jr. 0000-0001-6756-6365 whorton@usgs.gov</t>
+          <t>Love, Milton S.</t>
         </is>
       </c>
       <c r="AZ130" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA130" t="inlineStr">
         <is>
-          <t>4f4e4b1ae4b07f02db6a84e1</t>
+          <t>5864dd58e4b0cd2dabe7c1f7</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr20061339</t>
+          <t>https://pubs.usgs.gov/publication/70036484</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>86208</t>
+          <t>70036484</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>ofr20061339</t>
+          <t>70036484</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Water-chemistry data for selected springs, geysers, and streams in Yellowstone National Park, Wyoming, 2003-2005</t>
+          <t>A regional-scale study of chromium and nickel in soils of northern California, USA</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
-[...14 lines deleted...]
-          <t>0196-1497</t>
+          <t>Applied Geochemistry</t>
         </is>
       </c>
       <c r="P131" t="inlineStr">
         <is>
-          <t>10.3133/ofr20061339</t>
-[...4 lines deleted...]
-          <t>Version 1.0</t>
+          <t>10.1016/j.apgeochem.2009.04.027</t>
+        </is>
+      </c>
+      <c r="R131" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="S131" t="inlineStr">
+        <is>
+          <t>8</t>
         </is>
       </c>
       <c r="T131" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2009</t>
         </is>
       </c>
       <c r="U131" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V131" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
-      <c r="W131" t="inlineStr">
-[...41 lines deleted...]
-          <t>Y</t>
+      <c r="AA131" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="AB131" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="AC131" t="inlineStr">
+        <is>
+          <t>Applied Geochemistry</t>
+        </is>
+      </c>
+      <c r="AD131" t="inlineStr">
+        <is>
+          <t>1500</t>
+        </is>
+      </c>
+      <c r="AE131" t="inlineStr">
+        <is>
+          <t>1511</t>
+        </is>
+      </c>
+      <c r="AF131" t="inlineStr">
+        <is>
+          <t>12</t>
         </is>
       </c>
       <c r="AW131" t="inlineStr">
         <is>
-          <t>Ball, James W.; McCleskey, R. Blaine 0000-0002-2521-8052 rbmccles@usgs.gov; Nordstrom, D. Kirk 0000-0003-3283-5136 dkn@usgs.gov; Holloway, JoAnn M. 0000-0003-3603-7668 jholloway@usgs.gov</t>
+          <t>Morrison, J.M.; Goldhaber, M. B. 0000-0002-1785-4243; Lee, L.; Holloway, J.M. 0000-0003-3603-7668; Wanty, R. B. 0000-0002-2063-6423; Wolf, R.E.; Ranville, J. F.</t>
         </is>
       </c>
       <c r="AZ131" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA131" t="inlineStr">
         <is>
-          <t>4f4e49f0e4b07f02db5edf43</t>
+          <t>5059e544e4b0c8380cd46c4f</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20085015</t>
+          <t>https://pubs.usgs.gov/publication/70045922</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>86198</t>
+          <t>70045922</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>sir20085015</t>
+          <t>70045922</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Hydrochemical Regions of the Glacial Aquifer System, Northern United States, and Their Environmental and Water-Quality Characteristics</t>
+          <t>Mineral resource of the month: cultured quartz crystal</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Scientific Investigations Report</t>
-[...24 lines deleted...]
-          <t>Version 1.0</t>
+          <t>Earth</t>
+        </is>
+      </c>
+      <c r="R132" t="inlineStr">
+        <is>
+          <t>53</t>
+        </is>
+      </c>
+      <c r="S132" t="inlineStr">
+        <is>
+          <t>11</t>
         </is>
       </c>
       <c r="T132" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
       <c r="U132" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V132" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
         </is>
       </c>
       <c r="W132" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
+          <t>AGI</t>
         </is>
       </c>
       <c r="Y132" t="inlineStr">
         <is>
-          <t>Illinois Water Science Center</t>
+          <t>National Minerals Information Center</t>
         </is>
       </c>
       <c r="Z132" t="inlineStr">
         <is>
-          <t>viii, 84 p.</t>
-[...9 lines deleted...]
-          <t>2003-12-31</t>
+          <t>1 p.</t>
+        </is>
+      </c>
+      <c r="AA132" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="AB132" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="AC132" t="inlineStr">
+        <is>
+          <t>Earth</t>
+        </is>
+      </c>
+      <c r="AD132" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="AE132" t="inlineStr">
+        <is>
+          <t>29</t>
         </is>
       </c>
       <c r="AW132" t="inlineStr">
         <is>
-          <t>Arnold, Terri 0000-0003-1406-6054 tlarnold@usgs.gov; Warner, Kelly L. klwarner@usgs.gov; Groschen, George E.; Caldwell, James P.; Kalkhoff, Stephen J. 0000-0003-4110-1716 sjkalkho@usgs.gov</t>
+          <t>Water Resources Division, U.S. Geological Survey</t>
         </is>
       </c>
       <c r="AZ132" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA132" t="inlineStr">
         <is>
-          <t>4f4e4a50e4b07f02db628df0</t>
+          <t>518b73e9e4b0037667dbc82e</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr20081122</t>
+          <t>https://pubs.usgs.gov/publication/70000461</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>86103</t>
+          <t>70000461</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>ofr20081122</t>
+          <t>70000461</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Mercury geochemistry of gold placer tailings, sediments, bedrock, and waters in the lower Clear Creek area, Shasta County, California— Report of investigations, 2001-2003</t>
+          <t>Iron isotope fractionation during magmatic differentiation in Kilauea Iki lava lake</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
-[...14 lines deleted...]
-          <t>0196-1497</t>
+          <t>Science</t>
         </is>
       </c>
       <c r="P133" t="inlineStr">
         <is>
-          <t>10.3133/ofr20081122</t>
-[...4 lines deleted...]
-          <t>Version 1.0</t>
+          <t>10.1126/science.1157166</t>
+        </is>
+      </c>
+      <c r="R133" t="inlineStr">
+        <is>
+          <t>320</t>
+        </is>
+      </c>
+      <c r="S133" t="inlineStr">
+        <is>
+          <t>5883</t>
         </is>
       </c>
       <c r="T133" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
       <c r="U133" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V133" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
-      <c r="W133" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="Y133" t="inlineStr">
         <is>
-          <t>Western Mineral Resources</t>
+          <t>Volcano Hazards Program</t>
         </is>
       </c>
       <c r="Z133" t="inlineStr">
         <is>
-          <t>Report: viii, 65 p.; 1 Figure: 28 x 13 inches; Tables</t>
-[...44 lines deleted...]
-          <t>Y</t>
+          <t>3 p.</t>
+        </is>
+      </c>
+      <c r="AA133" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="AB133" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="AC133" t="inlineStr">
+        <is>
+          <t>Science</t>
+        </is>
+      </c>
+      <c r="AD133" t="inlineStr">
+        <is>
+          <t>1620</t>
+        </is>
+      </c>
+      <c r="AE133" t="inlineStr">
+        <is>
+          <t>1622</t>
+        </is>
+      </c>
+      <c r="AF133" t="inlineStr">
+        <is>
+          <t>3</t>
         </is>
       </c>
       <c r="AW133" t="inlineStr">
         <is>
-          <t>Ashley, Roger P. ashley@usgs.gov; Rytuba, James J. jrytuba@usgs.gov</t>
+          <t>Teng, F.-Z.; Dauphas, N.; Helz, Rosalind Tuthill 0000-0003-1550-0684</t>
         </is>
       </c>
       <c r="AZ133" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA133" t="inlineStr">
         <is>
-          <t>4f4e4a2ce4b07f02db613e11</t>
+          <t>4f4e4a82e4b07f02db64aea8</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr20081140</t>
+          <t>https://pubs.usgs.gov/publication/sir20085141</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>86071</t>
+          <t>97555</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>ofr20081140</t>
+          <t>sir20085141</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>Ground-Water Quality in Western New York, 2006</t>
+          <t>Material Use in the United States - Selected Case Studies for Cadmium, Cobalt, Lithium, and Nickel in Rechargeable Batteries</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
+          <t>Scientific Investigations Report</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>2008-1140</t>
+          <t>2008-5141</t>
         </is>
       </c>
       <c r="M134" t="inlineStr">
         <is>
-          <t>2331-1258</t>
+          <t>2328-0328</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
-          <t>0196-1497</t>
+          <t>2328-031X</t>
         </is>
       </c>
       <c r="P134" t="inlineStr">
         <is>
-          <t>10.3133/ofr20081140</t>
+          <t>10.3133/sir20085141</t>
         </is>
       </c>
       <c r="T134" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
       <c r="U134" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V134" t="inlineStr">
         <is>
           <t>ENGLISH</t>
         </is>
       </c>
       <c r="W134" t="inlineStr">
         <is>
-          <t>Geological Survey (U.S.)</t>
+          <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="Y134" t="inlineStr">
         <is>
-          <t>New York Water Science Center</t>
+          <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="Z134" t="inlineStr">
         <is>
-          <t>iv, 37 p.</t>
+          <t>Report: 43 p.; Appendix (xls)</t>
         </is>
       </c>
       <c r="AH134" t="inlineStr">
         <is>
-          <t>2006-08-01</t>
+          <t>1996-01-01</t>
         </is>
       </c>
       <c r="AI134" t="inlineStr">
         <is>
-          <t>2006-12-31</t>
+          <t>2005-12-31</t>
         </is>
       </c>
       <c r="AU134" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
+      <c r="AV134" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
       <c r="AW134" t="inlineStr">
         <is>
-          <t>Eckhardt, David A.V.; Reddy, James E. 0000-0002-6998-7267 jreddy@usgs.gov; Tamulonis, Kathryn L.</t>
+          <t>Wilburn, David R. 0000-0002-5371-7617 wilburn@usgs.gov</t>
         </is>
       </c>
       <c r="AZ134" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA134" t="inlineStr">
         <is>
-          <t>4f4e4ab0e4b07f02db66d4ed</t>
+          <t>4f4e4a27e4b07f02db60fee6</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr20081201</t>
+          <t>https://pubs.usgs.gov/publication/sim2981</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>85792</t>
+          <t>97242</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>ofr20081201</t>
+          <t>sim2981</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>Chemical Analyses of Ground Water in the Carson Desert near Stillwater, Churchill County, Nevada, 2005</t>
+          <t>Geologic Map of the Kings Mountain and Grover Quadrangles, Cleveland and Gaston Counties, North Carolina, and Cherokee and York Counties, South Carolina</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
+          <t>Scientific Investigations Map</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>2008-1201</t>
+          <t>2981</t>
         </is>
       </c>
       <c r="M135" t="inlineStr">
         <is>
-          <t>2331-1258</t>
+          <t>2329-132X</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
-          <t>0196-1497</t>
+          <t>2329-1311</t>
+        </is>
+      </c>
+      <c r="O135" t="inlineStr">
+        <is>
+          <t>9781411319141</t>
         </is>
       </c>
       <c r="P135" t="inlineStr">
         <is>
-          <t>10.3133/ofr20081201</t>
-[...4 lines deleted...]
-          <t>Version 1.0</t>
+          <t>10.3133/sim2981</t>
         </is>
       </c>
       <c r="T135" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
       <c r="U135" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V135" t="inlineStr">
         <is>
           <t>ENGLISH</t>
         </is>
       </c>
       <c r="W135" t="inlineStr">
         <is>
-          <t>Geological Survey (U.S.)</t>
+          <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="Y135" t="inlineStr">
         <is>
-          <t>Western Mineral Resources</t>
+          <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="Z135" t="inlineStr">
         <is>
-          <t>Report: 17 p.; Data Folder</t>
-[...2 lines deleted...]
-      <c r="AU135" t="inlineStr">
+          <t>Report: iv, 15 p.; Map Sheet: 50.5 x 36.5 inches</t>
+        </is>
+      </c>
+      <c r="AS135" t="inlineStr">
+        <is>
+          <t>Lambert Conformal Conic</t>
+        </is>
+      </c>
+      <c r="AT135" t="inlineStr">
+        <is>
+          <t>24000</t>
+        </is>
+      </c>
+      <c r="AV135" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
-      <c r="AV135" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AW135" t="inlineStr">
         <is>
-          <t>Fosbury, DeEtta; Walker, Mark; Stillings, Lisa L. 0000-0002-9011-8891 stilling@usgs.gov</t>
+          <t>Horton, J. Wright Jr. 0000-0001-6756-6365 whorton@usgs.gov</t>
         </is>
       </c>
       <c r="AZ135" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="BA135" t="inlineStr">
         <is>
-          <t>4f4e49e2e4b07f02db5e4bec</t>
+          <t>4f4e4b1ae4b07f02db6a84e1</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ds299</t>
+          <t>https://pubs.usgs.gov/publication/ofr20061339</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>80607</t>
+          <t>86208</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>ds299</t>
+          <t>ofr20061339</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Major- and Trace-Element Concentrations in Soils from Two Geochemical Surveys (1972 and 2005) of the Denver, Colorado, Metropolitan Area</t>
+          <t>Water-chemistry data for selected springs, geysers, and streams in Yellowstone National Park, Wyoming, 2003-2005</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Data Series</t>
+          <t>Open-File Report</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>299</t>
+          <t>2006-1339</t>
         </is>
       </c>
       <c r="M136" t="inlineStr">
         <is>
-          <t>2327-638X</t>
+          <t>2331-1258</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
-          <t>2327-0271</t>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P136" t="inlineStr">
         <is>
-          <t>10.3133/ds299</t>
+          <t>10.3133/ofr20061339</t>
         </is>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
           <t>Version 1.0</t>
         </is>
       </c>
       <c r="T136" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="U136" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V136" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
         </is>
       </c>
       <c r="W136" t="inlineStr">
         <is>
-          <t>Geological Survey (U.S.)</t>
+          <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="Y136" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
+          <t>Toxic Substances Hydrology Program; Volcano Hazards Program; Volcano Science Center</t>
         </is>
       </c>
       <c r="Z136" t="inlineStr">
         <is>
-          <t>Report: iii, 5 p.; Tables</t>
+          <t>viii, 137 p.</t>
+        </is>
+      </c>
+      <c r="AH136" t="inlineStr">
+        <is>
+          <t>2003-01-01</t>
+        </is>
+      </c>
+      <c r="AI136" t="inlineStr">
+        <is>
+          <t>2005-12-31</t>
+        </is>
+      </c>
+      <c r="AM136" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN136" t="inlineStr">
+        <is>
+          <t>Wyoming</t>
+        </is>
+      </c>
+      <c r="AQ136" t="inlineStr">
+        <is>
+          <t>Yellowstone National Park</t>
         </is>
       </c>
       <c r="AU136" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
-      <c r="AV136" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AW136" t="inlineStr">
         <is>
-          <t>Kilburn, James E.; Smith, David B. 0000-0001-8396-9105 dsmith@usgs.gov; Closs, L. Graham; Smith, Steven M. 0000-0003-3591-5377 smsmith@usgs.gov</t>
+          <t>Ball, James W.; McCleskey, R. Blaine 0000-0002-2521-8052 rbmccles@usgs.gov; Nordstrom, D. Kirk 0000-0003-3283-5136 dkn@usgs.gov; Holloway, JoAnn M. 0000-0003-3603-7668 jholloway@usgs.gov</t>
         </is>
       </c>
       <c r="AZ136" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="BA136" t="inlineStr">
         <is>
-          <t>4f4e4a80e4b07f02db649863</t>
+          <t>4f4e49f0e4b07f02db5edf43</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20075037</t>
+          <t>https://pubs.usgs.gov/publication/sir20085015</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>80398</t>
+          <t>86198</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>sir20075037</t>
+          <t>sir20085015</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>Occurrence of Uranium and 222Radon in Glacial and Bedrock Aquifers in the Northern United States, 1993-2003</t>
+          <t>Hydrochemical Regions of the Glacial Aquifer System, Northern United States, and Their Environmental and Water-Quality Characteristics</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>Scientific Investigations Report</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>2007-5037</t>
+          <t>2008-5015</t>
         </is>
       </c>
       <c r="M137" t="inlineStr">
         <is>
           <t>2328-0328</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
           <t>2328-031X</t>
         </is>
       </c>
       <c r="P137" t="inlineStr">
         <is>
-          <t>10.3133/sir20075037</t>
+          <t>10.3133/sir20085015</t>
+        </is>
+      </c>
+      <c r="Q137" t="inlineStr">
+        <is>
+          <t>Version 1.0</t>
         </is>
       </c>
       <c r="T137" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="U137" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V137" t="inlineStr">
         <is>
           <t>ENGLISH</t>
         </is>
       </c>
       <c r="W137" t="inlineStr">
         <is>
-          <t>Geological Survey (U.S.)</t>
+          <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="Y137" t="inlineStr">
         <is>
-          <t>New Hampshire-Vermont Water Science Center</t>
+          <t>Illinois Water Science Center</t>
         </is>
       </c>
       <c r="Z137" t="inlineStr">
         <is>
-          <t>viii, 85 p.</t>
+          <t>viii, 84 p.</t>
+        </is>
+      </c>
+      <c r="AH137" t="inlineStr">
+        <is>
+          <t>1991-01-01</t>
+        </is>
+      </c>
+      <c r="AI137" t="inlineStr">
+        <is>
+          <t>2003-12-31</t>
         </is>
       </c>
       <c r="AW137" t="inlineStr">
         <is>
-          <t>Ayotte, Joseph D. jayotte@usgs.gov; Flanagan, Sarah M.; Morrow, William S. 0000-0002-2250-3165 wsmorrow@usgs.gov</t>
+          <t>Arnold, Terri 0000-0003-1406-6054 tlarnold@usgs.gov; Warner, Kelly L. klwarner@usgs.gov; Groschen, George E.; Caldwell, James P.; Kalkhoff, Stephen J. 0000-0003-4110-1716 sjkalkho@usgs.gov</t>
         </is>
       </c>
       <c r="AZ137" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA137" t="inlineStr">
         <is>
-          <t>4f4e4af6e4b07f02db692a87</t>
+          <t>4f4e4a50e4b07f02db628df0</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr20071093</t>
+          <t>https://pubs.usgs.gov/publication/ofr20081122</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>80382</t>
+          <t>86103</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>ofr20071093</t>
+          <t>ofr20081122</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>Ground-Water Quality in the Genesee River Basin, New York, 2005-2006</t>
+          <t>Mercury geochemistry of gold placer tailings, sediments, bedrock, and waters in the lower Clear Creek area, Shasta County, California— Report of investigations, 2001-2003</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>Open-File Report</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>2007-1093</t>
+          <t>2008-1122</t>
         </is>
       </c>
       <c r="M138" t="inlineStr">
         <is>
           <t>2331-1258</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
           <t>0196-1497</t>
         </is>
       </c>
       <c r="P138" t="inlineStr">
         <is>
-          <t>10.3133/ofr20071093</t>
+          <t>10.3133/ofr20081122</t>
+        </is>
+      </c>
+      <c r="Q138" t="inlineStr">
+        <is>
+          <t>Version 1.0</t>
         </is>
       </c>
       <c r="T138" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="U138" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V138" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
         </is>
       </c>
       <c r="W138" t="inlineStr">
         <is>
-          <t>Geological Survey (U.S.)</t>
+          <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="Y138" t="inlineStr">
         <is>
-          <t>New York Water Science Center</t>
+          <t>Western Mineral Resources</t>
         </is>
       </c>
       <c r="Z138" t="inlineStr">
         <is>
-          <t>vi, 26 p.</t>
+          <t>Report: viii, 65 p.; 1 Figure: 28 x 13 inches; Tables</t>
+        </is>
+      </c>
+      <c r="AH138" t="inlineStr">
+        <is>
+          <t>2001-01-01</t>
+        </is>
+      </c>
+      <c r="AI138" t="inlineStr">
+        <is>
+          <t>2003-12-31</t>
+        </is>
+      </c>
+      <c r="AM138" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN138" t="inlineStr">
+        <is>
+          <t>California</t>
+        </is>
+      </c>
+      <c r="AO138" t="inlineStr">
+        <is>
+          <t>Shasta County</t>
+        </is>
+      </c>
+      <c r="AQ138" t="inlineStr">
+        <is>
+          <t>lower Clear Creek area</t>
+        </is>
+      </c>
+      <c r="AT138" t="inlineStr">
+        <is>
+          <t>24000</t>
         </is>
       </c>
       <c r="AU138" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
+      <c r="AV138" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
       <c r="AW138" t="inlineStr">
         <is>
-          <t>Eckhardt, David A.V.; Reddy, J.E.; Tamulonis, Kathryn L.</t>
+          <t>Ashley, Roger P. ashley@usgs.gov; Rytuba, James J. jrytuba@usgs.gov</t>
         </is>
       </c>
       <c r="AZ138" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="BA138" t="inlineStr">
         <is>
-          <t>4f4e4b1ae4b07f02db6a860f</t>
+          <t>4f4e4a2ce4b07f02db613e11</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20065281</t>
+          <t>https://pubs.usgs.gov/publication/ofr20081140</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>79780</t>
+          <t>86071</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>sir20065281</t>
+          <t>ofr20081140</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Hydrogeology, Ground-Water-Age Dating, Water Quality, and Vulnerability of Ground Water to Contamination in a Part of the Whitewater Valley Aquifer System near Richmond, Indiana, 2002-2003</t>
+          <t>Ground-Water Quality in Western New York, 2006</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Scientific Investigations Report</t>
+          <t>Open-File Report</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>2006-5281</t>
+          <t>2008-1140</t>
         </is>
       </c>
       <c r="M139" t="inlineStr">
         <is>
-          <t>2328-0328</t>
+          <t>2331-1258</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
-          <t>2328-031X</t>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P139" t="inlineStr">
         <is>
-          <t>10.3133/sir20065281</t>
+          <t>10.3133/ofr20081140</t>
         </is>
       </c>
       <c r="T139" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="U139" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V139" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="W139" t="inlineStr">
         <is>
-          <t>U.S. Geological Society</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>Geological Survey (U.S.)</t>
         </is>
       </c>
       <c r="Y139" t="inlineStr">
         <is>
-          <t>Indiana Water Science Center</t>
+          <t>New York Water Science Center</t>
         </is>
       </c>
       <c r="Z139" t="inlineStr">
         <is>
-          <t>viii, 120 p.</t>
+          <t>iv, 37 p.</t>
         </is>
       </c>
       <c r="AH139" t="inlineStr">
         <is>
-          <t>2002-01-01</t>
+          <t>2006-08-01</t>
         </is>
       </c>
       <c r="AI139" t="inlineStr">
         <is>
-          <t>2003-12-31</t>
-[...19 lines deleted...]
-          <t>Whitewater Valley Aquifer System</t>
+          <t>2006-12-31</t>
         </is>
       </c>
       <c r="AU139" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
-      <c r="AV139" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AW139" t="inlineStr">
         <is>
-          <t>Buszka, Paul M. 0000-0001-8218-826X pmbuszka@usgs.gov; Watson, Lee R.; Greeman, Theodore K.</t>
+          <t>Eckhardt, David A.V.; Reddy, James E. 0000-0002-6998-7267 jreddy@usgs.gov; Tamulonis, Kathryn L.</t>
         </is>
       </c>
       <c r="AZ139" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA139" t="inlineStr">
         <is>
-          <t>4f4e4b1be4b07f02db6a8c4c</t>
+          <t>4f4e4ab0e4b07f02db66d4ed</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70030151</t>
+          <t>https://pubs.usgs.gov/publication/ofr20081201</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>70030151</t>
+          <t>85792</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>70030151</t>
+          <t>ofr20081201</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Lithium contents and isotopic compositions of ferromanganese deposits from the global ocean</t>
+          <t>Chemical Analyses of Ground Water in the Carson Desert near Stillwater, Churchill County, Nevada, 2005</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Deep-Sea Research Part II: Topical Studies in Oceanography</t>
+          <t>Open-File Report</t>
+        </is>
+      </c>
+      <c r="I140" t="inlineStr">
+        <is>
+          <t>2008-1201</t>
+        </is>
+      </c>
+      <c r="M140" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N140" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P140" t="inlineStr">
         <is>
-          <t>10.1016/j.dsr2.2007.04.003</t>
-[...9 lines deleted...]
-          <t>11-13</t>
+          <t>10.3133/ofr20081201</t>
+        </is>
+      </c>
+      <c r="Q140" t="inlineStr">
+        <is>
+          <t>Version 1.0</t>
         </is>
       </c>
       <c r="T140" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="U140" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V140" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="W140" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>Geological Survey (U.S.)</t>
         </is>
       </c>
       <c r="Y140" t="inlineStr">
         <is>
-          <t>Coastal and Marine Geology Program</t>
+          <t>Western Mineral Resources</t>
         </is>
       </c>
       <c r="Z140" t="inlineStr">
         <is>
-          <t>16 p.</t>
-[...14 lines deleted...]
-          <t>16</t>
+          <t>Report: 17 p.; Data Folder</t>
+        </is>
+      </c>
+      <c r="AU140" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="AV140" t="inlineStr">
+        <is>
+          <t>Y</t>
         </is>
       </c>
       <c r="AW140" t="inlineStr">
         <is>
-          <t>Chan, L.-H.; Hein, J.R. 0000-0002-5321-899X</t>
+          <t>Fosbury, DeEtta; Walker, Mark; Stillings, Lisa L. 0000-0002-9011-8891 stilling@usgs.gov</t>
         </is>
       </c>
       <c r="AZ140" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA140" t="inlineStr">
         <is>
-          <t>505a4823e4b0c8380cd67c39</t>
+          <t>4f4e49e2e4b07f02db5e4bec</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70142173</t>
+          <t>https://pubs.usgs.gov/publication/ds299</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>70142173</t>
+          <t>80607</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>70142173</t>
+          <t>ds299</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Mining-impacted sources of metal loading to an alpine stream based on a tracer-injection study, Clear Creek County, Colorado</t>
+          <t>Major- and Trace-Element Concentrations in Soils from Two Geochemical Surveys (1972 and 2005) of the Denver, Colorado, Metropolitan Area</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Reviews in Engineering Geology</t>
+          <t>Data Series</t>
+        </is>
+      </c>
+      <c r="I141" t="inlineStr">
+        <is>
+          <t>299</t>
+        </is>
+      </c>
+      <c r="M141" t="inlineStr">
+        <is>
+          <t>2327-638X</t>
+        </is>
+      </c>
+      <c r="N141" t="inlineStr">
+        <is>
+          <t>2327-0271</t>
         </is>
       </c>
       <c r="P141" t="inlineStr">
         <is>
-          <t>10.1130/2007.4017(05)</t>
-[...4 lines deleted...]
-          <t>17</t>
+          <t>10.3133/ds299</t>
+        </is>
+      </c>
+      <c r="Q141" t="inlineStr">
+        <is>
+          <t>Version 1.0</t>
         </is>
       </c>
       <c r="T141" t="inlineStr">
         <is>
           <t>2007</t>
         </is>
       </c>
       <c r="U141" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V141" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="W141" t="inlineStr">
         <is>
-          <t>Geological Society of America</t>
-[...4 lines deleted...]
-          <t>Boulder, CO</t>
+          <t>Geological Survey (U.S.)</t>
+        </is>
+      </c>
+      <c r="Y141" t="inlineStr">
+        <is>
+          <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="Z141" t="inlineStr">
         <is>
-          <t>19 p.</t>
-[...29 lines deleted...]
-          <t>Clear Creek County</t>
+          <t>Report: iii, 5 p.; Tables</t>
         </is>
       </c>
       <c r="AU141" t="inlineStr">
         <is>
-          <t>N</t>
+          <t>Y</t>
         </is>
       </c>
       <c r="AV141" t="inlineStr">
         <is>
-          <t>N</t>
+          <t>Y</t>
         </is>
       </c>
       <c r="AW141" t="inlineStr">
         <is>
-          <t>Fey, David L. dfey@usgs.gov; Wirt, Laurie</t>
+          <t>Kilburn, James E.; Smith, David B. 0000-0001-8396-9105 dsmith@usgs.gov; Closs, L. Graham; Smith, Steven M. 0000-0003-3591-5377 smsmith@usgs.gov</t>
         </is>
       </c>
       <c r="AZ141" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA141" t="inlineStr">
         <is>
-          <t>550aa1bae4b02e76d7590bf0</t>
+          <t>4f4e4a80e4b07f02db649863</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70032919</t>
+          <t>https://pubs.usgs.gov/publication/sir20075037</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>70032919</t>
+          <t>80398</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>70032919</t>
+          <t>sir20075037</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Vapor transfer prior to the October 2004 eruption of Mount St. Helens, Washington</t>
+          <t>Occurrence of Uranium and 222Radon in Glacial and Bedrock Aquifers in the Northern United States, 1993-2003</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Geology</t>
+          <t>Scientific Investigations Report</t>
+        </is>
+      </c>
+      <c r="I142" t="inlineStr">
+        <is>
+          <t>2007-5037</t>
+        </is>
+      </c>
+      <c r="M142" t="inlineStr">
+        <is>
+          <t>2328-0328</t>
+        </is>
+      </c>
+      <c r="N142" t="inlineStr">
+        <is>
+          <t>2328-031X</t>
         </is>
       </c>
       <c r="P142" t="inlineStr">
         <is>
-          <t>10.1130/G22809A.1</t>
-[...9 lines deleted...]
-          <t>3</t>
+          <t>10.3133/sir20075037</t>
         </is>
       </c>
       <c r="T142" t="inlineStr">
         <is>
           <t>2007</t>
         </is>
       </c>
       <c r="U142" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V142" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="W142" t="inlineStr">
         <is>
-          <t>The Geological Society of America</t>
+          <t>Geological Survey (U.S.)</t>
         </is>
       </c>
       <c r="Y142" t="inlineStr">
         <is>
-          <t>Volcano Hazards Program</t>
+          <t>New Hampshire-Vermont Water Science Center</t>
         </is>
       </c>
       <c r="Z142" t="inlineStr">
         <is>
-          <t>4 p.</t>
-[...9 lines deleted...]
-          <t>234</t>
+          <t>viii, 85 p.</t>
         </is>
       </c>
       <c r="AW142" t="inlineStr">
         <is>
-          <t>Kent, A.J.R.; Blundy, J.; Cashman, K. V.; Copper, K.M.; Donnelly, C.; Pallister, John S. 0000-0002-2041-2147 jpallist@usgs.gov; Reagan, M.; Rowe, M.C.; Thornber, Carl 0000-0002-6382-4408 cthornber@usgs.gov</t>
+          <t>Ayotte, Joseph D. jayotte@usgs.gov; Flanagan, Sarah M.; Morrow, William S. 0000-0002-2250-3165 wsmorrow@usgs.gov</t>
         </is>
       </c>
       <c r="AZ142" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA142" t="inlineStr">
         <is>
-          <t>505bc11fe4b08c986b32a45e</t>
+          <t>4f4e4af6e4b07f02db692a87</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70045847</t>
+          <t>https://pubs.usgs.gov/publication/ofr20071093</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>70045847</t>
+          <t>80382</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>70045847</t>
+          <t>ofr20071093</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>Mineral resource of the month: lithium</t>
+          <t>Ground-Water Quality in the Genesee River Basin, New York, 2005-2006</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Geotimes</t>
-[...9 lines deleted...]
-          <t>JUL</t>
+          <t>Open-File Report</t>
+        </is>
+      </c>
+      <c r="I143" t="inlineStr">
+        <is>
+          <t>2007-1093</t>
+        </is>
+      </c>
+      <c r="M143" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N143" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
+        </is>
+      </c>
+      <c r="P143" t="inlineStr">
+        <is>
+          <t>10.3133/ofr20071093</t>
         </is>
       </c>
       <c r="T143" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="U143" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V143" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="W143" t="inlineStr">
         <is>
-          <t>AGI</t>
+          <t>Geological Survey (U.S.)</t>
         </is>
       </c>
       <c r="Y143" t="inlineStr">
         <is>
-          <t>National Minerals Information Center</t>
+          <t>New York Water Science Center</t>
         </is>
       </c>
       <c r="Z143" t="inlineStr">
         <is>
-          <t>HTML Document</t>
-[...14 lines deleted...]
-          <t>Geotimes</t>
+          <t>vi, 26 p.</t>
+        </is>
+      </c>
+      <c r="AU143" t="inlineStr">
+        <is>
+          <t>Y</t>
         </is>
       </c>
       <c r="AW143" t="inlineStr">
         <is>
-          <t>Ober, Joyce A. 0000-0003-1608-5611 jober@usgs.gov</t>
+          <t>Eckhardt, David A.V.; Reddy, J.E.; Tamulonis, Kathryn L.</t>
         </is>
       </c>
       <c r="AZ143" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA143" t="inlineStr">
         <is>
-          <t>518a2271e4b061e1bd533419</t>
+          <t>4f4e4b1ae4b07f02db6a860f</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr20061238</t>
+          <t>https://pubs.usgs.gov/publication/sir20065281</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>78917</t>
+          <t>79780</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>ofr20061238</t>
+          <t>sir20065281</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>Geologic map of the Kings Mountain and Grover quadrangles, Cleveland and Gaston Counties, North Carolina, and Cherokee and York Counties, South Carolina</t>
+          <t>Hydrogeology, Ground-Water-Age Dating, Water Quality, and Vulnerability of Ground Water to Contamination in a Part of the Whitewater Valley Aquifer System near Richmond, Indiana, 2002-2003</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
+          <t>Scientific Investigations Report</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>2006-1238</t>
+          <t>2006-5281</t>
         </is>
       </c>
       <c r="M144" t="inlineStr">
         <is>
-          <t>2331-1258</t>
+          <t>2328-0328</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
-          <t>0196-1497</t>
+          <t>2328-031X</t>
         </is>
       </c>
       <c r="P144" t="inlineStr">
         <is>
-          <t>10.3133/ofr20061238</t>
-[...4 lines deleted...]
-          <t>Version 1.0</t>
+          <t>10.3133/sir20065281</t>
         </is>
       </c>
       <c r="T144" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="U144" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V144" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W144" t="inlineStr">
+        <is>
+          <t>U.S. Geological Society</t>
+        </is>
+      </c>
+      <c r="X144" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y144" t="inlineStr">
         <is>
-          <t>Geology Division</t>
+          <t>Indiana Water Science Center</t>
         </is>
       </c>
       <c r="Z144" t="inlineStr">
         <is>
-          <t>1 map sheet, 60 x 35.5 in.; pamphlet, 17 p.</t>
-[...14 lines deleted...]
-          <t>24000</t>
+          <t>viii, 120 p.</t>
+        </is>
+      </c>
+      <c r="AH144" t="inlineStr">
+        <is>
+          <t>2002-01-01</t>
+        </is>
+      </c>
+      <c r="AI144" t="inlineStr">
+        <is>
+          <t>2003-12-31</t>
+        </is>
+      </c>
+      <c r="AM144" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN144" t="inlineStr">
+        <is>
+          <t>Indiana, Ohio</t>
+        </is>
+      </c>
+      <c r="AO144" t="inlineStr">
+        <is>
+          <t>Darke, Dearborn, Fayette, Franklin, Preble, Randolph, Union, Wayne</t>
+        </is>
+      </c>
+      <c r="AQ144" t="inlineStr">
+        <is>
+          <t>Whitewater Valley Aquifer System</t>
         </is>
       </c>
       <c r="AU144" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="AV144" t="inlineStr">
         <is>
-          <t>Y</t>
+          <t>N</t>
         </is>
       </c>
       <c r="AW144" t="inlineStr">
         <is>
-          <t>Horton, J. Wright Jr. 0000-0001-6756-6365 whorton@usgs.gov</t>
+          <t>Buszka, Paul M. 0000-0001-8218-826X pmbuszka@usgs.gov; Watson, Lee R.; Greeman, Theodore K.</t>
         </is>
       </c>
       <c r="AZ144" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA144" t="inlineStr">
         <is>
-          <t>4f4e4afce4b07f02db696662</t>
+          <t>4f4e4b1be4b07f02db6a8c4c</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr20061154</t>
+          <t>https://pubs.usgs.gov/publication/70142173</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>77645</t>
+          <t>70142173</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>ofr20061154</t>
+          <t>70142173</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>Environmental aspects of produced-water salt releases in onshore and coastal petroleum-producing areas of the conterminous U.S. - a bibliography</t>
+          <t>Mining-impacted sources of metal loading to an alpine stream based on a tracer-injection study, Clear Creek County, Colorado</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
-[...14 lines deleted...]
-          <t>0196-1497</t>
+          <t>Reviews in Engineering Geology</t>
         </is>
       </c>
       <c r="P145" t="inlineStr">
         <is>
-          <t>10.3133/ofr20061154</t>
-[...4 lines deleted...]
-          <t>Version 1.0</t>
+          <t>10.1130/2007.4017(05)</t>
+        </is>
+      </c>
+      <c r="R145" t="inlineStr">
+        <is>
+          <t>17</t>
         </is>
       </c>
       <c r="T145" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="U145" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V145" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W145" t="inlineStr">
+        <is>
+          <t>Geological Society of America</t>
+        </is>
+      </c>
+      <c r="X145" t="inlineStr">
+        <is>
+          <t>Boulder, CO</t>
         </is>
       </c>
       <c r="Z145" t="inlineStr">
         <is>
-          <t>iv, 223 p.</t>
+          <t>19 p.</t>
+        </is>
+      </c>
+      <c r="AD145" t="inlineStr">
+        <is>
+          <t>85</t>
+        </is>
+      </c>
+      <c r="AE145" t="inlineStr">
+        <is>
+          <t>103</t>
         </is>
       </c>
       <c r="AF145" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="AM145" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN145" t="inlineStr">
+        <is>
+          <t>Colorado</t>
+        </is>
+      </c>
+      <c r="AO145" t="inlineStr">
+        <is>
+          <t>Clear Creek County</t>
+        </is>
+      </c>
+      <c r="AU145" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AV145" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW145" t="inlineStr">
         <is>
-          <t>Otton, James K. jkotton@usgs.gov</t>
+          <t>Fey, David L. dfey@usgs.gov; Wirt, Laurie</t>
         </is>
       </c>
       <c r="AZ145" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA145" t="inlineStr">
         <is>
-          <t>4f4e4a14e4b07f02db6024f1</t>
+          <t>550aa1bae4b02e76d7590bf0</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr20061161</t>
+          <t>https://pubs.usgs.gov/publication/70032919</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>76901</t>
+          <t>70032919</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>ofr20061161</t>
+          <t>70032919</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Ground-Water Quality in the Upper Susquehanna River Basin, New York, 2004-05</t>
+          <t>Vapor transfer prior to the October 2004 eruption of Mount St. Helens, Washington</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
-[...14 lines deleted...]
-          <t>0196-1497</t>
+          <t>Geology</t>
         </is>
       </c>
       <c r="P146" t="inlineStr">
         <is>
-          <t>10.3133/ofr20061161</t>
+          <t>10.1130/G22809A.1</t>
+        </is>
+      </c>
+      <c r="R146" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="S146" t="inlineStr">
+        <is>
+          <t>3</t>
         </is>
       </c>
       <c r="T146" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="U146" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V146" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
         </is>
       </c>
       <c r="W146" t="inlineStr">
         <is>
-          <t>Geological Survey (U.S.)</t>
+          <t>The Geological Society of America</t>
         </is>
       </c>
       <c r="Y146" t="inlineStr">
         <is>
-          <t>New York Water Science Center</t>
+          <t>Volcano Hazards Program</t>
         </is>
       </c>
       <c r="Z146" t="inlineStr">
         <is>
-          <t>iv, 21 p.</t>
-[...19 lines deleted...]
-          <t>Y</t>
+          <t>4 p.</t>
+        </is>
+      </c>
+      <c r="AD146" t="inlineStr">
+        <is>
+          <t>231</t>
+        </is>
+      </c>
+      <c r="AE146" t="inlineStr">
+        <is>
+          <t>234</t>
         </is>
       </c>
       <c r="AW146" t="inlineStr">
         <is>
-          <t>Hetcher-Aguila, Kari K.; Eckhardt, David A.V.</t>
+          <t>Kent, A.J.R.; Blundy, J.; Cashman, K. V.; Copper, K.M.; Donnelly, C.; Pallister, John S. 0000-0002-2041-2147 jpallist@usgs.gov; Reagan, M.; Rowe, M.C.; Thornber, Carl 0000-0002-6382-4408 cthornber@usgs.gov</t>
         </is>
       </c>
       <c r="AZ146" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA146" t="inlineStr">
         <is>
-          <t>4f4e4ae1e4b07f02db6887d4</t>
+          <t>505bc11fe4b08c986b32a45e</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70030911</t>
+          <t>https://pubs.usgs.gov/publication/70030151</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>70030911</t>
+          <t>70030151</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>70030911</t>
+          <t>70030151</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Chemical loading into surface water along a hydrological, biogeochemical, and land use gradient: A holistic watershed approach</t>
+          <t>Lithium contents and isotopic compositions of ferromanganese deposits from the global ocean</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Environmental Science &amp; Technology</t>
-[...9 lines deleted...]
-          <t>0013-936X</t>
+          <t>Deep-Sea Research Part II: Topical Studies in Oceanography</t>
         </is>
       </c>
       <c r="P147" t="inlineStr">
         <is>
-          <t>10.1021/es051270q</t>
+          <t>10.1016/j.dsr2.2007.04.003</t>
         </is>
       </c>
       <c r="R147" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>54</t>
         </is>
       </c>
       <c r="S147" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>11-13</t>
         </is>
       </c>
       <c r="T147" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="U147" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V147" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W147" t="inlineStr">
         <is>
-          <t>ACS</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Y147" t="inlineStr">
         <is>
-          <t>National Water Quality Laboratory; Toxic Substances Hydrology Program</t>
+          <t>Coastal and Marine Geology Program</t>
         </is>
       </c>
       <c r="Z147" t="inlineStr">
         <is>
-          <t>12  p.</t>
+          <t>16 p.</t>
         </is>
       </c>
       <c r="AD147" t="inlineStr">
         <is>
-          <t>475</t>
+          <t>1147</t>
         </is>
       </c>
       <c r="AE147" t="inlineStr">
         <is>
-          <t>486</t>
+          <t>1162</t>
+        </is>
+      </c>
+      <c r="AF147" t="inlineStr">
+        <is>
+          <t>16</t>
         </is>
       </c>
       <c r="AW147" t="inlineStr">
         <is>
-          <t>Barber, L. B.; Murphy, S.F.; Verplanck, P. L. 0000-0002-3653-6419; Sandstrom, Mark W. 0000-0003-0006-5675 sandstro@usgs.gov; Taylor, Howard E. hetaylor@usgs.gov; Furlong, E. T. 0000-0002-7305-4603</t>
+          <t>Chan, L.-H.; Hein, J.R. 0000-0002-5321-899X</t>
         </is>
       </c>
       <c r="AZ147" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA147" t="inlineStr">
         <is>
-          <t>5059f57fe4b0c8380cd4c26f</t>
+          <t>505a4823e4b0c8380cd67c39</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70030242</t>
+          <t>https://pubs.usgs.gov/publication/70045847</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>70030242</t>
+          <t>70045847</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>70030242</t>
+          <t>70045847</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>Lithium</t>
+          <t>Mineral resource of the month: lithium</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Mining Engineering</t>
+          <t>Geotimes</t>
         </is>
       </c>
       <c r="R148" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="S148" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>JUL</t>
         </is>
       </c>
       <c r="T148" t="inlineStr">
         <is>
           <t>2006</t>
         </is>
       </c>
       <c r="U148" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V148" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
+      <c r="W148" t="inlineStr">
+        <is>
+          <t>AGI</t>
+        </is>
+      </c>
+      <c r="Y148" t="inlineStr">
+        <is>
+          <t>National Minerals Information Center</t>
+        </is>
+      </c>
+      <c r="Z148" t="inlineStr">
+        <is>
+          <t>HTML Document</t>
+        </is>
+      </c>
       <c r="AA148" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="AB148" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="AC148" t="inlineStr">
         <is>
-          <t>Mining Engineering</t>
-[...14 lines deleted...]
-          <t>2</t>
+          <t>Geotimes</t>
         </is>
       </c>
       <c r="AW148" t="inlineStr">
         <is>
-          <t>Ober, J.A.</t>
+          <t>Ober, Joyce A. 0000-0003-1608-5611 jober@usgs.gov</t>
         </is>
       </c>
       <c r="AZ148" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA148" t="inlineStr">
         <is>
-          <t>505a4821e4b0c8380cd67c29</t>
+          <t>518a2271e4b061e1bd533419</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70030633</t>
+          <t>https://pubs.usgs.gov/publication/ofr20061238</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>70030633</t>
+          <t>78917</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>70030633</t>
+          <t>ofr20061238</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>New guidelines for δ&lt;sup&gt;13&lt;/sup&gt;C measurements</t>
+          <t>Geologic map of the Kings Mountain and Grover quadrangles, Cleveland and Gaston Counties, North Carolina, and Cherokee and York Counties, South Carolina</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Analytical Chemistry</t>
+          <t>Open-File Report</t>
+        </is>
+      </c>
+      <c r="I149" t="inlineStr">
+        <is>
+          <t>2006-1238</t>
+        </is>
+      </c>
+      <c r="M149" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N149" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P149" t="inlineStr">
         <is>
-          <t>10.1021/ac052027c</t>
-[...9 lines deleted...]
-          <t>7</t>
+          <t>10.3133/ofr20061238</t>
+        </is>
+      </c>
+      <c r="Q149" t="inlineStr">
+        <is>
+          <t>Version 1.0</t>
         </is>
       </c>
       <c r="T149" t="inlineStr">
         <is>
           <t>2006</t>
         </is>
       </c>
       <c r="U149" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V149" t="inlineStr">
         <is>
-          <t>English</t>
-[...4 lines deleted...]
-          <t>ACS Publications</t>
+          <t>ENGLISH</t>
+        </is>
+      </c>
+      <c r="Y149" t="inlineStr">
+        <is>
+          <t>Geology Division</t>
         </is>
       </c>
       <c r="Z149" t="inlineStr">
         <is>
-          <t>3 p.</t>
-[...9 lines deleted...]
-          <t>2441</t>
+          <t>1 map sheet, 60 x 35.5 in.; pamphlet, 17 p.</t>
         </is>
       </c>
       <c r="AF149" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="AS149" t="inlineStr">
+        <is>
+          <t>UTM Zone 17 NAD 27</t>
+        </is>
+      </c>
+      <c r="AT149" t="inlineStr">
+        <is>
+          <t>24000</t>
         </is>
       </c>
       <c r="AU149" t="inlineStr">
         <is>
-          <t>N</t>
+          <t>Y</t>
         </is>
       </c>
       <c r="AV149" t="inlineStr">
         <is>
-          <t>N</t>
+          <t>Y</t>
         </is>
       </c>
       <c r="AW149" t="inlineStr">
         <is>
-          <t>Coplen, Tyler B. 0000-0003-4884-6008 tbcoplen@usgs.gov; Brand, Willi A.; Gehre, Matthias; Groning, Manfred; Meijer, Harro A. J.; Toman, Blaza; Verkouteren, R. Michael</t>
+          <t>Horton, J. Wright Jr. 0000-0001-6756-6365 whorton@usgs.gov</t>
         </is>
       </c>
       <c r="AZ149" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>4</t>
         </is>
       </c>
       <c r="BA149" t="inlineStr">
         <is>
-          <t>505a658de4b0c8380cd72c17</t>
+          <t>4f4e4afce4b07f02db696662</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr20041316</t>
+          <t>https://pubs.usgs.gov/publication/ofr20061154</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>72248</t>
+          <t>77645</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>ofr20041316</t>
+          <t>ofr20061154</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>Water-chemistry data for selected springs, geysers, and streams in Yellowstone National Park Wyoming, 2001-2002</t>
+          <t>Environmental aspects of produced-water salt releases in onshore and coastal petroleum-producing areas of the conterminous U.S. - a bibliography</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>Open-File Report</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>2004-1316</t>
+          <t>2006-1154</t>
         </is>
       </c>
       <c r="M150" t="inlineStr">
         <is>
           <t>2331-1258</t>
         </is>
       </c>
       <c r="N150" t="inlineStr">
         <is>
           <t>0196-1497</t>
         </is>
       </c>
       <c r="P150" t="inlineStr">
         <is>
-          <t>10.3133/ofr20041316</t>
+          <t>10.3133/ofr20061154</t>
+        </is>
+      </c>
+      <c r="Q150" t="inlineStr">
+        <is>
+          <t>Version 1.0</t>
         </is>
       </c>
       <c r="T150" t="inlineStr">
         <is>
-          <t>2005</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="U150" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V150" t="inlineStr">
         <is>
-          <t>English</t>
-[...9 lines deleted...]
-          <t>Toxic Substances Hydrology Program; Volcano Hazards Program</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="Z150" t="inlineStr">
         <is>
-          <t>94 p.</t>
-[...14 lines deleted...]
-          <t>Yellowstone National Park</t>
+          <t>iv, 223 p.</t>
+        </is>
+      </c>
+      <c r="AF150" t="inlineStr">
+        <is>
+          <t>227</t>
         </is>
       </c>
       <c r="AW150" t="inlineStr">
         <is>
-          <t>McCleskey, R. Blaine 0000-0002-2521-8052 rbmccles@usgs.gov; Ball, James W.; Nordstrom, D. Kirk 0000-0003-3283-5136 dkn@usgs.gov; Holloway, JoAnn M. 0000-0003-3603-7668 jholloway@usgs.gov; Taylor, Howard E. hetaylor@usgs.gov</t>
+          <t>Otton, James K. jkotton@usgs.gov</t>
         </is>
       </c>
       <c r="AZ150" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA150" t="inlineStr">
         <is>
-          <t>4f4e49f0e4b07f02db5ee134</t>
+          <t>4f4e4a14e4b07f02db6024f1</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr20051253</t>
+          <t>https://pubs.usgs.gov/publication/ofr20061161</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>70912</t>
+          <t>76901</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>ofr20051253</t>
+          <t>ofr20061161</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Major- and trace-element concentrations in soils from two continental-scale transects of the United States and Canada</t>
+          <t>Ground-Water Quality in the Upper Susquehanna River Basin, New York, 2004-05</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>Open-File Report</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>2005-1253</t>
+          <t>2006-1161</t>
         </is>
       </c>
       <c r="M151" t="inlineStr">
         <is>
           <t>2331-1258</t>
         </is>
       </c>
       <c r="N151" t="inlineStr">
         <is>
           <t>0196-1497</t>
         </is>
       </c>
       <c r="P151" t="inlineStr">
         <is>
-          <t>10.3133/ofr20051253</t>
-[...4 lines deleted...]
-          <t>Version 1.0</t>
+          <t>10.3133/ofr20061161</t>
         </is>
       </c>
       <c r="T151" t="inlineStr">
         <is>
-          <t>2005</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="U151" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V151" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="W151" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>Geological Survey (U.S.)</t>
         </is>
       </c>
       <c r="Y151" t="inlineStr">
         <is>
-          <t>Eastern Mineral and Environmental Resources Science Center; Minnesota Water Science Center</t>
+          <t>New York Water Science Center</t>
         </is>
       </c>
       <c r="Z151" t="inlineStr">
         <is>
-          <t>ii, 20 p.</t>
+          <t>iv, 21 p.</t>
         </is>
       </c>
       <c r="AF151" t="inlineStr">
         <is>
-          <t>22</t>
-[...4 lines deleted...]
-          <t>Canada, United States</t>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="AH151" t="inlineStr">
+        <is>
+          <t>2004-01-01</t>
+        </is>
+      </c>
+      <c r="AI151" t="inlineStr">
+        <is>
+          <t>2005-12-31</t>
         </is>
       </c>
       <c r="AU151" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
-      <c r="AV151" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AW151" t="inlineStr">
         <is>
-          <t>Smith, David B. 0000-0001-8396-9105 dsmith@usgs.gov; Cannon, William F. 0000-0002-2699-8118 wcannon@usgs.gov; Woodruff, Laurel G. 0000-0002-2514-9923 woodruff@usgs.gov; Garrett, Robert G.; Klassen, Rodney; Kilburn, James E.; Horton, John D. 0000-0003-2969-9073 jhorton@usgs.gov; King, Harley D. hking@usgs.gov; Goldhaber, Martin B. 0000-0002-1785-4243 mgold@usgs.gov; Morrison, Jean M. 0000-0002-6614-8783 jmorrison@usgs.gov</t>
+          <t>Hetcher-Aguila, Kari K.; Eckhardt, David A.V.</t>
         </is>
       </c>
       <c r="AZ151" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA151" t="inlineStr">
         <is>
-          <t>4f4e4a80e4b07f02db649886</t>
+          <t>4f4e4ae1e4b07f02db6887d4</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20055050</t>
+          <t>https://pubs.usgs.gov/publication/70030242</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>70806</t>
+          <t>70030242</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>sir20055050</t>
+          <t>70030242</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>Questa baseline and pre-mining ground-water quality investigation. 14. Interpretation of ground-water geochemistry in catchments other than the Straight Creek catchment, Red River Valley, Taos County, New Mexico, 2002-2003</t>
+          <t>Lithium</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Scientific Investigations Report</t>
-[...19 lines deleted...]
-          <t>10.3133/sir20055050</t>
+          <t>Mining Engineering</t>
+        </is>
+      </c>
+      <c r="R152" t="inlineStr">
+        <is>
+          <t>58</t>
+        </is>
+      </c>
+      <c r="S152" t="inlineStr">
+        <is>
+          <t>6</t>
         </is>
       </c>
       <c r="T152" t="inlineStr">
         <is>
-          <t>2005</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="U152" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V152" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
-      <c r="W152" t="inlineStr">
-[...41 lines deleted...]
-          <t>Red River Valley, Straight Creek catchment</t>
+      <c r="AA152" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="AB152" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="AC152" t="inlineStr">
+        <is>
+          <t>Mining Engineering</t>
+        </is>
+      </c>
+      <c r="AD152" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="AE152" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="AF152" t="inlineStr">
+        <is>
+          <t>2</t>
         </is>
       </c>
       <c r="AW152" t="inlineStr">
         <is>
-          <t>Nordstrom, D. Kirk 0000-0003-3283-5136 dkn@usgs.gov; McCleskey, R. Blaine 0000-0002-2521-8052 rbmccles@usgs.gov; Hunt, Andrew G. 0000-0002-3810-8610 ahunt@usgs.gov; Naus, Cheryl A.</t>
+          <t>Ober, J.A.</t>
         </is>
       </c>
       <c r="AZ152" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA152" t="inlineStr">
         <is>
-          <t>4f4e4a81e4b07f02db64a0c3</t>
+          <t>505a4821e4b0c8380cd67c29</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20055101</t>
+          <t>https://pubs.usgs.gov/publication/70030633</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>70781</t>
+          <t>70030633</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>sir20055101</t>
+          <t>70030633</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Geochemistry of Red Mountain Creek, Colorado, under low-flow conditions, August 2002</t>
+          <t>New guidelines for δ&lt;sup&gt;13&lt;/sup&gt;C measurements</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Scientific Investigations Report</t>
-[...14 lines deleted...]
-          <t>2328-031X</t>
+          <t>Analytical Chemistry</t>
         </is>
       </c>
       <c r="P153" t="inlineStr">
         <is>
-          <t>10.3133/sir20055101</t>
+          <t>10.1021/ac052027c</t>
+        </is>
+      </c>
+      <c r="R153" t="inlineStr">
+        <is>
+          <t>78</t>
+        </is>
+      </c>
+      <c r="S153" t="inlineStr">
+        <is>
+          <t>7</t>
         </is>
       </c>
       <c r="T153" t="inlineStr">
         <is>
-          <t>2005</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="U153" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V153" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W153" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Toxic Substances Hydrology Program</t>
+          <t>ACS Publications</t>
         </is>
       </c>
       <c r="Z153" t="inlineStr">
         <is>
-          <t>86 p.</t>
-[...14 lines deleted...]
-          <t>Red Mountain Creek</t>
+          <t>3 p.</t>
+        </is>
+      </c>
+      <c r="AD153" t="inlineStr">
+        <is>
+          <t>2439</t>
+        </is>
+      </c>
+      <c r="AE153" t="inlineStr">
+        <is>
+          <t>2441</t>
+        </is>
+      </c>
+      <c r="AF153" t="inlineStr">
+        <is>
+          <t>3</t>
         </is>
       </c>
       <c r="AU153" t="inlineStr">
         <is>
-          <t>Y</t>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AV153" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW153" t="inlineStr">
         <is>
-          <t>Runkel, Robert L. 0000-0003-3220-481X runkel@usgs.gov; Kimball, Briant A. bkimball@usgs.gov; Walton-Day, Katherine 0000-0002-9146-6193; Verplanck, Philip L. 0000-0002-3653-6419 plv@usgs.gov</t>
+          <t>Coplen, Tyler B. 0000-0003-4884-6008 tbcoplen@usgs.gov; Brand, Willi A.; Gehre, Matthias; Groning, Manfred; Meijer, Harro A. J.; Toman, Blaza; Verkouteren, R. Michael</t>
         </is>
       </c>
       <c r="AZ153" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="BA153" t="inlineStr">
         <is>
-          <t>4f4e4b24e4b07f02db6ae444</t>
+          <t>505a658de4b0c8380cd72c17</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70029451</t>
+          <t>https://pubs.usgs.gov/publication/70030911</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>70029451</t>
+          <t>70030911</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>70029451</t>
+          <t>70030911</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>The fate of estrogenic hormones in an engineered treatment wetland with dense macrophytes</t>
+          <t>Chemical loading into surface water along a hydrological, biogeochemical, and land use gradient: A holistic watershed approach</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Water Environment Research</t>
+          <t>Environmental Science &amp; Technology</t>
+        </is>
+      </c>
+      <c r="M154" t="inlineStr">
+        <is>
+          <t>1520-5851</t>
+        </is>
+      </c>
+      <c r="N154" t="inlineStr">
+        <is>
+          <t>0013-936X</t>
         </is>
       </c>
       <c r="P154" t="inlineStr">
         <is>
-          <t>10.2175/106143005X41582</t>
+          <t>10.1021/es051270q</t>
         </is>
       </c>
       <c r="R154" t="inlineStr">
         <is>
-          <t>77</t>
+          <t>40</t>
         </is>
       </c>
       <c r="S154" t="inlineStr">
         <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="T154" t="inlineStr">
+        <is>
+          <t>2006</t>
+        </is>
+      </c>
+      <c r="U154" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V154" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W154" t="inlineStr">
+        <is>
+          <t>ACS</t>
+        </is>
+      </c>
+      <c r="Y154" t="inlineStr">
+        <is>
+          <t>National Water Quality Laboratory; Toxic Substances Hydrology Program</t>
+        </is>
+      </c>
+      <c r="Z154" t="inlineStr">
+        <is>
+          <t>12  p.</t>
+        </is>
+      </c>
+      <c r="AD154" t="inlineStr">
+        <is>
+          <t>475</t>
+        </is>
+      </c>
+      <c r="AE154" t="inlineStr">
+        <is>
+          <t>486</t>
+        </is>
+      </c>
+      <c r="AW154" t="inlineStr">
+        <is>
+          <t>Barber, L. B.; Murphy, S.F.; Verplanck, P. L. 0000-0002-3653-6419; Sandstrom, Mark W. 0000-0003-0006-5675 sandstro@usgs.gov; Taylor, Howard E. hetaylor@usgs.gov; Furlong, E. T. 0000-0002-7305-4603</t>
+        </is>
+      </c>
+      <c r="AZ154" t="inlineStr">
+        <is>
           <t>1</t>
         </is>
       </c>
-      <c r="T154" t="inlineStr">
-[...53 lines deleted...]
-      </c>
       <c r="BA154" t="inlineStr">
         <is>
-          <t>505babf7e4b08c986b3231af</t>
+          <t>5059f57fe4b0c8380cd4c26f</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr2003496</t>
+          <t>https://pubs.usgs.gov/publication/ofr20041316</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>76996</t>
+          <t>72248</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>ofr2003496</t>
+          <t>ofr20041316</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Water quality and quantity of selected springs and seeps along the Colorado River corridor, Utah and Arizona: Arches National Park, Canyonlands National Park, Glen Canyon National Recreation Area, and Grand Canyon National Park, 1997-98</t>
+          <t>Water-chemistry data for selected springs, geysers, and streams in Yellowstone National Park Wyoming, 2001-2002</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>Open-File Report</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>2003-496</t>
+          <t>2004-1316</t>
         </is>
       </c>
       <c r="M155" t="inlineStr">
         <is>
           <t>2331-1258</t>
         </is>
       </c>
       <c r="N155" t="inlineStr">
         <is>
           <t>0196-1497</t>
         </is>
       </c>
       <c r="P155" t="inlineStr">
         <is>
-          <t>10.3133/ofr2003496</t>
+          <t>10.3133/ofr20041316</t>
         </is>
       </c>
       <c r="T155" t="inlineStr">
         <is>
-          <t>2004</t>
+          <t>2005</t>
         </is>
       </c>
       <c r="U155" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V155" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W155" t="inlineStr">
+        <is>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="Y155" t="inlineStr">
+        <is>
+          <t>Toxic Substances Hydrology Program; Volcano Hazards Program</t>
         </is>
       </c>
       <c r="Z155" t="inlineStr">
         <is>
-          <t>viii, 24 p.</t>
-[...19 lines deleted...]
-          <t>Y</t>
+          <t>94 p.</t>
+        </is>
+      </c>
+      <c r="AM155" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN155" t="inlineStr">
+        <is>
+          <t>Wyoming</t>
+        </is>
+      </c>
+      <c r="AQ155" t="inlineStr">
+        <is>
+          <t>Yellowstone National Park</t>
         </is>
       </c>
       <c r="AW155" t="inlineStr">
         <is>
-          <t>Taylor, Howard E. hetaylor@usgs.gov; Spence, John R.; Antweiler, Ronald C. 0000-0001-5652-6034 antweil@usgs.gov; Berghoff, Kevin; Plowman, Terry I. tplowman@usgs.gov; Peart, Dale B.; Roth, David A. 0000-0002-7515-3533 daroth@usgs.gov</t>
+          <t>McCleskey, R. Blaine 0000-0002-2521-8052 rbmccles@usgs.gov; Ball, James W.; Nordstrom, D. Kirk 0000-0003-3283-5136 dkn@usgs.gov; Holloway, JoAnn M. 0000-0003-3603-7668 jholloway@usgs.gov; Taylor, Howard E. hetaylor@usgs.gov</t>
         </is>
       </c>
       <c r="AZ155" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA155" t="inlineStr">
         <is>
-          <t>4f4e4a08e4b07f02db5f9be8</t>
+          <t>4f4e49f0e4b07f02db5ee134</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20045037</t>
+          <t>https://pubs.usgs.gov/publication/ofr20051253</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>57764</t>
+          <t>70912</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>sir20045037</t>
+          <t>ofr20051253</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>Mercury and Methylmercury concentrations and loads in Cache Creek Basin, California, January 2000 through May 2001</t>
+          <t>Major- and trace-element concentrations in soils from two continental-scale transects of the United States and Canada</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Scientific Investigations Report</t>
+          <t>Open-File Report</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>2004-5037</t>
+          <t>2005-1253</t>
         </is>
       </c>
       <c r="M156" t="inlineStr">
         <is>
-          <t>2328-0328</t>
+          <t>2331-1258</t>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
-          <t>2328-031X</t>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P156" t="inlineStr">
         <is>
-          <t>10.3133/sir20045037</t>
+          <t>10.3133/ofr20051253</t>
+        </is>
+      </c>
+      <c r="Q156" t="inlineStr">
+        <is>
+          <t>Version 1.0</t>
         </is>
       </c>
       <c r="T156" t="inlineStr">
         <is>
-          <t>2004</t>
+          <t>2005</t>
         </is>
       </c>
       <c r="U156" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V156" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W156" t="inlineStr">
+        <is>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X156" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
+        </is>
+      </c>
+      <c r="Y156" t="inlineStr">
+        <is>
+          <t>Eastern Mineral and Environmental Resources Science Center; Minnesota Water Science Center</t>
         </is>
       </c>
       <c r="Z156" t="inlineStr">
         <is>
-          <t>64 p.</t>
-[...4 lines deleted...]
-          <t>48</t>
+          <t>ii, 20 p.</t>
+        </is>
+      </c>
+      <c r="AF156" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="AM156" t="inlineStr">
+        <is>
+          <t>Canada, United States</t>
+        </is>
+      </c>
+      <c r="AU156" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="AV156" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW156" t="inlineStr">
         <is>
-          <t>Domagalski, Joseph L. 0000-0002-6032-757X joed@usgs.gov; Alpers, Charles N. 0000-0001-6945-7365 cnalpers@usgs.gov; Slotton, Darrell G.; Suchanek, Thomas H.; Ayers, Shaun M.</t>
+          <t>Smith, David B. 0000-0001-8396-9105 dsmith@usgs.gov; Cannon, William F. 0000-0002-2699-8118 wcannon@usgs.gov; Woodruff, Laurel G. 0000-0002-2514-9923 woodruff@usgs.gov; Garrett, Robert G.; Klassen, Rodney; Kilburn, James E.; Horton, John D. 0000-0003-2969-9073 jhorton@usgs.gov; King, Harley D. hking@usgs.gov; Goldhaber, Martin B. 0000-0002-1785-4243 mgold@usgs.gov; Morrison, Jean M. 0000-0002-6614-8783 jmorrison@usgs.gov</t>
         </is>
       </c>
       <c r="AZ156" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA156" t="inlineStr">
         <is>
-          <t>4f4e4a4ae4b07f02db6248fe</t>
+          <t>4f4e4a80e4b07f02db649886</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70027251</t>
+          <t>https://pubs.usgs.gov/publication/sir20055050</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>70027251</t>
+          <t>70806</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>70027251</t>
+          <t>sir20055050</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>Unsaturated flow and transport through a fault embedded in fractured welded tuff</t>
+          <t>Questa baseline and pre-mining ground-water quality investigation. 14. Interpretation of ground-water geochemistry in catchments other than the Straight Creek catchment, Red River Valley, Taos County, New Mexico, 2002-2003</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Water Resources Research</t>
+          <t>Scientific Investigations Report</t>
+        </is>
+      </c>
+      <c r="I157" t="inlineStr">
+        <is>
+          <t>2005-5050</t>
         </is>
       </c>
       <c r="M157" t="inlineStr">
         <is>
-          <t>1944-7973</t>
+          <t>2328-0328</t>
         </is>
       </c>
       <c r="N157" t="inlineStr">
         <is>
-          <t>0043-1397</t>
+          <t>2328-031X</t>
         </is>
       </c>
       <c r="P157" t="inlineStr">
         <is>
-          <t>10.1029/2003WR002571</t>
-[...9 lines deleted...]
-          <t>4</t>
+          <t>10.3133/sir20055050</t>
         </is>
       </c>
       <c r="T157" t="inlineStr">
         <is>
-          <t>2004</t>
+          <t>2005</t>
         </is>
       </c>
       <c r="U157" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V157" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W157" t="inlineStr">
         <is>
-          <t>American Geophysical Union</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="Y157" t="inlineStr">
+        <is>
+          <t>Crustal Geophysics and Geochemistry Science Center; National Research Program - Central Branch; Toxic Substances Hydrology Program</t>
         </is>
       </c>
       <c r="Z157" t="inlineStr">
         <is>
-          <t>Article W04210; 12 p.</t>
+          <t>viii, 84 p.</t>
+        </is>
+      </c>
+      <c r="AH157" t="inlineStr">
+        <is>
+          <t>2002-01-01</t>
+        </is>
+      </c>
+      <c r="AI157" t="inlineStr">
+        <is>
+          <t>2003-12-31</t>
+        </is>
+      </c>
+      <c r="AM157" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN157" t="inlineStr">
+        <is>
+          <t>New Mexico</t>
+        </is>
+      </c>
+      <c r="AO157" t="inlineStr">
+        <is>
+          <t>Taos County</t>
+        </is>
+      </c>
+      <c r="AQ157" t="inlineStr">
+        <is>
+          <t>Red River Valley, Straight Creek catchment</t>
         </is>
       </c>
       <c r="AW157" t="inlineStr">
         <is>
-          <t>Salve, Rohit; Liu, Hui-Hai; Cook, Paul; Czarnomski, Atlantis; Hu, Qinhong; Hudson, David</t>
+          <t>Nordstrom, D. Kirk 0000-0003-3283-5136 dkn@usgs.gov; McCleskey, R. Blaine 0000-0002-2521-8052 rbmccles@usgs.gov; Hunt, Andrew G. 0000-0002-3810-8610 ahunt@usgs.gov; Naus, Cheryl A.</t>
         </is>
       </c>
       <c r="AZ157" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="BA157" t="inlineStr">
         <is>
-          <t>505bbcf0e4b08c986b328e5d</t>
+          <t>4f4e4a81e4b07f02db64a0c3</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70027000</t>
+          <t>https://pubs.usgs.gov/publication/sir20055101</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>70027000</t>
+          <t>70781</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>70027000</t>
+          <t>sir20055101</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>Mercury and methylmercury concentrations and loads in the Cache Creek watershed, California</t>
+          <t>Geochemistry of Red Mountain Creek, Colorado, under low-flow conditions, August 2002</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Science of the Total Environment</t>
+          <t>Scientific Investigations Report</t>
+        </is>
+      </c>
+      <c r="I158" t="inlineStr">
+        <is>
+          <t>2005-5101</t>
+        </is>
+      </c>
+      <c r="M158" t="inlineStr">
+        <is>
+          <t>2328-0328</t>
+        </is>
+      </c>
+      <c r="N158" t="inlineStr">
+        <is>
+          <t>2328-031X</t>
         </is>
       </c>
       <c r="P158" t="inlineStr">
         <is>
-          <t>10.1016/j.scitotenv.2004.01.013</t>
-[...9 lines deleted...]
-          <t>1-3</t>
+          <t>10.3133/sir20055101</t>
         </is>
       </c>
       <c r="T158" t="inlineStr">
         <is>
-          <t>2004</t>
+          <t>2005</t>
         </is>
       </c>
       <c r="U158" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V158" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
+      <c r="W158" t="inlineStr">
+        <is>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
       <c r="Y158" t="inlineStr">
         <is>
-          <t>California Water Science Center</t>
-[...29 lines deleted...]
-          <t>23</t>
+          <t>Toxic Substances Hydrology Program</t>
+        </is>
+      </c>
+      <c r="Z158" t="inlineStr">
+        <is>
+          <t>86 p.</t>
+        </is>
+      </c>
+      <c r="AM158" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN158" t="inlineStr">
+        <is>
+          <t>Colorado</t>
+        </is>
+      </c>
+      <c r="AQ158" t="inlineStr">
+        <is>
+          <t>Red Mountain Creek</t>
+        </is>
+      </c>
+      <c r="AU158" t="inlineStr">
+        <is>
+          <t>Y</t>
         </is>
       </c>
       <c r="AW158" t="inlineStr">
         <is>
-          <t>Domagalski, Joseph L. 0000-0002-6032-757X joed@usgs.gov; Alpers, Charles N. 0000-0001-6945-7365 cnalpers@usgs.gov; Slotton, D.G.; Suchanek, T.H.; Ayers, S.M.</t>
+          <t>Runkel, Robert L. 0000-0003-3220-481X runkel@usgs.gov; Kimball, Briant A. bkimball@usgs.gov; Walton-Day, Katherine 0000-0002-9146-6193; Verplanck, Philip L. 0000-0002-3653-6419 plv@usgs.gov</t>
         </is>
       </c>
       <c r="AZ158" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA158" t="inlineStr">
         <is>
-          <t>505a53d9e4b0c8380cd6cd5c</t>
+          <t>4f4e4b24e4b07f02db6ae444</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/wri034172</t>
+          <t>https://pubs.usgs.gov/publication/70029451</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>53192</t>
+          <t>70029451</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>wri034172</t>
+          <t>70029451</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Application of Tracer-Injection Techniques to Demonstrate Surface-Water and Ground-Water Interactions Between an Alpine Stream and the North Star Mine, Upper Animas River Watershed, Southwestern Colorado</t>
+          <t>The fate of estrogenic hormones in an engineered treatment wetland with dense macrophytes</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Water-Resources Investigations Report</t>
-[...4 lines deleted...]
-          <t>2003-4172</t>
+          <t>Water Environment Research</t>
         </is>
       </c>
       <c r="P159" t="inlineStr">
         <is>
-          <t>10.3133/wri034172</t>
+          <t>10.2175/106143005X41582</t>
+        </is>
+      </c>
+      <c r="R159" t="inlineStr">
+        <is>
+          <t>77</t>
+        </is>
+      </c>
+      <c r="S159" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="T159" t="inlineStr">
         <is>
-          <t>2003</t>
+          <t>2005</t>
         </is>
       </c>
       <c r="U159" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V159" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
-[...4 lines deleted...]
-          <t>29 p.</t>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="AA159" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="AB159" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="AC159" t="inlineStr">
+        <is>
+          <t>Water Environment Research</t>
+        </is>
+      </c>
+      <c r="AD159" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="AE159" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="AF159" t="inlineStr">
+        <is>
+          <t>8</t>
         </is>
       </c>
       <c r="AW159" t="inlineStr">
         <is>
-          <t>Wright, Winfield G.; Moore, Bryan bmoore@usgs.gov</t>
+          <t>Gray, J.L.; Sedlak, D.L.</t>
         </is>
       </c>
       <c r="AZ159" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="BA159" t="inlineStr">
         <is>
-          <t>4f4e4ac6e4b07f02db67ab70</t>
+          <t>505babf7e4b08c986b3231af</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70185128</t>
+          <t>https://pubs.usgs.gov/publication/ofr2003496</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>70185128</t>
+          <t>76996</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>70185128</t>
+          <t>ofr2003496</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>Journal Article</t>
-[...4 lines deleted...]
-          <t>Two new organic reference materials for δ&lt;sup&gt;13&lt;/sup&gt;C and δ&lt;sup&gt;15&lt;/sup&gt;N measurements and a new value for the δ&lt;sup&gt;13&lt;/sup&gt;C of NBS 22 oil</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>Two new organic reference materials for δ13C and δ15N measurements and a new value for the δ13C of NBS 22 oil</t>
+          <t>Water quality and quantity of selected springs and seeps along the Colorado River corridor, Utah and Arizona: Arches National Park, Canyonlands National Park, Glen Canyon National Recreation Area, and Grand Canyon National Park, 1997-98</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Rapid Communications in Mass Spectrometry</t>
+          <t>Open-File Report</t>
+        </is>
+      </c>
+      <c r="I160" t="inlineStr">
+        <is>
+          <t>2003-496</t>
+        </is>
+      </c>
+      <c r="M160" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N160" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P160" t="inlineStr">
         <is>
-          <t>10.1002/rcm.1219</t>
-[...9 lines deleted...]
-          <t>22</t>
+          <t>10.3133/ofr2003496</t>
         </is>
       </c>
       <c r="T160" t="inlineStr">
         <is>
-          <t>2003</t>
+          <t>2004</t>
         </is>
       </c>
       <c r="U160" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V160" t="inlineStr">
         <is>
-          <t>English</t>
-[...9 lines deleted...]
-          <t>Toxic Substances Hydrology Program</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="Z160" t="inlineStr">
         <is>
-          <t>5 p. </t>
-[...9 lines deleted...]
-          <t>2487</t>
+          <t>viii, 24 p.</t>
+        </is>
+      </c>
+      <c r="AF160" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="AH160" t="inlineStr">
+        <is>
+          <t>1997-01-01</t>
+        </is>
+      </c>
+      <c r="AI160" t="inlineStr">
+        <is>
+          <t>1998-12-31</t>
+        </is>
+      </c>
+      <c r="AV160" t="inlineStr">
+        <is>
+          <t>Y</t>
         </is>
       </c>
       <c r="AW160" t="inlineStr">
         <is>
-          <t>Qi, Haiping 0000-0002-8339-744X haipingq@usgs.gov; Coplen, Tyler B. 0000-0003-4884-6008 tbcoplen@usgs.gov; Geilmann, Heike; Brand, Willi A.; Böhlke, J.K. 0000-0001-5693-6455</t>
+          <t>Taylor, Howard E. hetaylor@usgs.gov; Spence, John R.; Antweiler, Ronald C. 0000-0001-5652-6034 antweil@usgs.gov; Berghoff, Kevin; Plowman, Terry I. tplowman@usgs.gov; Peart, Dale B.; Roth, David A. 0000-0002-7515-3533 daroth@usgs.gov</t>
         </is>
       </c>
       <c r="AZ160" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3</t>
         </is>
       </c>
       <c r="BA160" t="inlineStr">
         <is>
-          <t>58ca52d2e4b0849ce97c86dc</t>
+          <t>4f4e4a08e4b07f02db5f9be8</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70026256</t>
+          <t>https://pubs.usgs.gov/publication/sir20045037</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>70026256</t>
+          <t>57764</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>70026256</t>
+          <t>sir20045037</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>Crystal structure and chemistry of lithium-bearing trioctahedral micas-3T</t>
+          <t>Mercury and Methylmercury concentrations and loads in Cache Creek Basin, California, January 2000 through May 2001</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>European Journal of Mineralogy</t>
+          <t>Scientific Investigations Report</t>
+        </is>
+      </c>
+      <c r="I161" t="inlineStr">
+        <is>
+          <t>2004-5037</t>
+        </is>
+      </c>
+      <c r="M161" t="inlineStr">
+        <is>
+          <t>2328-0328</t>
+        </is>
+      </c>
+      <c r="N161" t="inlineStr">
+        <is>
+          <t>2328-031X</t>
         </is>
       </c>
       <c r="P161" t="inlineStr">
         <is>
-          <t>10.1127/0935-1221/2003/0015-0349</t>
-[...9 lines deleted...]
-          <t>2</t>
+          <t>10.3133/sir20045037</t>
         </is>
       </c>
       <c r="T161" t="inlineStr">
         <is>
-          <t>2003</t>
+          <t>2004</t>
         </is>
       </c>
       <c r="U161" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V161" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="Z161" t="inlineStr">
         <is>
-          <t>7 p.</t>
-[...24 lines deleted...]
-          <t>355</t>
+          <t>64 p.</t>
+        </is>
+      </c>
+      <c r="AT161" t="inlineStr">
+        <is>
+          <t>48</t>
         </is>
       </c>
       <c r="AW161" t="inlineStr">
         <is>
-          <t>Brigatti, M.F.; Kile, D. E.; Poppi, L.</t>
+          <t>Domagalski, Joseph L. 0000-0002-6032-757X joed@usgs.gov; Alpers, Charles N. 0000-0001-6945-7365 cnalpers@usgs.gov; Slotton, Darrell G.; Suchanek, Thomas H.; Ayers, Shaun M.</t>
         </is>
       </c>
       <c r="AZ161" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA161" t="inlineStr">
         <is>
-          <t>5059fcfbe4b0c8380cd4e568</t>
+          <t>4f4e4a4ae4b07f02db6248fe</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr0345</t>
+          <t>https://pubs.usgs.gov/publication/70027000</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>53710</t>
+          <t>70027000</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>ofr0345</t>
+          <t>70027000</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>Mineral Commodity Profiles -- Rubidium</t>
+          <t>Mercury and methylmercury concentrations and loads in the Cache Creek watershed, California</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
-[...14 lines deleted...]
-          <t>0196-1497</t>
+          <t>Science of the Total Environment</t>
         </is>
       </c>
       <c r="P162" t="inlineStr">
         <is>
-          <t>10.3133/ofr0345</t>
-[...4 lines deleted...]
-          <t>Version 1.0</t>
+          <t>10.1016/j.scitotenv.2004.01.013</t>
+        </is>
+      </c>
+      <c r="R162" t="inlineStr">
+        <is>
+          <t>327</t>
+        </is>
+      </c>
+      <c r="S162" t="inlineStr">
+        <is>
+          <t>1-3</t>
         </is>
       </c>
       <c r="T162" t="inlineStr">
         <is>
-          <t>2003</t>
+          <t>2004</t>
         </is>
       </c>
       <c r="U162" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V162" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
-[...4 lines deleted...]
-          <t>11 p.; online only</t>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="Y162" t="inlineStr">
+        <is>
+          <t>California Water Science Center</t>
+        </is>
+      </c>
+      <c r="AA162" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="AB162" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="AC162" t="inlineStr">
+        <is>
+          <t>Science of the Total Environment</t>
+        </is>
+      </c>
+      <c r="AD162" t="inlineStr">
+        <is>
+          <t>215</t>
+        </is>
+      </c>
+      <c r="AE162" t="inlineStr">
+        <is>
+          <t>237</t>
+        </is>
+      </c>
+      <c r="AF162" t="inlineStr">
+        <is>
+          <t>23</t>
         </is>
       </c>
       <c r="AW162" t="inlineStr">
         <is>
-          <t>Butterman, W. C.; Reese, R.G. Jr.</t>
+          <t>Domagalski, Joseph L. 0000-0002-6032-757X joed@usgs.gov; Alpers, Charles N. 0000-0001-6945-7365 cnalpers@usgs.gov; Slotton, D.G.; Suchanek, T.H.; Ayers, S.M.</t>
         </is>
       </c>
       <c r="AZ162" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA162" t="inlineStr">
         <is>
-          <t>4f4e4a61e4b07f02db6356fa</t>
+          <t>505a53d9e4b0c8380cd6cd5c</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/wri024089</t>
+          <t>https://pubs.usgs.gov/publication/70027251</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>44603</t>
+          <t>70027251</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>wri024089</t>
+          <t>70027251</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>Trace elements and organic compounds in bed sediment from selected streams in southern Louisiana, 1998</t>
+          <t>Unsaturated flow and transport through a fault embedded in fractured welded tuff</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Water-Resources Investigations Report</t>
-[...4 lines deleted...]
-          <t>2002-4089</t>
+          <t>Water Resources Research</t>
+        </is>
+      </c>
+      <c r="M163" t="inlineStr">
+        <is>
+          <t>1944-7973</t>
+        </is>
+      </c>
+      <c r="N163" t="inlineStr">
+        <is>
+          <t>0043-1397</t>
         </is>
       </c>
       <c r="P163" t="inlineStr">
         <is>
-          <t>10.3133/wri024089</t>
+          <t>10.1029/2003WR002571</t>
+        </is>
+      </c>
+      <c r="R163" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="S163" t="inlineStr">
+        <is>
+          <t>4</t>
         </is>
       </c>
       <c r="T163" t="inlineStr">
         <is>
-          <t>2002</t>
+          <t>2004</t>
         </is>
       </c>
       <c r="U163" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V163" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W163" t="inlineStr">
+        <is>
+          <t>American Geophysical Union</t>
         </is>
       </c>
       <c r="Z163" t="inlineStr">
         <is>
-          <t>vi, 39 p. : col. maps ; 28 cm.</t>
+          <t>Article W04210; 12 p.</t>
         </is>
       </c>
       <c r="AW163" t="inlineStr">
         <is>
-          <t>Skrobialowski, Stanley C. 0000-0001-8627-0279 sski@usgs.gov</t>
+          <t>Salve, Rohit; Liu, Hui-Hai; Cook, Paul; Czarnomski, Atlantis; Hu, Qinhong; Hudson, David</t>
         </is>
       </c>
       <c r="AZ163" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA163" t="inlineStr">
         <is>
-          <t>4f4e4893e4b07f02db520fbc</t>
+          <t>505bbcf0e4b08c986b328e5d</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/pp1670</t>
+          <t>https://pubs.usgs.gov/publication/wri034172</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>50118</t>
+          <t>53192</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>pp1670</t>
+          <t>wri034172</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>Trace-element deposition in the Cariaco Basin, Venezuela Shelf, under sulfate-reducing conditions: A history of the local hydrography and global climate, 20 ka to the present</t>
+          <t>Application of Tracer-Injection Techniques to Demonstrate Surface-Water and Ground-Water Interactions Between an Alpine Stream and the North Star Mine, Upper Animas River Watershed, Southwestern Colorado</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Professional Paper</t>
+          <t>Water-Resources Investigations Report</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>1670</t>
-[...9 lines deleted...]
-          <t>1044-9612</t>
+          <t>2003-4172</t>
         </is>
       </c>
       <c r="P164" t="inlineStr">
         <is>
-          <t>10.3133/pp1670</t>
+          <t>10.3133/wri034172</t>
         </is>
       </c>
       <c r="T164" t="inlineStr">
         <is>
-          <t>2002</t>
+          <t>2003</t>
         </is>
       </c>
       <c r="U164" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V164" t="inlineStr">
         <is>
-          <t>English</t>
-[...14 lines deleted...]
-          <t>Geology, Minerals, Energy, and Geophysics Science Center</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="Z164" t="inlineStr">
         <is>
-          <t>41 p.</t>
-[...14 lines deleted...]
-          <t>Cariaco Basin</t>
+          <t>29 p.</t>
         </is>
       </c>
       <c r="AW164" t="inlineStr">
         <is>
-          <t>Piper, David Z. dzpiper@usgs.gov; Dean, Walter E. dean@usgs.gov</t>
+          <t>Wright, Winfield G.; Moore, Bryan bmoore@usgs.gov</t>
         </is>
       </c>
       <c r="AZ164" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA164" t="inlineStr">
         <is>
-          <t>4f4e4b00e4b07f02db698283</t>
+          <t>4f4e4ac6e4b07f02db67ab70</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr02401</t>
+          <t>https://pubs.usgs.gov/publication/70026256</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>50539</t>
+          <t>70026256</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>ofr02401</t>
+          <t>70026256</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>Preliminary report on mercury geochemistry of placer gold dredge tailings, sediments, bedrock, and waters in the Clear Creek restoration area, Shasta County, California</t>
+          <t>Crystal structure and chemistry of lithium-bearing trioctahedral micas-3T</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
-[...14 lines deleted...]
-          <t>0196-1497</t>
+          <t>European Journal of Mineralogy</t>
         </is>
       </c>
       <c r="P165" t="inlineStr">
         <is>
-          <t>10.3133/ofr02401</t>
+          <t>10.1127/0935-1221/2003/0015-0349</t>
+        </is>
+      </c>
+      <c r="R165" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="S165" t="inlineStr">
+        <is>
+          <t>2</t>
         </is>
       </c>
       <c r="T165" t="inlineStr">
         <is>
-          <t>2002</t>
+          <t>2003</t>
         </is>
       </c>
       <c r="U165" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V165" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
-      <c r="W165" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="Z165" t="inlineStr">
         <is>
-          <t>47 p.</t>
-[...29 lines deleted...]
-          <t>N</t>
+          <t>7 p.</t>
+        </is>
+      </c>
+      <c r="AA165" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="AB165" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="AC165" t="inlineStr">
+        <is>
+          <t>European Journal of Mineralogy</t>
+        </is>
+      </c>
+      <c r="AD165" t="inlineStr">
+        <is>
+          <t>349</t>
+        </is>
+      </c>
+      <c r="AE165" t="inlineStr">
+        <is>
+          <t>355</t>
         </is>
       </c>
       <c r="AW165" t="inlineStr">
         <is>
-          <t>Ashley, Roger P. ashley@usgs.gov; Rytuba, James J. jrytuba@usgs.gov; Rogers, Ronald; Kotlyar, Boris B.; Lawler, David</t>
+          <t>Brigatti, M.F.; Kile, D. E.; Poppi, L.</t>
         </is>
       </c>
       <c r="AZ165" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="BA165" t="inlineStr">
         <is>
-          <t>4f4e4aafe4b07f02db66ca3e</t>
+          <t>5059fcfbe4b0c8380cd4e568</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70024449</t>
+          <t>https://pubs.usgs.gov/publication/70185128</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>70024449</t>
+          <t>70185128</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>70024449</t>
+          <t>70185128</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
+      <c r="F166" t="inlineStr">
+        <is>
+          <t>Two new organic reference materials for δ&lt;sup&gt;13&lt;/sup&gt;C and δ&lt;sup&gt;15&lt;/sup&gt;N measurements and a new value for the δ&lt;sup&gt;13&lt;/sup&gt;C of NBS 22 oil</t>
+        </is>
+      </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>In‐stream sorption of fulvic acid in an acidic stream: A stream‐scale transport experiment</t>
+          <t>Two new organic reference materials for δ13C and δ15N measurements and a new value for the δ13C of NBS 22 oil</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>Water Resources Research</t>
-[...9 lines deleted...]
-          <t>0043-1397</t>
+          <t>Rapid Communications in Mass Spectrometry</t>
         </is>
       </c>
       <c r="P166" t="inlineStr">
         <is>
-          <t>10.1029/2001WR000269</t>
+          <t>10.1002/rcm.1219</t>
         </is>
       </c>
       <c r="R166" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>17</t>
         </is>
       </c>
       <c r="S166" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>22</t>
         </is>
       </c>
       <c r="T166" t="inlineStr">
         <is>
-          <t>2002</t>
+          <t>2003</t>
         </is>
       </c>
       <c r="U166" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V166" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W166" t="inlineStr">
         <is>
-          <t>American Geophysical Union</t>
+          <t>Wiley</t>
         </is>
       </c>
       <c r="Y166" t="inlineStr">
         <is>
           <t>Toxic Substances Hydrology Program</t>
         </is>
       </c>
       <c r="Z166" t="inlineStr">
         <is>
-          <t>1005; 12 p.</t>
+          <t>5 p. </t>
         </is>
       </c>
       <c r="AD166" t="inlineStr">
         <is>
-          <t>6-1</t>
+          <t>2483</t>
         </is>
       </c>
       <c r="AE166" t="inlineStr">
         <is>
-          <t>6-12</t>
+          <t>2487</t>
         </is>
       </c>
       <c r="AW166" t="inlineStr">
         <is>
-          <t>McKnight, Diane M.; Hornberger, George M.; Bencala, Kenneth E. kbencala@usgs.gov; Boyer, Elizabeth W.</t>
+          <t>Qi, Haiping 0000-0002-8339-744X haipingq@usgs.gov; Coplen, Tyler B. 0000-0003-4884-6008 tbcoplen@usgs.gov; Geilmann, Heike; Brand, Willi A.; Böhlke, J.K. 0000-0001-5693-6455</t>
         </is>
       </c>
       <c r="AZ166" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA166" t="inlineStr">
         <is>
-          <t>505a39cde4b0c8380cd61a4a</t>
+          <t>58ca52d2e4b0849ce97c86dc</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70024252</t>
+          <t>https://pubs.usgs.gov/publication/ofr0345</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>70024252</t>
+          <t>53710</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>70024252</t>
+          <t>ofr0345</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>Isotope-abundance variations of selected elements (IUPAC technical report)</t>
+          <t>Mineral Commodity Profiles -- Rubidium</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Pure and Applied Chemistry</t>
+          <t>Open-File Report</t>
+        </is>
+      </c>
+      <c r="I167" t="inlineStr">
+        <is>
+          <t>2003-45</t>
+        </is>
+      </c>
+      <c r="M167" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N167" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P167" t="inlineStr">
         <is>
-          <t>10.1351/pac200274101987</t>
-[...9 lines deleted...]
-          <t>10</t>
+          <t>10.3133/ofr0345</t>
+        </is>
+      </c>
+      <c r="Q167" t="inlineStr">
+        <is>
+          <t>Version 1.0</t>
         </is>
       </c>
       <c r="T167" t="inlineStr">
         <is>
-          <t>2002</t>
+          <t>2003</t>
         </is>
       </c>
       <c r="U167" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V167" t="inlineStr">
         <is>
-          <t>English</t>
-[...9 lines deleted...]
-          <t>Toxic Substances Hydrology Program</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="Z167" t="inlineStr">
         <is>
-          <t>31 p.</t>
-[...9 lines deleted...]
-          <t>2017</t>
+          <t>11 p.; online only</t>
         </is>
       </c>
       <c r="AW167" t="inlineStr">
         <is>
-          <t>Coplen, T.B.; Böhlke, J.K. 0000-0001-5693-6455; De Bievre, P.; Ding, T.; Holden, N.E.; Hopple, J.A. 0000-0003-3180-2252; Krouse, H.R.; Lamberty, A.; Peiser, H.S.; Revesz, K.; Rieder, S.E.; Rosman, K.J.R.; Roth, E.; Taylor, P.D.P.; Vocke, R.D. Jr.; Xiao, Y.K.</t>
+          <t>Butterman, W. C.; Reese, R.G. Jr.</t>
         </is>
       </c>
       <c r="AZ167" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA167" t="inlineStr">
         <is>
-          <t>505a3f8ee4b0c8380cd645f4</t>
+          <t>4f4e4a61e4b07f02db6356fa</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70023917</t>
+          <t>https://pubs.usgs.gov/publication/wri024089</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>70023917</t>
+          <t>44603</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>70023917</t>
+          <t>wri024089</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Conference Paper</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>Conference Paper</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>A Geothermal GIS for Nevada: Defining Regional Controls and Favorable Exploration Terrains for Extensional Geothermal Systems</t>
+          <t>Trace elements and organic compounds in bed sediment from selected streams in southern Louisiana, 1998</t>
+        </is>
+      </c>
+      <c r="H168" t="inlineStr">
+        <is>
+          <t>Water-Resources Investigations Report</t>
+        </is>
+      </c>
+      <c r="I168" t="inlineStr">
+        <is>
+          <t>2002-4089</t>
+        </is>
+      </c>
+      <c r="P168" t="inlineStr">
+        <is>
+          <t>10.3133/wri024089</t>
         </is>
       </c>
       <c r="T168" t="inlineStr">
         <is>
           <t>2002</t>
         </is>
       </c>
       <c r="U168" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V168" t="inlineStr">
         <is>
-          <t>English</t>
-[...34 lines deleted...]
-          <t>22 September 2002 through 25 September 2002</t>
+          <t>ENGLISH</t>
+        </is>
+      </c>
+      <c r="Z168" t="inlineStr">
+        <is>
+          <t>vi, 39 p. : col. maps ; 28 cm.</t>
         </is>
       </c>
       <c r="AW168" t="inlineStr">
         <is>
-          <t>Coolbaugh, M.F.; Taranik, J. V.; Raines, G. L.; Shevenell, L.A.; Sawatzky, D. L.; Bedell, R.; Minor, T.B.</t>
+          <t>Skrobialowski, Stanley C. 0000-0001-8627-0279 sski@usgs.gov</t>
         </is>
       </c>
       <c r="AZ168" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA168" t="inlineStr">
         <is>
-          <t>5059e2e1e4b0c8380cd45cdc</t>
+          <t>4f4e4893e4b07f02db520fbc</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/wri014222</t>
+          <t>https://pubs.usgs.gov/publication/pp1670</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>44986</t>
+          <t>50118</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>wri014222</t>
+          <t>pp1670</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>Compilation of minimum and maximum isotope ratios of selected elements in naturally occurring terrestrial materials and reagents</t>
+          <t>Trace-element deposition in the Cariaco Basin, Venezuela Shelf, under sulfate-reducing conditions: A history of the local hydrography and global climate, 20 ka to the present</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>Water-Resources Investigations Report</t>
+          <t>Professional Paper</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>2001-4222</t>
+          <t>1670</t>
+        </is>
+      </c>
+      <c r="M169" t="inlineStr">
+        <is>
+          <t>2330-7102</t>
+        </is>
+      </c>
+      <c r="N169" t="inlineStr">
+        <is>
+          <t>1044-9612</t>
         </is>
       </c>
       <c r="P169" t="inlineStr">
         <is>
-          <t>10.3133/wri014222</t>
+          <t>10.3133/pp1670</t>
         </is>
       </c>
       <c r="T169" t="inlineStr">
         <is>
           <t>2002</t>
         </is>
       </c>
       <c r="U169" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V169" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W169" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
+      <c r="X169" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
+        </is>
+      </c>
       <c r="Y169" t="inlineStr">
         <is>
-          <t>Toxic Substances Hydrology Program</t>
+          <t>Geology, Minerals, Energy, and Geophysics Science Center</t>
         </is>
       </c>
       <c r="Z169" t="inlineStr">
         <is>
-          <t>ix, 98 p. </t>
+          <t>41 p.</t>
+        </is>
+      </c>
+      <c r="AF169" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="AM169" t="inlineStr">
+        <is>
+          <t>Venezuela</t>
+        </is>
+      </c>
+      <c r="AQ169" t="inlineStr">
+        <is>
+          <t>Cariaco Basin</t>
         </is>
       </c>
       <c r="AW169" t="inlineStr">
         <is>
-          <t>Coplen, T.B.; Hopple, J.A. 0000-0003-3180-2252; Böhlke, J.K. 0000-0001-5693-6455; Peiser, H.S.; Rieder, S.E.; Krouse, H.R.; Rosman, K.J.R.; Ding, T.; Vocke, R.D. Jr.; Revesz, K.M.; Lamberty, A.; Taylor, P.; De Bievre, P.</t>
+          <t>Piper, David Z. dzpiper@usgs.gov; Dean, Walter E. dean@usgs.gov</t>
         </is>
       </c>
       <c r="AZ169" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="BA169" t="inlineStr">
         <is>
-          <t>4f4e4b1ee4b07f02db6a9fe0</t>
+          <t>4f4e4b00e4b07f02db698283</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/wri014170</t>
+          <t>https://pubs.usgs.gov/publication/ofr02401</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>30958</t>
+          <t>50539</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>wri014170</t>
+          <t>ofr02401</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>Metal loading in Soda Butte Creek upstream of Yellowstone National Park, Montana and Wyoming; a retrospective analysis of previous research; and quantification of metal loading, August 1999</t>
+          <t>Preliminary report on mercury geochemistry of placer gold dredge tailings, sediments, bedrock, and waters in the Clear Creek restoration area, Shasta County, California</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Water-Resources Investigations Report</t>
+          <t>Open-File Report</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>2001-4170</t>
+          <t>2002-401</t>
+        </is>
+      </c>
+      <c r="M170" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N170" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P170" t="inlineStr">
         <is>
-          <t>10.3133/wri014170</t>
+          <t>10.3133/ofr02401</t>
         </is>
       </c>
       <c r="T170" t="inlineStr">
         <is>
-          <t>2001</t>
+          <t>2002</t>
         </is>
       </c>
       <c r="U170" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V170" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W170" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
+      <c r="X170" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
+        </is>
+      </c>
       <c r="Y170" t="inlineStr">
         <is>
-          <t>Toxic Substances Hydrology Program</t>
+          <t>Geology, Minerals, Energy, and Geophysics Science Center</t>
         </is>
       </c>
       <c r="Z170" t="inlineStr">
         <is>
-          <t>68 p. </t>
+          <t>47 p.</t>
+        </is>
+      </c>
+      <c r="AF170" t="inlineStr">
+        <is>
+          <t>47</t>
         </is>
       </c>
       <c r="AM170" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN170" t="inlineStr">
         <is>
-          <t>Wyoming, Montana</t>
+          <t>California</t>
+        </is>
+      </c>
+      <c r="AO170" t="inlineStr">
+        <is>
+          <t>Shasta County</t>
         </is>
       </c>
       <c r="AQ170" t="inlineStr">
         <is>
-          <t>Yellowstone National Park</t>
+          <t>Clear Creek restoration area</t>
+        </is>
+      </c>
+      <c r="AV170" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW170" t="inlineStr">
         <is>
-          <t>Boughton, G.K.</t>
+          <t>Ashley, Roger P. ashley@usgs.gov; Rytuba, James J. jrytuba@usgs.gov; Rogers, Ronald; Kotlyar, Boris B.; Lawler, David</t>
         </is>
       </c>
       <c r="AZ170" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="BA170" t="inlineStr">
         <is>
-          <t>4f4e4a4be4b07f02db625c8a</t>
+          <t>4f4e4aafe4b07f02db66ca3e</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/wri20014022</t>
+          <t>https://pubs.usgs.gov/publication/70024449</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>45032</t>
+          <t>70024449</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>wri20014022</t>
+          <t>70024449</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>Identification of water-quality trends using sediment cores from Dillon Reservoir, Summit County, Colorado</t>
+          <t>In‐stream sorption of fulvic acid in an acidic stream: A stream‐scale transport experiment</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>Water-Resources Investigations Report</t>
-[...4 lines deleted...]
-          <t>2001-4022</t>
+          <t>Water Resources Research</t>
+        </is>
+      </c>
+      <c r="M171" t="inlineStr">
+        <is>
+          <t>1944-7973</t>
+        </is>
+      </c>
+      <c r="N171" t="inlineStr">
+        <is>
+          <t>0043-1397</t>
         </is>
       </c>
       <c r="P171" t="inlineStr">
         <is>
-          <t>10.3133/wri20014022</t>
+          <t>10.1029/2001WR000269</t>
+        </is>
+      </c>
+      <c r="R171" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="S171" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="T171" t="inlineStr">
         <is>
-          <t>2001</t>
+          <t>2002</t>
         </is>
       </c>
       <c r="U171" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V171" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W171" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>American Geophysical Union</t>
         </is>
       </c>
       <c r="Y171" t="inlineStr">
         <is>
-          <t>Colorado Water Science Center; National Water Quality Assessment Program</t>
+          <t>Toxic Substances Hydrology Program</t>
         </is>
       </c>
       <c r="Z171" t="inlineStr">
         <is>
-          <t>vi, 33 p.</t>
-[...4 lines deleted...]
-          <t>40</t>
+          <t>1005; 12 p.</t>
+        </is>
+      </c>
+      <c r="AD171" t="inlineStr">
+        <is>
+          <t>6-1</t>
+        </is>
+      </c>
+      <c r="AE171" t="inlineStr">
+        <is>
+          <t>6-12</t>
         </is>
       </c>
       <c r="AW171" t="inlineStr">
         <is>
-          <t>Greve, Adrienne I.; Spahr, Norman E. nspahr@usgs.gov; Van Metre, Peter C.; Wilson, Jennifer T. 0000-0003-4481-6354 jenwilso@usgs.gov</t>
+          <t>McKnight, Diane M.; Hornberger, George M.; Bencala, Kenneth E. kbencala@usgs.gov; Boyer, Elizabeth W.</t>
         </is>
       </c>
       <c r="AZ171" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA171" t="inlineStr">
         <is>
-          <t>4f4e4ac9e4b07f02db67c7e7</t>
+          <t>505a39cde4b0c8380cd61a4a</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/wri20004176</t>
+          <t>https://pubs.usgs.gov/publication/70024252</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>28479</t>
+          <t>70024252</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>wri20004176</t>
+          <t>70024252</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>Quality-assurance results for routine water analyses in U.S. Geological Survey laboratories, water year 1998</t>
+          <t>Isotope-abundance variations of selected elements (IUPAC technical report)</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>Water-Resources Investigations Report</t>
-[...4 lines deleted...]
-          <t>2000-4176</t>
+          <t>Pure and Applied Chemistry</t>
         </is>
       </c>
       <c r="P172" t="inlineStr">
         <is>
-          <t>10.3133/wri20004176</t>
+          <t>10.1351/pac200274101987</t>
+        </is>
+      </c>
+      <c r="R172" t="inlineStr">
+        <is>
+          <t>74</t>
+        </is>
+      </c>
+      <c r="S172" t="inlineStr">
+        <is>
+          <t>10</t>
         </is>
       </c>
       <c r="T172" t="inlineStr">
         <is>
-          <t>2000</t>
+          <t>2002</t>
         </is>
       </c>
       <c r="U172" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V172" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
         </is>
       </c>
       <c r="W172" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
+          <t>International Union of Pure and Applied Chemistry</t>
         </is>
       </c>
       <c r="Y172" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
+          <t>Toxic Substances Hydrology Program</t>
         </is>
       </c>
       <c r="Z172" t="inlineStr">
         <is>
-          <t>x, 198 p.</t>
+          <t>31 p.</t>
+        </is>
+      </c>
+      <c r="AD172" t="inlineStr">
+        <is>
+          <t>1987</t>
+        </is>
+      </c>
+      <c r="AE172" t="inlineStr">
+        <is>
+          <t>2017</t>
         </is>
       </c>
       <c r="AW172" t="inlineStr">
         <is>
-          <t>Ludtke, Amy S. asludtke@usgs.gov; Woodworth, Mark T. woodwort@usgs.gov; Marsh, Philip S.</t>
+          <t>Coplen, T.B.; Böhlke, J.K. 0000-0001-5693-6455; De Bievre, P.; Ding, T.; Holden, N.E.; Hopple, J.A. 0000-0003-3180-2252; Krouse, H.R.; Lamberty, A.; Peiser, H.S.; Revesz, K.; Rieder, S.E.; Rosman, K.J.R.; Roth, E.; Taylor, P.D.P.; Vocke, R.D. Jr.; Xiao, Y.K.</t>
         </is>
       </c>
       <c r="AZ172" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA172" t="inlineStr">
         <is>
-          <t>4f4e4adce4b07f02db6862a4</t>
+          <t>505a3f8ee4b0c8380cd645f4</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70022550</t>
+          <t>https://pubs.usgs.gov/publication/70023917</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>70022550</t>
+          <t>70023917</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>70022550</t>
+          <t>70023917</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>Performance of implantable satellite transmitters in diving seabirds</t>
-[...24 lines deleted...]
-          <t>1</t>
+          <t>A Geothermal GIS for Nevada: Defining Regional Controls and Favorable Exploration Terrains for Extensional Geothermal Systems</t>
         </is>
       </c>
       <c r="T173" t="inlineStr">
         <is>
-          <t>2000</t>
+          <t>2002</t>
         </is>
       </c>
       <c r="U173" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V173" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
-      <c r="W173" t="inlineStr">
-[...11 lines deleted...]
-          <t>11 p.</t>
+      <c r="AC173" t="inlineStr">
+        <is>
+          <t>Transactions - Geothermal Resources Council</t>
         </is>
       </c>
       <c r="AD173" t="inlineStr">
         <is>
-          <t>84</t>
+          <t>485</t>
         </is>
       </c>
       <c r="AE173" t="inlineStr">
         <is>
-          <t>94</t>
+          <t>490</t>
         </is>
       </c>
       <c r="AF173" t="inlineStr">
         <is>
-          <t>11</t>
-[...9 lines deleted...]
-          <t>Alaska</t>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="AJ173" t="inlineStr">
+        <is>
+          <t>Geothermal Resources Council: 2002 Annual Meeting</t>
+        </is>
+      </c>
+      <c r="AK173" t="inlineStr">
+        <is>
+          <t>Reno, NV</t>
+        </is>
+      </c>
+      <c r="AL173" t="inlineStr">
+        <is>
+          <t>22 September 2002 through 25 September 2002</t>
         </is>
       </c>
       <c r="AW173" t="inlineStr">
         <is>
-          <t>Hatch, Scott A. 0000-0002-0064-8187 shatch@usgs.gov; Meyers, P.M.; Mulcahy, D.M.; Douglas, David C. 0000-0003-0186-1104 ddouglas@usgs.gov</t>
+          <t>Coolbaugh, M.F.; Taranik, J. V.; Raines, G. L.; Shevenell, L.A.; Sawatzky, D. L.; Bedell, R.; Minor, T.B.</t>
         </is>
       </c>
       <c r="AZ173" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA173" t="inlineStr">
         <is>
-          <t>505a768ae4b0c8380cd78184</t>
+          <t>5059e2e1e4b0c8380cd45cdc</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/wri994177</t>
+          <t>https://pubs.usgs.gov/publication/wri014222</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>30371</t>
+          <t>44986</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>wri994177</t>
+          <t>wri014222</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>Spatial distribution of chemical constituents in the Kuskokwim River, Alaska</t>
+          <t>Compilation of minimum and maximum isotope ratios of selected elements in naturally occurring terrestrial materials and reagents</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>Water-Resources Investigations Report</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>99-4177</t>
+          <t>2001-4222</t>
         </is>
       </c>
       <c r="P174" t="inlineStr">
         <is>
-          <t>10.3133/wri994177</t>
+          <t>10.3133/wri014222</t>
         </is>
       </c>
       <c r="T174" t="inlineStr">
         <is>
-          <t>1999</t>
+          <t>2002</t>
         </is>
       </c>
       <c r="U174" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V174" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W174" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
-      <c r="X174" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="Y174" t="inlineStr">
         <is>
-          <t>Alaska Science Center</t>
+          <t>Toxic Substances Hydrology Program</t>
         </is>
       </c>
       <c r="Z174" t="inlineStr">
         <is>
-          <t>iv, 33 p. :ill., maps ;28 cm.; 12 illus.; 9 tables</t>
-[...34 lines deleted...]
-          <t>N</t>
+          <t>ix, 98 p.</t>
         </is>
       </c>
       <c r="AW174" t="inlineStr">
         <is>
-          <t>Wang, Bronwen 0000-0003-1044-2227 bwang@usgs.gov</t>
+          <t>Coplen, T.B.; Hopple, J.A. 0000-0003-3180-2252; Böhlke, J.K. 0000-0001-5693-6455; Peiser, H.S.; Rieder, S.E.; Krouse, H.R.; Rosman, K.J.R.; Ding, T.; Vocke, R.D. Jr.; Revesz, K.M.; Lamberty, A.; Taylor, P.; De Bievre, P.</t>
         </is>
       </c>
       <c r="AZ174" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="BA174" t="inlineStr">
         <is>
-          <t>4f4e47ece4b07f02db4bf73a</t>
+          <t>4f4e4b1ee4b07f02db6a9fe0</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr9993</t>
+          <t>https://pubs.usgs.gov/publication/wri014170</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>23091</t>
+          <t>30958</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>ofr9993</t>
+          <t>wri014170</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>Methods of analysis by the U.S. Geological Survey National Water Quality Laboratory-Determination of dissolved arsenic, boron, lithium, selenium, strontium, thallium, and vanadium using inductively coupled plasma-mass spectrometry</t>
+          <t>Metal loading in Soda Butte Creek upstream of Yellowstone National Park, Montana and Wyoming; a retrospective analysis of previous research; and quantification of metal loading, August 1999</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
+          <t>Water-Resources Investigations Report</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>99-93</t>
-[...9 lines deleted...]
-          <t>0196-1497</t>
+          <t>2001-4170</t>
         </is>
       </c>
       <c r="P175" t="inlineStr">
         <is>
-          <t>10.3133/ofr9993</t>
+          <t>10.3133/wri014170</t>
         </is>
       </c>
       <c r="T175" t="inlineStr">
         <is>
-          <t>1999</t>
+          <t>2001</t>
         </is>
       </c>
       <c r="U175" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V175" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W175" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey :
-Branch of Information Services [distributor],</t>
+          <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="Y175" t="inlineStr">
         <is>
-          <t>National Water Quality Laboratory</t>
+          <t>Toxic Substances Hydrology Program</t>
         </is>
       </c>
       <c r="Z175" t="inlineStr">
         <is>
-          <t>vi, 31 p.</t>
+          <t>68 p. </t>
+        </is>
+      </c>
+      <c r="AM175" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN175" t="inlineStr">
+        <is>
+          <t>Wyoming, Montana</t>
+        </is>
+      </c>
+      <c r="AQ175" t="inlineStr">
+        <is>
+          <t>Yellowstone National Park</t>
         </is>
       </c>
       <c r="AW175" t="inlineStr">
         <is>
-          <t>Garbarino, John R. jrgarb@usgs.gov</t>
+          <t>Boughton, G.K.</t>
         </is>
       </c>
       <c r="AZ175" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA175" t="inlineStr">
         <is>
-          <t>4f4e4a54e4b07f02db62bbd0</t>
+          <t>4f4e4a4be4b07f02db625c8a</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70244047</t>
+          <t>https://pubs.usgs.gov/publication/wri20014022</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>70244047</t>
+          <t>45032</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>70244047</t>
+          <t>wri20014022</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>Appendix 1: Analytical methods and errors</t>
+          <t>Identification of water-quality trends using sediment cores from Dillon Reservoir, Summit County, Colorado</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>Geological Society, London, Memoirs</t>
+          <t>Water-Resources Investigations Report</t>
+        </is>
+      </c>
+      <c r="I176" t="inlineStr">
+        <is>
+          <t>2001-4022</t>
         </is>
       </c>
       <c r="P176" t="inlineStr">
         <is>
-          <t>10.1144/GSL.MEM.1999.019.01.09</t>
-[...9 lines deleted...]
-          <t>1</t>
+          <t>10.3133/wri20014022</t>
         </is>
       </c>
       <c r="T176" t="inlineStr">
         <is>
-          <t>1999</t>
+          <t>2001</t>
         </is>
       </c>
       <c r="U176" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V176" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W176" t="inlineStr">
         <is>
-          <t>Geological Society of London</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X176" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
+        </is>
+      </c>
+      <c r="Y176" t="inlineStr">
+        <is>
+          <t>Colorado Water Science Center; National Water Quality Assessment Program</t>
         </is>
       </c>
       <c r="Z176" t="inlineStr">
         <is>
-          <t>4 p.</t>
-[...9 lines deleted...]
-          <t>137</t>
+          <t>vi, 33 p.</t>
+        </is>
+      </c>
+      <c r="AF176" t="inlineStr">
+        <is>
+          <t>40</t>
         </is>
       </c>
       <c r="AW176" t="inlineStr">
         <is>
-          <t>Druitt, T. H.; Edwards, L.; Mellors, R. M.; Pyle, D. M.; Sparks, R.S.J.; Lanphere, Marvin A. alder@usgs.gov; Davies, M.; Barreirio, B.</t>
+          <t>Greve, Adrienne I.; Spahr, Norman E. nspahr@usgs.gov; Van Metre, Peter C.; Wilson, Jennifer T. 0000-0003-4481-6354 jenwilso@usgs.gov</t>
         </is>
       </c>
       <c r="AZ176" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="BA176" t="inlineStr">
+        <is>
+          <t>4f4e4ac9e4b07f02db67c7e7</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70021512</t>
+          <t>https://pubs.usgs.gov/publication/wri20004176</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>70021512</t>
+          <t>28479</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>70021512</t>
+          <t>wri20004176</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>The absence of lithium isotope fractionation during basalt differentiation: New measurements by multicollector sector ICP-MS</t>
+          <t>Quality-assurance results for routine water analyses in U.S. Geological Survey laboratories, water year 1998</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>Geochimica et Cosmochimica Acta</t>
+          <t>Water-Resources Investigations Report</t>
+        </is>
+      </c>
+      <c r="I177" t="inlineStr">
+        <is>
+          <t>2000-4176</t>
         </is>
       </c>
       <c r="P177" t="inlineStr">
         <is>
-          <t>10.1016/S0016-7037(98)00318-4</t>
-[...9 lines deleted...]
-          <t>6</t>
+          <t>10.3133/wri20004176</t>
         </is>
       </c>
       <c r="T177" t="inlineStr">
         <is>
-          <t>1999</t>
+          <t>2000</t>
         </is>
       </c>
       <c r="U177" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V177" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="W177" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="Y177" t="inlineStr">
+        <is>
+          <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="Z177" t="inlineStr">
         <is>
-          <t>4 p.</t>
-[...24 lines deleted...]
-          <t>Kīlauea Volcano</t>
+          <t>x, 198 p.</t>
         </is>
       </c>
       <c r="AW177" t="inlineStr">
         <is>
-          <t>Tomascak, P.B.; Tera, F.; Helz, Rosalind Tuthill 0000-0003-1550-0684; Walker, R.J.</t>
+          <t>Ludtke, Amy S. asludtke@usgs.gov; Woodworth, Mark T. woodwort@usgs.gov; Marsh, Philip S.</t>
         </is>
       </c>
       <c r="AZ177" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="BA177" t="inlineStr">
         <is>
-          <t>505ba997e4b08c986b322386</t>
+          <t>4f4e4adce4b07f02db6862a4</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70045804</t>
+          <t>https://pubs.usgs.gov/publication/70022550</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>70045804</t>
+          <t>70022550</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>70045804</t>
+          <t>70022550</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>Lithium</t>
+          <t>Performance of implantable satellite transmitters in diving seabirds</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>Mining Engineering</t>
+          <t>Waterbirds</t>
+        </is>
+      </c>
+      <c r="M178" t="inlineStr">
+        <is>
+          <t>19385390</t>
+        </is>
+      </c>
+      <c r="N178" t="inlineStr">
+        <is>
+          <t>15244695</t>
         </is>
       </c>
       <c r="R178" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>23</t>
         </is>
       </c>
       <c r="S178" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>1</t>
         </is>
       </c>
       <c r="T178" t="inlineStr">
         <is>
-          <t>1998</t>
+          <t>2000</t>
         </is>
       </c>
       <c r="U178" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V178" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W178" t="inlineStr">
         <is>
-          <t>SME</t>
+          <t>The Waterbird Society</t>
         </is>
       </c>
       <c r="Y178" t="inlineStr">
         <is>
-          <t>National Minerals Information Center</t>
+          <t>Alaska Science Center Biology MFEB</t>
         </is>
       </c>
       <c r="Z178" t="inlineStr">
         <is>
-          <t>2 p.</t>
-[...14 lines deleted...]
-          <t>Mining Engineering</t>
+          <t>11 p.</t>
         </is>
       </c>
       <c r="AD178" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>84</t>
         </is>
       </c>
       <c r="AE178" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>94</t>
+        </is>
+      </c>
+      <c r="AF178" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="AM178" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN178" t="inlineStr">
+        <is>
+          <t>Alaska</t>
         </is>
       </c>
       <c r="AW178" t="inlineStr">
         <is>
-          <t>Ober, J.</t>
+          <t>Hatch, Scott A. 0000-0002-0064-8187 shatch@usgs.gov; Meyers, P.M.; Mulcahy, D.M.; Douglas, David C. 0000-0003-0186-1104 ddouglas@usgs.gov</t>
         </is>
       </c>
       <c r="AZ178" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA178" t="inlineStr">
         <is>
-          <t>5188d4e3e4b023d2d75b9a72</t>
+          <t>505a768ae4b0c8380cd78184</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/wri984109</t>
+          <t>https://pubs.usgs.gov/publication/wri994177</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>27117</t>
+          <t>30371</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>wri984109</t>
+          <t>wri994177</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
-      <c r="F179" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>Surface-water-quality assessment of the upper Illinois River Basin in Illinois, Indiana, and Wisconsin — Spatial distribution of geochemicals in the fine fraction of streambed sediment, 1987</t>
+          <t>Spatial distribution of chemical constituents in the Kuskokwim River, Alaska</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
           <t>Water-Resources Investigations Report</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>98-4109</t>
+          <t>99-4177</t>
         </is>
       </c>
       <c r="P179" t="inlineStr">
         <is>
-          <t>10.3133/wri984109</t>
+          <t>10.3133/wri994177</t>
         </is>
       </c>
       <c r="T179" t="inlineStr">
         <is>
-          <t>1998</t>
+          <t>1999</t>
         </is>
       </c>
       <c r="U179" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V179" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W179" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="X179" t="inlineStr">
         <is>
-          <t>Reston, VA</t>
+          <t>Anchorage, AK</t>
         </is>
       </c>
       <c r="Y179" t="inlineStr">
         <is>
-          <t>Illinois Water Science Center</t>
+          <t>Alaska Science Center</t>
         </is>
       </c>
       <c r="Z179" t="inlineStr">
         <is>
-          <t>vi, 89 p.</t>
+          <t>iv, 33 p. :ill., maps ;28 cm.; 12 illus.; 9 tables</t>
+        </is>
+      </c>
+      <c r="AD179" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AE179" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="AF179" t="inlineStr">
+        <is>
+          <t>37</t>
         </is>
       </c>
       <c r="AM179" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN179" t="inlineStr">
         <is>
-          <t>Illinois, Indiana, Wisconsin</t>
-[...4 lines deleted...]
-          <t>Upper Illinois River basin</t>
+          <t>Alaska</t>
+        </is>
+      </c>
+      <c r="AU179" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AV179" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW179" t="inlineStr">
         <is>
-          <t>Fitzpatrick, Faith A. fafitzpa@usgs.gov; Arnold, Terri 0000-0003-1406-6054 tlarnold@usgs.gov; Colman, John A. 0000-0001-9327-0779 jacolman@usgs.gov</t>
+          <t>Wang, Bronwen 0000-0003-1044-2227 bwang@usgs.gov</t>
         </is>
       </c>
       <c r="AZ179" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA179" t="inlineStr">
         <is>
-          <t>4f4e4ae4e4b07f02db68a3ca</t>
+          <t>4f4e47ece4b07f02db4bf73a</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70021026</t>
+          <t>https://pubs.usgs.gov/publication/ofr9993</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>70021026</t>
+          <t>23091</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>70021026</t>
+          <t>ofr9993</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>Simulation of variable-density flow and transport of reactive and nonreactive solutes during a tracer test at Cape Cod, Massachusetts</t>
+          <t>Methods of analysis by the U.S. Geological Survey National Water Quality Laboratory-Determination of dissolved arsenic, boron, lithium, selenium, strontium, thallium, and vanadium using inductively coupled plasma-mass spectrometry</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>Water Resources Research</t>
+          <t>Open-File Report</t>
+        </is>
+      </c>
+      <c r="I180" t="inlineStr">
+        <is>
+          <t>99-93</t>
         </is>
       </c>
       <c r="M180" t="inlineStr">
         <is>
-          <t>1944-7973</t>
+          <t>2331-1258</t>
         </is>
       </c>
       <c r="N180" t="inlineStr">
         <is>
-          <t>0043-1397</t>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P180" t="inlineStr">
         <is>
-          <t>10.1029/97WR02918</t>
-[...9 lines deleted...]
-          <t>1</t>
+          <t>10.3133/ofr9993</t>
         </is>
       </c>
       <c r="T180" t="inlineStr">
         <is>
-          <t>1998</t>
+          <t>1999</t>
         </is>
       </c>
       <c r="U180" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V180" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W180" t="inlineStr">
         <is>
-          <t>American Geophysical Union</t>
+          <t>U.S. Geological Survey :
+Branch of Information Services [distributor],</t>
         </is>
       </c>
       <c r="Y180" t="inlineStr">
         <is>
-          <t>Toxic Substances Hydrology Program</t>
+          <t>National Water Quality Laboratory</t>
         </is>
       </c>
       <c r="Z180" t="inlineStr">
         <is>
-          <t>16 p.</t>
-[...24 lines deleted...]
-          <t>Cape Cod</t>
+          <t>vi, 31 p.</t>
         </is>
       </c>
       <c r="AW180" t="inlineStr">
         <is>
-          <t>Zhang, Hubao; Schwartz, Frank W.; Wood, Warren W.; Garabedian, S. P.; LeBlanc, D.R.</t>
+          <t>Garbarino, John R. jrgarb@usgs.gov</t>
         </is>
       </c>
       <c r="AZ180" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="BA180" t="inlineStr">
         <is>
-          <t>505b90b6e4b08c986b31963e</t>
+          <t>4f4e4a54e4b07f02db62bbd0</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70220144</t>
+          <t>https://pubs.usgs.gov/publication/70244047</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>70220144</t>
+          <t>70244047</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>70220144</t>
+          <t>70244047</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Conference Paper</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>Conference Paper</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>Variations in pore-water quality, mineralogy, and sedimentary texture of clay-silts in the lower Miocene Kirkwood Formation, Atlantic City, New Jersey</t>
+          <t>Appendix 1: Analytical methods and errors</t>
+        </is>
+      </c>
+      <c r="H181" t="inlineStr">
+        <is>
+          <t>Geological Society, London, Memoirs</t>
         </is>
       </c>
       <c r="P181" t="inlineStr">
         <is>
-          <t>10.2973/odp.proc.sr.150X.321.1997</t>
+          <t>10.1144/GSL.MEM.1999.019.01.09</t>
+        </is>
+      </c>
+      <c r="R181" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="S181" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="T181" t="inlineStr">
         <is>
-          <t>1997</t>
+          <t>1999</t>
         </is>
       </c>
       <c r="U181" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V181" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W181" t="inlineStr">
         <is>
-          <t>Ocean Drilling Project</t>
-[...4 lines deleted...]
-          <t>New Jersey Water Science Center</t>
+          <t>Geological Society of London</t>
         </is>
       </c>
       <c r="Z181" t="inlineStr">
         <is>
-          <t>25 p.</t>
-[...14 lines deleted...]
-          <t>Leg 150X-Scientific results: Island Beach, Atlantic City and Cape May sites, New Jersey coastal plain</t>
+          <t>4 p.</t>
         </is>
       </c>
       <c r="AD181" t="inlineStr">
         <is>
-          <t>317</t>
+          <t>134</t>
         </is>
       </c>
       <c r="AE181" t="inlineStr">
         <is>
-          <t>341</t>
-[...14 lines deleted...]
-          <t>Atlantic City</t>
+          <t>137</t>
         </is>
       </c>
       <c r="AW181" t="inlineStr">
         <is>
-          <t>Pucci, A. A.; Szabo, Zoltan 0000-0002-0760-9607 zszabo@usgs.gov; Owens, James P.</t>
+          <t>Druitt, T. H.; Edwards, L.; Mellors, R. M.; Pyle, D. M.; Sparks, R.S.J.; Lanphere, Marvin A. alder@usgs.gov; Davies, M.; Barreirio, B.</t>
         </is>
       </c>
       <c r="AZ181" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/wri944137</t>
+          <t>https://pubs.usgs.gov/publication/70021512</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>29663</t>
+          <t>70021512</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>wri944137</t>
+          <t>70021512</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>Hydrogeology and water quality of the West Valley Creek Basin, Chester County, Pennsylvania</t>
+          <t>The absence of lithium isotope fractionation during basalt differentiation: New measurements by multicollector sector ICP-MS</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>Water-Resources Investigations Report</t>
-[...4 lines deleted...]
-          <t>94-4137</t>
+          <t>Geochimica et Cosmochimica Acta</t>
         </is>
       </c>
       <c r="P182" t="inlineStr">
         <is>
-          <t>10.3133/wri944137</t>
+          <t>10.1016/S0016-7037(98)00318-4</t>
+        </is>
+      </c>
+      <c r="R182" t="inlineStr">
+        <is>
+          <t>63</t>
+        </is>
+      </c>
+      <c r="S182" t="inlineStr">
+        <is>
+          <t>6</t>
         </is>
       </c>
       <c r="T182" t="inlineStr">
         <is>
-          <t>1997</t>
+          <t>1999</t>
         </is>
       </c>
       <c r="U182" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V182" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W182" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Pennsylvania Water Science Center</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Z182" t="inlineStr">
         <is>
-          <t>Report: ix, 160 p.; 1 Plate: 32.59 x 26.79 inches</t>
+          <t>4 p.</t>
+        </is>
+      </c>
+      <c r="AD182" t="inlineStr">
+        <is>
+          <t>907</t>
+        </is>
+      </c>
+      <c r="AE182" t="inlineStr">
+        <is>
+          <t>910</t>
         </is>
       </c>
       <c r="AM182" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN182" t="inlineStr">
         <is>
-          <t>Pennsylvania</t>
-[...4 lines deleted...]
-          <t>Chester County</t>
+          <t>Hawai'i</t>
         </is>
       </c>
       <c r="AQ182" t="inlineStr">
         <is>
-          <t>West Valley Creek Basin</t>
-[...9 lines deleted...]
-          <t>24000</t>
+          <t>Kīlauea Volcano</t>
         </is>
       </c>
       <c r="AW182" t="inlineStr">
         <is>
-          <t>Senior, Lisa A. 0000-0003-2629-1996 lasenior@usgs.gov; Sloto, Ronald A. rasloto@usgs.gov; Reif, Andrew G. 0000-0002-5054-5207 agreif@usgs.gov</t>
+          <t>Tomascak, P.B.; Tera, F.; Helz, Rosalind Tuthill 0000-0003-1550-0684; Walker, R.J.</t>
         </is>
       </c>
       <c r="AZ182" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA182" t="inlineStr">
         <is>
-          <t>4f4e4a4ae4b07f02db625145</t>
+          <t>505ba997e4b08c986b322386</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70019577</t>
+          <t>https://pubs.usgs.gov/publication/70045804</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>70019577</t>
+          <t>70045804</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>70019577</t>
+          <t>70045804</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>Unnatural isotopic composition of lithium reagents</t>
+          <t>Lithium</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>Analytical Chemistry</t>
-[...4 lines deleted...]
-          <t>10.1021/ac9704669</t>
+          <t>Mining Engineering</t>
         </is>
       </c>
       <c r="R183" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>50</t>
         </is>
       </c>
       <c r="S183" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>6</t>
         </is>
       </c>
       <c r="T183" t="inlineStr">
         <is>
-          <t>1997</t>
+          <t>1998</t>
         </is>
       </c>
       <c r="U183" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V183" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W183" t="inlineStr">
         <is>
-          <t>ACS Publications</t>
+          <t>SME</t>
         </is>
       </c>
       <c r="Y183" t="inlineStr">
         <is>
-          <t>National Research Program - Eastern Branch</t>
+          <t>National Minerals Information Center</t>
         </is>
       </c>
       <c r="Z183" t="inlineStr">
         <is>
-          <t>3 p.</t>
+          <t>2 p.</t>
+        </is>
+      </c>
+      <c r="AA183" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="AB183" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="AC183" t="inlineStr">
+        <is>
+          <t>Mining Engineering</t>
         </is>
       </c>
       <c r="AD183" t="inlineStr">
         <is>
-          <t>4076</t>
+          <t>43</t>
         </is>
       </c>
       <c r="AE183" t="inlineStr">
         <is>
-          <t>4078</t>
-[...4 lines deleted...]
-          <t>3</t>
+          <t>44</t>
         </is>
       </c>
       <c r="AW183" t="inlineStr">
         <is>
-          <t>Qi, H. P.; Coplen, Tyler B. 0000-0003-4884-6008 tbcoplen@usgs.gov; Wang, Q. Zh; Wang, Y. #NAME?</t>
+          <t>Ober, J.</t>
         </is>
       </c>
       <c r="AZ183" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA183" t="inlineStr">
         <is>
-          <t>505bbcdae4b08c986b328e3b</t>
+          <t>5188d4e3e4b023d2d75b9a72</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr96614</t>
+          <t>https://pubs.usgs.gov/publication/wri984109</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>21714</t>
+          <t>27117</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>ofr96614</t>
+          <t>wri984109</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
+      <c r="F184" t="inlineStr">
+        <is>
+          <t>Surface-Water-Quality Assessment of the Upper Illinois River Basin in Illinois, Indiana, and Wisconsin—Spatial Distribution of Geochemicals in the Fine Fraction of Streambed Sediment, 1987</t>
+        </is>
+      </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>Data from synoptic water-quality studies on the Colorado River in the Grand Canyon, Arizona, November 1990 and June 1991</t>
+          <t>Surface-water-quality assessment of the upper Illinois River Basin in Illinois, Indiana, and Wisconsin — Spatial distribution of geochemicals in the fine fraction of streambed sediment, 1987</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
+          <t>Water-Resources Investigations Report</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>96-614</t>
-[...9 lines deleted...]
-          <t>0196-1497</t>
+          <t>98-4109</t>
         </is>
       </c>
       <c r="P184" t="inlineStr">
         <is>
-          <t>10.3133/ofr96614</t>
+          <t>10.3133/wri984109</t>
         </is>
       </c>
       <c r="T184" t="inlineStr">
         <is>
-          <t>1996</t>
+          <t>1998</t>
         </is>
       </c>
       <c r="U184" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V184" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
         </is>
       </c>
       <c r="W184" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey ;</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X184" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
+        </is>
+      </c>
+      <c r="Y184" t="inlineStr">
+        <is>
+          <t>Illinois Water Science Center</t>
         </is>
       </c>
       <c r="Z184" t="inlineStr">
         <is>
-          <t>iv, 176 p. :ill. ; 28 cm.</t>
-[...9 lines deleted...]
-          <t>1991-06-30</t>
+          <t>vi, 89 p.</t>
+        </is>
+      </c>
+      <c r="AM184" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN184" t="inlineStr">
+        <is>
+          <t>Illinois, Indiana, Wisconsin</t>
+        </is>
+      </c>
+      <c r="AQ184" t="inlineStr">
+        <is>
+          <t>Upper Illinois River basin</t>
         </is>
       </c>
       <c r="AW184" t="inlineStr">
         <is>
-          <t>Taylor, Howard E. hetaylor@usgs.gov; Peart, D.B.; Antweiler, Ronald C. 0000-0001-5652-6034 antweil@usgs.gov; Brinton, T.I.; Campbell, W. L.; Barbarino, J.R.; Roth, D.A.; Hart, R. J.; Averett, R. C.</t>
+          <t>Fitzpatrick, Faith A. fafitzpa@usgs.gov; Arnold, Terri 0000-0003-1406-6054 tlarnold@usgs.gov; Colman, John A. 0000-0001-9327-0779 jacolman@usgs.gov</t>
         </is>
       </c>
       <c r="AZ184" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>2</t>
         </is>
       </c>
       <c r="BA184" t="inlineStr">
         <is>
-          <t>4f4e4ac9e4b07f02db67c87f</t>
+          <t>4f4e4ae4e4b07f02db68a3ca</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
+          <t>https://pubs.usgs.gov/publication/70021026</t>
+        </is>
+      </c>
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>70021026</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>70021026</t>
+        </is>
+      </c>
+      <c r="D185" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="E185" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="G185" t="inlineStr">
+        <is>
+          <t>Simulation of variable-density flow and transport of reactive and nonreactive solutes during a tracer test at Cape Cod, Massachusetts</t>
+        </is>
+      </c>
+      <c r="H185" t="inlineStr">
+        <is>
+          <t>Water Resources Research</t>
+        </is>
+      </c>
+      <c r="M185" t="inlineStr">
+        <is>
+          <t>1944-7973</t>
+        </is>
+      </c>
+      <c r="N185" t="inlineStr">
+        <is>
+          <t>0043-1397</t>
+        </is>
+      </c>
+      <c r="P185" t="inlineStr">
+        <is>
+          <t>10.1029/97WR02918</t>
+        </is>
+      </c>
+      <c r="R185" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="S185" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="T185" t="inlineStr">
+        <is>
+          <t>1998</t>
+        </is>
+      </c>
+      <c r="U185" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V185" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W185" t="inlineStr">
+        <is>
+          <t>American Geophysical Union</t>
+        </is>
+      </c>
+      <c r="Y185" t="inlineStr">
+        <is>
+          <t>Toxic Substances Hydrology Program</t>
+        </is>
+      </c>
+      <c r="Z185" t="inlineStr">
+        <is>
+          <t>16 p.</t>
+        </is>
+      </c>
+      <c r="AD185" t="inlineStr">
+        <is>
+          <t>67</t>
+        </is>
+      </c>
+      <c r="AE185" t="inlineStr">
+        <is>
+          <t>82</t>
+        </is>
+      </c>
+      <c r="AM185" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN185" t="inlineStr">
+        <is>
+          <t>Massachusetts</t>
+        </is>
+      </c>
+      <c r="AQ185" t="inlineStr">
+        <is>
+          <t>Cape Cod</t>
+        </is>
+      </c>
+      <c r="AW185" t="inlineStr">
+        <is>
+          <t>Zhang, Hubao; Schwartz, Frank W.; Wood, Warren W.; Garabedian, S. P.; LeBlanc, D.R.</t>
+        </is>
+      </c>
+      <c r="AZ185" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="BA185" t="inlineStr">
+        <is>
+          <t>505b90b6e4b08c986b31963e</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="inlineStr">
+        <is>
+          <t>https://pubs.usgs.gov/publication/70220144</t>
+        </is>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>70220144</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>70220144</t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="G186" t="inlineStr">
+        <is>
+          <t>Variations in pore-water quality, mineralogy, and sedimentary texture of clay-silts in the lower Miocene Kirkwood Formation, Atlantic City, New Jersey</t>
+        </is>
+      </c>
+      <c r="P186" t="inlineStr">
+        <is>
+          <t>10.2973/odp.proc.sr.150X.321.1997</t>
+        </is>
+      </c>
+      <c r="T186" t="inlineStr">
+        <is>
+          <t>1997</t>
+        </is>
+      </c>
+      <c r="U186" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V186" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W186" t="inlineStr">
+        <is>
+          <t>Ocean Drilling Project</t>
+        </is>
+      </c>
+      <c r="Y186" t="inlineStr">
+        <is>
+          <t>New Jersey Water Science Center</t>
+        </is>
+      </c>
+      <c r="Z186" t="inlineStr">
+        <is>
+          <t>25 p.</t>
+        </is>
+      </c>
+      <c r="AA186" t="inlineStr">
+        <is>
+          <t>Book</t>
+        </is>
+      </c>
+      <c r="AB186" t="inlineStr">
+        <is>
+          <t>Conference publication</t>
+        </is>
+      </c>
+      <c r="AC186" t="inlineStr">
+        <is>
+          <t>Leg 150X-Scientific results: Island Beach, Atlantic City and Cape May sites, New Jersey coastal plain</t>
+        </is>
+      </c>
+      <c r="AD186" t="inlineStr">
+        <is>
+          <t>317</t>
+        </is>
+      </c>
+      <c r="AE186" t="inlineStr">
+        <is>
+          <t>341</t>
+        </is>
+      </c>
+      <c r="AM186" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN186" t="inlineStr">
+        <is>
+          <t>New Jersey</t>
+        </is>
+      </c>
+      <c r="AP186" t="inlineStr">
+        <is>
+          <t>Atlantic City</t>
+        </is>
+      </c>
+      <c r="AW186" t="inlineStr">
+        <is>
+          <t>Pucci, A. A.; Szabo, Zoltan 0000-0002-0760-9607 zszabo@usgs.gov; Owens, James P.</t>
+        </is>
+      </c>
+      <c r="AZ186" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="inlineStr">
+        <is>
+          <t>https://pubs.usgs.gov/publication/wri944137</t>
+        </is>
+      </c>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>29663</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>wri944137</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>Report</t>
+        </is>
+      </c>
+      <c r="E187" t="inlineStr">
+        <is>
+          <t>USGS Numbered Series</t>
+        </is>
+      </c>
+      <c r="G187" t="inlineStr">
+        <is>
+          <t>Hydrogeology and water quality of the West Valley Creek Basin, Chester County, Pennsylvania</t>
+        </is>
+      </c>
+      <c r="H187" t="inlineStr">
+        <is>
+          <t>Water-Resources Investigations Report</t>
+        </is>
+      </c>
+      <c r="I187" t="inlineStr">
+        <is>
+          <t>94-4137</t>
+        </is>
+      </c>
+      <c r="P187" t="inlineStr">
+        <is>
+          <t>10.3133/wri944137</t>
+        </is>
+      </c>
+      <c r="T187" t="inlineStr">
+        <is>
+          <t>1997</t>
+        </is>
+      </c>
+      <c r="U187" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V187" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W187" t="inlineStr">
+        <is>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="Y187" t="inlineStr">
+        <is>
+          <t>Pennsylvania Water Science Center</t>
+        </is>
+      </c>
+      <c r="Z187" t="inlineStr">
+        <is>
+          <t>Report: ix, 160 p.; 1 Plate: 32.59 x 26.79 inches</t>
+        </is>
+      </c>
+      <c r="AM187" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN187" t="inlineStr">
+        <is>
+          <t>Pennsylvania</t>
+        </is>
+      </c>
+      <c r="AO187" t="inlineStr">
+        <is>
+          <t>Chester County</t>
+        </is>
+      </c>
+      <c r="AQ187" t="inlineStr">
+        <is>
+          <t>West Valley Creek Basin</t>
+        </is>
+      </c>
+      <c r="AR187" t="inlineStr">
+        <is>
+          <t>National Geodetic Datum of 1929</t>
+        </is>
+      </c>
+      <c r="AT187" t="inlineStr">
+        <is>
+          <t>24000</t>
+        </is>
+      </c>
+      <c r="AW187" t="inlineStr">
+        <is>
+          <t>Senior, Lisa A. 0000-0003-2629-1996 lasenior@usgs.gov; Sloto, Ronald A. rasloto@usgs.gov; Reif, Andrew G. 0000-0002-5054-5207 agreif@usgs.gov</t>
+        </is>
+      </c>
+      <c r="AZ187" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="BA187" t="inlineStr">
+        <is>
+          <t>4f4e4a4ae4b07f02db625145</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="inlineStr">
+        <is>
+          <t>https://pubs.usgs.gov/publication/70019577</t>
+        </is>
+      </c>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>70019577</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>70019577</t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="E188" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="G188" t="inlineStr">
+        <is>
+          <t>Unnatural isotopic composition of lithium reagents</t>
+        </is>
+      </c>
+      <c r="H188" t="inlineStr">
+        <is>
+          <t>Analytical Chemistry</t>
+        </is>
+      </c>
+      <c r="P188" t="inlineStr">
+        <is>
+          <t>10.1021/ac9704669</t>
+        </is>
+      </c>
+      <c r="R188" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
+      <c r="S188" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="T188" t="inlineStr">
+        <is>
+          <t>1997</t>
+        </is>
+      </c>
+      <c r="U188" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V188" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W188" t="inlineStr">
+        <is>
+          <t>ACS Publications</t>
+        </is>
+      </c>
+      <c r="Y188" t="inlineStr">
+        <is>
+          <t>National Research Program - Eastern Branch</t>
+        </is>
+      </c>
+      <c r="Z188" t="inlineStr">
+        <is>
+          <t>3 p.</t>
+        </is>
+      </c>
+      <c r="AD188" t="inlineStr">
+        <is>
+          <t>4076</t>
+        </is>
+      </c>
+      <c r="AE188" t="inlineStr">
+        <is>
+          <t>4078</t>
+        </is>
+      </c>
+      <c r="AF188" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="AW188" t="inlineStr">
+        <is>
+          <t>Qi, H. P.; Coplen, Tyler B. 0000-0003-4884-6008 tbcoplen@usgs.gov; Wang, Q. Zh; Wang, Y. #NAME?</t>
+        </is>
+      </c>
+      <c r="AZ188" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="BA188" t="inlineStr">
+        <is>
+          <t>505bbcdae4b08c986b328e3b</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" t="inlineStr">
+        <is>
+          <t>https://pubs.usgs.gov/publication/ofr96614</t>
+        </is>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>21714</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>ofr96614</t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr">
+        <is>
+          <t>Report</t>
+        </is>
+      </c>
+      <c r="E189" t="inlineStr">
+        <is>
+          <t>USGS Numbered Series</t>
+        </is>
+      </c>
+      <c r="G189" t="inlineStr">
+        <is>
+          <t>Data from synoptic water-quality studies on the Colorado River in the Grand Canyon, Arizona, November 1990 and June 1991</t>
+        </is>
+      </c>
+      <c r="H189" t="inlineStr">
+        <is>
+          <t>Open-File Report</t>
+        </is>
+      </c>
+      <c r="I189" t="inlineStr">
+        <is>
+          <t>96-614</t>
+        </is>
+      </c>
+      <c r="M189" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N189" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
+        </is>
+      </c>
+      <c r="P189" t="inlineStr">
+        <is>
+          <t>10.3133/ofr96614</t>
+        </is>
+      </c>
+      <c r="T189" t="inlineStr">
+        <is>
+          <t>1996</t>
+        </is>
+      </c>
+      <c r="U189" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V189" t="inlineStr">
+        <is>
+          <t>ENGLISH</t>
+        </is>
+      </c>
+      <c r="W189" t="inlineStr">
+        <is>
+          <t>U.S. Geological Survey ;</t>
+        </is>
+      </c>
+      <c r="Z189" t="inlineStr">
+        <is>
+          <t>iv, 176 p. :ill. ; 28 cm.</t>
+        </is>
+      </c>
+      <c r="AH189" t="inlineStr">
+        <is>
+          <t>1990-11-01</t>
+        </is>
+      </c>
+      <c r="AI189" t="inlineStr">
+        <is>
+          <t>1991-06-30</t>
+        </is>
+      </c>
+      <c r="AW189" t="inlineStr">
+        <is>
+          <t>Taylor, Howard E. hetaylor@usgs.gov; Peart, D.B.; Antweiler, Ronald C. 0000-0001-5652-6034 antweil@usgs.gov; Brinton, T.I.; Campbell, W. L.; Barbarino, J.R.; Roth, D.A.; Hart, R. J.; Averett, R. C.</t>
+        </is>
+      </c>
+      <c r="AZ189" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="BA189" t="inlineStr">
+        <is>
+          <t>4f4e4ac9e4b07f02db67c87f</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="inlineStr">
+        <is>
           <t>https://pubs.usgs.gov/publication/wsp2381D</t>
         </is>
       </c>
-      <c r="B185" t="inlineStr">
+      <c r="B190" t="inlineStr">
         <is>
           <t>1127</t>
         </is>
       </c>
-      <c r="C185" t="inlineStr">
+      <c r="C190" t="inlineStr">
         <is>
           <t>wsp2381D</t>
         </is>
       </c>
-      <c r="D185" t="inlineStr">
+      <c r="D190" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
-      <c r="E185" t="inlineStr">
+      <c r="E190" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
-      <c r="G185" t="inlineStr">
+      <c r="G190" t="inlineStr">
         <is>
           <t>Effects of land use on water quality of the Fountain Creek alluvial aquifer, east-central Colorado</t>
         </is>
       </c>
-      <c r="H185" t="inlineStr">
+      <c r="H190" t="inlineStr">
         <is>
           <t>Water Supply Paper</t>
         </is>
       </c>
-      <c r="I185" t="inlineStr">
+      <c r="I190" t="inlineStr">
         <is>
           <t>2381</t>
         </is>
       </c>
-      <c r="K185" t="inlineStr">
+      <c r="K190" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
-      <c r="P185" t="inlineStr">
+      <c r="P190" t="inlineStr">
         <is>
           <t>10.3133/wsp2381D</t>
         </is>
       </c>
-      <c r="T185" t="inlineStr">
+      <c r="T190" t="inlineStr">
         <is>
           <t>1996</t>
         </is>
       </c>
-      <c r="U185" t="inlineStr">
+      <c r="U190" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
-      <c r="V185" t="inlineStr">
+      <c r="V190" t="inlineStr">
         <is>
           <t>ENGLISH</t>
         </is>
       </c>
-      <c r="W185" t="inlineStr">
+      <c r="W190" t="inlineStr">
         <is>
           <t>U.S. Dept. of the Interior, U.S. Geological Survey ;
 U.S. G.P.O. ;
 For sale by USGS Map Distribution,</t>
         </is>
       </c>
-      <c r="Z185" t="inlineStr">
+      <c r="Z190" t="inlineStr">
         <is>
           <t>vii, 99 p. :ill., maps ;28 cm.; 1 plate in pocket</t>
         </is>
       </c>
-      <c r="AW185" t="inlineStr">
+      <c r="AW190" t="inlineStr">
         <is>
           <t>Chafin, Daniel T.</t>
         </is>
       </c>
-      <c r="AZ185" t="inlineStr">
+      <c r="AZ190" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="BA185" t="inlineStr">
+      <c r="BA190" t="inlineStr">
         <is>
           <t>4f4e4a29e4b07f02db611d1a</t>
-        </is>
-[...510 lines deleted...]
-          <t>4f4e4ad4e4b07f02db682b64</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/wri944201</t>
+          <t>https://pubs.usgs.gov/publication/wri954243</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>30064</t>
+          <t>30588</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>wri944201</t>
+          <t>wri954243</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>Surface-water-quality assessment of the lower Kansas River Basin, Kansas and Nebraska: Distribution of trace-element concentrations in dissolved and suspended phases, streambed sediment, and fish samples, May 1987 through April 1990</t>
+          <t>Water quality of large discharges from mines in the anthracite region of eastern Pennsylvania</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
           <t>Water-Resources Investigations Report</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>94-4201</t>
+          <t>95-4243</t>
         </is>
       </c>
       <c r="P191" t="inlineStr">
         <is>
-          <t>10.3133/wri944201</t>
+          <t>10.3133/wri954243</t>
         </is>
       </c>
       <c r="T191" t="inlineStr">
         <is>
-          <t>1995</t>
+          <t>1996</t>
         </is>
       </c>
       <c r="U191" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V191" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W191" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
+      <c r="Y191" t="inlineStr">
+        <is>
+          <t>Pennsylvania Water Science Center</t>
+        </is>
+      </c>
       <c r="Z191" t="inlineStr">
         <is>
-          <t>iv, 31 p.</t>
+          <t>v, 68 p. :ill., maps ;28 cm.</t>
         </is>
       </c>
       <c r="AM191" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN191" t="inlineStr">
         <is>
-          <t>Kansas, Nebraska</t>
-[...4 lines deleted...]
-          <t>Kansas River basin</t>
+          <t>Pennsylvania</t>
         </is>
       </c>
       <c r="AW191" t="inlineStr">
         <is>
-          <t>Tanner, D. Q.</t>
+          <t>Wood, C. R.</t>
         </is>
       </c>
       <c r="AZ191" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA191" t="inlineStr">
         <is>
-          <t>4f4e4ae4e4b07f02db689d37</t>
+          <t>4f4e4a07e4b07f02db5f9972</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/wri944134</t>
+          <t>https://pubs.usgs.gov/publication/wri964016</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>29193</t>
+          <t>27570</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>wri944134</t>
+          <t>wri964016</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>Water-quality assessment of the Kentucky River Basin, Kentucky: Distribution of metals and other trace elements in sediment and water, 1987-90</t>
+          <t>Physical and chemical characteristics of Lake Powell at the forebay and outflows of Glen Canyon Dam, northeastern Arizona, 1990-91</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
           <t>Water-Resources Investigations Report</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>94-4134</t>
+          <t>96-4016</t>
         </is>
       </c>
       <c r="P192" t="inlineStr">
         <is>
-          <t>10.3133/wri944134</t>
+          <t>10.3133/wri964016</t>
         </is>
       </c>
       <c r="T192" t="inlineStr">
         <is>
-          <t>1995</t>
+          <t>1996</t>
         </is>
       </c>
       <c r="U192" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V192" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="W192" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
+          <t>U.S. Geological Survey ;
+Open-File Section [distributor],</t>
         </is>
       </c>
       <c r="Z192" t="inlineStr">
         <is>
-          <t>Report: xi, 184 p.; 1 Plate: 24.13 x 26.62 inches</t>
-[...19 lines deleted...]
-          <t>500000</t>
+          <t>vi, 78 p. :ill., map ;28 cm.</t>
         </is>
       </c>
       <c r="AW192" t="inlineStr">
         <is>
-          <t>Porter, Stephen D.; White, Kevin D.; Clark, J. R.</t>
+          <t>Hart, R. J.; Sherman, K.M.</t>
         </is>
       </c>
       <c r="AZ192" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA192" t="inlineStr">
         <is>
-          <t>4f4e4ac7e4b07f02db67ade7</t>
+          <t>4f4e4adbe4b07f02db685c65</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70187940</t>
+          <t>https://pubs.usgs.gov/publication/pp1408A</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>70187940</t>
+          <t>39631</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>70187940</t>
+          <t>pp1408A</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>Hazard assessment of inorganics to three endangered fish in the Green River, Utah</t>
+          <t>Summary of the Snake River plain Regional Aquifer-System Analysis in Idaho and eastern Oregon</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>Ecotoxicology and Environmental Safety</t>
+          <t>Professional Paper</t>
+        </is>
+      </c>
+      <c r="I193" t="inlineStr">
+        <is>
+          <t>1408</t>
+        </is>
+      </c>
+      <c r="K193" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="M193" t="inlineStr">
+        <is>
+          <t>2330-7102</t>
+        </is>
+      </c>
+      <c r="N193" t="inlineStr">
+        <is>
+          <t>1044-9612</t>
         </is>
       </c>
       <c r="P193" t="inlineStr">
         <is>
-          <t>10.1006/eesa.1995.1017</t>
-[...9 lines deleted...]
-          <t>2</t>
+          <t>10.3133/pp1408A</t>
         </is>
       </c>
       <c r="T193" t="inlineStr">
         <is>
-          <t>1995</t>
+          <t>1996</t>
         </is>
       </c>
       <c r="U193" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V193" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W193" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>U.S. Government Printing Office</t>
         </is>
       </c>
       <c r="Y193" t="inlineStr">
         <is>
-          <t>Columbia Environmental Research Center</t>
+          <t>Idaho Water Science Center</t>
         </is>
       </c>
       <c r="Z193" t="inlineStr">
         <is>
-          <t>9 p.</t>
-[...9 lines deleted...]
-          <t>142</t>
+          <t>Report: vii, 59 p.; 1 Plate: 34.00 x 24.00 inches</t>
+        </is>
+      </c>
+      <c r="AF193" t="inlineStr">
+        <is>
+          <t>68</t>
         </is>
       </c>
       <c r="AM193" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN193" t="inlineStr">
         <is>
-          <t>Utah</t>
+          <t>Idaho;Oregon</t>
         </is>
       </c>
       <c r="AQ193" t="inlineStr">
         <is>
-          <t>Green River</t>
+          <t>Snake River Plain</t>
         </is>
       </c>
       <c r="AW193" t="inlineStr">
         <is>
-          <t>Hamilton, S. J.</t>
+          <t>Lindholm, G. F.</t>
         </is>
       </c>
       <c r="AZ193" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3</t>
         </is>
       </c>
       <c r="BA193" t="inlineStr">
         <is>
-          <t>59269bd0e4b0b7ff9fb489c6</t>
+          <t>4f4e4b01e4b07f02db6985c3</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70018736</t>
+          <t>https://pubs.usgs.gov/publication/70018148</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>70018736</t>
+          <t>70018148</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>70018736</t>
+          <t>70018148</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>Determination of elemental content off rocks by laser ablation inductively coupled plasma mass spectrometry</t>
+          <t>Lithium-bearing fluor-arfvedsonite from Hurricane Mountain, New Hampshire: A crystal-chemical study</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>Analytical Chemistry</t>
-[...4 lines deleted...]
-          <t>10.1021/ac00110a024</t>
+          <t>Canadian Mineralogist</t>
         </is>
       </c>
       <c r="R194" t="inlineStr">
         <is>
-          <t>67</t>
+          <t>34</t>
         </is>
       </c>
       <c r="S194" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>5</t>
         </is>
       </c>
       <c r="T194" t="inlineStr">
         <is>
-          <t>1995</t>
+          <t>1996</t>
         </is>
       </c>
       <c r="U194" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V194" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
-      <c r="W194" t="inlineStr">
-[...6 lines deleted...]
-          <t>7 p.</t>
+      <c r="AA194" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="AB194" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="AC194" t="inlineStr">
+        <is>
+          <t>Canadian Mineralogist</t>
         </is>
       </c>
       <c r="AD194" t="inlineStr">
         <is>
-          <t>2479</t>
+          <t>1015</t>
         </is>
       </c>
       <c r="AE194" t="inlineStr">
         <is>
-          <t>2485</t>
+          <t>1019</t>
         </is>
       </c>
       <c r="AF194" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>5</t>
         </is>
       </c>
       <c r="AW194" t="inlineStr">
         <is>
-          <t>Lichte, F.E.</t>
+          <t>Hawthorne, Frank C.; Oberti, R.; Ottolini, L.; Foord, E.E.</t>
         </is>
       </c>
       <c r="AZ194" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA194" t="inlineStr">
         <is>
-          <t>5059ffa3e4b0c8380cd4f2d7</t>
+          <t>505a482ee4b0c8380cd67c90</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70017448</t>
+          <t>https://pubs.usgs.gov/publication/wri944197</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>70017448</t>
+          <t>30289</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>70017448</t>
+          <t>wri944197</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>Testing and comparison of four ionic tracers to measure stream flow loss by multiple tracer injection</t>
+          <t>Reconnaissance of ground-water quality in the Papio-Missouri River Natural Resources District, eastern Nebraska, July through September 1992</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>Hydrological Processes</t>
+          <t>Water-Resources Investigations Report</t>
+        </is>
+      </c>
+      <c r="I195" t="inlineStr">
+        <is>
+          <t>94-4197</t>
         </is>
       </c>
       <c r="P195" t="inlineStr">
         <is>
-          <t>10.1002/hyp.3360080206</t>
-[...9 lines deleted...]
-          <t>2</t>
+          <t>10.3133/wri944197</t>
         </is>
       </c>
       <c r="T195" t="inlineStr">
         <is>
-          <t>1994</t>
+          <t>1995</t>
         </is>
       </c>
       <c r="U195" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V195" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="W195" t="inlineStr">
         <is>
-          <t>Wiley</t>
-[...4 lines deleted...]
-          <t>Toxic Substances Hydrology Program</t>
+          <t>U.S. Dept. of the Interior, U.S. Geological Survey ;
+Earth Science Information Center, Open-File Reports Section [distributor],</t>
         </is>
       </c>
       <c r="Z195" t="inlineStr">
         <is>
-          <t>11 p.</t>
-[...29 lines deleted...]
-          <t>St. Kevin Gulch</t>
+          <t>vi, 90 p. :ill., maps ;28 cm.</t>
         </is>
       </c>
       <c r="AW195" t="inlineStr">
         <is>
-          <t>Zellweger, G. W.</t>
+          <t>Verstraeten, Ingrid M.; Ellis, M. J.</t>
         </is>
       </c>
       <c r="AZ195" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA195" t="inlineStr">
         <is>
-          <t>505ba5bee4b08c986b320c48</t>
+          <t>4f4e4ad4e4b07f02db682b64</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/wri944063</t>
+          <t>https://pubs.usgs.gov/publication/wri944201</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>27275</t>
+          <t>30064</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>wri944063</t>
+          <t>wri944201</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>Isotopic compositions and sources of nitrate in ground water from western Salt River Valley, Arizona</t>
+          <t>Surface-water-quality assessment of the lower Kansas River Basin, Kansas and Nebraska: Distribution of trace-element concentrations in dissolved and suspended phases, streambed sediment, and fish samples, May 1987 through April 1990</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
           <t>Water-Resources Investigations Report</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>94-4063</t>
+          <t>94-4201</t>
         </is>
       </c>
       <c r="P196" t="inlineStr">
         <is>
-          <t>10.3133/wri944063</t>
+          <t>10.3133/wri944201</t>
         </is>
       </c>
       <c r="T196" t="inlineStr">
         <is>
-          <t>1994</t>
+          <t>1995</t>
         </is>
       </c>
       <c r="U196" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V196" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
         </is>
       </c>
       <c r="W196" t="inlineStr">
         <is>
-          <t>U.S. Dept of the Interior, U.S. Geological Survey ;
-Earth Science Information Center, Open-File Reports Section [distributor],</t>
+          <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="Z196" t="inlineStr">
         <is>
-          <t>v, 53 p. :ill., maps ;28 cm.</t>
+          <t>iv, 31 p.</t>
+        </is>
+      </c>
+      <c r="AM196" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN196" t="inlineStr">
+        <is>
+          <t>Kansas, Nebraska</t>
+        </is>
+      </c>
+      <c r="AQ196" t="inlineStr">
+        <is>
+          <t>Kansas River basin</t>
         </is>
       </c>
       <c r="AW196" t="inlineStr">
         <is>
-          <t>Gellenbeck, D.J.</t>
+          <t>Tanner, D. Q.</t>
         </is>
       </c>
       <c r="AZ196" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="BA196" t="inlineStr">
         <is>
-          <t>4f4e4880e4b07f02db5161d9</t>
+          <t>4f4e4ae4e4b07f02db689d37</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/cir1120D</t>
+          <t>https://pubs.usgs.gov/publication/wri944134</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>4493</t>
+          <t>29193</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>cir1120D</t>
+          <t>wri944134</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>Major ions, nutrients, and trace elements in the Mississippi River near Thebes, Illinois, July through September 1993</t>
+          <t>Water-quality assessment of the Kentucky River Basin, Kentucky: Distribution of metals and other trace elements in sediment and water, 1987-90</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>Circular</t>
+          <t>Water-Resources Investigations Report</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>1120</t>
-[...14 lines deleted...]
-          <t>1067-084X</t>
+          <t>94-4134</t>
         </is>
       </c>
       <c r="P197" t="inlineStr">
         <is>
-          <t>10.3133/cir1120D</t>
+          <t>10.3133/wri944134</t>
         </is>
       </c>
       <c r="T197" t="inlineStr">
         <is>
-          <t>1994</t>
+          <t>1995</t>
         </is>
       </c>
       <c r="U197" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V197" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W197" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
-      <c r="X197" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="Z197" t="inlineStr">
         <is>
-          <t>v, 21 p.</t>
+          <t>Report: xi, 184 p.; 1 Plate: 24.13 x 26.62 inches</t>
         </is>
       </c>
       <c r="AM197" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN197" t="inlineStr">
         <is>
-          <t>Illinois </t>
+          <t>Kentucky</t>
+        </is>
+      </c>
+      <c r="AQ197" t="inlineStr">
+        <is>
+          <t>Kentucky River Basin</t>
+        </is>
+      </c>
+      <c r="AT197" t="inlineStr">
+        <is>
+          <t>500000</t>
         </is>
       </c>
       <c r="AW197" t="inlineStr">
         <is>
-          <t>Taylor, Howard E. hetaylor@usgs.gov; Antweiler, Ronald C. 0000-0001-5652-6034 antweil@usgs.gov; Brinton, Terry I.; Roth, David A. 0000-0002-7515-3533 daroth@usgs.gov; Moody, John A. 0000-0003-2609-364X jamoody@usgs.gov</t>
+          <t>Porter, Stephen D.; White, Kevin D.; Clark, J. R.</t>
         </is>
       </c>
       <c r="AZ197" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
       <c r="BA197" t="inlineStr">
         <is>
-          <t>4f4e4a80e4b07f02db6497a5</t>
+          <t>4f4e4ac7e4b07f02db67ade7</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70017034</t>
+          <t>https://pubs.usgs.gov/publication/70187940</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>70017034</t>
+          <t>70187940</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>70017034</t>
+          <t>70187940</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>Compositions of micas in peraluminous granitoids of the eastern Arabian shield - Implications for petrogenesis and tectonic setting of highly evolved, rare-metal enriched granites</t>
+          <t>Hazard assessment of inorganics to three endangered fish in the Green River, Utah</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>Contributions to Mineralogy and Petrology</t>
+          <t>Ecotoxicology and Environmental Safety</t>
         </is>
       </c>
       <c r="P198" t="inlineStr">
         <is>
-          <t>10.1007/BF00310906</t>
+          <t>10.1006/eesa.1995.1017</t>
         </is>
       </c>
       <c r="R198" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>30</t>
         </is>
       </c>
       <c r="S198" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>2</t>
         </is>
       </c>
       <c r="T198" t="inlineStr">
         <is>
-          <t>1994</t>
+          <t>1995</t>
         </is>
       </c>
       <c r="U198" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V198" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
-      <c r="X198" t="inlineStr">
-[...16 lines deleted...]
-          <t>Contributions to Mineralogy and Petrology</t>
+      <c r="W198" t="inlineStr">
+        <is>
+          <t>Elsevier</t>
+        </is>
+      </c>
+      <c r="Y198" t="inlineStr">
+        <is>
+          <t>Columbia Environmental Research Center</t>
+        </is>
+      </c>
+      <c r="Z198" t="inlineStr">
+        <is>
+          <t>9 p.</t>
         </is>
       </c>
       <c r="AD198" t="inlineStr">
         <is>
-          <t>381</t>
+          <t>134</t>
         </is>
       </c>
       <c r="AE198" t="inlineStr">
         <is>
-          <t>397</t>
-[...4 lines deleted...]
-          <t>17</t>
+          <t>142</t>
+        </is>
+      </c>
+      <c r="AM198" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN198" t="inlineStr">
+        <is>
+          <t>Utah</t>
+        </is>
+      </c>
+      <c r="AQ198" t="inlineStr">
+        <is>
+          <t>Green River</t>
         </is>
       </c>
       <c r="AW198" t="inlineStr">
         <is>
-          <t>Bray, du</t>
+          <t>Hamilton, S. J.</t>
         </is>
       </c>
       <c r="AZ198" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA198" t="inlineStr">
         <is>
-          <t>5059f93ce4b0c8380cd4d4f9</t>
+          <t>59269bd0e4b0b7ff9fb489c6</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/wri934085</t>
+          <t>https://pubs.usgs.gov/publication/70018736</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>27688</t>
+          <t>70018736</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>wri934085</t>
+          <t>70018736</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>Streamflow, dissolved solids, suspended sediment, and trace elements, San Joaquin River, California, June 1985-September 1988</t>
+          <t>Determination of elemental content off rocks by laser ablation inductively coupled plasma mass spectrometry</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>Water-Resources Investigations Report</t>
-[...4 lines deleted...]
-          <t>93-4085</t>
+          <t>Analytical Chemistry</t>
         </is>
       </c>
       <c r="P199" t="inlineStr">
         <is>
-          <t>10.3133/wri934085</t>
+          <t>10.1021/ac00110a024</t>
+        </is>
+      </c>
+      <c r="R199" t="inlineStr">
+        <is>
+          <t>67</t>
+        </is>
+      </c>
+      <c r="S199" t="inlineStr">
+        <is>
+          <t>14</t>
         </is>
       </c>
       <c r="T199" t="inlineStr">
         <is>
-          <t>1993</t>
+          <t>1995</t>
         </is>
       </c>
       <c r="U199" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V199" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W199" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
+          <t>ACS Publications</t>
         </is>
       </c>
       <c r="Z199" t="inlineStr">
         <is>
-          <t>iv, 21 p.</t>
-[...14 lines deleted...]
-          <t>San Joaquin River</t>
+          <t>7 p.</t>
+        </is>
+      </c>
+      <c r="AD199" t="inlineStr">
+        <is>
+          <t>2479</t>
+        </is>
+      </c>
+      <c r="AE199" t="inlineStr">
+        <is>
+          <t>2485</t>
+        </is>
+      </c>
+      <c r="AF199" t="inlineStr">
+        <is>
+          <t>7</t>
         </is>
       </c>
       <c r="AW199" t="inlineStr">
         <is>
-          <t>Hill, B. R.; Gilliom, R. J.</t>
+          <t>Lichte, F.E.</t>
         </is>
       </c>
       <c r="AZ199" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA199" t="inlineStr">
         <is>
-          <t>4f4e4b15e4b07f02db6a4cdd</t>
+          <t>5059ffa3e4b0c8380cd4f2d7</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/wri924024B</t>
+          <t>https://pubs.usgs.gov/publication/70017448</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>47741</t>
+          <t>70017448</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>wri924024B</t>
+          <t>70017448</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>Detailed study of irrigation drainage in and near wildlife management areas, west-central Nevada, 1987-90; Part B, Effect on biota in Stillwater and Fernley Wildlife Management Areas and other nearby wetlands</t>
+          <t>Testing and comparison of four ionic tracers to measure stream flow loss by multiple tracer injection</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>Water-Resources Investigations Report</t>
-[...9 lines deleted...]
-          <t>B</t>
+          <t>Hydrological Processes</t>
         </is>
       </c>
       <c r="P200" t="inlineStr">
         <is>
-          <t>10.3133/wri924024B</t>
+          <t>10.1002/hyp.3360080206</t>
+        </is>
+      </c>
+      <c r="R200" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="S200" t="inlineStr">
+        <is>
+          <t>2</t>
         </is>
       </c>
       <c r="T200" t="inlineStr">
         <is>
-          <t>1993</t>
+          <t>1994</t>
         </is>
       </c>
       <c r="U200" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V200" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
         </is>
       </c>
       <c r="W200" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey ;
-Books and Open-File Reports Section [distributor],</t>
+          <t>Wiley</t>
+        </is>
+      </c>
+      <c r="Y200" t="inlineStr">
+        <is>
+          <t>Toxic Substances Hydrology Program</t>
         </is>
       </c>
       <c r="Z200" t="inlineStr">
         <is>
-          <t>84 p. :ill., maps ;28 cm.</t>
+          <t>11 p.</t>
+        </is>
+      </c>
+      <c r="AD200" t="inlineStr">
+        <is>
+          <t>155</t>
+        </is>
+      </c>
+      <c r="AE200" t="inlineStr">
+        <is>
+          <t>165</t>
+        </is>
+      </c>
+      <c r="AM200" t="inlineStr">
+        <is>
+          <t>United  States</t>
+        </is>
+      </c>
+      <c r="AN200" t="inlineStr">
+        <is>
+          <t>Colorado</t>
+        </is>
+      </c>
+      <c r="AO200" t="inlineStr">
+        <is>
+          <t>Lake  County</t>
+        </is>
+      </c>
+      <c r="AQ200" t="inlineStr">
+        <is>
+          <t>St. Kevin Gulch</t>
         </is>
       </c>
       <c r="AW200" t="inlineStr">
         <is>
-          <t>Hallock, Linda L.</t>
-[...4 lines deleted...]
-          <t>Hallock, Robert J.</t>
+          <t>Zellweger, G. W.</t>
         </is>
       </c>
       <c r="AZ200" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA200" t="inlineStr">
         <is>
-          <t>4f4e4aa8e4b07f02db667b39</t>
+          <t>505ba5bee4b08c986b320c48</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr93433</t>
+          <t>https://pubs.usgs.gov/publication/cir1120D</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>20827</t>
+          <t>4493</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>ofr93433</t>
+          <t>cir1120D</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>Geochemistry and migration of contaminants at the Weldon Spring chemical plant site, St. Charles County, Missouri, 1989-91</t>
+          <t>Major ions, nutrients, and trace elements in the Mississippi River near Thebes, Illinois, July through September 1993</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
+          <t>Circular</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>93-433</t>
+          <t>1120</t>
+        </is>
+      </c>
+      <c r="K201" t="inlineStr">
+        <is>
+          <t>D</t>
         </is>
       </c>
       <c r="M201" t="inlineStr">
         <is>
-          <t>2331-1258</t>
+          <t>2330-5703</t>
         </is>
       </c>
       <c r="N201" t="inlineStr">
         <is>
-          <t>0196-1497</t>
+          <t>1067-084X</t>
         </is>
       </c>
       <c r="P201" t="inlineStr">
         <is>
-          <t>10.3133/ofr93433</t>
+          <t>10.3133/cir1120D</t>
         </is>
       </c>
       <c r="T201" t="inlineStr">
         <is>
-          <t>1993</t>
+          <t>1994</t>
         </is>
       </c>
       <c r="U201" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V201" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
         </is>
       </c>
       <c r="W201" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey ;
-Earth Science Information Center, Open-File Reports Section [distributor],</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X201" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
+        </is>
+      </c>
+      <c r="Y201" t="inlineStr">
+        <is>
+          <t>Dakota Water Science Center; North Dakota Water Science Center; Toxic Substances Hydrology Program</t>
         </is>
       </c>
       <c r="Z201" t="inlineStr">
         <is>
-          <t>vii, 102 p. :ill., maps ;28 cm.</t>
+          <t>v, 21 p.</t>
+        </is>
+      </c>
+      <c r="AM201" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN201" t="inlineStr">
+        <is>
+          <t>Illinois </t>
         </is>
       </c>
       <c r="AW201" t="inlineStr">
         <is>
-          <t>Schumacher, John G. jschu@usgs.gov</t>
+          <t>Taylor, Howard E. hetaylor@usgs.gov; Antweiler, Ronald C. 0000-0001-5652-6034 antweil@usgs.gov; Brinton, Terry I.; Roth, David A. 0000-0002-7515-3533 daroth@usgs.gov; Moody, John A. 0000-0003-2609-364X jamoody@usgs.gov</t>
         </is>
       </c>
       <c r="AZ201" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA201" t="inlineStr">
         <is>
-          <t>4f4e4b13e4b07f02db6a31b4</t>
+          <t>4f4e4a80e4b07f02db6497a5</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr93126</t>
+          <t>https://pubs.usgs.gov/publication/wri944063</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>19849</t>
+          <t>27275</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>ofr93126</t>
+          <t>wri944063</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>Concentration of 23 trace elements in ground water and surface water at and near the Idaho National Engineering Laboratory, Idaho, 1988-91</t>
+          <t>Isotopic compositions and sources of nitrate in ground water from western Salt River Valley, Arizona</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
+          <t>Water-Resources Investigations Report</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>93-126</t>
-[...9 lines deleted...]
-          <t>0196-1497</t>
+          <t>94-4063</t>
         </is>
       </c>
       <c r="P202" t="inlineStr">
         <is>
-          <t>10.3133/ofr93126</t>
+          <t>10.3133/wri944063</t>
         </is>
       </c>
       <c r="T202" t="inlineStr">
         <is>
-          <t>1993</t>
+          <t>1994</t>
         </is>
       </c>
       <c r="U202" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V202" t="inlineStr">
         <is>
           <t>ENGLISH</t>
         </is>
       </c>
       <c r="W202" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey ;
-Earth Science Information Center Open-File Reports Section [distributor],</t>
+          <t>U.S. Dept of the Interior, U.S. Geological Survey ;
+Earth Science Information Center, Open-File Reports Section [distributor],</t>
         </is>
       </c>
       <c r="Z202" t="inlineStr">
         <is>
-          <t>iii, 44  p. :maps ;28 cm.</t>
+          <t>v, 53 p. :ill., maps ;28 cm.</t>
         </is>
       </c>
       <c r="AW202" t="inlineStr">
         <is>
-          <t>Liszewski, M. J.; Mann, L. J.</t>
+          <t>Gellenbeck, D.J.</t>
         </is>
       </c>
       <c r="AZ202" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA202" t="inlineStr">
         <is>
-          <t>4f4e4b17e4b07f02db6a6347</t>
+          <t>4f4e4880e4b07f02db5161d9</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70243547</t>
+          <t>https://pubs.usgs.gov/publication/70017034</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>70243547</t>
+          <t>70017034</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>70243547</t>
+          <t>70017034</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>Optimization of an extraction procedure for the accurate determination of total tin in eighteen Geological Survey of Japan rock reference materials</t>
+          <t>Compositions of micas in peraluminous granitoids of the eastern Arabian shield - Implications for petrogenesis and tectonic setting of highly evolved, rare-metal enriched granites</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>Analytical Sciences</t>
-[...4 lines deleted...]
-          <t>1348-2246</t>
+          <t>Contributions to Mineralogy and Petrology</t>
         </is>
       </c>
       <c r="P203" t="inlineStr">
         <is>
-          <t>10.2116/analsci.9.681</t>
+          <t>10.1007/BF00310906</t>
         </is>
       </c>
       <c r="R203" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>116</t>
+        </is>
+      </c>
+      <c r="S203" t="inlineStr">
+        <is>
+          <t>4</t>
         </is>
       </c>
       <c r="T203" t="inlineStr">
         <is>
-          <t>1993</t>
+          <t>1994</t>
         </is>
       </c>
       <c r="U203" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V203" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
-      <c r="W203" t="inlineStr">
-[...6 lines deleted...]
-          <t>5 p.</t>
+      <c r="X203" t="inlineStr">
+        <is>
+          <t>Springer-Verlag</t>
+        </is>
+      </c>
+      <c r="AA203" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="AB203" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="AC203" t="inlineStr">
+        <is>
+          <t>Contributions to Mineralogy and Petrology</t>
         </is>
       </c>
       <c r="AD203" t="inlineStr">
         <is>
-          <t>681</t>
+          <t>381</t>
         </is>
       </c>
       <c r="AE203" t="inlineStr">
         <is>
-          <t>685</t>
+          <t>397</t>
+        </is>
+      </c>
+      <c r="AF203" t="inlineStr">
+        <is>
+          <t>17</t>
         </is>
       </c>
       <c r="AW203" t="inlineStr">
         <is>
-          <t>Elsheimer, H.N.</t>
+          <t>Bray, du</t>
         </is>
       </c>
       <c r="AZ203" t="inlineStr">
         <is>
           <t>1</t>
+        </is>
+      </c>
+      <c r="BA203" t="inlineStr">
+        <is>
+          <t>5059f93ce4b0c8380cd4d4f9</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr91464</t>
+          <t>https://pubs.usgs.gov/publication/ofr93433</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>20798</t>
+          <t>20827</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>ofr91464</t>
+          <t>ofr93433</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>Chemical analysis of water samples and geophysical logs from cored test holes drilled in the central Oklahoma Aquifer, Oklahoma</t>
+          <t>Geochemistry and migration of contaminants at the Weldon Spring chemical plant site, St. Charles County, Missouri, 1989-91</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
           <t>Open-File Report</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>91-464</t>
+          <t>93-433</t>
         </is>
       </c>
       <c r="M204" t="inlineStr">
         <is>
           <t>2331-1258</t>
         </is>
       </c>
       <c r="N204" t="inlineStr">
         <is>
           <t>0196-1497</t>
         </is>
       </c>
       <c r="P204" t="inlineStr">
         <is>
-          <t>10.3133/ofr91464</t>
+          <t>10.3133/ofr93433</t>
         </is>
       </c>
       <c r="T204" t="inlineStr">
         <is>
-          <t>1991</t>
+          <t>1993</t>
         </is>
       </c>
       <c r="U204" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V204" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="W204" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Oklahoma City, OK</t>
+          <t>U.S. Geological Survey ;
+Earth Science Information Center, Open-File Reports Section [distributor],</t>
         </is>
       </c>
       <c r="Z204" t="inlineStr">
         <is>
-          <t>vi, 58 p.</t>
-[...14 lines deleted...]
-          <t>Central Oklahoma Aquifer</t>
+          <t>vii, 102 p. :ill., maps ;28 cm.</t>
         </is>
       </c>
       <c r="AW204" t="inlineStr">
         <is>
-          <t>Schlottmann, Jamie L.; Funkhouser, Ron A.</t>
+          <t>Schumacher, John G. jschu@usgs.gov</t>
         </is>
       </c>
       <c r="AZ204" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA204" t="inlineStr">
         <is>
-          <t>4f4e499fe4b07f02db5bcceb</t>
+          <t>4f4e4b13e4b07f02db6a31b4</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/wsp2380</t>
+          <t>https://pubs.usgs.gov/publication/wri934085</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>27688</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>wsp2380</t>
+          <t>wri934085</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>Geochemical relations and distribution of selected trace elements in ground water of the northern part of the western San Joaquin Valley, California</t>
+          <t>Streamflow, dissolved solids, suspended sediment, and trace elements, San Joaquin River, California, June 1985-September 1988</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>Water Supply Paper</t>
+          <t>Water-Resources Investigations Report</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>2380</t>
+          <t>93-4085</t>
         </is>
       </c>
       <c r="P205" t="inlineStr">
         <is>
-          <t>10.3133/wsp2380</t>
+          <t>10.3133/wri934085</t>
         </is>
       </c>
       <c r="T205" t="inlineStr">
         <is>
-          <t>1991</t>
+          <t>1993</t>
         </is>
       </c>
       <c r="U205" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V205" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
         </is>
       </c>
       <c r="W205" t="inlineStr">
         <is>
-          <t>U.S. G.P.O. ;
-Books and Open-File Reports Section, U.S. Geological Survey [distributor],</t>
+          <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="Z205" t="inlineStr">
         <is>
-          <t>vii, 51 p. :ill. (some col.) ;28 cm.</t>
+          <t>iv, 21 p.</t>
+        </is>
+      </c>
+      <c r="AM205" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN205" t="inlineStr">
+        <is>
+          <t>California</t>
+        </is>
+      </c>
+      <c r="AQ205" t="inlineStr">
+        <is>
+          <t>San Joaquin River</t>
         </is>
       </c>
       <c r="AW205" t="inlineStr">
         <is>
-          <t>Dubrovsky, Neil M. 0000-0001-7786-1149 nmdubrov@usgs.gov; Neil, John M.; Welker, Mary C.; Evenson, Kristin D.</t>
+          <t>Hill, B. R.; Gilliom, R. J.</t>
         </is>
       </c>
       <c r="AZ205" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="BA205" t="inlineStr">
         <is>
-          <t>4f4e4b00e4b07f02db697f1a</t>
+          <t>4f4e4b15e4b07f02db6a4cdd</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70185491</t>
+          <t>https://pubs.usgs.gov/publication/wri924024B</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>70185491</t>
+          <t>47741</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>70185491</t>
+          <t>wri924024B</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>Large-scale natural gradient tracer test in sand and gravel, Cape Cod, Massachusetts: 1. Experimental design and observed tracer movement</t>
+          <t>Detailed study of irrigation drainage in and near wildlife management areas, west-central Nevada, 1987-90; Part B, Effect on biota in Stillwater and Fernley Wildlife Management Areas and other nearby wetlands</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>Water Resources Research</t>
-[...9 lines deleted...]
-          <t>0043-1397</t>
+          <t>Water-Resources Investigations Report</t>
+        </is>
+      </c>
+      <c r="I206" t="inlineStr">
+        <is>
+          <t>92-4024</t>
+        </is>
+      </c>
+      <c r="K206" t="inlineStr">
+        <is>
+          <t>B</t>
         </is>
       </c>
       <c r="P206" t="inlineStr">
         <is>
-          <t>10.1029/91WR00241</t>
-[...9 lines deleted...]
-          <t>5</t>
+          <t>10.3133/wri924024B</t>
         </is>
       </c>
       <c r="T206" t="inlineStr">
         <is>
-          <t>1991</t>
+          <t>1993</t>
         </is>
       </c>
       <c r="U206" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V206" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="W206" t="inlineStr">
         <is>
-          <t>American Geophysical Union</t>
-[...4 lines deleted...]
-          <t>Toxic Substances Hydrology Program</t>
+          <t>U.S. Geological Survey ;
+Books and Open-File Reports Section [distributor],</t>
         </is>
       </c>
       <c r="Z206" t="inlineStr">
         <is>
-          <t>16 p. </t>
-[...24 lines deleted...]
-          <t>Cape Cod</t>
+          <t>84 p. :ill., maps ;28 cm.</t>
         </is>
       </c>
       <c r="AW206" t="inlineStr">
         <is>
-          <t>LeBlanc, Denis R. 0000-0002-4646-2628 dleblanc@usgs.gov; Garabedian, Stephen P.; Hess, Kathryn M.; Gelhar, Lynn W.; Quadri, Richard D.; Stollenwerk, Kenneth G. kgstolle@usgs.gov; Wood, Warren W.</t>
+          <t>Hallock, Linda L.</t>
+        </is>
+      </c>
+      <c r="AX206" t="inlineStr">
+        <is>
+          <t>Hallock, Robert J.</t>
         </is>
       </c>
       <c r="AZ206" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA206" t="inlineStr">
         <is>
-          <t>58d38d61e4b0236b68f98f7c</t>
+          <t>4f4e4aa8e4b07f02db667b39</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/cir930I</t>
+          <t>https://pubs.usgs.gov/publication/ofr93126</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>25131</t>
+          <t>19849</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>cir930I</t>
+          <t>ofr93126</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>International strategic minerals inventory summary report; lithium</t>
+          <t>Concentration of 23 trace elements in ground water and surface water at and near the Idaho National Engineering Laboratory, Idaho, 1988-91</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>Circular</t>
+          <t>Open-File Report</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>930</t>
-[...4 lines deleted...]
-          <t>I</t>
+          <t>93-126</t>
         </is>
       </c>
       <c r="M207" t="inlineStr">
         <is>
-          <t>2330-5703</t>
+          <t>2331-1258</t>
         </is>
       </c>
       <c r="N207" t="inlineStr">
         <is>
-          <t>1067-084X</t>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P207" t="inlineStr">
         <is>
-          <t>10.3133/cir930I</t>
+          <t>10.3133/ofr93126</t>
         </is>
       </c>
       <c r="T207" t="inlineStr">
         <is>
-          <t>1990</t>
+          <t>1993</t>
         </is>
       </c>
       <c r="U207" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V207" t="inlineStr">
         <is>
           <t>ENGLISH</t>
         </is>
       </c>
       <c r="W207" t="inlineStr">
         <is>
-          <t>U.S. Dept. of the Interior, Geological Survey,</t>
+          <t>U.S. Geological Survey ;
+Earth Science Information Center Open-File Reports Section [distributor],</t>
         </is>
       </c>
       <c r="Z207" t="inlineStr">
         <is>
-          <t>v. :ill. ;26 cm.; 28 p.</t>
+          <t>iii, 44  p. :maps ;28 cm.</t>
         </is>
       </c>
       <c r="AW207" t="inlineStr">
         <is>
-          <t>Anstett, T.F.; Krauss, U.H.; Ober, J.A.; Schmidt, H.W.</t>
+          <t>Liszewski, M. J.; Mann, L. J.</t>
         </is>
       </c>
       <c r="AZ207" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA207" t="inlineStr">
         <is>
-          <t>4f4e49d8e4b07f02db5df356</t>
+          <t>4f4e4b17e4b07f02db6a6347</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/wri894105</t>
+          <t>https://pubs.usgs.gov/publication/70243547</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>25733</t>
+          <t>70243547</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>wri894105</t>
+          <t>70243547</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>Reconnaissance investigation of water quality, bottom sediment, and biota associated with irrigation drainage in and near Stillwater Wildlife Management Area, Churchill County, Nevada, 1986-87</t>
+          <t>Optimization of an extraction procedure for the accurate determination of total tin in eighteen Geological Survey of Japan rock reference materials</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>Water-Resources Investigations Report</t>
-[...4 lines deleted...]
-          <t>89-4105</t>
+          <t>Analytical Sciences</t>
+        </is>
+      </c>
+      <c r="M208" t="inlineStr">
+        <is>
+          <t>1348-2246</t>
         </is>
       </c>
       <c r="P208" t="inlineStr">
         <is>
-          <t>10.3133/wri894105</t>
+          <t>10.2116/analsci.9.681</t>
+        </is>
+      </c>
+      <c r="R208" t="inlineStr">
+        <is>
+          <t>9</t>
         </is>
       </c>
       <c r="T208" t="inlineStr">
         <is>
-          <t>1990</t>
+          <t>1993</t>
         </is>
       </c>
       <c r="U208" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V208" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
         </is>
       </c>
       <c r="W208" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey ;
-Books and Open-File Reports Section [distributor],</t>
+          <t>Springer</t>
         </is>
       </c>
       <c r="Z208" t="inlineStr">
         <is>
-          <t>viii, 150 p. :ill., map ;28 cm.</t>
+          <t>5 p.</t>
+        </is>
+      </c>
+      <c r="AD208" t="inlineStr">
+        <is>
+          <t>681</t>
+        </is>
+      </c>
+      <c r="AE208" t="inlineStr">
+        <is>
+          <t>685</t>
         </is>
       </c>
       <c r="AW208" t="inlineStr">
         <is>
-          <t>Hoffman, R.J.; Hallock, R.J.; Rowe, T.G.; Lico, M.S.; Burge, H.L.; Thompson, S.P.</t>
+          <t>Elsheimer, H.N.</t>
         </is>
       </c>
       <c r="AZ208" t="inlineStr">
         <is>
-          <t>2</t>
-[...4 lines deleted...]
-          <t>4f4e4a6ce4b07f02db63eb5c</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70015925</t>
+          <t>https://pubs.usgs.gov/publication/wsp2380</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>70015925</t>
+          <t>56</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>70015925</t>
+          <t>wsp2380</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>Characterization of transport in an acidic and metal-rich mountain stream based on a lithium tracer injection and simulations of transient storage</t>
+          <t>Geochemical relations and distribution of selected trace elements in ground water of the northern part of the western San Joaquin Valley, California</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>Water Resources Research</t>
-[...9 lines deleted...]
-          <t>0043-1397</t>
+          <t>Water Supply Paper</t>
+        </is>
+      </c>
+      <c r="I209" t="inlineStr">
+        <is>
+          <t>2380</t>
         </is>
       </c>
       <c r="P209" t="inlineStr">
         <is>
-          <t>10.1029/WR026i005p00989</t>
-[...9 lines deleted...]
-          <t>5</t>
+          <t>10.3133/wsp2380</t>
         </is>
       </c>
       <c r="T209" t="inlineStr">
         <is>
-          <t>1990</t>
+          <t>1991</t>
         </is>
       </c>
       <c r="U209" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V209" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="W209" t="inlineStr">
         <is>
-          <t>American Geophysical Union</t>
+          <t>U.S. G.P.O. ;
+Books and Open-File Reports Section, U.S. Geological Survey [distributor],</t>
         </is>
       </c>
       <c r="Z209" t="inlineStr">
         <is>
-          <t>12 p.</t>
-[...9 lines deleted...]
-          <t>1000</t>
+          <t>vii, 51 p. :ill. (some col.) ;28 cm.</t>
         </is>
       </c>
       <c r="AW209" t="inlineStr">
         <is>
-          <t>Bencala, Kenneth E. kbencala@usgs.gov; McKnight, Diane M.; Zellweger, Gary W.</t>
+          <t>Dubrovsky, Neil M. 0000-0001-7786-1149 nmdubrov@usgs.gov; Neil, John M.; Welker, Mary C.; Evenson, Kristin D.</t>
         </is>
       </c>
       <c r="AZ209" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA209" t="inlineStr">
         <is>
-          <t>5059f4e8e4b0c8380cd4bfcb</t>
+          <t>4f4e4b00e4b07f02db697f1a</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70016138</t>
+          <t>https://pubs.usgs.gov/publication/ofr91464</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>70016138</t>
+          <t>20798</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>70016138</t>
+          <t>ofr91464</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>Determination of total tin in silicate rocks by graphite furnace atomic absorption spectrometry</t>
+          <t>Chemical analysis of water samples and geophysical logs from cored test holes drilled in the central Oklahoma Aquifer, Oklahoma</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>Analytica Chimica Acta</t>
+          <t>Open-File Report</t>
+        </is>
+      </c>
+      <c r="I210" t="inlineStr">
+        <is>
+          <t>91-464</t>
+        </is>
+      </c>
+      <c r="M210" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N210" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P210" t="inlineStr">
         <is>
-          <t>10.1016/S0003-2670(00)83845-3</t>
-[...7 lines deleted...]
-      <c r="S210" t="inlineStr">
+          <t>10.3133/ofr91464</t>
+        </is>
+      </c>
+      <c r="T210" t="inlineStr">
+        <is>
+          <t>1991</t>
+        </is>
+      </c>
+      <c r="U210" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V210" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W210" t="inlineStr">
+        <is>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X210" t="inlineStr">
+        <is>
+          <t>Oklahoma City, OK</t>
+        </is>
+      </c>
+      <c r="Z210" t="inlineStr">
+        <is>
+          <t>vi, 58 p.</t>
+        </is>
+      </c>
+      <c r="AM210" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN210" t="inlineStr">
+        <is>
+          <t>Oklahoma</t>
+        </is>
+      </c>
+      <c r="AQ210" t="inlineStr">
+        <is>
+          <t>Central Oklahoma Aquifer</t>
+        </is>
+      </c>
+      <c r="AW210" t="inlineStr">
+        <is>
+          <t>Schlottmann, Jamie L.; Funkhouser, Ron A.</t>
+        </is>
+      </c>
+      <c r="AZ210" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="T210" t="inlineStr">
-[...53 lines deleted...]
-      </c>
       <c r="BA210" t="inlineStr">
         <is>
-          <t>5059ffe0e4b0c8380cd4f447</t>
+          <t>4f4e499fe4b07f02db5bcceb</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr89413</t>
+          <t>https://pubs.usgs.gov/publication/70185491</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>18958</t>
+          <t>70185491</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>ofr89413</t>
+          <t>70185491</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>Lithology, mineralogy, and paleontology of Quaternary lake deposits in Long Valley Caldera, California</t>
+          <t>Large-scale natural gradient tracer test in sand and gravel, Cape Cod, Massachusetts: 1. Experimental design and observed tracer movement</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
-[...4 lines deleted...]
-          <t>89-413</t>
+          <t>Water Resources Research</t>
         </is>
       </c>
       <c r="M211" t="inlineStr">
         <is>
-          <t>2331-1258</t>
+          <t>1944-7973</t>
         </is>
       </c>
       <c r="N211" t="inlineStr">
         <is>
-          <t>0196-1497</t>
+          <t>0043-1397</t>
         </is>
       </c>
       <c r="P211" t="inlineStr">
         <is>
-          <t>10.3133/ofr89413</t>
+          <t>10.1029/91WR00241</t>
+        </is>
+      </c>
+      <c r="R211" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="S211" t="inlineStr">
+        <is>
+          <t>5</t>
         </is>
       </c>
       <c r="T211" t="inlineStr">
         <is>
-          <t>1989</t>
+          <t>1991</t>
         </is>
       </c>
       <c r="U211" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V211" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
         </is>
       </c>
       <c r="W211" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey,</t>
+          <t>American Geophysical Union</t>
+        </is>
+      </c>
+      <c r="Y211" t="inlineStr">
+        <is>
+          <t>Toxic Substances Hydrology Program</t>
         </is>
       </c>
       <c r="Z211" t="inlineStr">
         <is>
-          <t>v, 97 p. :ill., maps ;28 cm.</t>
+          <t>16 p. </t>
+        </is>
+      </c>
+      <c r="AD211" t="inlineStr">
+        <is>
+          <t>895</t>
+        </is>
+      </c>
+      <c r="AE211" t="inlineStr">
+        <is>
+          <t>910</t>
+        </is>
+      </c>
+      <c r="AM211" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN211" t="inlineStr">
+        <is>
+          <t>Massachusetts</t>
+        </is>
+      </c>
+      <c r="AQ211" t="inlineStr">
+        <is>
+          <t>Cape Cod</t>
         </is>
       </c>
       <c r="AW211" t="inlineStr">
         <is>
-          <t>Fournier, R.B.</t>
+          <t>LeBlanc, Denis R. 0000-0002-4646-2628 dleblanc@usgs.gov; Garabedian, Stephen P.; Hess, Kathryn M.; Gelhar, Lynn W.; Quadri, Richard D.; Stollenwerk, Kenneth G. kgstolle@usgs.gov; Wood, Warren W.</t>
         </is>
       </c>
       <c r="AZ211" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA211" t="inlineStr">
         <is>
-          <t>4f4e4a61e4b07f02db635e82</t>
+          <t>58d38d61e4b0236b68f98f7c</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/pp1405D</t>
+          <t>https://pubs.usgs.gov/publication/wri894105</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>38446</t>
+          <t>25733</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>pp1405D</t>
+          <t>wri894105</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>Geochemistry of the Cambrian-Ordovician aquifer system in the northern Midwest, United States: D in &lt;i&gt;Regional aquifer-system analysis&lt;/i&gt;</t>
+          <t>Reconnaissance investigation of water quality, bottom sediment, and biota associated with irrigation drainage in and near Stillwater Wildlife Management Area, Churchill County, Nevada, 1986-87</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>Professional Paper</t>
+          <t>Water-Resources Investigations Report</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>1405</t>
-[...14 lines deleted...]
-          <t>1044-9612</t>
+          <t>89-4105</t>
         </is>
       </c>
       <c r="P212" t="inlineStr">
         <is>
-          <t>10.3133/pp1405D</t>
+          <t>10.3133/wri894105</t>
         </is>
       </c>
       <c r="T212" t="inlineStr">
         <is>
-          <t>1989</t>
+          <t>1990</t>
         </is>
       </c>
       <c r="U212" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V212" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="W212" t="inlineStr">
         <is>
-          <t>U.S. Government Printing Office</t>
-[...9 lines deleted...]
-          <t>Minnesota Water Science Center; Wisconsin Water Science Center</t>
+          <t>U.S. Geological Survey ;
+Books and Open-File Reports Section [distributor],</t>
         </is>
       </c>
       <c r="Z212" t="inlineStr">
         <is>
-          <t>vii, 76 p.</t>
-[...39 lines deleted...]
-          <t>N</t>
+          <t>viii, 150 p. :ill., map ;28 cm.</t>
         </is>
       </c>
       <c r="AW212" t="inlineStr">
         <is>
-          <t>Siegel, D. I.</t>
+          <t>Hoffman, R.J.; Hallock, R.J.; Rowe, T.G.; Lico, M.S.; Burge, H.L.; Thompson, S.P.</t>
         </is>
       </c>
       <c r="AZ212" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="BA212" t="inlineStr">
         <is>
-          <t>4f4e4b1ee4b07f02db6aa604</t>
+          <t>4f4e4a6ce4b07f02db63eb5c</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70015446</t>
+          <t>https://pubs.usgs.gov/publication/cir930I</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>70015446</t>
+          <t>25131</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>70015446</t>
+          <t>cir930I</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>Reactive iron transport in an acidic mountain stream in Summit County, Colorado: A hydrologic perspective</t>
+          <t>International strategic minerals inventory summary report; lithium</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>Geochimica et Cosmochimica Acta</t>
+          <t>Circular</t>
+        </is>
+      </c>
+      <c r="I213" t="inlineStr">
+        <is>
+          <t>930</t>
+        </is>
+      </c>
+      <c r="K213" t="inlineStr">
+        <is>
+          <t>I</t>
+        </is>
+      </c>
+      <c r="M213" t="inlineStr">
+        <is>
+          <t>2330-5703</t>
+        </is>
+      </c>
+      <c r="N213" t="inlineStr">
+        <is>
+          <t>1067-084X</t>
         </is>
       </c>
       <c r="P213" t="inlineStr">
         <is>
-          <t>10.1016/0016-7037(89)90346-3</t>
-[...9 lines deleted...]
-          <t>9</t>
+          <t>10.3133/cir930I</t>
         </is>
       </c>
       <c r="T213" t="inlineStr">
         <is>
-          <t>1989</t>
+          <t>1990</t>
         </is>
       </c>
       <c r="U213" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V213" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="W213" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>U.S. Dept. of the Interior, Geological Survey,</t>
         </is>
       </c>
       <c r="Z213" t="inlineStr">
         <is>
-          <t>10 p.</t>
-[...14 lines deleted...]
-          <t>10</t>
+          <t>v. :ill. ;26 cm.; 28 p.</t>
         </is>
       </c>
       <c r="AW213" t="inlineStr">
         <is>
-          <t>McKnight, Diane M.; Bencala, K.E.</t>
+          <t>Anstett, T.F.; Krauss, U.H.; Ober, J.A.; Schmidt, H.W.</t>
         </is>
       </c>
       <c r="AZ213" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA213" t="inlineStr">
         <is>
-          <t>505a9584e4b0c8380cd81a78</t>
+          <t>4f4e49d8e4b07f02db5df356</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/pp1408D</t>
+          <t>https://pubs.usgs.gov/publication/70015925</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>38449</t>
+          <t>70015925</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>pp1408D</t>
+          <t>70015925</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>Solute geochemistry of the Snake River plain regional aquifer system, Idaho and eastern Oregon</t>
+          <t>Characterization of transport in an acidic and metal-rich mountain stream based on a lithium tracer injection and simulations of transient storage</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>Professional Paper</t>
-[...9 lines deleted...]
-          <t>D</t>
+          <t>Water Resources Research</t>
         </is>
       </c>
       <c r="M214" t="inlineStr">
         <is>
-          <t>2330-7102</t>
+          <t>1944-7973</t>
         </is>
       </c>
       <c r="N214" t="inlineStr">
         <is>
-          <t>1044-9612</t>
+          <t>0043-1397</t>
         </is>
       </c>
       <c r="P214" t="inlineStr">
         <is>
-          <t>10.3133/pp1408D</t>
+          <t>10.1029/WR026i005p00989</t>
+        </is>
+      </c>
+      <c r="R214" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="S214" t="inlineStr">
+        <is>
+          <t>5</t>
         </is>
       </c>
       <c r="T214" t="inlineStr">
         <is>
-          <t>1988</t>
+          <t>1990</t>
         </is>
       </c>
       <c r="U214" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V214" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W214" t="inlineStr">
         <is>
-          <t>U.S. Government Printing Office</t>
-[...4 lines deleted...]
-          <t>Idaho Water Science Center</t>
+          <t>American Geophysical Union</t>
         </is>
       </c>
       <c r="Z214" t="inlineStr">
         <is>
-          <t>vi, 79 p.</t>
-[...19 lines deleted...]
-          <t>Snake River Plain</t>
+          <t>12 p.</t>
+        </is>
+      </c>
+      <c r="AD214" t="inlineStr">
+        <is>
+          <t>989</t>
+        </is>
+      </c>
+      <c r="AE214" t="inlineStr">
+        <is>
+          <t>1000</t>
         </is>
       </c>
       <c r="AW214" t="inlineStr">
         <is>
-          <t>Wood, Warren W.; Low, Walton H.</t>
+          <t>Bencala, Kenneth E. kbencala@usgs.gov; McKnight, Diane M.; Zellweger, Gary W.</t>
         </is>
       </c>
       <c r="AZ214" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA214" t="inlineStr">
         <is>
-          <t>4f4e49efe4b07f02db5ed9fc</t>
+          <t>5059f4e8e4b0c8380cd4bfcb</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/wri874169</t>
+          <t>https://pubs.usgs.gov/publication/70016138</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>28054</t>
+          <t>70016138</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>wri874169</t>
+          <t>70016138</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>Hydrology and water-quality at the Weldon Spring radioactive waste-disposal sites, St. Charles County, Missouri</t>
+          <t>Determination of total tin in silicate rocks by graphite furnace atomic absorption spectrometry</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>Water-Resources Investigations Report</t>
-[...4 lines deleted...]
-          <t>87-4169</t>
+          <t>Analytica Chimica Acta</t>
         </is>
       </c>
       <c r="P215" t="inlineStr">
         <is>
-          <t>10.3133/wri874169</t>
+          <t>10.1016/S0003-2670(00)83845-3</t>
+        </is>
+      </c>
+      <c r="R215" t="inlineStr">
+        <is>
+          <t>239</t>
+        </is>
+      </c>
+      <c r="S215" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="T215" t="inlineStr">
         <is>
-          <t>1987</t>
+          <t>1990</t>
         </is>
       </c>
       <c r="U215" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V215" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
-      <c r="W215" t="inlineStr">
-[...26 lines deleted...]
-          <t>Weldon Spring radioactive waste-disposal sites</t>
+      <c r="AA215" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="AB215" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="AC215" t="inlineStr">
+        <is>
+          <t>Analytica Chimica Acta</t>
+        </is>
+      </c>
+      <c r="AD215" t="inlineStr">
+        <is>
+          <t>145</t>
+        </is>
+      </c>
+      <c r="AE215" t="inlineStr">
+        <is>
+          <t>149</t>
+        </is>
+      </c>
+      <c r="AF215" t="inlineStr">
+        <is>
+          <t>5</t>
         </is>
       </c>
       <c r="AW215" t="inlineStr">
         <is>
-          <t>Kleeschulte, M. J.; Emmett, L. F.</t>
+          <t>Elsheimer, H.N.; Fries, T. L.</t>
         </is>
       </c>
       <c r="AZ215" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA215" t="inlineStr">
         <is>
-          <t>4f4e4acce4b07f02db67e7e3</t>
+          <t>5059ffe0e4b0c8380cd4f447</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/cir957</t>
+          <t>https://pubs.usgs.gov/publication/pp1405D</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>4353</t>
+          <t>38446</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>cir957</t>
+          <t>pp1405D</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>Mineralogy and instrumental neutron activation analysis of seven National Bureau of Standards and three Instituto de Pesquisas Tecnologicas clay reference samples</t>
+          <t>Geochemistry of the Cambrian-Ordovician aquifer system in the northern Midwest, United States: D in &lt;i&gt;Regional aquifer-system analysis&lt;/i&gt;</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>Circular</t>
+          <t>Professional Paper</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>957</t>
+          <t>1405</t>
+        </is>
+      </c>
+      <c r="K216" t="inlineStr">
+        <is>
+          <t>D</t>
         </is>
       </c>
       <c r="M216" t="inlineStr">
         <is>
-          <t>2330-5703</t>
+          <t>2330-7102</t>
         </is>
       </c>
       <c r="N216" t="inlineStr">
         <is>
-          <t>1067-084X</t>
+          <t>1044-9612</t>
         </is>
       </c>
       <c r="P216" t="inlineStr">
         <is>
-          <t>10.3133/cir957</t>
+          <t>10.3133/pp1405D</t>
         </is>
       </c>
       <c r="T216" t="inlineStr">
         <is>
-          <t>1987</t>
+          <t>1989</t>
         </is>
       </c>
       <c r="U216" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V216" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
         </is>
       </c>
       <c r="W216" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey,</t>
+          <t>U.S. Government Printing Office</t>
+        </is>
+      </c>
+      <c r="X216" t="inlineStr">
+        <is>
+          <t>Washington, D.C.</t>
+        </is>
+      </c>
+      <c r="Y216" t="inlineStr">
+        <is>
+          <t>Minnesota Water Science Center; Wisconsin Water Science Center</t>
         </is>
       </c>
       <c r="Z216" t="inlineStr">
         <is>
-          <t>iv, 38 p. :ill., map ;27 cm.</t>
+          <t>vii, 76 p.</t>
+        </is>
+      </c>
+      <c r="AA216" t="inlineStr">
+        <is>
+          <t>Report</t>
+        </is>
+      </c>
+      <c r="AB216" t="inlineStr">
+        <is>
+          <t>USGS Numbered Series</t>
+        </is>
+      </c>
+      <c r="AC216" t="inlineStr">
+        <is>
+          <t>Regional aquifer-system analysis</t>
+        </is>
+      </c>
+      <c r="AF216" t="inlineStr">
+        <is>
+          <t>87</t>
+        </is>
+      </c>
+      <c r="AM216" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN216" t="inlineStr">
+        <is>
+          <t>Iowa, Indiana, Illinois, Michigan, Minnesota, Missouri, Wisconsin</t>
+        </is>
+      </c>
+      <c r="AU216" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AV216" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW216" t="inlineStr">
         <is>
-          <t>Hosterman, John W.; Flanagan, F.J.; Bragg, Anne; Doughten, M. W.; Filby, R.H.; Grimm, Catherine; Mee, J. S.; Potts, P.J.; Rogers, N.W.</t>
+          <t>Siegel, D. I.</t>
         </is>
       </c>
       <c r="AZ216" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA216" t="inlineStr">
         <is>
-          <t>4f4e4b05e4b07f02db699e44</t>
+          <t>4f4e4b1ee4b07f02db6aa604</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/i1251K</t>
+          <t>https://pubs.usgs.gov/publication/ofr89413</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>66222</t>
+          <t>18958</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>i1251K</t>
+          <t>ofr89413</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>Mineral resource potential for lithium, kyanite-sillimanite, and barite in the Charlotte 1 degree by 2 degrees Quadrangle, North Carolina and South Carolina</t>
+          <t>Lithology, mineralogy, and paleontology of Quaternary lake deposits in Long Valley Caldera, California</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>IMAP</t>
+          <t>Open-File Report</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>1251</t>
-[...9 lines deleted...]
-          <t>K</t>
+          <t>89-413</t>
+        </is>
+      </c>
+      <c r="M217" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N217" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P217" t="inlineStr">
         <is>
-          <t>10.3133/i1251K</t>
-[...4 lines deleted...]
-          <t>Photorevised 1974.</t>
+          <t>10.3133/ofr89413</t>
         </is>
       </c>
       <c r="T217" t="inlineStr">
         <is>
-          <t>1987</t>
+          <t>1989</t>
         </is>
       </c>
       <c r="U217" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V217" t="inlineStr">
         <is>
           <t>ENGLISH</t>
         </is>
       </c>
+      <c r="W217" t="inlineStr">
+        <is>
+          <t>U.S. Geological Survey,</t>
+        </is>
+      </c>
       <c r="Z217" t="inlineStr">
         <is>
-          <t>1 map :col. ;45 x 73 cm., on sheet 71 x 112 cm., folded in envelope 30 x 24 cm.</t>
-[...4 lines deleted...]
-          <t>250000</t>
+          <t>v, 97 p. :ill., maps ;28 cm.</t>
         </is>
       </c>
       <c r="AW217" t="inlineStr">
         <is>
-          <t>Horton, J. Wright Jr. 0000-0001-6756-6365 whorton@usgs.gov</t>
+          <t>Fournier, R.B.</t>
         </is>
       </c>
       <c r="AZ217" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
       <c r="BA217" t="inlineStr">
         <is>
-          <t>4f4e4acce4b07f02db67e4cb</t>
+          <t>4f4e4a61e4b07f02db635e82</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr86247</t>
+          <t>https://pubs.usgs.gov/publication/70015446</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>21461</t>
+          <t>70015446</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>ofr86247</t>
+          <t>70015446</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>Solute geochemistry of the Snake River plain regional aquifer system, Idaho and eastern Oregon</t>
+          <t>Reactive iron transport in an acidic mountain stream in Summit County, Colorado: A hydrologic perspective</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
-[...14 lines deleted...]
-          <t>0196-1497</t>
+          <t>Geochimica et Cosmochimica Acta</t>
         </is>
       </c>
       <c r="P218" t="inlineStr">
         <is>
-          <t>10.3133/ofr86247</t>
+          <t>10.1016/0016-7037(89)90346-3</t>
+        </is>
+      </c>
+      <c r="R218" t="inlineStr">
+        <is>
+          <t>53</t>
+        </is>
+      </c>
+      <c r="S218" t="inlineStr">
+        <is>
+          <t>9</t>
         </is>
       </c>
       <c r="T218" t="inlineStr">
         <is>
-          <t>1987</t>
+          <t>1989</t>
         </is>
       </c>
       <c r="U218" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V218" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W218" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Z218" t="inlineStr">
         <is>
-          <t>xi, 146 p.</t>
-[...9 lines deleted...]
-          <t>Idaho, Oregon</t>
+          <t>10 p.</t>
+        </is>
+      </c>
+      <c r="AD218" t="inlineStr">
+        <is>
+          <t>2225</t>
+        </is>
+      </c>
+      <c r="AE218" t="inlineStr">
+        <is>
+          <t>2234</t>
+        </is>
+      </c>
+      <c r="AF218" t="inlineStr">
+        <is>
+          <t>10</t>
         </is>
       </c>
       <c r="AW218" t="inlineStr">
         <is>
-          <t>Wood, Warren W.; Low, Walton H.</t>
+          <t>McKnight, Diane M.; Bencala, K.E.</t>
         </is>
       </c>
       <c r="AZ218" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA218" t="inlineStr">
         <is>
-          <t>4f4e479de4b07f02db491f0a</t>
+          <t>505a9584e4b0c8380cd81a78</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/wri874098</t>
+          <t>https://pubs.usgs.gov/publication/pp1408D</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>29770</t>
+          <t>38449</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>wri874098</t>
+          <t>pp1408D</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>Effect of urbanization on the water resources of eastern Chester County, Pennsylvania</t>
+          <t>Solute geochemistry of the Snake River plain regional aquifer system, Idaho and eastern Oregon</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>Water-Resources Investigations Report</t>
+          <t>Professional Paper</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>87-4098</t>
+          <t>1408</t>
+        </is>
+      </c>
+      <c r="K219" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="M219" t="inlineStr">
+        <is>
+          <t>2330-7102</t>
+        </is>
+      </c>
+      <c r="N219" t="inlineStr">
+        <is>
+          <t>1044-9612</t>
         </is>
       </c>
       <c r="P219" t="inlineStr">
         <is>
-          <t>10.3133/wri874098</t>
+          <t>10.3133/pp1408D</t>
         </is>
       </c>
       <c r="T219" t="inlineStr">
         <is>
-          <t>1987</t>
+          <t>1988</t>
         </is>
       </c>
       <c r="U219" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V219" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W219" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
+          <t>U.S. Government Printing Office</t>
         </is>
       </c>
       <c r="Y219" t="inlineStr">
         <is>
-          <t>Pennsylvania Water Science Center</t>
+          <t>Idaho Water Science Center</t>
         </is>
       </c>
       <c r="Z219" t="inlineStr">
         <is>
-          <t>Report: viii, 131 p.; 2 Plates: 36.43 x 35.29 inches and 29.23 x 18.83 inches</t>
+          <t>vi, 79 p.</t>
+        </is>
+      </c>
+      <c r="AF219" t="inlineStr">
+        <is>
+          <t>91</t>
         </is>
       </c>
       <c r="AM219" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN219" t="inlineStr">
         <is>
-          <t>Pennsylvania</t>
-[...4 lines deleted...]
-          <t>Chester County</t>
+          <t>Idaho;Oregon</t>
+        </is>
+      </c>
+      <c r="AQ219" t="inlineStr">
+        <is>
+          <t>Snake River Plain</t>
         </is>
       </c>
       <c r="AW219" t="inlineStr">
         <is>
-          <t>Sloto, R. A.</t>
+          <t>Wood, Warren W.; Low, Walton H.</t>
         </is>
       </c>
       <c r="AZ219" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA219" t="inlineStr">
         <is>
-          <t>4f4e4a4be4b07f02db62542f</t>
+          <t>4f4e49efe4b07f02db5ed9fc</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/wri854272</t>
+          <t>https://pubs.usgs.gov/publication/wri874169</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>28051</t>
+          <t>28054</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>wri854272</t>
+          <t>wri874169</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>Compilation and preliminary interpretation of hydrologic data for the Weldon Spring radioactive waste-disposal sites, St Charles County, Missouri — A progress report</t>
+          <t>Hydrology and water-quality at the Weldon Spring radioactive waste-disposal sites, St. Charles County, Missouri</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
           <t>Water-Resources Investigations Report</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>85-4272</t>
+          <t>87-4169</t>
         </is>
       </c>
       <c r="P220" t="inlineStr">
         <is>
-          <t>10.3133/wri854272</t>
+          <t>10.3133/wri874169</t>
         </is>
       </c>
       <c r="T220" t="inlineStr">
         <is>
-          <t>1986</t>
+          <t>1987</t>
         </is>
       </c>
       <c r="U220" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V220" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W220" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="Z220" t="inlineStr">
         <is>
-          <t>vi, 71 p.</t>
+          <t>vi, 65 p.</t>
         </is>
       </c>
       <c r="AM220" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN220" t="inlineStr">
         <is>
           <t>Missouri</t>
         </is>
       </c>
       <c r="AO220" t="inlineStr">
         <is>
           <t>St. Charles County</t>
         </is>
       </c>
       <c r="AQ220" t="inlineStr">
         <is>
           <t>Weldon Spring radioactive waste-disposal sites</t>
         </is>
       </c>
       <c r="AW220" t="inlineStr">
         <is>
           <t>Kleeschulte, M. J.; Emmett, L. F.</t>
         </is>
       </c>
       <c r="AZ220" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="BA220" t="inlineStr">
         <is>
-          <t>4f4e4b1ee4b07f02db6aa19f</t>
+          <t>4f4e4acce4b07f02db67e7e3</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/cir944</t>
+          <t>https://pubs.usgs.gov/publication/cir957</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>4266</t>
+          <t>4353</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>cir944</t>
+          <t>cir957</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>The Conterminous United States Mineral Assessment Program; background information to accompany folio of geologic, geophysical, geochemical, mineral-occurrence, mineral-resource potential, and mineral-production maps of the Charlotte 1 degree x 2 degrees Quadrangle, North Carolina and South Carolina</t>
+          <t>Mineralogy and instrumental neutron activation analysis of seven National Bureau of Standards and three Instituto de Pesquisas Tecnologicas clay reference samples</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
           <t>Circular</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>944</t>
+          <t>957</t>
         </is>
       </c>
       <c r="M221" t="inlineStr">
         <is>
           <t>2330-5703</t>
         </is>
       </c>
       <c r="N221" t="inlineStr">
         <is>
           <t>1067-084X</t>
         </is>
       </c>
       <c r="P221" t="inlineStr">
         <is>
-          <t>10.3133/cir944</t>
+          <t>10.3133/cir957</t>
         </is>
       </c>
       <c r="T221" t="inlineStr">
         <is>
-          <t>1986</t>
+          <t>1987</t>
         </is>
       </c>
       <c r="U221" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V221" t="inlineStr">
         <is>
           <t>ENGLISH</t>
         </is>
       </c>
       <c r="W221" t="inlineStr">
         <is>
           <t>U.S. Geological Survey,</t>
         </is>
       </c>
       <c r="Z221" t="inlineStr">
         <is>
-          <t>iii, 18 p. :ill., map ;26 cm.</t>
+          <t>iv, 38 p. :ill., map ;27 cm.</t>
         </is>
       </c>
       <c r="AW221" t="inlineStr">
         <is>
-          <t>Gair, Jacob Eugene; Goldsmith, Richard; Daniels, D. L.; Griffitts, W. R.; DeYoung, J. H.; Lee, M. P.</t>
+          <t>Hosterman, John W.; Flanagan, F.J.; Bragg, Anne; Doughten, M. W.; Filby, R.H.; Grimm, Catherine; Mee, J. S.; Potts, P.J.; Rogers, N.W.</t>
         </is>
       </c>
       <c r="AZ221" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA221" t="inlineStr">
         <is>
-          <t>4f4e4acce4b07f02db67ecbe</t>
+          <t>4f4e4b05e4b07f02db699e44</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/wri864085</t>
+          <t>https://pubs.usgs.gov/publication/i1251K</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>26463</t>
+          <t>66222</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>wri864085</t>
+          <t>i1251K</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>A reconnaissance water-quality appraisal of the Fountain Creek alluvial aquifer between Colorado Springs and Pueblo, Colorado, including trace elements and organic constituents</t>
+          <t>Mineral resource potential for lithium, kyanite-sillimanite, and barite in the Charlotte 1 degree by 2 degrees Quadrangle, North Carolina and South Carolina</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>Water-Resources Investigations Report</t>
+          <t>IMAP</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>86-4085</t>
+          <t>1251</t>
+        </is>
+      </c>
+      <c r="J222" t="inlineStr">
+        <is>
+          <t>NONE</t>
+        </is>
+      </c>
+      <c r="K222" t="inlineStr">
+        <is>
+          <t>K</t>
         </is>
       </c>
       <c r="P222" t="inlineStr">
         <is>
-          <t>10.3133/wri864085</t>
+          <t>10.3133/i1251K</t>
+        </is>
+      </c>
+      <c r="Q222" t="inlineStr">
+        <is>
+          <t>Photorevised 1974.</t>
         </is>
       </c>
       <c r="T222" t="inlineStr">
         <is>
-          <t>1986</t>
+          <t>1987</t>
         </is>
       </c>
       <c r="U222" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V222" t="inlineStr">
         <is>
           <t>ENGLISH</t>
         </is>
       </c>
-      <c r="W222" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="Z222" t="inlineStr">
         <is>
-          <t>iv, 45 p. :ill., maps ;28 cm.</t>
+          <t>1 map :col. ;45 x 73 cm., on sheet 71 x 112 cm., folded in envelope 30 x 24 cm.</t>
+        </is>
+      </c>
+      <c r="AT222" t="inlineStr">
+        <is>
+          <t>250000</t>
         </is>
       </c>
       <c r="AW222" t="inlineStr">
         <is>
-          <t>Cain, Doug; Edelmann, Patrick</t>
+          <t>Horton, J. Wright Jr. 0000-0001-6756-6365 whorton@usgs.gov</t>
         </is>
       </c>
       <c r="AZ222" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA222" t="inlineStr">
         <is>
-          <t>4f4e4b1ae4b07f02db6a851e</t>
+          <t>4f4e4acce4b07f02db67e4cb</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr86403W</t>
+          <t>https://pubs.usgs.gov/publication/wri874098</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>12005</t>
+          <t>29770</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>ofr86403W</t>
+          <t>wri874098</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>Data on the solute concentration within the subsurface flows of Little Lost Man Creek in response to a transport experiment, Redwood National Park, northwest California</t>
+          <t>Effect of urbanization on the water resources of eastern Chester County, Pennsylvania</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
+          <t>Water-Resources Investigations Report</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>86-403</t>
-[...14 lines deleted...]
-          <t>0196-1497</t>
+          <t>87-4098</t>
         </is>
       </c>
       <c r="P223" t="inlineStr">
         <is>
-          <t>10.3133/ofr86403W</t>
+          <t>10.3133/wri874098</t>
         </is>
       </c>
       <c r="T223" t="inlineStr">
         <is>
-          <t>1986</t>
+          <t>1987</t>
         </is>
       </c>
       <c r="U223" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V223" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
         </is>
       </c>
       <c r="W223" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey,</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="Y223" t="inlineStr">
+        <is>
+          <t>Pennsylvania Water Science Center</t>
         </is>
       </c>
       <c r="Z223" t="inlineStr">
         <is>
-          <t>69 p.; 1 v. (various foliations) :ill., map ;28 cm.</t>
+          <t>Report: viii, 131 p.; 2 Plates: 36.43 x 35.29 inches and 29.23 x 18.83 inches</t>
+        </is>
+      </c>
+      <c r="AM223" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN223" t="inlineStr">
+        <is>
+          <t>Pennsylvania</t>
+        </is>
+      </c>
+      <c r="AO223" t="inlineStr">
+        <is>
+          <t>Chester County</t>
         </is>
       </c>
       <c r="AW223" t="inlineStr">
         <is>
-          <t>Zellweger, Gary W.; Kennedy, V. C.; Bencala, K.E.; Avanzino, R.J.; Jackman, A. P.; Triska, F.J.</t>
+          <t>Sloto, R. A.</t>
         </is>
       </c>
       <c r="AZ223" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>4</t>
         </is>
       </c>
       <c r="BA223" t="inlineStr">
         <is>
-          <t>4f4e4ac7e4b07f02db67b1fb</t>
+          <t>4f4e4a4be4b07f02db62542f</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/pp1134E</t>
+          <t>https://pubs.usgs.gov/publication/ofr86247</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>32606</t>
+          <t>21461</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>pp1134E</t>
+          <t>ofr86247</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>Geochemical variability of soils and biogeochemical variability of plants in the Piceance Basin, Colorado</t>
+          <t>Solute geochemistry of the Snake River plain regional aquifer system, Idaho and eastern Oregon</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>Professional Paper</t>
+          <t>Open-File Report</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>1134</t>
-[...4 lines deleted...]
-          <t>E</t>
+          <t>86-247</t>
         </is>
       </c>
       <c r="M224" t="inlineStr">
         <is>
-          <t>2330-7102</t>
+          <t>2331-1258</t>
         </is>
       </c>
       <c r="N224" t="inlineStr">
         <is>
-          <t>1044-9612</t>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P224" t="inlineStr">
         <is>
-          <t>10.3133/pp1134E</t>
+          <t>10.3133/ofr86247</t>
         </is>
       </c>
       <c r="T224" t="inlineStr">
         <is>
-          <t>1986</t>
+          <t>1987</t>
         </is>
       </c>
       <c r="U224" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V224" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W224" t="inlineStr">
+        <is>
+          <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="Z224" t="inlineStr">
         <is>
-          <t>p. E1-E46</t>
+          <t>xi, 146 p.</t>
+        </is>
+      </c>
+      <c r="AM224" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN224" t="inlineStr">
+        <is>
+          <t>Idaho, Oregon</t>
         </is>
       </c>
       <c r="AW224" t="inlineStr">
         <is>
-          <t>Tuttle, M. L.; Severson, R. C.; Dean, W.E.; Klusman, R.W.</t>
+          <t>Wood, Warren W.; Low, Walton H.</t>
         </is>
       </c>
       <c r="AZ224" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA224" t="inlineStr">
         <is>
-          <t>4f4e4b20e4b07f02db6ab97e</t>
+          <t>4f4e479de4b07f02db491f0a</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70009929</t>
+          <t>https://pubs.usgs.gov/publication/pp1134E</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>70009929</t>
+          <t>32606</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>70009929</t>
+          <t>pp1134E</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>A rapid method for determining tin and molybdenum in geological samples by flame atomic-absorption spectroscopy</t>
+          <t>Geochemical variability of soils and biogeochemical variability of plants in the Piceance Basin, Colorado</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>Talanta</t>
+          <t>Professional Paper</t>
+        </is>
+      </c>
+      <c r="I225" t="inlineStr">
+        <is>
+          <t>1134</t>
+        </is>
+      </c>
+      <c r="K225" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="M225" t="inlineStr">
+        <is>
+          <t>2330-7102</t>
+        </is>
+      </c>
+      <c r="N225" t="inlineStr">
+        <is>
+          <t>1044-9612</t>
         </is>
       </c>
       <c r="P225" t="inlineStr">
         <is>
-          <t>10.1016/0039-9140(85)80220-4</t>
-[...9 lines deleted...]
-          <t>10</t>
+          <t>10.3133/pp1134E</t>
         </is>
       </c>
       <c r="T225" t="inlineStr">
         <is>
-          <t>1985</t>
+          <t>1986</t>
         </is>
       </c>
       <c r="U225" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V225" t="inlineStr">
         <is>
-          <t>English</t>
-[...4 lines deleted...]
-          <t>Elsevier</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="Z225" t="inlineStr">
         <is>
-          <t>3 p.</t>
-[...9 lines deleted...]
-          <t>998</t>
+          <t>p. E1-E46</t>
         </is>
       </c>
       <c r="AW225" t="inlineStr">
         <is>
-          <t>Welsch, Eric P.</t>
+          <t>Tuttle, M. L.; Severson, R. C.; Dean, W.E.; Klusman, R.W.</t>
         </is>
       </c>
       <c r="AZ225" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA225" t="inlineStr">
         <is>
-          <t>5059e52ce4b0c8380cd46ba9</t>
+          <t>4f4e4b20e4b07f02db6ab97e</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/wri854078</t>
+          <t>https://pubs.usgs.gov/publication/wri864085</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>26442</t>
+          <t>26463</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>wri854078</t>
+          <t>wri864085</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>Discharge and water quality of springs in Roan and Parachute Creek basins, northwestern Colorado, 1981-83</t>
+          <t>A reconnaissance water-quality appraisal of the Fountain Creek alluvial aquifer between Colorado Springs and Pueblo, Colorado, including trace elements and organic constituents</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
           <t>Water-Resources Investigations Report</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>85-4078</t>
+          <t>86-4085</t>
         </is>
       </c>
       <c r="P226" t="inlineStr">
         <is>
-          <t>10.3133/wri854078</t>
+          <t>10.3133/wri864085</t>
         </is>
       </c>
       <c r="T226" t="inlineStr">
         <is>
-          <t>1985</t>
+          <t>1986</t>
         </is>
       </c>
       <c r="U226" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V226" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="W226" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
+          <t>U.S. Geological Survey,</t>
         </is>
       </c>
       <c r="Z226" t="inlineStr">
         <is>
-          <t>Report: v, 145 p.; 1 Plate: 30.03 x 21.15 inches</t>
-[...14 lines deleted...]
-          <t>Roan and Parachute Creek basins</t>
+          <t>iv, 45 p. :ill., maps ;28 cm.</t>
         </is>
       </c>
       <c r="AW226" t="inlineStr">
         <is>
-          <t>Butler, D. L.</t>
+          <t>Cain, Doug; Edelmann, Patrick</t>
         </is>
       </c>
       <c r="AZ226" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA226" t="inlineStr">
         <is>
-          <t>4f4e4a82e4b07f02db64ab60</t>
+          <t>4f4e4b1ae4b07f02db6a851e</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/wri844261</t>
+          <t>https://pubs.usgs.gov/publication/cir944</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>30163</t>
+          <t>4266</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>wri844261</t>
+          <t>cir944</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>Water-quality characteristics of streams in the Piceance Creek and Yellow Creek drainage basins, northwestern Colorado, water years 1977-81</t>
+          <t>The Conterminous United States Mineral Assessment Program; background information to accompany folio of geologic, geophysical, geochemical, mineral-occurrence, mineral-resource potential, and mineral-production maps of the Charlotte 1 degree x 2 degrees Quadrangle, North Carolina and South Carolina</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>Water-Resources Investigations Report</t>
+          <t>Circular</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>84-4261</t>
+          <t>944</t>
+        </is>
+      </c>
+      <c r="M227" t="inlineStr">
+        <is>
+          <t>2330-5703</t>
+        </is>
+      </c>
+      <c r="N227" t="inlineStr">
+        <is>
+          <t>1067-084X</t>
         </is>
       </c>
       <c r="P227" t="inlineStr">
         <is>
-          <t>10.3133/wri844261</t>
+          <t>10.3133/cir944</t>
         </is>
       </c>
       <c r="T227" t="inlineStr">
         <is>
-          <t>1985</t>
+          <t>1986</t>
         </is>
       </c>
       <c r="U227" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V227" t="inlineStr">
         <is>
           <t>ENGLISH</t>
         </is>
       </c>
       <c r="W227" t="inlineStr">
         <is>
           <t>U.S. Geological Survey,</t>
         </is>
       </c>
       <c r="Z227" t="inlineStr">
         <is>
-          <t>vii, 80 p. :ill., maps ;28 cm.</t>
+          <t>iii, 18 p. :ill., map ;26 cm.</t>
         </is>
       </c>
       <c r="AW227" t="inlineStr">
         <is>
-          <t>Tobin, R.L.; Stranathan, H.E.; Covay, K.J.</t>
+          <t>Gair, Jacob Eugene; Goldsmith, Richard; Daniels, D. L.; Griffitts, W. R.; DeYoung, J. H.; Lee, M. P.</t>
         </is>
       </c>
       <c r="AZ227" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA227" t="inlineStr">
         <is>
-          <t>4f4e49fce4b07f02db5f58ad</t>
+          <t>4f4e4acce4b07f02db67ecbe</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr85534</t>
+          <t>https://pubs.usgs.gov/publication/wri854272</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>12192</t>
+          <t>28051</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>ofr85534</t>
+          <t>wri854272</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>Neutron induced autoradiography, neutron radiography and neutron induced luminescence of lithium and boron in geologic specimens</t>
+          <t>Compilation and preliminary interpretation of hydrologic data for the Weldon Spring radioactive waste-disposal sites, St Charles County, Missouri — A progress report</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
+          <t>Water-Resources Investigations Report</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>85-534</t>
-[...9 lines deleted...]
-          <t>0196-1497</t>
+          <t>85-4272</t>
         </is>
       </c>
       <c r="P228" t="inlineStr">
         <is>
-          <t>10.3133/ofr85534</t>
+          <t>10.3133/wri854272</t>
         </is>
       </c>
       <c r="T228" t="inlineStr">
         <is>
-          <t>1985</t>
+          <t>1986</t>
         </is>
       </c>
       <c r="U228" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V228" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
         </is>
       </c>
       <c r="W228" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey,</t>
+          <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="Z228" t="inlineStr">
         <is>
-          <t>38 p. :chiefly ill. (some col.) ;28 cm.</t>
+          <t>vi, 71 p.</t>
+        </is>
+      </c>
+      <c r="AM228" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN228" t="inlineStr">
+        <is>
+          <t>Missouri</t>
+        </is>
+      </c>
+      <c r="AO228" t="inlineStr">
+        <is>
+          <t>St. Charles County</t>
+        </is>
+      </c>
+      <c r="AQ228" t="inlineStr">
+        <is>
+          <t>Weldon Spring radioactive waste-disposal sites</t>
         </is>
       </c>
       <c r="AW228" t="inlineStr">
         <is>
-          <t>Dooley, J. R. Jr.; Vine, J. D.; Enemaerke, Jan; Senftle, F. E.; Reed, D.E.</t>
+          <t>Kleeschulte, M. J.; Emmett, L. F.</t>
         </is>
       </c>
       <c r="AZ228" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="BA228" t="inlineStr">
         <is>
-          <t>4f4e4affe4b07f02db697a7b</t>
+          <t>4f4e4b1ee4b07f02db6aa19f</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr85408</t>
+          <t>https://pubs.usgs.gov/publication/ofr86403W</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>13607</t>
+          <t>12005</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>ofr85408</t>
+          <t>ofr86403W</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>Chemical and physical characteristics of water in estuaries of Texas; October 1978-September 1983</t>
+          <t>Data on the solute concentration within the subsurface flows of Little Lost Man Creek in response to a transport experiment, Redwood National Park, northwest California</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
           <t>Open-File Report</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>85-408</t>
+          <t>86-403</t>
+        </is>
+      </c>
+      <c r="K229" t="inlineStr">
+        <is>
+          <t>W</t>
         </is>
       </c>
       <c r="M229" t="inlineStr">
         <is>
           <t>2331-1258</t>
         </is>
       </c>
       <c r="N229" t="inlineStr">
         <is>
           <t>0196-1497</t>
         </is>
       </c>
       <c r="P229" t="inlineStr">
         <is>
-          <t>10.3133/ofr85408</t>
+          <t>10.3133/ofr86403W</t>
         </is>
       </c>
       <c r="T229" t="inlineStr">
         <is>
-          <t>1985</t>
+          <t>1986</t>
         </is>
       </c>
       <c r="U229" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V229" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="W229" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...9 lines deleted...]
-          <t>Texas Water Science Center</t>
+          <t>U.S. Geological Survey,</t>
         </is>
       </c>
       <c r="Z229" t="inlineStr">
         <is>
-          <t>iv, 243 p.</t>
-[...9 lines deleted...]
-          <t>N</t>
+          <t>69 p.; 1 v. (various foliations) :ill., map ;28 cm.</t>
         </is>
       </c>
       <c r="AW229" t="inlineStr">
         <is>
-          <t>Fisher, J.C.; Grozier, R.U.</t>
+          <t>Zellweger, Gary W.; Kennedy, V. C.; Bencala, K.E.; Avanzino, R.J.; Jackman, A. P.; Triska, F.J.</t>
         </is>
       </c>
       <c r="AZ229" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA229" t="inlineStr">
         <is>
-          <t>4f4e49e1e4b07f02db5e480a</t>
+          <t>4f4e4ac7e4b07f02db67b1fb</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/wri854067</t>
+          <t>https://pubs.usgs.gov/publication/70009929</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>29606</t>
+          <t>70009929</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>wri854067</t>
+          <t>70009929</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>Preparation of polyethylene sacks for collection of precipitation samples for chemical analysis</t>
+          <t>A rapid method for determining tin and molybdenum in geological samples by flame atomic-absorption spectroscopy</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>Water-Resources Investigations Report</t>
-[...4 lines deleted...]
-          <t>85-4067</t>
+          <t>Talanta</t>
         </is>
       </c>
       <c r="P230" t="inlineStr">
         <is>
-          <t>10.3133/wri854067</t>
+          <t>10.1016/0039-9140(85)80220-4</t>
+        </is>
+      </c>
+      <c r="R230" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="S230" t="inlineStr">
+        <is>
+          <t>10</t>
         </is>
       </c>
       <c r="T230" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="U230" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V230" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
         </is>
       </c>
       <c r="W230" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey,</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Z230" t="inlineStr">
         <is>
-          <t>iii, 12 p. ;28 cm.</t>
+          <t>3 p.</t>
+        </is>
+      </c>
+      <c r="AD230" t="inlineStr">
+        <is>
+          <t>996</t>
+        </is>
+      </c>
+      <c r="AE230" t="inlineStr">
+        <is>
+          <t>998</t>
         </is>
       </c>
       <c r="AW230" t="inlineStr">
         <is>
-          <t>Schroder, L.J.; Bricker, A.W.</t>
+          <t>Welsch, Eric P.</t>
         </is>
       </c>
       <c r="AZ230" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA230" t="inlineStr">
         <is>
-          <t>4f4e4aaae4b07f02db6691c2</t>
+          <t>5059e52ce4b0c8380cd46ba9</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70013178</t>
+          <t>https://pubs.usgs.gov/publication/ofr85534</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>70013178</t>
+          <t>12192</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>70013178</t>
+          <t>ofr85534</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>Determination of total tin in geological materials by electrothermal atomic-absorption spectrophotometry using a tungsten-impregnated graphite furnace</t>
+          <t>Neutron induced autoradiography, neutron radiography and neutron induced luminescence of lithium and boron in geologic specimens</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>Talanta</t>
+          <t>Open-File Report</t>
+        </is>
+      </c>
+      <c r="I231" t="inlineStr">
+        <is>
+          <t>85-534</t>
+        </is>
+      </c>
+      <c r="M231" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N231" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P231" t="inlineStr">
         <is>
-          <t>10.1016/0039-9140(84)80014-4</t>
-[...7 lines deleted...]
-      <c r="S231" t="inlineStr">
+          <t>10.3133/ofr85534</t>
+        </is>
+      </c>
+      <c r="T231" t="inlineStr">
+        <is>
+          <t>1985</t>
+        </is>
+      </c>
+      <c r="U231" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V231" t="inlineStr">
+        <is>
+          <t>ENGLISH</t>
+        </is>
+      </c>
+      <c r="W231" t="inlineStr">
+        <is>
+          <t>U.S. Geological Survey,</t>
+        </is>
+      </c>
+      <c r="Z231" t="inlineStr">
+        <is>
+          <t>38 p. :chiefly ill. (some col.) ;28 cm.</t>
+        </is>
+      </c>
+      <c r="AW231" t="inlineStr">
+        <is>
+          <t>Dooley, J. R. Jr.; Vine, J. D.; Enemaerke, Jan; Senftle, F. E.; Reed, D.E.</t>
+        </is>
+      </c>
+      <c r="AZ231" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="T231" t="inlineStr">
-[...43 lines deleted...]
-      </c>
       <c r="BA231" t="inlineStr">
         <is>
-          <t>5059ffe0e4b0c8380cd4f444</t>
+          <t>4f4e4affe4b07f02db697a7b</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/cir889</t>
+          <t>https://pubs.usgs.gov/publication/wri854078</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>3599</t>
+          <t>26442</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>cir889</t>
+          <t>wri854078</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>Lithium anomaly near Pringle, southern Black Hills, South Dakota, possibly caused by unexposed rare-mineral pegmatite</t>
+          <t>Discharge and water quality of springs in Roan and Parachute Creek basins, northwestern Colorado, 1981-83</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>Circular</t>
+          <t>Water-Resources Investigations Report</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>889</t>
-[...9 lines deleted...]
-          <t>1067-084X</t>
+          <t>85-4078</t>
         </is>
       </c>
       <c r="P232" t="inlineStr">
         <is>
-          <t>10.3133/cir889</t>
+          <t>10.3133/wri854078</t>
         </is>
       </c>
       <c r="T232" t="inlineStr">
         <is>
-          <t>1984</t>
+          <t>1985</t>
         </is>
       </c>
       <c r="U232" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V232" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
         </is>
       </c>
       <c r="W232" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey,</t>
+          <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="Z232" t="inlineStr">
         <is>
-          <t>iii, 7 p. :ill., map ;26 cm.</t>
+          <t>Report: v, 145 p.; 1 Plate: 30.03 x 21.15 inches</t>
+        </is>
+      </c>
+      <c r="AM232" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN232" t="inlineStr">
+        <is>
+          <t>Colorado</t>
+        </is>
+      </c>
+      <c r="AQ232" t="inlineStr">
+        <is>
+          <t>Roan and Parachute Creek basins</t>
         </is>
       </c>
       <c r="AW232" t="inlineStr">
         <is>
-          <t>Norton, James Jennings</t>
+          <t>Butler, D. L.</t>
         </is>
       </c>
       <c r="AZ232" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
       <c r="BA232" t="inlineStr">
         <is>
-          <t>4f4e4b15e4b07f02db6a4c75</t>
+          <t>4f4e4a82e4b07f02db64ab60</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr84843M</t>
+          <t>https://pubs.usgs.gov/publication/wri844261</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>13904</t>
+          <t>30163</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>ofr84843M</t>
+          <t>wri844261</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>Distribution of lithium in the Charlotte 1° x 2° quadrangle, North Carolina and South Carolina</t>
+          <t>Water-quality characteristics of streams in the Piceance Creek and Yellow Creek drainage basins, northwestern Colorado, water years 1977-81</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
+          <t>Water-Resources Investigations Report</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>84-843</t>
-[...14 lines deleted...]
-          <t>0196-1497</t>
+          <t>84-4261</t>
         </is>
       </c>
       <c r="P233" t="inlineStr">
         <is>
-          <t>10.3133/ofr84843M</t>
+          <t>10.3133/wri844261</t>
         </is>
       </c>
       <c r="T233" t="inlineStr">
         <is>
-          <t>1984</t>
+          <t>1985</t>
         </is>
       </c>
       <c r="U233" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V233" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="W233" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
+          <t>U.S. Geological Survey,</t>
         </is>
       </c>
       <c r="Z233" t="inlineStr">
         <is>
-          <t>Report: 2 p.; 1 Plate: 36.71 × 24.33 inches</t>
-[...14 lines deleted...]
-          <t>Charlotte 1° x 2° quadrangle</t>
+          <t>vii, 80 p. :ill., maps ;28 cm.</t>
         </is>
       </c>
       <c r="AW233" t="inlineStr">
         <is>
-          <t>Griffitts, W. R.; Hoffman, J. D.</t>
+          <t>Tobin, R.L.; Stranathan, H.E.; Covay, K.J.</t>
         </is>
       </c>
       <c r="AZ233" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA233" t="inlineStr">
         <is>
-          <t>4f4e4a6fe4b07f02db6409bd</t>
+          <t>4f4e49fce4b07f02db5f58ad</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr84445</t>
+          <t>https://pubs.usgs.gov/publication/ofr85408</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>20205</t>
+          <t>13607</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>ofr84445</t>
+          <t>ofr85408</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>Effects of brine on the chemical quality of water in parts of Creek, Lincoln, Okfuskee, Payne, Pottawatomie, and Seminole counties, Oklahoma</t>
+          <t>Chemical and physical characteristics of water in estuaries of Texas; October 1978-September 1983</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
           <t>Open-File Report</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>84-445</t>
+          <t>85-408</t>
         </is>
       </c>
       <c r="M234" t="inlineStr">
         <is>
           <t>2331-1258</t>
         </is>
       </c>
       <c r="N234" t="inlineStr">
         <is>
           <t>0196-1497</t>
         </is>
       </c>
       <c r="P234" t="inlineStr">
         <is>
-          <t>10.3133/ofr84445</t>
+          <t>10.3133/ofr85408</t>
         </is>
       </c>
       <c r="T234" t="inlineStr">
         <is>
-          <t>1984</t>
+          <t>1985</t>
         </is>
       </c>
       <c r="U234" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V234" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W234" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
+      <c r="X234" t="inlineStr">
+        <is>
+          <t>Austin, TX</t>
+        </is>
+      </c>
+      <c r="Y234" t="inlineStr">
+        <is>
+          <t>Texas Water Science Center</t>
+        </is>
+      </c>
       <c r="Z234" t="inlineStr">
         <is>
-          <t>Report: 105 p.; Plate: 38.14 x 25.40 inches; Figures 2-9</t>
-[...14 lines deleted...]
-          <t>Creek County, Lincoln County, Okfuskee County, Payne County, Pottawatomie County, Seminole County</t>
+          <t>iv, 243 p.</t>
+        </is>
+      </c>
+      <c r="AU234" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AV234" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW234" t="inlineStr">
         <is>
-          <t>Morton, Robert B.</t>
+          <t>Fisher, J.C.; Grozier, R.U.</t>
         </is>
       </c>
       <c r="AZ234" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA234" t="inlineStr">
         <is>
-          <t>4f4e4a4ae4b07f02db624974</t>
+          <t>4f4e49e1e4b07f02db5e480a</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70014010</t>
+          <t>https://pubs.usgs.gov/publication/wri854067</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>70014010</t>
+          <t>29606</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>70014010</t>
+          <t>wri854067</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>The group separation of the rare-earth elements and yttrium from geologic materials by cation-exchange chromatography</t>
+          <t>Preparation of polyethylene sacks for collection of precipitation samples for chemical analysis</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>Chemical Geology</t>
+          <t>Water-Resources Investigations Report</t>
+        </is>
+      </c>
+      <c r="I235" t="inlineStr">
+        <is>
+          <t>85-4067</t>
         </is>
       </c>
       <c r="P235" t="inlineStr">
         <is>
-          <t>10.1016/0009-2541(84)90121-9</t>
-[...9 lines deleted...]
-          <t>1-2</t>
+          <t>10.3133/wri854067</t>
         </is>
       </c>
       <c r="T235" t="inlineStr">
         <is>
-          <t>1984</t>
+          <t>1985</t>
         </is>
       </c>
       <c r="U235" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V235" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="W235" t="inlineStr">
         <is>
-          <t>Elsevier</t>
-[...29 lines deleted...]
-          <t>15</t>
+          <t>U.S. Geological Survey,</t>
+        </is>
+      </c>
+      <c r="Z235" t="inlineStr">
+        <is>
+          <t>iii, 12 p. ;28 cm.</t>
         </is>
       </c>
       <c r="AW235" t="inlineStr">
         <is>
-          <t>Crock, J.G.; Lichte, F.E.; Wildeman, T.R.</t>
+          <t>Schroder, L.J.; Bricker, A.W.</t>
         </is>
       </c>
       <c r="AZ235" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA235" t="inlineStr">
         <is>
-          <t>505baca7e4b08c986b32363e</t>
+          <t>4f4e4aaae4b07f02db6691c2</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70012668</t>
+          <t>https://pubs.usgs.gov/publication/70013178</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>70012668</t>
+          <t>70013178</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>70012668</t>
+          <t>70013178</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>Determination of indium in geological materials by electrothermal-atomization atomic absorption spectrometry with a tungsten-impregnated graphite furance</t>
+          <t>Determination of total tin in geological materials by electrothermal atomic-absorption spectrophotometry using a tungsten-impregnated graphite furnace</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>Analytica Chimica Acta</t>
+          <t>Talanta</t>
         </is>
       </c>
       <c r="P236" t="inlineStr">
         <is>
-          <t>10.1016/S0003-2670(00)85809-2</t>
+          <t>10.1016/0039-9140(84)80014-4</t>
         </is>
       </c>
       <c r="R236" t="inlineStr">
         <is>
-          <t>161</t>
+          <t>31</t>
         </is>
       </c>
       <c r="S236" t="inlineStr">
         <is>
-          <t>C</t>
+          <t>1</t>
         </is>
       </c>
       <c r="T236" t="inlineStr">
         <is>
           <t>1984</t>
         </is>
       </c>
       <c r="U236" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V236" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W236" t="inlineStr">
         <is>
           <t>Elsevier</t>
         </is>
       </c>
-      <c r="Y236" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="Z236" t="inlineStr">
         <is>
-          <t>5 p.</t>
+          <t>4 p.</t>
         </is>
       </c>
       <c r="AD236" t="inlineStr">
         <is>
-          <t>369</t>
+          <t>73</t>
         </is>
       </c>
       <c r="AE236" t="inlineStr">
         <is>
-          <t>373</t>
-[...4 lines deleted...]
-          <t>5</t>
+          <t>76</t>
         </is>
       </c>
       <c r="AW236" t="inlineStr">
         <is>
           <t>Zhou, L.; Chao, T. T.; Meier, A. L.</t>
         </is>
       </c>
       <c r="AZ236" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA236" t="inlineStr">
         <is>
-          <t>5059fface4b0c8380cd4f30f</t>
+          <t>5059ffe0e4b0c8380cd4f444</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70013483</t>
+          <t>https://pubs.usgs.gov/publication/ofr84445</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>70013483</t>
+          <t>20205</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>70013483</t>
+          <t>ofr84445</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>Interactions of solutes and streambed sediment: 2. A dynamic analysis of coupled hydrologic and chemical processes that determine solute transport</t>
+          <t>Effects of brine on the chemical quality of water in parts of Creek, Lincoln, Okfuskee, Payne, Pottawatomie, and Seminole counties, Oklahoma</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>Water Resources Research</t>
+          <t>Open-File Report</t>
+        </is>
+      </c>
+      <c r="I237" t="inlineStr">
+        <is>
+          <t>84-445</t>
         </is>
       </c>
       <c r="M237" t="inlineStr">
         <is>
-          <t>1944-7973</t>
+          <t>2331-1258</t>
         </is>
       </c>
       <c r="N237" t="inlineStr">
         <is>
-          <t>0043-1397</t>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P237" t="inlineStr">
         <is>
-          <t>10.1029/WR020i012p01804</t>
-[...9 lines deleted...]
-          <t>12</t>
+          <t>10.3133/ofr84445</t>
         </is>
       </c>
       <c r="T237" t="inlineStr">
         <is>
           <t>1984</t>
         </is>
       </c>
       <c r="U237" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V237" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W237" t="inlineStr">
         <is>
-          <t>American Geophysical Union</t>
-[...4 lines deleted...]
-          <t>Toxic Substances Hydrology Program</t>
+          <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="Z237" t="inlineStr">
         <is>
-          <t>11 p.</t>
-[...9 lines deleted...]
-          <t>1814</t>
+          <t>Report: 105 p.; Plate: 38.14 x 25.40 inches; Figures 2-9</t>
+        </is>
+      </c>
+      <c r="AM237" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN237" t="inlineStr">
+        <is>
+          <t>Oklahoma</t>
+        </is>
+      </c>
+      <c r="AO237" t="inlineStr">
+        <is>
+          <t>Creek County, Lincoln County, Okfuskee County, Payne County, Pottawatomie County, Seminole County</t>
         </is>
       </c>
       <c r="AW237" t="inlineStr">
         <is>
-          <t>Bencala, Kenneth E. kbencala@usgs.gov</t>
+          <t>Morton, Robert B.</t>
         </is>
       </c>
       <c r="AZ237" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>10</t>
         </is>
       </c>
       <c r="BA237" t="inlineStr">
         <is>
-          <t>505a3cd1e4b0c8380cd63085</t>
+          <t>4f4e4a4ae4b07f02db624974</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70013310</t>
+          <t>https://pubs.usgs.gov/publication/cir889</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>70013310</t>
+          <t>3599</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>70013310</t>
+          <t>cir889</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>Interactions of solutes and streambed sediment: 1. An experimental analysis of cation and anion transport in a mountain stream</t>
+          <t>Lithium anomaly near Pringle, southern Black Hills, South Dakota, possibly caused by unexposed rare-mineral pegmatite</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>Water Resources Research</t>
+          <t>Circular</t>
+        </is>
+      </c>
+      <c r="I238" t="inlineStr">
+        <is>
+          <t>889</t>
         </is>
       </c>
       <c r="M238" t="inlineStr">
         <is>
-          <t>1944-7973</t>
+          <t>2330-5703</t>
         </is>
       </c>
       <c r="N238" t="inlineStr">
         <is>
-          <t>0043-1397</t>
+          <t>1067-084X</t>
         </is>
       </c>
       <c r="P238" t="inlineStr">
         <is>
-          <t>10.1029/WR020i012p01797</t>
-[...9 lines deleted...]
-          <t>12</t>
+          <t>10.3133/cir889</t>
         </is>
       </c>
       <c r="T238" t="inlineStr">
         <is>
           <t>1984</t>
         </is>
       </c>
       <c r="U238" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V238" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="W238" t="inlineStr">
         <is>
-          <t>American Geophysical Union</t>
-[...4 lines deleted...]
-          <t>Toxic Substances Hydrology Program</t>
+          <t>U.S. Geological Survey,</t>
         </is>
       </c>
       <c r="Z238" t="inlineStr">
         <is>
-          <t>7 p.</t>
-[...29 lines deleted...]
-          <t>Little Lost Man Creek</t>
+          <t>iii, 7 p. :ill., map ;26 cm.</t>
         </is>
       </c>
       <c r="AW238" t="inlineStr">
         <is>
-          <t>Bencala, Kenneth E. kbencala@usgs.gov; Kennedy, Vance C.; Zellweger, Gary W.; Jackman, Alan P.; Avanzino, Ronald J.</t>
+          <t>Norton, James Jennings</t>
         </is>
       </c>
       <c r="AZ238" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA238" t="inlineStr">
         <is>
-          <t>505a3cd0e4b0c8380cd6307f</t>
+          <t>4f4e4b15e4b07f02db6a4c75</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr83369</t>
+          <t>https://pubs.usgs.gov/publication/ofr84843M</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>8628</t>
+          <t>13904</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>ofr83369</t>
+          <t>ofr84843M</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>Geochemical evaluation of felsic plutonic rocks in the eastern and southeastern Arabian Shield, Kingdom of Saudi Arabia</t>
+          <t>Distribution of lithium in the Charlotte 1° x 2° quadrangle, North Carolina and South Carolina</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
           <t>Open-File Report</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t>83-369</t>
+          <t>84-843</t>
+        </is>
+      </c>
+      <c r="K239" t="inlineStr">
+        <is>
+          <t>M</t>
         </is>
       </c>
       <c r="M239" t="inlineStr">
         <is>
           <t>2331-1258</t>
         </is>
       </c>
       <c r="N239" t="inlineStr">
         <is>
           <t>0196-1497</t>
         </is>
       </c>
       <c r="P239" t="inlineStr">
         <is>
-          <t>10.3133/ofr83369</t>
+          <t>10.3133/ofr84843M</t>
         </is>
       </c>
       <c r="T239" t="inlineStr">
         <is>
-          <t>1983</t>
+          <t>1984</t>
         </is>
       </c>
       <c r="U239" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V239" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
         </is>
       </c>
       <c r="W239" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey,</t>
+          <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="Z239" t="inlineStr">
         <is>
-          <t>57 p. ill., maps ;28 cm.</t>
+          <t>Report: 2 p.; 1 Plate: 36.71 × 24.33 inches</t>
+        </is>
+      </c>
+      <c r="AM239" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN239" t="inlineStr">
+        <is>
+          <t>North Carolina, South Carolina</t>
+        </is>
+      </c>
+      <c r="AQ239" t="inlineStr">
+        <is>
+          <t>Charlotte 1° x 2° quadrangle</t>
         </is>
       </c>
       <c r="AW239" t="inlineStr">
         <is>
-          <t>Du Bray, E. A.; Elliott, James E.; Stoeser, D. B.</t>
+          <t>Griffitts, W. R.; Hoffman, J. D.</t>
         </is>
       </c>
       <c r="AZ239" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="BA239" t="inlineStr">
         <is>
-          <t>4f4e4b23e4b07f02db6ae2e5</t>
+          <t>4f4e4a6fe4b07f02db6409bd</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr83389</t>
+          <t>https://pubs.usgs.gov/publication/70014010</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>8726</t>
+          <t>70014010</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>ofr83389</t>
+          <t>70014010</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>Peralkaline and peraluminous granites and related mineral deposits of the Arabian Shield, Kingdom of Saudi Arabia</t>
+          <t>The group separation of the rare-earth elements and yttrium from geologic materials by cation-exchange chromatography</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
-[...14 lines deleted...]
-          <t>0196-1497</t>
+          <t>Chemical Geology</t>
         </is>
       </c>
       <c r="P240" t="inlineStr">
         <is>
-          <t>10.3133/ofr83389</t>
+          <t>10.1016/0009-2541(84)90121-9</t>
+        </is>
+      </c>
+      <c r="R240" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="S240" t="inlineStr">
+        <is>
+          <t>1-2</t>
         </is>
       </c>
       <c r="T240" t="inlineStr">
         <is>
-          <t>1983</t>
+          <t>1984</t>
         </is>
       </c>
       <c r="U240" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V240" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W240" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...24 lines deleted...]
-          <t>N</t>
+          <t>Elsevier</t>
+        </is>
+      </c>
+      <c r="AA240" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="AB240" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="AC240" t="inlineStr">
+        <is>
+          <t>Chemical Geology</t>
+        </is>
+      </c>
+      <c r="AD240" t="inlineStr">
+        <is>
+          <t>149</t>
+        </is>
+      </c>
+      <c r="AE240" t="inlineStr">
+        <is>
+          <t>163</t>
+        </is>
+      </c>
+      <c r="AF240" t="inlineStr">
+        <is>
+          <t>15</t>
         </is>
       </c>
       <c r="AW240" t="inlineStr">
         <is>
-          <t>Elliott, James E.</t>
+          <t>Crock, J.G.; Lichte, F.E.; Wildeman, T.R.</t>
         </is>
       </c>
       <c r="AZ240" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA240" t="inlineStr">
         <is>
-          <t>4f4e4b30e4b07f02db6b4089</t>
+          <t>505baca7e4b08c986b32363e</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70186166</t>
+          <t>https://pubs.usgs.gov/publication/70013310</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>70186166</t>
+          <t>70013310</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>70186166</t>
+          <t>70013310</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>Rhodamine-WT dye losses in a mountain stream environment</t>
+          <t>Interactions of solutes and streambed sediment: 1. An experimental analysis of cation and anion transport in a mountain stream</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>Journal of the American Water Resources Association</t>
+          <t>Water Resources Research</t>
+        </is>
+      </c>
+      <c r="M241" t="inlineStr">
+        <is>
+          <t>1944-7973</t>
+        </is>
+      </c>
+      <c r="N241" t="inlineStr">
+        <is>
+          <t>0043-1397</t>
         </is>
       </c>
       <c r="P241" t="inlineStr">
         <is>
-          <t>10.1111/j.1752-1688.1983.tb05944.x</t>
+          <t>10.1029/WR020i012p01797</t>
         </is>
       </c>
       <c r="R241" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>20</t>
         </is>
       </c>
       <c r="S241" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>12</t>
         </is>
       </c>
       <c r="T241" t="inlineStr">
         <is>
-          <t>1983</t>
+          <t>1984</t>
         </is>
       </c>
       <c r="U241" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V241" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W241" t="inlineStr">
         <is>
-          <t>Wiley</t>
+          <t>American Geophysical Union</t>
         </is>
       </c>
       <c r="Y241" t="inlineStr">
         <is>
           <t>Toxic Substances Hydrology Program</t>
         </is>
       </c>
       <c r="Z241" t="inlineStr">
         <is>
-          <t>8 p. </t>
+          <t>7 p.</t>
         </is>
       </c>
       <c r="AD241" t="inlineStr">
         <is>
-          <t>943</t>
+          <t>1797</t>
         </is>
       </c>
       <c r="AE241" t="inlineStr">
         <is>
-          <t>950</t>
+          <t>1803</t>
+        </is>
+      </c>
+      <c r="AM241" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN241" t="inlineStr">
+        <is>
+          <t>California</t>
+        </is>
+      </c>
+      <c r="AO241" t="inlineStr">
+        <is>
+          <t>Humboldt County</t>
+        </is>
+      </c>
+      <c r="AQ241" t="inlineStr">
+        <is>
+          <t>Little Lost Man Creek</t>
         </is>
       </c>
       <c r="AW241" t="inlineStr">
         <is>
-          <t>Bencala, Kenneth E. kbencala@usgs.gov; Rathburn, Ronald E.; Jackman, Alan P.; Kennedy, Vance C.; Zellweger, Gary W.; Avanzino, Ronald J.</t>
+          <t>Bencala, Kenneth E. kbencala@usgs.gov; Kennedy, Vance C.; Zellweger, Gary W.; Jackman, Alan P.; Avanzino, Ronald J.</t>
         </is>
       </c>
       <c r="AZ241" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA241" t="inlineStr">
         <is>
-          <t>58de1955e4b02ff32c699cdd</t>
+          <t>505a3cd0e4b0c8380cd6307f</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70012115</t>
+          <t>https://pubs.usgs.gov/publication/70013483</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>70012115</t>
+          <t>70013483</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>70012115</t>
+          <t>70013483</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>Comparison of rapid methods for chemical analysis of milligram samples of ultrafine clays</t>
+          <t>Interactions of solutes and streambed sediment: 2. A dynamic analysis of coupled hydrologic and chemical processes that determine solute transport</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>Clays and Clay Minerals</t>
+          <t>Water Resources Research</t>
         </is>
       </c>
       <c r="M242" t="inlineStr">
         <is>
-          <t>1552-8367</t>
+          <t>1944-7973</t>
         </is>
       </c>
       <c r="N242" t="inlineStr">
         <is>
-          <t>0009-8604</t>
+          <t>0043-1397</t>
         </is>
       </c>
       <c r="P242" t="inlineStr">
         <is>
-          <t>10.1346/CCMN.1983.0310605</t>
+          <t>10.1029/WR020i012p01804</t>
         </is>
       </c>
       <c r="R242" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>20</t>
         </is>
       </c>
       <c r="S242" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>12</t>
         </is>
       </c>
       <c r="T242" t="inlineStr">
         <is>
-          <t>1983</t>
+          <t>1984</t>
         </is>
       </c>
       <c r="U242" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V242" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W242" t="inlineStr">
         <is>
-          <t>The Clay Minerals Society</t>
+          <t>American Geophysical Union</t>
+        </is>
+      </c>
+      <c r="Y242" t="inlineStr">
+        <is>
+          <t>Toxic Substances Hydrology Program</t>
         </is>
       </c>
       <c r="Z242" t="inlineStr">
         <is>
-          <t>7 p.</t>
+          <t>11 p.</t>
         </is>
       </c>
       <c r="AD242" t="inlineStr">
         <is>
-          <t>440</t>
+          <t>1804</t>
         </is>
       </c>
       <c r="AE242" t="inlineStr">
         <is>
-          <t>446</t>
+          <t>1814</t>
         </is>
       </c>
       <c r="AW242" t="inlineStr">
         <is>
-          <t>Rettig, S.L.; Marinenko, J.W.; Khoury, Hani N.; Jones, B.F.</t>
+          <t>Bencala, Kenneth E. kbencala@usgs.gov</t>
         </is>
       </c>
       <c r="AZ242" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA242" t="inlineStr">
         <is>
-          <t>5059f887e4b0c8380cd4d176</t>
+          <t>505a3cd1e4b0c8380cd63085</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70011356</t>
+          <t>https://pubs.usgs.gov/publication/70012668</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>70011356</t>
+          <t>70012668</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>70011356</t>
+          <t>70012668</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>Taeniolite, an uncommon lithium-mica from Coyote Peak, Humboldt County, California.</t>
+          <t>Determination of indium in geological materials by electrothermal-atomization atomic absorption spectrometry with a tungsten-impregnated graphite furance</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t>Mineralogical Record</t>
+          <t>Analytica Chimica Acta</t>
+        </is>
+      </c>
+      <c r="P243" t="inlineStr">
+        <is>
+          <t>10.1016/S0003-2670(00)85809-2</t>
         </is>
       </c>
       <c r="R243" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>161</t>
         </is>
       </c>
       <c r="S243" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>C</t>
         </is>
       </c>
       <c r="T243" t="inlineStr">
         <is>
-          <t>1983</t>
+          <t>1984</t>
         </is>
       </c>
       <c r="U243" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V243" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
-      <c r="AA243" t="inlineStr">
-[...11 lines deleted...]
-          <t>Mineralogical Record</t>
+      <c r="W243" t="inlineStr">
+        <is>
+          <t>Elsevier</t>
+        </is>
+      </c>
+      <c r="Y243" t="inlineStr">
+        <is>
+          <t>Denver Federal Center</t>
+        </is>
+      </c>
+      <c r="Z243" t="inlineStr">
+        <is>
+          <t>5 p.</t>
         </is>
       </c>
       <c r="AD243" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>369</t>
         </is>
       </c>
       <c r="AE243" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>373</t>
         </is>
       </c>
       <c r="AF243" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>5</t>
         </is>
       </c>
       <c r="AW243" t="inlineStr">
         <is>
-          <t>Erd, Richard C.; Czamanske, G.K.; Meyer, C.E.</t>
+          <t>Zhou, L.; Chao, T. T.; Meier, A. L.</t>
         </is>
       </c>
       <c r="AZ243" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA243" t="inlineStr">
         <is>
-          <t>505ba3b1e4b08c986b31fe11</t>
+          <t>5059fface4b0c8380cd4f30f</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/wsp2194</t>
+          <t>https://pubs.usgs.gov/publication/ofr83389</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>128</t>
+          <t>8726</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>wsp2194</t>
+          <t>ofr83389</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>Methods for collection and analysis of geopressured geothermal and oil field waters</t>
+          <t>Peralkaline and peraluminous granites and related mineral deposits of the Arabian Shield, Kingdom of Saudi Arabia</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>Water Supply Paper</t>
+          <t>Open-File Report</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>2194</t>
+          <t>83-389</t>
+        </is>
+      </c>
+      <c r="M244" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N244" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P244" t="inlineStr">
         <is>
-          <t>10.3133/wsp2194</t>
+          <t>10.3133/ofr83389</t>
         </is>
       </c>
       <c r="T244" t="inlineStr">
         <is>
-          <t>1982</t>
+          <t>1983</t>
         </is>
       </c>
       <c r="U244" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V244" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
         </is>
       </c>
       <c r="W244" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey ; Washington : U.S. G.P.O.,</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X244" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Z244" t="inlineStr">
         <is>
-          <t>iii, 21 p. : ill. ; 28 cm.</t>
+          <t>39 p.</t>
+        </is>
+      </c>
+      <c r="AM244" t="inlineStr">
+        <is>
+          <t>Saudi Arabia</t>
+        </is>
+      </c>
+      <c r="AU244" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AV244" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW244" t="inlineStr">
         <is>
-          <t>Lico, Michael S.; Kharaka, Yousif K. 0000-0001-9861-8260 ykharaka@usgs.gov; Carothers, William W.; Wright, Victoria A.</t>
+          <t>Elliott, James E.</t>
         </is>
       </c>
       <c r="AZ244" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA244" t="inlineStr">
         <is>
-          <t>4f4e4a51e4b07f02db62a174</t>
+          <t>4f4e4b30e4b07f02db6b4089</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr821051</t>
+          <t>https://pubs.usgs.gov/publication/ofr83369</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>7709</t>
+          <t>8628</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>ofr821051</t>
+          <t>ofr83369</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>Effects of processed oil shale on the element content of Atriplex cancescens</t>
+          <t>Geochemical evaluation of felsic plutonic rocks in the eastern and southeastern Arabian Shield, Kingdom of Saudi Arabia</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
           <t>Open-File Report</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>82-1051</t>
+          <t>83-369</t>
         </is>
       </c>
       <c r="M245" t="inlineStr">
         <is>
           <t>2331-1258</t>
         </is>
       </c>
       <c r="N245" t="inlineStr">
         <is>
           <t>0196-1497</t>
         </is>
       </c>
       <c r="P245" t="inlineStr">
         <is>
-          <t>10.3133/ofr821051</t>
+          <t>10.3133/ofr83369</t>
         </is>
       </c>
       <c r="T245" t="inlineStr">
         <is>
-          <t>1982</t>
+          <t>1983</t>
         </is>
       </c>
       <c r="U245" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V245" t="inlineStr">
         <is>
           <t>ENGLISH</t>
         </is>
       </c>
       <c r="W245" t="inlineStr">
         <is>
           <t>U.S. Geological Survey,</t>
         </is>
       </c>
       <c r="Z245" t="inlineStr">
         <is>
-          <t>18 p., ill., map ;28 cm.</t>
+          <t>57 p. ill., maps ;28 cm.</t>
         </is>
       </c>
       <c r="AW245" t="inlineStr">
         <is>
-          <t>Anderson, B.M.</t>
+          <t>Du Bray, E. A.; Elliott, James E.; Stoeser, D. B.</t>
         </is>
       </c>
       <c r="AZ245" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>4</t>
         </is>
       </c>
       <c r="BA245" t="inlineStr">
         <is>
-          <t>4f4e48cfe4b07f02db5460a4</t>
+          <t>4f4e4b23e4b07f02db6ae2e5</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr82782</t>
+          <t>https://pubs.usgs.gov/publication/70186166</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>7462</t>
+          <t>70186166</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>ofr82782</t>
+          <t>70186166</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>Progress report on lithium-related geologic investigations in Bolivia</t>
+          <t>Rhodamine-WT dye losses in a mountain stream environment</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
-[...14 lines deleted...]
-          <t>0196-1497</t>
+          <t>Journal of the American Water Resources Association</t>
         </is>
       </c>
       <c r="P246" t="inlineStr">
         <is>
-          <t>10.3133/ofr82782</t>
+          <t>10.1111/j.1752-1688.1983.tb05944.x</t>
+        </is>
+      </c>
+      <c r="R246" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="S246" t="inlineStr">
+        <is>
+          <t>6</t>
         </is>
       </c>
       <c r="T246" t="inlineStr">
         <is>
-          <t>1982</t>
+          <t>1983</t>
         </is>
       </c>
       <c r="U246" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V246" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
         </is>
       </c>
       <c r="W246" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey,</t>
+          <t>Wiley</t>
+        </is>
+      </c>
+      <c r="Y246" t="inlineStr">
+        <is>
+          <t>Toxic Substances Hydrology Program</t>
         </is>
       </c>
       <c r="Z246" t="inlineStr">
         <is>
-          <t>18 p., maps ;28 cm.</t>
+          <t>8 p. </t>
+        </is>
+      </c>
+      <c r="AD246" t="inlineStr">
+        <is>
+          <t>943</t>
+        </is>
+      </c>
+      <c r="AE246" t="inlineStr">
+        <is>
+          <t>950</t>
         </is>
       </c>
       <c r="AW246" t="inlineStr">
         <is>
-          <t>Davis, J.R.; Howard, K. A.; Rettig, S.L.; Smith, R. L.; Ericksen, G. E.; Risacher, Francois; Alarcon, Hugo; Morales, Ricardo</t>
+          <t>Bencala, Kenneth E. kbencala@usgs.gov; Rathburn, Ronald E.; Jackman, Alan P.; Kennedy, Vance C.; Zellweger, Gary W.; Avanzino, Ronald J.</t>
         </is>
       </c>
       <c r="AZ246" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA246" t="inlineStr">
         <is>
-          <t>4f4e4ae1e4b07f02db688582</t>
+          <t>58de1955e4b02ff32c699cdd</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/b1278F</t>
+          <t>https://pubs.usgs.gov/publication/70011356</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>35953</t>
+          <t>70011356</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>b1278F</t>
+          <t>70011356</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>The role of clays in fixing lithium</t>
+          <t>Taeniolite, an uncommon lithium-mica from Coyote Peak, Humboldt County, California.</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>Bulletin</t>
-[...14 lines deleted...]
-          <t>10.3133/b1278F</t>
+          <t>Mineralogical Record</t>
+        </is>
+      </c>
+      <c r="R247" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="S247" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="T247" t="inlineStr">
         <is>
-          <t>1982</t>
+          <t>1983</t>
         </is>
       </c>
       <c r="U247" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V247" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
-[...9 lines deleted...]
-          <t>iii, F1-F11 p. ;23 cm.</t>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="AA247" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="AB247" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="AC247" t="inlineStr">
+        <is>
+          <t>Mineralogical Record</t>
+        </is>
+      </c>
+      <c r="AD247" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="AE247" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="AF247" t="inlineStr">
+        <is>
+          <t>2</t>
         </is>
       </c>
       <c r="AW247" t="inlineStr">
         <is>
-          <t>Starkey, Harry C.</t>
+          <t>Erd, Richard C.; Czamanske, G.K.; Meyer, C.E.</t>
         </is>
       </c>
       <c r="AZ247" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA247" t="inlineStr">
         <is>
-          <t>4f4e4a6fe4b07f02db640e58</t>
+          <t>505ba3b1e4b08c986b31fe11</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr82511</t>
+          <t>https://pubs.usgs.gov/publication/70012115</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>9327</t>
+          <t>70012115</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>ofr82511</t>
+          <t>70012115</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>Water quality of coal deposits and abandoned mines, Saginaw County, Michigan</t>
+          <t>Comparison of rapid methods for chemical analysis of milligram samples of ultrafine clays</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
-[...4 lines deleted...]
-          <t>82-511</t>
+          <t>Clays and Clay Minerals</t>
         </is>
       </c>
       <c r="M248" t="inlineStr">
         <is>
-          <t>2331-1258</t>
+          <t>1552-8367</t>
         </is>
       </c>
       <c r="N248" t="inlineStr">
         <is>
-          <t>0196-1497</t>
+          <t>0009-8604</t>
         </is>
       </c>
       <c r="P248" t="inlineStr">
         <is>
-          <t>10.3133/ofr82511</t>
+          <t>10.1346/CCMN.1983.0310605</t>
+        </is>
+      </c>
+      <c r="R248" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="S248" t="inlineStr">
+        <is>
+          <t>6</t>
         </is>
       </c>
       <c r="T248" t="inlineStr">
         <is>
-          <t>1982</t>
+          <t>1983</t>
         </is>
       </c>
       <c r="U248" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V248" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W248" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...9 lines deleted...]
-          <t>Michigan Water Science Center</t>
+          <t>The Clay Minerals Society</t>
         </is>
       </c>
       <c r="Z248" t="inlineStr">
         <is>
-          <t>v, 35 p</t>
-[...19 lines deleted...]
-          <t>Saginaw County</t>
+          <t>7 p.</t>
+        </is>
+      </c>
+      <c r="AD248" t="inlineStr">
+        <is>
+          <t>440</t>
+        </is>
+      </c>
+      <c r="AE248" t="inlineStr">
+        <is>
+          <t>446</t>
         </is>
       </c>
       <c r="AW248" t="inlineStr">
         <is>
-          <t>Handy, A.H.</t>
+          <t>Rettig, S.L.; Marinenko, J.W.; Khoury, Hani N.; Jones, B.F.</t>
         </is>
       </c>
       <c r="AZ248" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA248" t="inlineStr">
         <is>
-          <t>4f4e4a07e4b07f02db5f99be</t>
+          <t>5059f887e4b0c8380cd4d176</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/mf1458C</t>
+          <t>https://pubs.usgs.gov/publication/ofr82587</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>58624</t>
+          <t>10419</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>mf1458C</t>
+          <t>ofr82587</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>Mineral resource potential map of the Muddy Mountains Wilderness Study Area, Clark County, Nevada</t>
+          <t>The determination of total volatiles in rocks by loss-on-fusion</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>Miscellaneous Field Studies Map</t>
+          <t>Open-File Report</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>1458</t>
-[...4 lines deleted...]
-          <t>C</t>
+          <t>82-587</t>
+        </is>
+      </c>
+      <c r="M249" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N249" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P249" t="inlineStr">
         <is>
-          <t>10.3133/mf1458C</t>
+          <t>10.3133/ofr82587</t>
         </is>
       </c>
       <c r="T249" t="inlineStr">
         <is>
           <t>1982</t>
         </is>
       </c>
       <c r="U249" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V249" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="W249" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
+          <t>U.S. Geological Survey,</t>
         </is>
       </c>
       <c r="Z249" t="inlineStr">
         <is>
-          <t>Report: 11 p.; Plate: 43.58 x 21.94 inches</t>
-[...29 lines deleted...]
-          <t>N</t>
+          <t>23 p., ill. ;28 cm.</t>
         </is>
       </c>
       <c r="AW249" t="inlineStr">
         <is>
-          <t>Bohannon, Robert G. rbohannon@usgs.gov; Leszcykowski, Andrew M.; Esparza, Leon E.; Rumsey, Clayton M.</t>
+          <t>Mossotti, V.G.; King, B.</t>
         </is>
       </c>
       <c r="AZ249" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA249" t="inlineStr">
         <is>
-          <t>4f4e4b23e4b07f02db6adec6</t>
+          <t>4f4e4aa9e4b07f02db6687ee</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/ofr82415</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>10603</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
           <t>ofr82415</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
@@ -29147,1365 +29162,1415 @@
       </c>
       <c r="Z250" t="inlineStr">
         <is>
           <t>14 p., ill., map ;28 cm.</t>
         </is>
       </c>
       <c r="AW250" t="inlineStr">
         <is>
           <t>Pantea, M. P.; Asher-Bolinder, Sigrid</t>
         </is>
       </c>
       <c r="AZ250" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA250" t="inlineStr">
         <is>
           <t>4f4e4a19e4b07f02db605af9</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr82587</t>
+          <t>https://pubs.usgs.gov/publication/ofr821051</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>10419</t>
+          <t>7709</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>ofr82587</t>
+          <t>ofr821051</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>The determination of total volatiles in rocks by loss-on-fusion</t>
+          <t>Effects of processed oil shale on the element content of Atriplex cancescens</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
           <t>Open-File Report</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>82-587</t>
+          <t>82-1051</t>
         </is>
       </c>
       <c r="M251" t="inlineStr">
         <is>
           <t>2331-1258</t>
         </is>
       </c>
       <c r="N251" t="inlineStr">
         <is>
           <t>0196-1497</t>
         </is>
       </c>
       <c r="P251" t="inlineStr">
         <is>
-          <t>10.3133/ofr82587</t>
+          <t>10.3133/ofr821051</t>
         </is>
       </c>
       <c r="T251" t="inlineStr">
         <is>
           <t>1982</t>
         </is>
       </c>
       <c r="U251" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V251" t="inlineStr">
         <is>
           <t>ENGLISH</t>
         </is>
       </c>
       <c r="W251" t="inlineStr">
         <is>
           <t>U.S. Geological Survey,</t>
         </is>
       </c>
       <c r="Z251" t="inlineStr">
         <is>
-          <t>23 p., ill. ;28 cm.</t>
+          <t>18 p., ill., map ;28 cm.</t>
         </is>
       </c>
       <c r="AW251" t="inlineStr">
         <is>
-          <t>Mossotti, V.G.; King, B.</t>
+          <t>Anderson, B.M.</t>
         </is>
       </c>
       <c r="AZ251" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA251" t="inlineStr">
         <is>
-          <t>4f4e4aa9e4b07f02db6687ee</t>
+          <t>4f4e48cfe4b07f02db5460a4</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70188762</t>
+          <t>https://pubs.usgs.gov/publication/ofr82511</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>70188762</t>
+          <t>9327</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>70188762</t>
+          <t>ofr82511</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>Analysis of barium and strontium in sediments by dc plasma emission spectrometry</t>
+          <t>Water quality of coal deposits and abandoned mines, Saginaw County, Michigan</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>Applied Spectroscopy</t>
+          <t>Open-File Report</t>
+        </is>
+      </c>
+      <c r="I252" t="inlineStr">
+        <is>
+          <t>82-511</t>
+        </is>
+      </c>
+      <c r="M252" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N252" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P252" t="inlineStr">
         <is>
-          <t>10.1366/0003702824639709</t>
-[...9 lines deleted...]
-          <t>4</t>
+          <t>10.3133/ofr82511</t>
         </is>
       </c>
       <c r="T252" t="inlineStr">
         <is>
           <t>1982</t>
         </is>
       </c>
       <c r="U252" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V252" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W252" t="inlineStr">
         <is>
-          <t>Sage Journals</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X252" t="inlineStr">
+        <is>
+          <t>Lansing, MI</t>
+        </is>
+      </c>
+      <c r="Y252" t="inlineStr">
+        <is>
+          <t>Michigan Water Science Center</t>
         </is>
       </c>
       <c r="Z252" t="inlineStr">
         <is>
-          <t>5 p.</t>
-[...9 lines deleted...]
-          <t>382</t>
+          <t>v, 35 p</t>
+        </is>
+      </c>
+      <c r="AF252" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="AM252" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN252" t="inlineStr">
+        <is>
+          <t>Michigan</t>
+        </is>
+      </c>
+      <c r="AO252" t="inlineStr">
+        <is>
+          <t>Saginaw County</t>
         </is>
       </c>
       <c r="AW252" t="inlineStr">
         <is>
-          <t>Bowker, P. C.; Manheim, F.T. 0000-0003-4005-4524</t>
+          <t>Handy, A.H.</t>
         </is>
       </c>
       <c r="AZ252" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA252" t="inlineStr">
         <is>
-          <t>594cd740e4b062508e3951e0</t>
+          <t>4f4e4a07e4b07f02db5f99be</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70011444</t>
+          <t>https://pubs.usgs.gov/publication/wsp2194</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>70011444</t>
+          <t>128</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>70011444</t>
+          <t>wsp2194</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>Determination of lithium isotopes at natural abundance levels by atomic absorption spectrometry</t>
+          <t>Methods for collection and analysis of geopressured geothermal and oil field waters</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>Analytical Chemistry</t>
+          <t>Water Supply Paper</t>
+        </is>
+      </c>
+      <c r="I253" t="inlineStr">
+        <is>
+          <t>2194</t>
         </is>
       </c>
       <c r="P253" t="inlineStr">
         <is>
-          <t>10.1021/ac00250a007</t>
-[...9 lines deleted...]
-          <t>13</t>
+          <t>10.3133/wsp2194</t>
         </is>
       </c>
       <c r="T253" t="inlineStr">
         <is>
           <t>1982</t>
         </is>
       </c>
       <c r="U253" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V253" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="W253" t="inlineStr">
         <is>
-          <t>American Chemical Society</t>
-[...29 lines deleted...]
-          <t>4</t>
+          <t>U.S. Geological Survey ; Washington : U.S. G.P.O.,</t>
+        </is>
+      </c>
+      <c r="Z253" t="inlineStr">
+        <is>
+          <t>iii, 21 p. : ill. ; 28 cm.</t>
         </is>
       </c>
       <c r="AW253" t="inlineStr">
         <is>
-          <t>Meier, A. L.</t>
+          <t>Lico, Michael S.; Kharaka, Yousif K. 0000-0001-9861-8260 ykharaka@usgs.gov; Carothers, William W.; Wright, Victoria A.</t>
         </is>
       </c>
       <c r="AZ253" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA253" t="inlineStr">
         <is>
-          <t>5059ffb2e4b0c8380cd4f33c</t>
+          <t>4f4e4a51e4b07f02db62a174</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr81962</t>
+          <t>https://pubs.usgs.gov/publication/ofr82782</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>10605</t>
+          <t>7462</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>ofr81962</t>
+          <t>ofr82782</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>Lithology and lithium content of sediments in basins surrounding Clayton Valley, Esmeralda and Nye counties, Nevada</t>
+          <t>Progress report on lithium-related geologic investigations in Bolivia</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
           <t>Open-File Report</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>81-962</t>
+          <t>82-782</t>
         </is>
       </c>
       <c r="M254" t="inlineStr">
         <is>
           <t>2331-1258</t>
         </is>
       </c>
       <c r="N254" t="inlineStr">
         <is>
           <t>0196-1497</t>
         </is>
       </c>
       <c r="P254" t="inlineStr">
         <is>
-          <t>10.3133/ofr81962</t>
+          <t>10.3133/ofr82782</t>
         </is>
       </c>
       <c r="T254" t="inlineStr">
         <is>
-          <t>1981</t>
+          <t>1982</t>
         </is>
       </c>
       <c r="U254" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V254" t="inlineStr">
         <is>
           <t>ENGLISH</t>
         </is>
       </c>
       <c r="W254" t="inlineStr">
         <is>
           <t>U.S. Geological Survey,</t>
         </is>
       </c>
       <c r="Z254" t="inlineStr">
         <is>
-          <t>26 p. ill., map ;28 cm.</t>
+          <t>18 p., maps ;28 cm.</t>
         </is>
       </c>
       <c r="AW254" t="inlineStr">
         <is>
-          <t>Pantea, Michael P. mpantea@usgs.gov; Asher-Bolinder, Sigrid; Vine, James David</t>
+          <t>Davis, J.R.; Howard, K. A.; Rettig, S.L.; Smith, R. L.; Ericksen, G. E.; Risacher, Francois; Alarcon, Hugo; Morales, Ricardo</t>
         </is>
       </c>
       <c r="AZ254" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA254" t="inlineStr">
         <is>
-          <t>4f4e4a61e4b07f02db635c8d</t>
+          <t>4f4e4ae1e4b07f02db688582</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr801164</t>
+          <t>https://pubs.usgs.gov/publication/b1278F</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>10604</t>
+          <t>35953</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>ofr801164</t>
+          <t>b1278F</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>Lithology and lithium content of sediments drilled in a test hole on Alkali Flat (Franklin Lake), Inyo County, California</t>
+          <t>The role of clays in fixing lithium</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
+          <t>Bulletin</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>80-1164</t>
-[...9 lines deleted...]
-          <t>0196-1497</t>
+          <t>1278</t>
+        </is>
+      </c>
+      <c r="K255" t="inlineStr">
+        <is>
+          <t>F</t>
         </is>
       </c>
       <c r="P255" t="inlineStr">
         <is>
-          <t>10.3133/ofr801164</t>
+          <t>10.3133/b1278F</t>
         </is>
       </c>
       <c r="T255" t="inlineStr">
         <is>
-          <t>1980</t>
+          <t>1982</t>
         </is>
       </c>
       <c r="U255" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V255" t="inlineStr">
         <is>
           <t>ENGLISH</t>
         </is>
       </c>
       <c r="W255" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey,</t>
+          <t>U.S. G.P.O.,</t>
         </is>
       </c>
       <c r="Z255" t="inlineStr">
         <is>
-          <t>21 p.  ill., map ;28 cm.</t>
+          <t>iii, F1-F11 p. ;23 cm.</t>
         </is>
       </c>
       <c r="AW255" t="inlineStr">
         <is>
-          <t>Pantea, Michael P. mpantea@usgs.gov</t>
+          <t>Starkey, Harry C.</t>
         </is>
       </c>
       <c r="AZ255" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA255" t="inlineStr">
         <is>
-          <t>4f4e4a61e4b07f02db635c73</t>
+          <t>4f4e4a6fe4b07f02db640e58</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr801234</t>
+          <t>https://pubs.usgs.gov/publication/mf1458C</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>11526</t>
+          <t>58624</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>ofr801234</t>
+          <t>mf1458C</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>Where on Earth is all the lithium?; with a section on uranium isotope studies</t>
+          <t>Mineral resource potential map of the Muddy Mountains Wilderness Study Area, Clark County, Nevada</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
+          <t>Miscellaneous Field Studies Map</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>80-1234</t>
-[...9 lines deleted...]
-          <t>0196-1497</t>
+          <t>1458</t>
+        </is>
+      </c>
+      <c r="K256" t="inlineStr">
+        <is>
+          <t>C</t>
         </is>
       </c>
       <c r="P256" t="inlineStr">
         <is>
-          <t>10.3133/ofr801234</t>
+          <t>10.3133/mf1458C</t>
         </is>
       </c>
       <c r="T256" t="inlineStr">
         <is>
-          <t>1980</t>
+          <t>1982</t>
         </is>
       </c>
       <c r="U256" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V256" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
         </is>
       </c>
       <c r="W256" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey,</t>
+          <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="Z256" t="inlineStr">
         <is>
-          <t>iii, 114 p. ill., maps ;28 cm.</t>
+          <t>Report: 11 p.; Plate: 43.58 x 21.94 inches</t>
+        </is>
+      </c>
+      <c r="AM256" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN256" t="inlineStr">
+        <is>
+          <t>Nevada</t>
+        </is>
+      </c>
+      <c r="AO256" t="inlineStr">
+        <is>
+          <t>Clark County</t>
+        </is>
+      </c>
+      <c r="AQ256" t="inlineStr">
+        <is>
+          <t>Muddy Mountains Wilderness Study Area</t>
+        </is>
+      </c>
+      <c r="AU256" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AV256" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW256" t="inlineStr">
         <is>
-          <t>Vine, James David; Dooley, J. R. Jr.</t>
+          <t>Bohannon, Robert G. rbohannon@usgs.gov; Leszcykowski, Andrew M.; Esparza, Leon E.; Rumsey, Clayton M.</t>
         </is>
       </c>
       <c r="AZ256" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="BA256" t="inlineStr">
         <is>
-          <t>4f4e49e1e4b07f02db5e491e</t>
+          <t>4f4e4b23e4b07f02db6adec6</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70043142</t>
+          <t>https://pubs.usgs.gov/publication/70188762</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>70043142</t>
+          <t>70188762</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>70043142</t>
+          <t>70188762</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>Relation of mercury, uranium, and lithium deposits to the McDermitt caldera complex, Nevada-Oregon</t>
+          <t>Analysis of barium and strontium in sediments by dc plasma emission spectrometry</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>Papers on mineral deposits of western North America (Report 33)</t>
+          <t>Applied Spectroscopy</t>
+        </is>
+      </c>
+      <c r="P257" t="inlineStr">
+        <is>
+          <t>10.1366/0003702824639709</t>
+        </is>
+      </c>
+      <c r="R257" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="S257" t="inlineStr">
+        <is>
+          <t>4</t>
         </is>
       </c>
       <c r="T257" t="inlineStr">
         <is>
-          <t>1979</t>
+          <t>1982</t>
         </is>
       </c>
       <c r="U257" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V257" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W257" t="inlineStr">
         <is>
-          <t>Nevada Bureau of Mines and Geology</t>
-[...9 lines deleted...]
-          <t>Mineral Resources Program</t>
+          <t>Sage Journals</t>
         </is>
       </c>
       <c r="Z257" t="inlineStr">
         <is>
-          <t>9 p.</t>
-[...14 lines deleted...]
-          <t>Papers on mineral deposits of western North America (Report 33)</t>
+          <t>5 p.</t>
         </is>
       </c>
       <c r="AD257" t="inlineStr">
         <is>
-          <t>109</t>
+          <t>378</t>
         </is>
       </c>
       <c r="AE257" t="inlineStr">
         <is>
-          <t>117</t>
-[...9 lines deleted...]
-          <t>Nevada;Oregon</t>
+          <t>382</t>
         </is>
       </c>
       <c r="AW257" t="inlineStr">
         <is>
-          <t>Rytuba, James J. jrytuba@usgs.gov; Glanzman, Richard K.</t>
+          <t>Bowker, P. C.; Manheim, F.T. 0000-0003-4005-4524</t>
         </is>
       </c>
       <c r="AZ257" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA257" t="inlineStr">
         <is>
-          <t>5112384ae4b0ebe69d7eb73c</t>
+          <t>594cd740e4b062508e3951e0</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr791089</t>
+          <t>https://pubs.usgs.gov/publication/70011444</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>10406</t>
+          <t>70011444</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>ofr791089</t>
+          <t>70011444</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>Lithologic log, lithium content, and mineralogy of sediments penetrated in test boring drilled in Eureka Valley, Inyo County, California</t>
+          <t>Determination of lithium isotopes at natural abundance levels by atomic absorption spectrometry</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
-[...14 lines deleted...]
-          <t>0196-1497</t>
+          <t>Analytical Chemistry</t>
         </is>
       </c>
       <c r="P258" t="inlineStr">
         <is>
-          <t>10.3133/ofr791089</t>
+          <t>10.1021/ac00250a007</t>
+        </is>
+      </c>
+      <c r="R258" t="inlineStr">
+        <is>
+          <t>54</t>
+        </is>
+      </c>
+      <c r="S258" t="inlineStr">
+        <is>
+          <t>13</t>
         </is>
       </c>
       <c r="T258" t="inlineStr">
         <is>
-          <t>1979</t>
+          <t>1982</t>
         </is>
       </c>
       <c r="U258" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V258" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W258" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...24 lines deleted...]
-          <t>Eureka Valley</t>
+          <t>American Chemical Society</t>
+        </is>
+      </c>
+      <c r="AA258" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="AB258" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="AC258" t="inlineStr">
+        <is>
+          <t>Analytical Chemistry</t>
+        </is>
+      </c>
+      <c r="AD258" t="inlineStr">
+        <is>
+          <t>2158</t>
+        </is>
+      </c>
+      <c r="AE258" t="inlineStr">
+        <is>
+          <t>2161</t>
+        </is>
+      </c>
+      <c r="AF258" t="inlineStr">
+        <is>
+          <t>4</t>
         </is>
       </c>
       <c r="AW258" t="inlineStr">
         <is>
-          <t>Morgan, James D.</t>
+          <t>Meier, A. L.</t>
         </is>
       </c>
       <c r="AZ258" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA258" t="inlineStr">
         <is>
-          <t>4f4e4a51e4b07f02db62a075</t>
+          <t>5059ffb2e4b0c8380cd4f33c</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/mf1079</t>
+          <t>https://pubs.usgs.gov/publication/ofr81962</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>58995</t>
+          <t>10605</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>mf1079</t>
+          <t>ofr81962</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>Geologic map of the lithium-bearing rocks in parts of the Frenchman Mountain and Henderson quadrangles, Clark County, Nevada</t>
+          <t>Lithology and lithium content of sediments in basins surrounding Clayton Valley, Esmeralda and Nye counties, Nevada</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>Miscellaneous Field Studies Map</t>
+          <t>Open-File Report</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>1079</t>
+          <t>81-962</t>
+        </is>
+      </c>
+      <c r="M259" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N259" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P259" t="inlineStr">
         <is>
-          <t>10.3133/mf1079</t>
+          <t>10.3133/ofr81962</t>
         </is>
       </c>
       <c r="T259" t="inlineStr">
         <is>
-          <t>1979</t>
+          <t>1981</t>
         </is>
       </c>
       <c r="U259" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V259" t="inlineStr">
         <is>
           <t>ENGLISH</t>
         </is>
       </c>
+      <c r="W259" t="inlineStr">
+        <is>
+          <t>U.S. Geological Survey,</t>
+        </is>
+      </c>
       <c r="Z259" t="inlineStr">
         <is>
-          <t>1 map ;62 x 47 cm.</t>
-[...4 lines deleted...]
-          <t>0</t>
+          <t>26 p. ill., map ;28 cm.</t>
         </is>
       </c>
       <c r="AW259" t="inlineStr">
         <is>
-          <t>Brenner-Tourtelot, E. F.</t>
+          <t>Pantea, Michael P. mpantea@usgs.gov; Asher-Bolinder, Sigrid; Vine, James David</t>
         </is>
       </c>
       <c r="AZ259" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA259" t="inlineStr">
         <is>
-          <t>4f4e4ae1e4b07f02db688a87</t>
+          <t>4f4e4a61e4b07f02db635c8d</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr79279</t>
+          <t>https://pubs.usgs.gov/publication/ofr801164</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>9146</t>
+          <t>10604</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>ofr79279</t>
+          <t>ofr801164</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>Preliminary report on samples collected during lithium reconnaissance studies in Utah and Idaho</t>
+          <t>Lithology and lithium content of sediments drilled in a test hole on Alkali Flat (Franklin Lake), Inyo County, California</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
           <t>Open-File Report</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
-          <t>79-279</t>
+          <t>80-1164</t>
         </is>
       </c>
       <c r="M260" t="inlineStr">
         <is>
           <t>2331-1258</t>
         </is>
       </c>
       <c r="N260" t="inlineStr">
         <is>
           <t>0196-1497</t>
         </is>
       </c>
       <c r="P260" t="inlineStr">
         <is>
-          <t>10.3133/ofr79279</t>
+          <t>10.3133/ofr801164</t>
         </is>
       </c>
       <c r="T260" t="inlineStr">
         <is>
-          <t>1979</t>
+          <t>1980</t>
         </is>
       </c>
       <c r="U260" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V260" t="inlineStr">
         <is>
           <t>ENGLISH</t>
         </is>
       </c>
       <c r="W260" t="inlineStr">
         <is>
           <t>U.S. Geological Survey,</t>
         </is>
       </c>
       <c r="Z260" t="inlineStr">
         <is>
-          <t>i, 52 leaves :maps (2 fold.) ;28 cm.</t>
+          <t>21 p.  ill., map ;28 cm.</t>
         </is>
       </c>
       <c r="AW260" t="inlineStr">
         <is>
-          <t>Glanzman, Richard K.; Meier, Allen L.</t>
+          <t>Pantea, Michael P. mpantea@usgs.gov</t>
         </is>
       </c>
       <c r="AZ260" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA260" t="inlineStr">
         <is>
-          <t>4f4e4aafe4b07f02db66ca6b</t>
+          <t>4f4e4a61e4b07f02db635c73</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/pp1083</t>
+          <t>https://pubs.usgs.gov/publication/ofr801234</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>6381</t>
+          <t>11526</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>pp1083</t>
+          <t>ofr801234</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>Environmental implications of element emissions from phosphate-processing operations in southeastern Idaho</t>
+          <t>Where on Earth is all the lithium?; with a section on uranium isotope studies</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>Professional Paper</t>
+          <t>Open-File Report</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
-          <t>1083</t>
+          <t>80-1234</t>
         </is>
       </c>
       <c r="M261" t="inlineStr">
         <is>
-          <t>2330-7102</t>
+          <t>2331-1258</t>
         </is>
       </c>
       <c r="N261" t="inlineStr">
         <is>
-          <t>1044-9612</t>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P261" t="inlineStr">
         <is>
-          <t>10.3133/pp1083</t>
+          <t>10.3133/ofr801234</t>
         </is>
       </c>
       <c r="T261" t="inlineStr">
         <is>
-          <t>1979</t>
+          <t>1980</t>
         </is>
       </c>
       <c r="U261" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V261" t="inlineStr">
         <is>
           <t>ENGLISH</t>
         </is>
       </c>
       <c r="W261" t="inlineStr">
         <is>
-          <t>U.S. Govt. Print. Off.,</t>
+          <t>U.S. Geological Survey,</t>
         </is>
       </c>
       <c r="Z261" t="inlineStr">
         <is>
-          <t>20 p.</t>
+          <t>iii, 114 p. ill., maps ;28 cm.</t>
         </is>
       </c>
       <c r="AW261" t="inlineStr">
         <is>
-          <t>Severson, R. C.; Gough, L. P.</t>
+          <t>Vine, James David; Dooley, J. R. Jr.</t>
         </is>
       </c>
       <c r="AZ261" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA261" t="inlineStr">
         <is>
-          <t>4f4e4b05e4b07f02db699dbb</t>
+          <t>4f4e49e1e4b07f02db5e491e</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr791668</t>
+          <t>https://pubs.usgs.gov/publication/70043142</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>9147</t>
+          <t>70043142</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>ofr791668</t>
+          <t>70043142</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="E262" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="G262" t="inlineStr">
+        <is>
+          <t>Relation of mercury, uranium, and lithium deposits to the McDermitt caldera complex, Nevada-Oregon</t>
+        </is>
+      </c>
+      <c r="H262" t="inlineStr">
+        <is>
+          <t>Papers on mineral deposits of western North America (Report 33)</t>
+        </is>
+      </c>
+      <c r="T262" t="inlineStr">
+        <is>
+          <t>1979</t>
+        </is>
+      </c>
+      <c r="U262" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V262" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W262" t="inlineStr">
+        <is>
+          <t>Nevada Bureau of Mines and Geology</t>
+        </is>
+      </c>
+      <c r="X262" t="inlineStr">
+        <is>
+          <t>Reno, NV</t>
+        </is>
+      </c>
+      <c r="Y262" t="inlineStr">
+        <is>
+          <t>Mineral Resources Program</t>
+        </is>
+      </c>
+      <c r="Z262" t="inlineStr">
+        <is>
+          <t>9 p.</t>
+        </is>
+      </c>
+      <c r="AA262" t="inlineStr">
+        <is>
           <t>Report</t>
         </is>
       </c>
-      <c r="E262" t="inlineStr">
-[...56 lines deleted...]
-          <t>ii, 28 p. ;28 cm.</t>
+      <c r="AB262" t="inlineStr">
+        <is>
+          <t>Other Government Series</t>
+        </is>
+      </c>
+      <c r="AC262" t="inlineStr">
+        <is>
+          <t>Papers on mineral deposits of western North America (Report 33)</t>
+        </is>
+      </c>
+      <c r="AD262" t="inlineStr">
+        <is>
+          <t>109</t>
+        </is>
+      </c>
+      <c r="AE262" t="inlineStr">
+        <is>
+          <t>117</t>
+        </is>
+      </c>
+      <c r="AM262" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN262" t="inlineStr">
+        <is>
+          <t>Nevada;Oregon</t>
         </is>
       </c>
       <c r="AW262" t="inlineStr">
         <is>
-          <t>Glanzman, Richard K.; Rytuba, James J. jrytuba@usgs.gov</t>
+          <t>Rytuba, James J. jrytuba@usgs.gov; Glanzman, Richard K.</t>
         </is>
       </c>
       <c r="AZ262" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA262" t="inlineStr">
         <is>
-          <t>4f4e477be4b07f02db47fb3b</t>
+          <t>5112384ae4b0ebe69d7eb73c</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr79397</t>
+          <t>https://pubs.usgs.gov/publication/ofr791089</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>7291</t>
+          <t>10406</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>ofr79397</t>
+          <t>ofr791089</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>Lithologic log and lithium content of sediments penetrated in a test boring drilled on Wilcox Playa, Cochise County, Arizona</t>
+          <t>Lithologic log, lithium content, and mineralogy of sediments penetrated in test boring drilled in Eureka Valley, Inyo County, California</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
           <t>Open-File Report</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>79-397</t>
+          <t>79-1089</t>
         </is>
       </c>
       <c r="M263" t="inlineStr">
         <is>
           <t>2331-1258</t>
         </is>
       </c>
       <c r="N263" t="inlineStr">
         <is>
           <t>0196-1497</t>
         </is>
       </c>
       <c r="P263" t="inlineStr">
         <is>
-          <t>10.3133/ofr79397</t>
+          <t>10.3133/ofr791089</t>
         </is>
       </c>
       <c r="T263" t="inlineStr">
         <is>
           <t>1979</t>
         </is>
       </c>
       <c r="U263" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V263" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
         </is>
       </c>
       <c r="W263" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey,</t>
+          <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="Z263" t="inlineStr">
         <is>
-          <t>17 p. :ill., map ;28 cm.</t>
+          <t>13 p.</t>
+        </is>
+      </c>
+      <c r="AM263" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN263" t="inlineStr">
+        <is>
+          <t>California</t>
+        </is>
+      </c>
+      <c r="AO263" t="inlineStr">
+        <is>
+          <t>Inyo County</t>
+        </is>
+      </c>
+      <c r="AQ263" t="inlineStr">
+        <is>
+          <t>Eureka Valley</t>
         </is>
       </c>
       <c r="AW263" t="inlineStr">
         <is>
-          <t>Vine, James David; Asher-Bolinder, Sigrid; Morgan, J.D.; Higgins, Brenda</t>
+          <t>Morgan, James D.</t>
         </is>
       </c>
       <c r="AZ263" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA263" t="inlineStr">
         <is>
-          <t>4f4e4a19e4b07f02db605bbd</t>
+          <t>4f4e4a51e4b07f02db62a075</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/ofr791439</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>7760</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
           <t>ofr791439</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
@@ -30565,6432 +30630,6927 @@
       </c>
       <c r="Z264" t="inlineStr">
         <is>
           <t>i, 22 p. :ill., maps ;28 cm.</t>
         </is>
       </c>
       <c r="AW264" t="inlineStr">
         <is>
           <t>Asher-Bolinder, Sigrid; Vine, James David; Morgan, James D.</t>
         </is>
       </c>
       <c r="AZ264" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA264" t="inlineStr">
         <is>
           <t>4f4e4a61e4b07f02db635c7d</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr79839</t>
+          <t>https://pubs.usgs.gov/publication/ofr79279</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>8040</t>
+          <t>9146</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>ofr79839</t>
+          <t>ofr79279</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>The mineralogy and geochemistry of lithium in the Popotosa Formation, Socorro County, New Mexico</t>
+          <t>Preliminary report on samples collected during lithium reconnaissance studies in Utah and Idaho</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
           <t>Open-File Report</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
-          <t>79-839</t>
+          <t>79-279</t>
         </is>
       </c>
       <c r="M265" t="inlineStr">
         <is>
           <t>2331-1258</t>
         </is>
       </c>
       <c r="N265" t="inlineStr">
         <is>
           <t>0196-1497</t>
         </is>
       </c>
       <c r="P265" t="inlineStr">
         <is>
-          <t>10.3133/ofr79839</t>
+          <t>10.3133/ofr79279</t>
         </is>
       </c>
       <c r="T265" t="inlineStr">
         <is>
           <t>1979</t>
         </is>
       </c>
       <c r="U265" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V265" t="inlineStr">
         <is>
           <t>ENGLISH</t>
         </is>
       </c>
       <c r="W265" t="inlineStr">
         <is>
           <t>U.S. Geological Survey,</t>
         </is>
       </c>
       <c r="Z265" t="inlineStr">
         <is>
-          <t>ii, 24 leaves :ill., map ;28 cm.</t>
+          <t>i, 52 leaves :maps (2 fold.) ;28 cm.</t>
         </is>
       </c>
       <c r="AW265" t="inlineStr">
         <is>
-          <t>Brenner-Tourtelot, Elizabeth F.; Machette, Michael N.</t>
+          <t>Glanzman, Richard K.; Meier, Allen L.</t>
         </is>
       </c>
       <c r="AZ265" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
       <c r="BA265" t="inlineStr">
         <is>
-          <t>4f4e4a81e4b07f02db64a035</t>
+          <t>4f4e4aafe4b07f02db66ca6b</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/pp1061</t>
+          <t>https://pubs.usgs.gov/publication/ofr791668</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>6452</t>
+          <t>9147</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>pp1061</t>
+          <t>ofr791668</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>Clay mineralogy of Pleistocene Lake Tecopa, Inyo County, California</t>
+          <t>Zeolite-clay mineral zonation of volcaniclastic sediments within the McDermitt caldera complex of Nevada and Oregon</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
-          <t>Professional Paper</t>
+          <t>Open-File Report</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
-          <t>1061</t>
+          <t>79-1668</t>
         </is>
       </c>
       <c r="M266" t="inlineStr">
         <is>
-          <t>2330-7102</t>
+          <t>2331-1258</t>
         </is>
       </c>
       <c r="N266" t="inlineStr">
         <is>
-          <t>1044-9612</t>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P266" t="inlineStr">
         <is>
-          <t>10.3133/pp1061</t>
+          <t>10.3133/ofr791668</t>
         </is>
       </c>
       <c r="T266" t="inlineStr">
         <is>
           <t>1979</t>
         </is>
       </c>
       <c r="U266" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V266" t="inlineStr">
         <is>
           <t>ENGLISH</t>
         </is>
       </c>
       <c r="W266" t="inlineStr">
         <is>
-          <t>U.S. Govt. Print. Off.,</t>
+          <t>U.S. Geological Survey, 1979</t>
         </is>
       </c>
       <c r="Z266" t="inlineStr">
         <is>
-          <t>34 p.</t>
+          <t>ii, 28 p. ;28 cm.</t>
         </is>
       </c>
       <c r="AW266" t="inlineStr">
         <is>
-          <t>Starkey, Harry C.; Blackmon, Paul D.</t>
+          <t>Glanzman, Richard K.; Rytuba, James J. jrytuba@usgs.gov</t>
         </is>
       </c>
       <c r="AZ266" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA266" t="inlineStr">
         <is>
-          <t>4f4e49d6e4b07f02db5de273</t>
+          <t>4f4e477be4b07f02db47fb3b</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70012439</t>
+          <t>https://pubs.usgs.gov/publication/ofr79839</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>70012439</t>
+          <t>8040</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>70012439</t>
+          <t>ofr79839</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>Solubility of some alkali and alkaline earth chlorides in water at moderate temperatures</t>
+          <t>The mineralogy and geochemistry of lithium in the Popotosa Formation, Socorro County, New Mexico</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t>Journal of Chemical and Engineering Data</t>
+          <t>Open-File Report</t>
+        </is>
+      </c>
+      <c r="I267" t="inlineStr">
+        <is>
+          <t>79-839</t>
+        </is>
+      </c>
+      <c r="M267" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N267" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P267" t="inlineStr">
         <is>
-          <t>10.1021/je60083a019</t>
-[...9 lines deleted...]
-          <t>4</t>
+          <t>10.3133/ofr79839</t>
         </is>
       </c>
       <c r="T267" t="inlineStr">
         <is>
           <t>1979</t>
         </is>
       </c>
       <c r="U267" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V267" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="W267" t="inlineStr">
         <is>
-          <t>ACS Publications</t>
+          <t>U.S. Geological Survey,</t>
         </is>
       </c>
       <c r="Z267" t="inlineStr">
         <is>
-          <t>3 p.</t>
-[...14 lines deleted...]
-          <t>3</t>
+          <t>ii, 24 leaves :ill., map ;28 cm.</t>
         </is>
       </c>
       <c r="AW267" t="inlineStr">
         <is>
-          <t>Clynne, M.A.; Potter, R.W. II</t>
+          <t>Brenner-Tourtelot, Elizabeth F.; Machette, Michael N.</t>
         </is>
       </c>
       <c r="AZ267" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA267" t="inlineStr">
         <is>
-          <t>505b9247e4b08c986b319de5</t>
+          <t>4f4e4a81e4b07f02db64a035</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr78294</t>
+          <t>https://pubs.usgs.gov/publication/mf1079</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>10704</t>
+          <t>58995</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>ofr78294</t>
+          <t>mf1079</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>Chemical quality of water in abandoned zinc mines in northeastern Oklahoma and southeastern Kansas</t>
+          <t>Geologic map of the lithium-bearing rocks in parts of the Frenchman Mountain and Henderson quadrangles, Clark County, Nevada</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
+          <t>Miscellaneous Field Studies Map</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>78-294</t>
-[...9 lines deleted...]
-          <t>0196-1497</t>
+          <t>1079</t>
         </is>
       </c>
       <c r="P268" t="inlineStr">
         <is>
-          <t>10.3133/ofr78294</t>
+          <t>10.3133/mf1079</t>
         </is>
       </c>
       <c r="T268" t="inlineStr">
         <is>
-          <t>1978</t>
+          <t>1979</t>
         </is>
       </c>
       <c r="U268" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V268" t="inlineStr">
         <is>
-          <t>English</t>
-[...9 lines deleted...]
-          <t>Kansas Water Science Center; Oklahoma Water Science Center</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="Z268" t="inlineStr">
         <is>
-          <t>x, 67 p.</t>
-[...14 lines deleted...]
-          <t>Kansas, Oklahoma</t>
+          <t>1 map ;62 x 47 cm.</t>
+        </is>
+      </c>
+      <c r="AT268" t="inlineStr">
+        <is>
+          <t>0</t>
         </is>
       </c>
       <c r="AW268" t="inlineStr">
         <is>
-          <t>Playton, Stephen J.; Davis, Robert Ellis; McClaflin, Roger G.</t>
+          <t>Brenner-Tourtelot, E. F.</t>
         </is>
       </c>
       <c r="AZ268" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA268" t="inlineStr">
         <is>
-          <t>4f4e49dfe4b07f02db5e3256</t>
+          <t>4f4e4ae1e4b07f02db688a87</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr78430</t>
+          <t>https://pubs.usgs.gov/publication/pp1083</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>8039</t>
+          <t>6381</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>ofr78430</t>
+          <t>pp1083</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>Lithium in rocks from the Lincoln, Helena, and Townsend areas, Montana</t>
+          <t>Environmental implications of element emissions from phosphate-processing operations in southeastern Idaho</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
+          <t>Professional Paper</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
-          <t>78-430</t>
+          <t>1083</t>
         </is>
       </c>
       <c r="M269" t="inlineStr">
         <is>
-          <t>2331-1258</t>
+          <t>2330-7102</t>
         </is>
       </c>
       <c r="N269" t="inlineStr">
         <is>
-          <t>0196-1497</t>
+          <t>1044-9612</t>
         </is>
       </c>
       <c r="P269" t="inlineStr">
         <is>
-          <t>10.3133/ofr78430</t>
+          <t>10.3133/pp1083</t>
         </is>
       </c>
       <c r="T269" t="inlineStr">
         <is>
-          <t>1978</t>
+          <t>1979</t>
         </is>
       </c>
       <c r="U269" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V269" t="inlineStr">
         <is>
           <t>ENGLISH</t>
         </is>
       </c>
       <c r="W269" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey,</t>
+          <t>U.S. Govt. Print. Off.,</t>
         </is>
       </c>
       <c r="Z269" t="inlineStr">
         <is>
-          <t>27 leaves :fold. map (in pocket) ;30 cm.; (29 p., 1 sheet - PGS)</t>
+          <t>20 p.</t>
         </is>
       </c>
       <c r="AW269" t="inlineStr">
         <is>
-          <t>Brenner-Tourtelot, Elizabeth F.; Meier, Allen L.; Curtis, Craig A.</t>
+          <t>Severson, R. C.; Gough, L. P.</t>
         </is>
       </c>
       <c r="AZ269" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA269" t="inlineStr">
         <is>
-          <t>4f4e4b13e4b07f02db6a37f9</t>
+          <t>4f4e4b05e4b07f02db699dbb</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr78926</t>
+          <t>https://pubs.usgs.gov/publication/pp1061</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>10949</t>
+          <t>6452</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>ofr78926</t>
+          <t>pp1061</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>Relation of Mercury, Uranium, and Lithium Deposits to the McDermitt Caldera Complex, Nevada-Oregon</t>
+          <t>Clay mineralogy of Pleistocene Lake Tecopa, Inyo County, California</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
+          <t>Professional Paper</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
-          <t>78-926</t>
+          <t>1061</t>
         </is>
       </c>
       <c r="M270" t="inlineStr">
         <is>
-          <t>2331-1258</t>
+          <t>2330-7102</t>
         </is>
       </c>
       <c r="N270" t="inlineStr">
         <is>
-          <t>0196-1497</t>
+          <t>1044-9612</t>
         </is>
       </c>
       <c r="P270" t="inlineStr">
         <is>
-          <t>10.3133/ofr78926</t>
+          <t>10.3133/pp1061</t>
         </is>
       </c>
       <c r="T270" t="inlineStr">
         <is>
-          <t>1978</t>
+          <t>1979</t>
         </is>
       </c>
       <c r="U270" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V270" t="inlineStr">
         <is>
           <t>ENGLISH</t>
         </is>
       </c>
       <c r="W270" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>U.S. Geological Survey</t>
+          <t>U.S. Govt. Print. Off.,</t>
         </is>
       </c>
       <c r="Z270" t="inlineStr">
         <is>
-          <t>iii, 28 p.</t>
+          <t>34 p.</t>
         </is>
       </c>
       <c r="AW270" t="inlineStr">
         <is>
-          <t>Rytuba, James J. jrytuba@usgs.gov; Glanzman, Richard K.</t>
+          <t>Starkey, Harry C.; Blackmon, Paul D.</t>
         </is>
       </c>
       <c r="AZ270" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA270" t="inlineStr">
         <is>
-          <t>4f4e4ac9e4b07f02db67c300</t>
+          <t>4f4e49d6e4b07f02db5de273</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70012408</t>
+          <t>https://pubs.usgs.gov/publication/ofr79397</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>70012408</t>
+          <t>7291</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>70012408</t>
+          <t>ofr79397</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>Lithium-bearing rocks of the Horse Spring Formation, Clark County, Nevada</t>
+          <t>Lithologic log and lithium content of sediments penetrated in a test boring drilled on Wilcox Playa, Cochise County, Arizona</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t>Energy</t>
+          <t>Open-File Report</t>
+        </is>
+      </c>
+      <c r="I271" t="inlineStr">
+        <is>
+          <t>79-397</t>
+        </is>
+      </c>
+      <c r="M271" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N271" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P271" t="inlineStr">
         <is>
-          <t>10.1016/0360-5442(78)90021-X</t>
-[...9 lines deleted...]
-          <t>3</t>
+          <t>10.3133/ofr79397</t>
         </is>
       </c>
       <c r="T271" t="inlineStr">
         <is>
-          <t>1978</t>
+          <t>1979</t>
         </is>
       </c>
       <c r="U271" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V271" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="W271" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>U.S. Geological Survey,</t>
         </is>
       </c>
       <c r="Z271" t="inlineStr">
         <is>
-          <t>8 p.</t>
-[...34 lines deleted...]
-          <t>Horse Spring Formation</t>
+          <t>17 p. :ill., map ;28 cm.</t>
         </is>
       </c>
       <c r="AW271" t="inlineStr">
         <is>
-          <t>Brenner-Tourtelot, Elizabeth F.; Glanzman, Richard K.</t>
+          <t>Vine, James David; Asher-Bolinder, Sigrid; Morgan, J.D.; Higgins, Brenda</t>
         </is>
       </c>
       <c r="AZ271" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA271" t="inlineStr">
         <is>
-          <t>505a482fe4b0c8380cd67c96</t>
+          <t>4f4e4a19e4b07f02db605bbd</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70012585</t>
+          <t>https://pubs.usgs.gov/publication/70012439</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>70012585</t>
+          <t>70012439</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>70012585</t>
+          <t>70012439</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>Lithium, a preliminary survey of its mineral occurrence in flint clay and related rock types in the United States</t>
+          <t>Solubility of some alkali and alkaline earth chlorides in water at moderate temperatures</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
-          <t>Energy</t>
+          <t>Journal of Chemical and Engineering Data</t>
         </is>
       </c>
       <c r="P272" t="inlineStr">
         <is>
-          <t>10.1016/0360-5442(78)90022-1</t>
+          <t>10.1021/je60083a019</t>
         </is>
       </c>
       <c r="R272" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="S272" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="T272" t="inlineStr">
+        <is>
+          <t>1979</t>
+        </is>
+      </c>
+      <c r="U272" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V272" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W272" t="inlineStr">
+        <is>
+          <t>ACS Publications</t>
+        </is>
+      </c>
+      <c r="Z272" t="inlineStr">
+        <is>
+          <t>3 p.</t>
+        </is>
+      </c>
+      <c r="AD272" t="inlineStr">
+        <is>
+          <t>338</t>
+        </is>
+      </c>
+      <c r="AE272" t="inlineStr">
+        <is>
+          <t>340</t>
+        </is>
+      </c>
+      <c r="AF272" t="inlineStr">
+        <is>
           <t>3</t>
         </is>
       </c>
-      <c r="S272" t="inlineStr">
-[...48 lines deleted...]
-      </c>
       <c r="AW272" t="inlineStr">
         <is>
-          <t>Tourtelot, Harry A.; Brenner-Tourtelot, Elizabeth F.</t>
+          <t>Clynne, M.A.; Potter, R.W. II</t>
         </is>
       </c>
       <c r="AZ272" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA272" t="inlineStr">
         <is>
-          <t>505a482de4b0c8380cd67c83</t>
+          <t>505b9247e4b08c986b319de5</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70012574</t>
+          <t>https://pubs.usgs.gov/publication/ofr78926</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>70012574</t>
+          <t>10949</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>70012574</t>
+          <t>ofr78926</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>The role of the U.S. Geological Survey in the lithium industry</t>
+          <t>Relation of Mercury, Uranium, and Lithium Deposits to the McDermitt Caldera Complex, Nevada-Oregon</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
-          <t>Energy</t>
+          <t>Open-File Report</t>
+        </is>
+      </c>
+      <c r="I273" t="inlineStr">
+        <is>
+          <t>78-926</t>
+        </is>
+      </c>
+      <c r="M273" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N273" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P273" t="inlineStr">
         <is>
-          <t>10.1016/0360-5442(78)90026-9</t>
-[...9 lines deleted...]
-          <t>3</t>
+          <t>10.3133/ofr78926</t>
         </is>
       </c>
       <c r="T273" t="inlineStr">
         <is>
           <t>1978</t>
         </is>
       </c>
       <c r="U273" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V273" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="W273" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="Y273" t="inlineStr">
+        <is>
+          <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="Z273" t="inlineStr">
         <is>
-          <t>6 p.</t>
-[...14 lines deleted...]
-          <t>6</t>
+          <t>iii, 28 p.</t>
         </is>
       </c>
       <c r="AW273" t="inlineStr">
         <is>
-          <t>Vine, James D.</t>
+          <t>Rytuba, James J. jrytuba@usgs.gov; Glanzman, Richard K.</t>
         </is>
       </c>
       <c r="AZ273" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA273" t="inlineStr">
         <is>
-          <t>505baf9be4b08c986b32490c</t>
+          <t>4f4e4ac9e4b07f02db67c300</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70012573</t>
+          <t>https://pubs.usgs.gov/publication/ofr78430</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>70012573</t>
+          <t>8039</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>70012573</t>
+          <t>ofr78430</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>Lithium in the McDermitt caldera, Nevada and Oregon</t>
+          <t>Lithium in rocks from the Lincoln, Helena, and Townsend areas, Montana</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
-          <t>Energy</t>
+          <t>Open-File Report</t>
+        </is>
+      </c>
+      <c r="I274" t="inlineStr">
+        <is>
+          <t>78-430</t>
+        </is>
+      </c>
+      <c r="M274" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N274" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P274" t="inlineStr">
         <is>
-          <t>10.1016/0360-5442(78)90031-2</t>
-[...9 lines deleted...]
-          <t>3</t>
+          <t>10.3133/ofr78430</t>
         </is>
       </c>
       <c r="T274" t="inlineStr">
         <is>
           <t>1978</t>
         </is>
       </c>
       <c r="U274" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V274" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="W274" t="inlineStr">
         <is>
-          <t>Elsevier</t>
-[...4 lines deleted...]
-          <t>Geology, Minerals, Energy, and Geophysics Science Center</t>
+          <t>U.S. Geological Survey,</t>
         </is>
       </c>
       <c r="Z274" t="inlineStr">
         <is>
-          <t>7 p.</t>
-[...29 lines deleted...]
-          <t>McDermitt caldera</t>
+          <t>27 leaves :fold. map (in pocket) ;30 cm.; (29 p., 1 sheet - PGS)</t>
         </is>
       </c>
       <c r="AW274" t="inlineStr">
         <is>
-          <t>Glanzman, Richard K.; McCarthy, J. H. Jr.; Rytuba, James J. jrytuba@usgs.gov</t>
+          <t>Brenner-Tourtelot, Elizabeth F.; Meier, Allen L.; Curtis, Craig A.</t>
         </is>
       </c>
       <c r="AZ274" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="BA274" t="inlineStr">
         <is>
-          <t>505a4828e4b0c8380cd67c5e</t>
+          <t>4f4e4b13e4b07f02db6a37f9</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70012613</t>
+          <t>https://pubs.usgs.gov/publication/ofr78294</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>70012613</t>
+          <t>10704</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>70012613</t>
+          <t>ofr78294</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>Chemical composition and distribution of lithium-rich brines in salar de Uyuni and nearby salars in southwestern Bolivia</t>
+          <t>Chemical quality of water in abandoned zinc mines in northeastern Oklahoma and southeastern Kansas</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>Energy</t>
+          <t>Open-File Report</t>
+        </is>
+      </c>
+      <c r="I275" t="inlineStr">
+        <is>
+          <t>78-294</t>
+        </is>
+      </c>
+      <c r="M275" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N275" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P275" t="inlineStr">
         <is>
-          <t>10.1016/0360-5442(78)90032-4</t>
-[...9 lines deleted...]
-          <t>3</t>
+          <t>10.3133/ofr78294</t>
         </is>
       </c>
       <c r="T275" t="inlineStr">
         <is>
           <t>1978</t>
         </is>
       </c>
       <c r="U275" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V275" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W275" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="Y275" t="inlineStr">
+        <is>
+          <t>Kansas Water Science Center; Oklahoma Water Science Center</t>
         </is>
       </c>
       <c r="Z275" t="inlineStr">
         <is>
-          <t>9 p.</t>
-[...9 lines deleted...]
-          <t>363</t>
+          <t>x, 67 p.</t>
         </is>
       </c>
       <c r="AF275" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>77</t>
         </is>
       </c>
       <c r="AM275" t="inlineStr">
         <is>
-          <t>Bolivia</t>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN275" t="inlineStr">
+        <is>
+          <t>Kansas, Oklahoma</t>
         </is>
       </c>
       <c r="AW275" t="inlineStr">
         <is>
-          <t>Ericksen, George E.; Vine, James D.; Ballon A., Raul</t>
+          <t>Playton, Stephen J.; Davis, Robert Ellis; McClaflin, Roger G.</t>
         </is>
       </c>
       <c r="AZ275" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA275" t="inlineStr">
         <is>
-          <t>5059f560e4b0c8380cd4c1ca</t>
+          <t>4f4e49dfe4b07f02db5e3256</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr77786</t>
+          <t>https://pubs.usgs.gov/publication/70012408</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>11460</t>
+          <t>70012408</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>ofr77786</t>
+          <t>70012408</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>Lithium in flint clay, bauxite, related high-alumina materials and sedimentary rocks in the United States: a preliminary survey</t>
+          <t>Lithium-bearing rocks of the Horse Spring Formation, Clark County, Nevada</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
-[...14 lines deleted...]
-          <t>0196-1497</t>
+          <t>Energy</t>
         </is>
       </c>
       <c r="P276" t="inlineStr">
         <is>
-          <t>10.3133/ofr77786</t>
+          <t>10.1016/0360-5442(78)90021-X</t>
+        </is>
+      </c>
+      <c r="R276" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="S276" t="inlineStr">
+        <is>
+          <t>3</t>
         </is>
       </c>
       <c r="T276" t="inlineStr">
         <is>
-          <t>1977</t>
+          <t>1978</t>
         </is>
       </c>
       <c r="U276" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V276" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
         </is>
       </c>
       <c r="W276" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey,</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Z276" t="inlineStr">
         <is>
-          <t>iii, 46 leaves :maps ;27 cm.</t>
+          <t>8 p.</t>
+        </is>
+      </c>
+      <c r="AD276" t="inlineStr">
+        <is>
+          <t>255</t>
+        </is>
+      </c>
+      <c r="AE276" t="inlineStr">
+        <is>
+          <t>262</t>
+        </is>
+      </c>
+      <c r="AF276" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="AM276" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN276" t="inlineStr">
+        <is>
+          <t>Nevada</t>
+        </is>
+      </c>
+      <c r="AO276" t="inlineStr">
+        <is>
+          <t>Clark County</t>
+        </is>
+      </c>
+      <c r="AQ276" t="inlineStr">
+        <is>
+          <t>Horse Spring Formation</t>
         </is>
       </c>
       <c r="AW276" t="inlineStr">
         <is>
-          <t>Tourtelot, Harry Allison; Brenner-Tourtelot, Elizabeth F.</t>
+          <t>Brenner-Tourtelot, Elizabeth F.; Glanzman, Richard K.</t>
         </is>
       </c>
       <c r="AZ276" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA276" t="inlineStr">
         <is>
-          <t>4f4e4b15e4b07f02db6a4e62</t>
+          <t>505a482fe4b0c8380cd67c96</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr77744</t>
+          <t>https://pubs.usgs.gov/publication/70012585</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>11808</t>
+          <t>70012585</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>ofr77744</t>
+          <t>70012585</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>Uranium mobility during interaction of rhyolitic glass with alkaline solutions: dissolution of glass</t>
+          <t>Lithium, a preliminary survey of its mineral occurrence in flint clay and related rock types in the United States</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
-[...14 lines deleted...]
-          <t>0196-1497</t>
+          <t>Energy</t>
         </is>
       </c>
       <c r="P277" t="inlineStr">
         <is>
-          <t>10.3133/ofr77744</t>
+          <t>10.1016/0360-5442(78)90022-1</t>
+        </is>
+      </c>
+      <c r="R277" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="S277" t="inlineStr">
+        <is>
+          <t>3</t>
         </is>
       </c>
       <c r="T277" t="inlineStr">
         <is>
-          <t>1977</t>
+          <t>1978</t>
         </is>
       </c>
       <c r="U277" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V277" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
         </is>
       </c>
       <c r="W277" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey,</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Z277" t="inlineStr">
         <is>
-          <t>36, [5] leaves of plates :ill. ;28 cm.; (41 p. - PGS)</t>
+          <t>10 pp.</t>
+        </is>
+      </c>
+      <c r="AD277" t="inlineStr">
+        <is>
+          <t>263</t>
+        </is>
+      </c>
+      <c r="AE277" t="inlineStr">
+        <is>
+          <t>272</t>
+        </is>
+      </c>
+      <c r="AF277" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="AM277" t="inlineStr">
+        <is>
+          <t>United States</t>
         </is>
       </c>
       <c r="AW277" t="inlineStr">
         <is>
-          <t>Zielinski, Robert A. 0000-0002-4047-5129 rzielinski@usgs.gov</t>
+          <t>Tourtelot, Harry A.; Brenner-Tourtelot, Elizabeth F.</t>
         </is>
       </c>
       <c r="AZ277" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA277" t="inlineStr">
         <is>
-          <t>4f4e4a18e4b07f02db60541a</t>
+          <t>505a482de4b0c8380cd67c83</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr77615</t>
+          <t>https://pubs.usgs.gov/publication/70012574</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>22995</t>
+          <t>70012574</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>ofr77615</t>
+          <t>70012574</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>Lithium-rich brines at Salar de Uyuni and nearby Salars in southwestern Bolivia</t>
+          <t>The role of the U.S. Geological Survey in the lithium industry</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
-[...14 lines deleted...]
-          <t>0196-1497</t>
+          <t>Energy</t>
         </is>
       </c>
       <c r="P278" t="inlineStr">
         <is>
-          <t>10.3133/ofr77615</t>
+          <t>10.1016/0360-5442(78)90026-9</t>
+        </is>
+      </c>
+      <c r="R278" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="S278" t="inlineStr">
+        <is>
+          <t>3</t>
         </is>
       </c>
       <c r="T278" t="inlineStr">
         <is>
-          <t>1977</t>
+          <t>1978</t>
         </is>
       </c>
       <c r="U278" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V278" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W278" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Z278" t="inlineStr">
         <is>
-          <t>iii, 47 p.</t>
+          <t>6 p.</t>
+        </is>
+      </c>
+      <c r="AD278" t="inlineStr">
+        <is>
+          <t>299</t>
+        </is>
+      </c>
+      <c r="AE278" t="inlineStr">
+        <is>
+          <t>304</t>
         </is>
       </c>
       <c r="AF278" t="inlineStr">
         <is>
-          <t>52</t>
-[...9 lines deleted...]
-          <t>Zongo Valley </t>
+          <t>6</t>
         </is>
       </c>
       <c r="AW278" t="inlineStr">
         <is>
-          <t>Ericksen, George Edward; Vine, James David; Ballon A., Raul</t>
+          <t>Vine, James D.</t>
         </is>
       </c>
       <c r="AZ278" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA278" t="inlineStr">
         <is>
-          <t>4f4e4b15e4b07f02db6a48cf</t>
+          <t>505baf9be4b08c986b32490c</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr7754</t>
+          <t>https://pubs.usgs.gov/publication/70012573</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>20950</t>
+          <t>70012573</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>ofr7754</t>
+          <t>70012573</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>Lithium in the brines of Fish Lake Valley and Columbus Salt Marsh, Nevada</t>
+          <t>Lithium in the McDermitt caldera, Nevada and Oregon</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
-[...14 lines deleted...]
-          <t>0196-1497</t>
+          <t>Energy</t>
         </is>
       </c>
       <c r="P279" t="inlineStr">
         <is>
-          <t>10.3133/ofr7754</t>
+          <t>10.1016/0360-5442(78)90031-2</t>
+        </is>
+      </c>
+      <c r="R279" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="S279" t="inlineStr">
+        <is>
+          <t>3</t>
         </is>
       </c>
       <c r="T279" t="inlineStr">
         <is>
-          <t>1977</t>
+          <t>1978</t>
         </is>
       </c>
       <c r="U279" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V279" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
         </is>
       </c>
       <c r="W279" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey,</t>
+          <t>Elsevier</t>
+        </is>
+      </c>
+      <c r="Y279" t="inlineStr">
+        <is>
+          <t>Geology, Minerals, Energy, and Geophysics Science Center</t>
         </is>
       </c>
       <c r="Z279" t="inlineStr">
         <is>
-          <t>14, [8] leaves :ill. ;28 cm.</t>
+          <t>7 p.</t>
+        </is>
+      </c>
+      <c r="AD279" t="inlineStr">
+        <is>
+          <t>347</t>
+        </is>
+      </c>
+      <c r="AE279" t="inlineStr">
+        <is>
+          <t>353</t>
+        </is>
+      </c>
+      <c r="AF279" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="AM279" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN279" t="inlineStr">
+        <is>
+          <t>Nevada, Oregon</t>
+        </is>
+      </c>
+      <c r="AQ279" t="inlineStr">
+        <is>
+          <t>McDermitt caldera</t>
         </is>
       </c>
       <c r="AW279" t="inlineStr">
         <is>
-          <t>Smith, C. L.; Meier, Allen L.; Downey, H.D.</t>
+          <t>Glanzman, Richard K.; McCarthy, J. H. Jr.; Rytuba, James J. jrytuba@usgs.gov</t>
         </is>
       </c>
       <c r="AZ279" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA279" t="inlineStr">
         <is>
-          <t>4f4e4b15e4b07f02db6a4ea7</t>
+          <t>505a4828e4b0c8380cd67c5e</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr7735</t>
+          <t>https://pubs.usgs.gov/publication/70012613</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>19477</t>
+          <t>70012613</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>ofr7735</t>
+          <t>70012613</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>Genesis of a zoned granite stock, Seward Peninsula, Alaska</t>
+          <t>Chemical composition and distribution of lithium-rich brines in salar de Uyuni and nearby salars in southwestern Bolivia</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
-[...14 lines deleted...]
-          <t>0196-1497</t>
+          <t>Energy</t>
         </is>
       </c>
       <c r="P280" t="inlineStr">
         <is>
-          <t>10.3133/ofr7735</t>
+          <t>10.1016/0360-5442(78)90032-4</t>
+        </is>
+      </c>
+      <c r="R280" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="S280" t="inlineStr">
+        <is>
+          <t>3</t>
         </is>
       </c>
       <c r="T280" t="inlineStr">
         <is>
-          <t>1977</t>
+          <t>1978</t>
         </is>
       </c>
       <c r="U280" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V280" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
         </is>
       </c>
       <c r="W280" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey,</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Z280" t="inlineStr">
         <is>
-          <t>xv, 188 p. :ill., maps (1 fold. in pocket) ; scale 1:31,680; 28 cm.</t>
-[...4 lines deleted...]
-          <t>31680</t>
+          <t>9 p.</t>
+        </is>
+      </c>
+      <c r="AD280" t="inlineStr">
+        <is>
+          <t>355</t>
+        </is>
+      </c>
+      <c r="AE280" t="inlineStr">
+        <is>
+          <t>363</t>
+        </is>
+      </c>
+      <c r="AF280" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="AM280" t="inlineStr">
+        <is>
+          <t>Bolivia</t>
         </is>
       </c>
       <c r="AW280" t="inlineStr">
         <is>
-          <t>Hudson, Travis</t>
+          <t>Ericksen, George E.; Vine, James D.; Ballon A., Raul</t>
         </is>
       </c>
       <c r="AZ280" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA280" t="inlineStr">
         <is>
-          <t>4f4e4b24e4b07f02db6aebcf</t>
+          <t>5059f560e4b0c8380cd4c1ca</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70207815</t>
+          <t>https://pubs.usgs.gov/publication/ofr77744</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>70207815</t>
+          <t>11808</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>70207815</t>
+          <t>ofr77744</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>Epithermal beryllium deposits in water-laid tuff, western Utah</t>
+          <t>Uranium mobility during interaction of rhyolitic glass with alkaline solutions: dissolution of glass</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t>Economic Geology</t>
+          <t>Open-File Report</t>
+        </is>
+      </c>
+      <c r="I281" t="inlineStr">
+        <is>
+          <t>77-744</t>
+        </is>
+      </c>
+      <c r="M281" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N281" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P281" t="inlineStr">
         <is>
-          <t>10.2113/gsecongeo.72.2.219</t>
-[...9 lines deleted...]
-          <t>2</t>
+          <t>10.3133/ofr77744</t>
         </is>
       </c>
       <c r="T281" t="inlineStr">
         <is>
           <t>1977</t>
         </is>
       </c>
       <c r="U281" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V281" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="W281" t="inlineStr">
         <is>
-          <t> Society of Economic Geologists</t>
-[...4 lines deleted...]
-          <t>Geology, Geophysics, and Geochemistry Science Center</t>
+          <t>U.S. Geological Survey,</t>
         </is>
       </c>
       <c r="Z281" t="inlineStr">
         <is>
-          <t>14 p.</t>
-[...19 lines deleted...]
-          <t>Utah</t>
+          <t>36, [5] leaves of plates :ill. ;28 cm.; (41 p. - PGS)</t>
         </is>
       </c>
       <c r="AW281" t="inlineStr">
         <is>
-          <t>Lindsey, David A. 0000-0002-9466-0899 dlindsey@usgs.gov</t>
+          <t>Zielinski, Robert A. 0000-0002-4047-5129 rzielinski@usgs.gov</t>
         </is>
       </c>
       <c r="AZ281" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="BA281" t="inlineStr">
+        <is>
+          <t>4f4e4a18e4b07f02db60541a</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/1007784</t>
+          <t>https://pubs.usgs.gov/publication/ofr77615</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>1007784</t>
+          <t>22995</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>1007784</t>
+          <t>ofr77615</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>Sterility among female lizards (Uta stansburiana) exposed to continuous gamma irradiation</t>
+          <t>Lithium-rich brines at Salar de Uyuni and nearby Salars in southwestern Bolivia</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t>Radiation Research</t>
+          <t>Open-File Report</t>
+        </is>
+      </c>
+      <c r="I282" t="inlineStr">
+        <is>
+          <t>77-615</t>
+        </is>
+      </c>
+      <c r="M282" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N282" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P282" t="inlineStr">
         <is>
-          <t>10.2307/3574739</t>
-[...7 lines deleted...]
-      <c r="S282" t="inlineStr">
+          <t>10.3133/ofr77615</t>
+        </is>
+      </c>
+      <c r="T282" t="inlineStr">
+        <is>
+          <t>1977</t>
+        </is>
+      </c>
+      <c r="U282" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V282" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W282" t="inlineStr">
+        <is>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X282" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
+        </is>
+      </c>
+      <c r="Z282" t="inlineStr">
+        <is>
+          <t>iii, 47 p.</t>
+        </is>
+      </c>
+      <c r="AF282" t="inlineStr">
+        <is>
+          <t>52</t>
+        </is>
+      </c>
+      <c r="AM282" t="inlineStr">
+        <is>
+          <t>Bolivia</t>
+        </is>
+      </c>
+      <c r="AQ282" t="inlineStr">
+        <is>
+          <t>Zongo Valley </t>
+        </is>
+      </c>
+      <c r="AW282" t="inlineStr">
+        <is>
+          <t>Ericksen, George Edward; Vine, James David; Ballon A., Raul</t>
+        </is>
+      </c>
+      <c r="AZ282" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="T282" t="inlineStr">
-[...63 lines deleted...]
-      </c>
       <c r="BA282" t="inlineStr">
         <is>
-          <t>4f4e4b32e4b07f02db6b4434</t>
+          <t>4f4e4b15e4b07f02db6a48cf</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70233080</t>
+          <t>https://pubs.usgs.gov/publication/ofr7735</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>70233080</t>
+          <t>19477</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>70233080</t>
+          <t>ofr7735</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>Removal of fluorine and lithium from hectorite by solutions spanning a wide range of pH</t>
+          <t>Genesis of a zoned granite stock, Seward Peninsula, Alaska</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
-          <t>Journal of Research of the U.S. Geological Survey</t>
-[...7 lines deleted...]
-      <c r="S283" t="inlineStr">
+          <t>Open-File Report</t>
+        </is>
+      </c>
+      <c r="I283" t="inlineStr">
+        <is>
+          <t>77-35</t>
+        </is>
+      </c>
+      <c r="M283" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N283" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
+        </is>
+      </c>
+      <c r="P283" t="inlineStr">
+        <is>
+          <t>10.3133/ofr7735</t>
+        </is>
+      </c>
+      <c r="T283" t="inlineStr">
+        <is>
+          <t>1977</t>
+        </is>
+      </c>
+      <c r="U283" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V283" t="inlineStr">
+        <is>
+          <t>ENGLISH</t>
+        </is>
+      </c>
+      <c r="W283" t="inlineStr">
+        <is>
+          <t>U.S. Geological Survey,</t>
+        </is>
+      </c>
+      <c r="Z283" t="inlineStr">
+        <is>
+          <t>xv, 188 p. :ill., maps (1 fold. in pocket) ; scale 1:31,680; 28 cm.</t>
+        </is>
+      </c>
+      <c r="AT283" t="inlineStr">
+        <is>
+          <t>31680</t>
+        </is>
+      </c>
+      <c r="AW283" t="inlineStr">
+        <is>
+          <t>Hudson, Travis</t>
+        </is>
+      </c>
+      <c r="AZ283" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="T283" t="inlineStr">
-[...41 lines deleted...]
-          <t>1</t>
+      <c r="BA283" t="inlineStr">
+        <is>
+          <t>4f4e4b24e4b07f02db6aebcf</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr76671</t>
+          <t>https://pubs.usgs.gov/publication/ofr77786</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>8523</t>
+          <t>11460</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>ofr76671</t>
+          <t>ofr77786</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>Lithium reconnaissance of Arizona</t>
+          <t>Lithium in flint clay, bauxite, related high-alumina materials and sedimentary rocks in the United States: a preliminary survey</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
           <t>Open-File Report</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
-          <t>76-671</t>
+          <t>77-786</t>
         </is>
       </c>
       <c r="M284" t="inlineStr">
         <is>
           <t>2331-1258</t>
         </is>
       </c>
       <c r="N284" t="inlineStr">
         <is>
           <t>0196-1497</t>
         </is>
       </c>
       <c r="P284" t="inlineStr">
         <is>
-          <t>10.3133/ofr76671</t>
+          <t>10.3133/ofr77786</t>
         </is>
       </c>
       <c r="T284" t="inlineStr">
         <is>
-          <t>1976</t>
+          <t>1977</t>
         </is>
       </c>
       <c r="U284" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V284" t="inlineStr">
         <is>
           <t>ENGLISH</t>
         </is>
       </c>
       <c r="W284" t="inlineStr">
         <is>
           <t>U.S. Geological Survey,</t>
         </is>
       </c>
       <c r="Z284" t="inlineStr">
         <is>
-          <t>15 leaves :map ;27 cm.</t>
+          <t>iii, 46 leaves :maps ;27 cm.</t>
         </is>
       </c>
       <c r="AW284" t="inlineStr">
         <is>
-          <t>Davis, Joseph R.; Meier, Allen L.</t>
+          <t>Tourtelot, Harry Allison; Brenner-Tourtelot, Elizabeth F.</t>
         </is>
       </c>
       <c r="AZ284" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA284" t="inlineStr">
         <is>
-          <t>4f4e4b15e4b07f02db6a4c05</t>
+          <t>4f4e4b15e4b07f02db6a4e62</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/pp1005</t>
+          <t>https://pubs.usgs.gov/publication/ofr7754</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>4797</t>
+          <t>20950</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>pp1005</t>
+          <t>ofr7754</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>Lithium resources and requirements by the year 2000</t>
+          <t>Lithium in the brines of Fish Lake Valley and Columbus Salt Marsh, Nevada</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
-          <t>Professional Paper</t>
+          <t>Open-File Report</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
-          <t>1005</t>
+          <t>77-54</t>
         </is>
       </c>
       <c r="M285" t="inlineStr">
         <is>
-          <t>2330-7102</t>
+          <t>2331-1258</t>
         </is>
       </c>
       <c r="N285" t="inlineStr">
         <is>
-          <t>1044-9612</t>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P285" t="inlineStr">
         <is>
-          <t>10.3133/pp1005</t>
+          <t>10.3133/ofr7754</t>
         </is>
       </c>
       <c r="T285" t="inlineStr">
         <is>
-          <t>1976</t>
+          <t>1977</t>
         </is>
       </c>
       <c r="U285" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V285" t="inlineStr">
         <is>
           <t>ENGLISH</t>
         </is>
       </c>
       <c r="W285" t="inlineStr">
         <is>
-          <t>U.S. Govt. Print. Off.,</t>
+          <t>U.S. Geological Survey,</t>
         </is>
       </c>
       <c r="Z285" t="inlineStr">
         <is>
-          <t>162 p.</t>
-[...4 lines deleted...]
-          <t>Vine, James David</t>
+          <t>14, [8] leaves :ill. ;28 cm.</t>
+        </is>
+      </c>
+      <c r="AW285" t="inlineStr">
+        <is>
+          <t>Smith, C. L.; Meier, Allen L.; Downey, H.D.</t>
         </is>
       </c>
       <c r="AZ285" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA285" t="inlineStr">
         <is>
-          <t>4f4e4b15e4b07f02db6a4c9f</t>
+          <t>4f4e4b15e4b07f02db6a4ea7</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr76856</t>
+          <t>https://pubs.usgs.gov/publication/70207815</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>11459</t>
+          <t>70207815</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>ofr76856</t>
+          <t>70207815</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>Preliminary report on samples collected during lithium reconnaissance studies of the Rocky Mountains and adjacent states</t>
+          <t>Epithermal beryllium deposits in water-laid tuff, western Utah</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
-[...14 lines deleted...]
-          <t>0196-1497</t>
+          <t>Economic Geology</t>
         </is>
       </c>
       <c r="P286" t="inlineStr">
         <is>
-          <t>10.3133/ofr76856</t>
+          <t>10.2113/gsecongeo.72.2.219</t>
+        </is>
+      </c>
+      <c r="R286" t="inlineStr">
+        <is>
+          <t>72</t>
+        </is>
+      </c>
+      <c r="S286" t="inlineStr">
+        <is>
+          <t>2</t>
         </is>
       </c>
       <c r="T286" t="inlineStr">
         <is>
-          <t>1976</t>
+          <t>1977</t>
         </is>
       </c>
       <c r="U286" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V286" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
         </is>
       </c>
       <c r="W286" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey,</t>
+          <t> Society of Economic Geologists</t>
+        </is>
+      </c>
+      <c r="Y286" t="inlineStr">
+        <is>
+          <t>Geology, Geophysics, and Geochemistry Science Center</t>
         </is>
       </c>
       <c r="Z286" t="inlineStr">
         <is>
-          <t>[1], 48, [7] leaves :7 maps (some fold.) ;29 cm.; (46 p. - PGS)</t>
+          <t>14 p.</t>
+        </is>
+      </c>
+      <c r="AD286" t="inlineStr">
+        <is>
+          <t>219</t>
+        </is>
+      </c>
+      <c r="AE286" t="inlineStr">
+        <is>
+          <t>232</t>
+        </is>
+      </c>
+      <c r="AM286" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN286" t="inlineStr">
+        <is>
+          <t>Utah</t>
         </is>
       </c>
       <c r="AW286" t="inlineStr">
         <is>
-          <t>Tourtelot, Elizabeth B.; Meier, Allen L.</t>
+          <t>Lindsey, David A. 0000-0002-9466-0899 dlindsey@usgs.gov</t>
         </is>
       </c>
       <c r="AZ286" t="inlineStr">
         <is>
-          <t>5</t>
-[...4 lines deleted...]
-          <t>4f4e4b06e4b07f02db69a15f</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr76666</t>
+          <t>https://pubs.usgs.gov/publication/1007784</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>8524</t>
+          <t>1007784</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>ofr76666</t>
+          <t>1007784</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>Lithium reconnaissance of southern Oregon</t>
+          <t>Sterility among female lizards (Uta stansburiana) exposed to continuous gamma irradiation</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
-[...14 lines deleted...]
-          <t>0196-1497</t>
+          <t>Radiation Research</t>
         </is>
       </c>
       <c r="P287" t="inlineStr">
         <is>
-          <t>10.3133/ofr76666</t>
+          <t>10.2307/3574739</t>
+        </is>
+      </c>
+      <c r="R287" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="S287" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="T287" t="inlineStr">
         <is>
-          <t>1976</t>
+          <t>1977</t>
         </is>
       </c>
       <c r="U287" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V287" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
         </is>
       </c>
       <c r="W287" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey,</t>
+          <t>Allen Press</t>
+        </is>
+      </c>
+      <c r="Y287" t="inlineStr">
+        <is>
+          <t>Western Ecological Research Center</t>
         </is>
       </c>
       <c r="Z287" t="inlineStr">
         <is>
-          <t>7 leaves :map ;27 cm.</t>
+          <t>10 p.</t>
+        </is>
+      </c>
+      <c r="AD287" t="inlineStr">
+        <is>
+          <t>154</t>
+        </is>
+      </c>
+      <c r="AE287" t="inlineStr">
+        <is>
+          <t>163</t>
+        </is>
+      </c>
+      <c r="AM287" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN287" t="inlineStr">
+        <is>
+          <t>Nevada</t>
+        </is>
+      </c>
+      <c r="AQ287" t="inlineStr">
+        <is>
+          <t>southern Nevada</t>
         </is>
       </c>
       <c r="AW287" t="inlineStr">
         <is>
-          <t>Davis, Joseph R.; Meier, Allen L.</t>
+          <t>Turner, F.B.; Medica, P.A.</t>
         </is>
       </c>
       <c r="AZ287" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA287" t="inlineStr">
         <is>
-          <t>4f4e4b15e4b07f02db6a4c91</t>
+          <t>4f4e4b32e4b07f02db6b4434</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr76223</t>
+          <t>https://pubs.usgs.gov/publication/70233080</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>18376</t>
+          <t>70233080</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>ofr76223</t>
+          <t>70233080</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>Radioactive mineral springs in Delta County, Colorado</t>
+          <t>Removal of fluorine and lithium from hectorite by solutions spanning a wide range of pH</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
-[...19 lines deleted...]
-          <t>10.3133/ofr76223</t>
+          <t>Journal of Research of the U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="R288" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="S288" t="inlineStr">
+        <is>
+          <t>2</t>
         </is>
       </c>
       <c r="T288" t="inlineStr">
         <is>
-          <t>1976</t>
+          <t>1977</t>
         </is>
       </c>
       <c r="U288" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V288" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
         </is>
       </c>
       <c r="W288" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey,</t>
+          <t>U. S. Geological Survey</t>
         </is>
       </c>
       <c r="Z288" t="inlineStr">
         <is>
-          <t>iii, 39 p. :ill. ;28 cm.</t>
+          <t>8 p.</t>
+        </is>
+      </c>
+      <c r="AD288" t="inlineStr">
+        <is>
+          <t>235</t>
+        </is>
+      </c>
+      <c r="AE288" t="inlineStr">
+        <is>
+          <t>242</t>
         </is>
       </c>
       <c r="AW288" t="inlineStr">
         <is>
-          <t>Cadigan, Robert A.; Rosholt, John N.; Felmlee, J. Karen</t>
+          <t>Starkey, Harry C.; Mountjoy, Wayne; Gardner, Johnnie M.</t>
         </is>
       </c>
       <c r="AZ288" t="inlineStr">
         <is>
           <t>1</t>
-        </is>
-[...3 lines deleted...]
-          <t>4f4e4b06e4b07f02db69a09d</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr76567</t>
+          <t>https://pubs.usgs.gov/publication/ofr76223</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>7970</t>
+          <t>18376</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>ofr76567</t>
+          <t>ofr76223</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>Lithium in sediments and rocks in Nevada</t>
+          <t>Radioactive mineral springs in Delta County, Colorado</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
           <t>Open-File Report</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
-          <t>76-567</t>
+          <t>76-223</t>
         </is>
       </c>
       <c r="M289" t="inlineStr">
         <is>
           <t>2331-1258</t>
         </is>
       </c>
       <c r="N289" t="inlineStr">
         <is>
           <t>0196-1497</t>
         </is>
       </c>
       <c r="P289" t="inlineStr">
         <is>
-          <t>10.3133/ofr76567</t>
+          <t>10.3133/ofr76223</t>
         </is>
       </c>
       <c r="T289" t="inlineStr">
         <is>
           <t>1976</t>
         </is>
       </c>
       <c r="U289" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V289" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="W289" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
+          <t>U.S. Geological Survey,</t>
         </is>
       </c>
       <c r="Z289" t="inlineStr">
         <is>
-          <t>ii, 17 p.</t>
-[...24 lines deleted...]
-          <t>N</t>
+          <t>iii, 39 p. :ill. ;28 cm.</t>
         </is>
       </c>
       <c r="AW289" t="inlineStr">
         <is>
-          <t>Bohannon, Robert G. rbohannon@usgs.gov; Meier, Allen L.</t>
+          <t>Cadigan, Robert A.; Rosholt, John N.; Felmlee, J. Karen</t>
         </is>
       </c>
       <c r="AZ289" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA289" t="inlineStr">
         <is>
-          <t>4f4e4b15e4b07f02db6a4cc8</t>
+          <t>4f4e4b06e4b07f02db69a09d</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr76693</t>
+          <t>https://pubs.usgs.gov/publication/ofr76567</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>7969</t>
+          <t>7970</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>ofr76693</t>
+          <t>ofr76567</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>Lithium in sediments and rocks from the California desert region</t>
+          <t>Lithium in sediments and rocks in Nevada</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
           <t>Open-File Report</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
-          <t>76-693</t>
+          <t>76-567</t>
         </is>
       </c>
       <c r="M290" t="inlineStr">
         <is>
           <t>2331-1258</t>
         </is>
       </c>
       <c r="N290" t="inlineStr">
         <is>
           <t>0196-1497</t>
         </is>
       </c>
       <c r="P290" t="inlineStr">
         <is>
-          <t>10.3133/ofr76693</t>
+          <t>10.3133/ofr76567</t>
         </is>
       </c>
       <c r="T290" t="inlineStr">
         <is>
           <t>1976</t>
         </is>
       </c>
       <c r="U290" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V290" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
         </is>
       </c>
       <c r="W290" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey,</t>
+          <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="Z290" t="inlineStr">
         <is>
-          <t>15 leaves :map ;27 cm.</t>
+          <t>ii, 17 p.</t>
+        </is>
+      </c>
+      <c r="AF290" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="AM290" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN290" t="inlineStr">
+        <is>
+          <t>Nevada</t>
+        </is>
+      </c>
+      <c r="AU290" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AV290" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW290" t="inlineStr">
         <is>
           <t>Bohannon, Robert G. rbohannon@usgs.gov; Meier, Allen L.</t>
         </is>
       </c>
       <c r="AZ290" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA290" t="inlineStr">
         <is>
-          <t>4f4e4b15e4b07f02db6a4e4f</t>
+          <t>4f4e4b15e4b07f02db6a4cc8</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/7000074</t>
+          <t>https://pubs.usgs.gov/publication/ofr76856</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>7000074</t>
+          <t>11459</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>7000074</t>
+          <t>ofr76856</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>USGS Unnumbered Series</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>Lithium, nature's lightest metal</t>
+          <t>Preliminary report on samples collected during lithium reconnaissance studies of the Rocky Mountains and adjacent states</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
-          <t>General Interest Publication</t>
+          <t>Open-File Report</t>
+        </is>
+      </c>
+      <c r="I291" t="inlineStr">
+        <is>
+          <t>76-856</t>
+        </is>
+      </c>
+      <c r="M291" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N291" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P291" t="inlineStr">
         <is>
-          <t>10.3133/7000074</t>
+          <t>10.3133/ofr76856</t>
         </is>
       </c>
       <c r="T291" t="inlineStr">
         <is>
           <t>1976</t>
         </is>
       </c>
       <c r="U291" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V291" t="inlineStr">
         <is>
           <t>ENGLISH</t>
         </is>
       </c>
+      <c r="W291" t="inlineStr">
+        <is>
+          <t>U.S. Geological Survey,</t>
+        </is>
+      </c>
       <c r="Z291" t="inlineStr">
         <is>
-          <t>4 p. (15 columns) : ill., map ; 23 x 20 cm. folded to 23 x 10 cm.</t>
+          <t>[1], 48, [7] leaves :7 maps (some fold.) ;29 cm.; (46 p. - PGS)</t>
+        </is>
+      </c>
+      <c r="AW291" t="inlineStr">
+        <is>
+          <t>Tourtelot, Elizabeth B.; Meier, Allen L.</t>
         </is>
       </c>
       <c r="AZ291" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>5</t>
         </is>
       </c>
       <c r="BA291" t="inlineStr">
         <is>
-          <t>4f4e4b13e4b07f02db6a3535</t>
+          <t>4f4e4b06e4b07f02db69a15f</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70042654</t>
+          <t>https://pubs.usgs.gov/publication/pp1005</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>70042654</t>
+          <t>4797</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>70042654</t>
+          <t>pp1005</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>Lithium in sediments and brines--how, why and where to search</t>
+          <t>Lithium resources and requirements by the year 2000</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
-          <t>Journal of Research of the U.S. Geological Survey</t>
-[...9 lines deleted...]
-          <t>4</t>
+          <t>Professional Paper</t>
+        </is>
+      </c>
+      <c r="I292" t="inlineStr">
+        <is>
+          <t>1005</t>
+        </is>
+      </c>
+      <c r="M292" t="inlineStr">
+        <is>
+          <t>2330-7102</t>
+        </is>
+      </c>
+      <c r="N292" t="inlineStr">
+        <is>
+          <t>1044-9612</t>
+        </is>
+      </c>
+      <c r="P292" t="inlineStr">
+        <is>
+          <t>10.3133/pp1005</t>
         </is>
       </c>
       <c r="T292" t="inlineStr">
         <is>
-          <t>1975</t>
+          <t>1976</t>
         </is>
       </c>
       <c r="U292" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V292" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="W292" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...9 lines deleted...]
-          <t>Mineral Resources Program</t>
+          <t>U.S. Govt. Print. Off.,</t>
         </is>
       </c>
       <c r="Z292" t="inlineStr">
         <is>
-          <t>7 p.</t>
-[...14 lines deleted...]
-          <t>Vine, James D.</t>
+          <t>162 p.</t>
+        </is>
+      </c>
+      <c r="AX292" t="inlineStr">
+        <is>
+          <t>Vine, James David</t>
         </is>
       </c>
       <c r="AZ292" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA292" t="inlineStr">
         <is>
-          <t>50f7da1be4b0faa3ef21ebf6</t>
+          <t>4f4e4b15e4b07f02db6a4c9f</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr75682</t>
+          <t>https://pubs.usgs.gov/publication/ofr76693</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>11525</t>
+          <t>7969</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>ofr75682</t>
+          <t>ofr76693</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>Are lithium resources adequate for energy self-sufficiency?</t>
+          <t>Lithium in sediments and rocks from the California desert region</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
           <t>Open-File Report</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
-          <t>75-682</t>
+          <t>76-693</t>
         </is>
       </c>
       <c r="M293" t="inlineStr">
         <is>
           <t>2331-1258</t>
         </is>
       </c>
       <c r="N293" t="inlineStr">
         <is>
           <t>0196-1497</t>
         </is>
       </c>
       <c r="P293" t="inlineStr">
         <is>
-          <t>10.3133/ofr75682</t>
+          <t>10.3133/ofr76693</t>
         </is>
       </c>
       <c r="T293" t="inlineStr">
         <is>
-          <t>1975</t>
+          <t>1976</t>
         </is>
       </c>
       <c r="U293" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V293" t="inlineStr">
         <is>
           <t>ENGLISH</t>
         </is>
       </c>
       <c r="W293" t="inlineStr">
         <is>
           <t>U.S. Geological Survey,</t>
         </is>
       </c>
       <c r="Z293" t="inlineStr">
         <is>
-          <t>14 leaves :ill. ;27 cm.</t>
+          <t>15 leaves :map ;27 cm.</t>
         </is>
       </c>
       <c r="AW293" t="inlineStr">
         <is>
-          <t>Vine, James David</t>
+          <t>Bohannon, Robert G. rbohannon@usgs.gov; Meier, Allen L.</t>
         </is>
       </c>
       <c r="AZ293" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA293" t="inlineStr">
         <is>
-          <t>4f4e4abde4b07f02db67411d</t>
+          <t>4f4e4b15e4b07f02db6a4e4f</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/b1401</t>
+          <t>https://pubs.usgs.gov/publication/ofr76666</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>35810</t>
+          <t>8524</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>b1401</t>
+          <t>ofr76666</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>Rapid analysis of silicate, carbonate, and phosphate rocks: Revised edition</t>
+          <t>Lithium reconnaissance of southern Oregon</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
-          <t>Bulletin</t>
+          <t>Open-File Report</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
-          <t>1401</t>
+          <t>76-666</t>
+        </is>
+      </c>
+      <c r="M294" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N294" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P294" t="inlineStr">
         <is>
-          <t>10.3133/b1401</t>
-[...4 lines deleted...]
-          <t>Revised edition</t>
+          <t>10.3133/ofr76666</t>
         </is>
       </c>
       <c r="T294" t="inlineStr">
         <is>
-          <t>1975</t>
+          <t>1976</t>
         </is>
       </c>
       <c r="U294" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V294" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="W294" t="inlineStr">
         <is>
-          <t>U.S. Government Printing Office</t>
+          <t>U.S. Geological Survey,</t>
         </is>
       </c>
       <c r="Z294" t="inlineStr">
         <is>
-          <t>v, 76 p.</t>
+          <t>7 leaves :map ;27 cm.</t>
         </is>
       </c>
       <c r="AW294" t="inlineStr">
         <is>
-          <t>Shapiro, Leonard</t>
+          <t>Davis, Joseph R.; Meier, Allen L.</t>
         </is>
       </c>
       <c r="AZ294" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA294" t="inlineStr">
         <is>
-          <t>4f4e4a80e4b07f02db649455</t>
+          <t>4f4e4b15e4b07f02db6a4c91</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr7586</t>
+          <t>https://pubs.usgs.gov/publication/ofr76671</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>16381</t>
+          <t>8523</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>ofr7586</t>
+          <t>ofr76671</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
-          <t>Lithium in sediments and brines--how, why, and where to search? [Talk delivered to Wyoming Geological Association, Caspar, WY, Jan. 3, 1975]</t>
+          <t>Lithium reconnaissance of Arizona</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
           <t>Open-File Report</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
-          <t>75-86</t>
+          <t>76-671</t>
         </is>
       </c>
       <c r="M295" t="inlineStr">
         <is>
           <t>2331-1258</t>
         </is>
       </c>
       <c r="N295" t="inlineStr">
         <is>
           <t>0196-1497</t>
         </is>
       </c>
       <c r="P295" t="inlineStr">
         <is>
-          <t>10.3133/ofr7586</t>
+          <t>10.3133/ofr76671</t>
         </is>
       </c>
       <c r="T295" t="inlineStr">
         <is>
-          <t>1975</t>
+          <t>1976</t>
         </is>
       </c>
       <c r="U295" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V295" t="inlineStr">
         <is>
           <t>ENGLISH</t>
         </is>
       </c>
       <c r="W295" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey],</t>
+          <t>U.S. Geological Survey,</t>
         </is>
       </c>
       <c r="Z295" t="inlineStr">
         <is>
-          <t>14 leaves :ill., map ;28 cm.</t>
+          <t>15 leaves :map ;27 cm.</t>
         </is>
       </c>
       <c r="AW295" t="inlineStr">
         <is>
-          <t>Vine, James David</t>
+          <t>Davis, Joseph R.; Meier, Allen L.</t>
         </is>
       </c>
       <c r="AZ295" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA295" t="inlineStr">
         <is>
-          <t>4f4e4b15e4b07f02db6a4ed7</t>
+          <t>4f4e4b15e4b07f02db6a4c05</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/pp918</t>
+          <t>https://pubs.usgs.gov/publication/7000074</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>5750</t>
+          <t>7000074</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>pp918</t>
+          <t>7000074</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>USGS Unnumbered Series</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>Lithium in unconsolidated sediments and plants of the Basin and Range Province, southern California and Nevada</t>
+          <t>Lithium, nature's lightest metal</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
-          <t>Professional Paper</t>
-[...14 lines deleted...]
-          <t>1044-9612</t>
+          <t>General Interest Publication</t>
         </is>
       </c>
       <c r="P296" t="inlineStr">
         <is>
-          <t>10.3133/pp918</t>
+          <t>10.3133/7000074</t>
         </is>
       </c>
       <c r="T296" t="inlineStr">
         <is>
-          <t>1975</t>
+          <t>1976</t>
         </is>
       </c>
       <c r="U296" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V296" t="inlineStr">
         <is>
           <t>ENGLISH</t>
         </is>
       </c>
-      <c r="W296" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="Z296" t="inlineStr">
         <is>
-          <t>23 p.</t>
+          <t>4 p. (15 columns) : ill., map ; 23 x 20 cm. folded to 23 x 10 cm.</t>
         </is>
       </c>
       <c r="AW296" t="inlineStr">
         <is>
-          <t>Cannon, Helen L.; Harms, Thelma F.; Hamilton, John C. jhamilton@usgs.gov</t>
+          <t>Water Resources Division, U.S. Geological Survey</t>
         </is>
       </c>
       <c r="AZ296" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA296" t="inlineStr">
         <is>
-          <t>4f4e4b15e4b07f02db6a4e45</t>
+          <t>4f4e4b13e4b07f02db6a3535</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70010949</t>
+          <t>https://pubs.usgs.gov/publication/70042654</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>70010949</t>
+          <t>70042654</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>70010949</t>
+          <t>70042654</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
-          <t>Canister cryogenic system for cooling germanium semiconductor detectors in borehole and marine probes</t>
+          <t>Lithium in sediments and brines--how, why and where to search</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
-          <t>Nuclear Instruments and Methods</t>
-[...4 lines deleted...]
-          <t>10.1016/0029-554X(75)90216-5</t>
+          <t>Journal of Research of the U.S. Geological Survey</t>
         </is>
       </c>
       <c r="R297" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>3</t>
         </is>
       </c>
       <c r="S297" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="T297" t="inlineStr">
         <is>
           <t>1975</t>
         </is>
       </c>
       <c r="U297" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V297" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W297" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X297" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
+        </is>
+      </c>
+      <c r="Y297" t="inlineStr">
+        <is>
+          <t>Mineral Resources Program</t>
         </is>
       </c>
       <c r="Z297" t="inlineStr">
         <is>
-          <t>5 p.</t>
+          <t>7 p.</t>
         </is>
       </c>
       <c r="AD297" t="inlineStr">
         <is>
-          <t>599</t>
+          <t>479</t>
         </is>
       </c>
       <c r="AE297" t="inlineStr">
         <is>
-          <t>603</t>
-[...4 lines deleted...]
-          <t>5</t>
+          <t>485</t>
         </is>
       </c>
       <c r="AW297" t="inlineStr">
         <is>
-          <t>Boynton, G. R.</t>
+          <t>Vine, James D.</t>
         </is>
       </c>
       <c r="AZ297" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA297" t="inlineStr">
         <is>
-          <t>5059f344e4b0c8380cd4b6d4</t>
+          <t>50f7da1be4b0faa3ef21ebf6</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70011076</t>
+          <t>https://pubs.usgs.gov/publication/ofr75682</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>70011076</t>
+          <t>11525</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>70011076</t>
+          <t>ofr75682</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
-          <t>Movement of elements into the atmosphere from coniferous trees in subalpine forests of Colorado and Idaho</t>
+          <t>Are lithium resources adequate for energy self-sufficiency?</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
-          <t>Journal of Geochemical Exploration</t>
+          <t>Open-File Report</t>
+        </is>
+      </c>
+      <c r="I298" t="inlineStr">
+        <is>
+          <t>75-682</t>
+        </is>
+      </c>
+      <c r="M298" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N298" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P298" t="inlineStr">
         <is>
-          <t>10.1016/0375-6742(74)90025-9</t>
-[...9 lines deleted...]
-          <t>3</t>
+          <t>10.3133/ofr75682</t>
         </is>
       </c>
       <c r="T298" t="inlineStr">
         <is>
-          <t>1974</t>
+          <t>1975</t>
         </is>
       </c>
       <c r="U298" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V298" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="W298" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>U.S. Geological Survey,</t>
         </is>
       </c>
       <c r="Z298" t="inlineStr">
         <is>
-          <t>19 p.</t>
-[...24 lines deleted...]
-          <t>Colorado, Idaho</t>
+          <t>14 leaves :ill. ;27 cm.</t>
         </is>
       </c>
       <c r="AW298" t="inlineStr">
         <is>
-          <t>Curtin, G.C.; King, H. D.; Mosier, E. L.</t>
+          <t>Vine, James David</t>
         </is>
       </c>
       <c r="AZ298" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA298" t="inlineStr">
         <is>
-          <t>505a5f1be4b0c8380cd70d83</t>
+          <t>4f4e4abde4b07f02db67411d</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/cir673</t>
+          <t>https://pubs.usgs.gov/publication/pp918</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>3457</t>
+          <t>5750</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>cir673</t>
+          <t>pp918</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t>Lithium in surficial materials of the conterminous United States and partial data on cadmium</t>
+          <t>Lithium in unconsolidated sediments and plants of the Basin and Range Province, southern California and Nevada</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
-          <t>Circular</t>
+          <t>Professional Paper</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
-          <t>673</t>
+          <t>918</t>
         </is>
       </c>
       <c r="M299" t="inlineStr">
         <is>
-          <t>2330-5703</t>
+          <t>2330-7102</t>
         </is>
       </c>
       <c r="N299" t="inlineStr">
         <is>
-          <t>1067-084X</t>
+          <t>1044-9612</t>
         </is>
       </c>
       <c r="P299" t="inlineStr">
         <is>
-          <t>10.3133/cir673</t>
+          <t>10.3133/pp918</t>
         </is>
       </c>
       <c r="T299" t="inlineStr">
         <is>
-          <t>1973</t>
+          <t>1975</t>
         </is>
       </c>
       <c r="U299" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V299" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="W299" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
+          <t>U.S. Govt. Print. Off.,</t>
         </is>
       </c>
       <c r="Z299" t="inlineStr">
         <is>
-          <t>iii, 8 p. :illus. ;26 cm.</t>
+          <t>23 p.</t>
         </is>
       </c>
       <c r="AW299" t="inlineStr">
         <is>
-          <t>Shacklette, Hansford T.; Boerngen, J.G.; Cahill, J.P.; Rahill, R.L.</t>
+          <t>Cannon, Helen L.; Harms, Thelma F.; Hamilton, John C. jhamilton@usgs.gov</t>
         </is>
       </c>
       <c r="AZ299" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA299" t="inlineStr">
         <is>
-          <t>4f4e4b13e4b07f02db6a3768</t>
+          <t>4f4e4b15e4b07f02db6a4e45</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70161655</t>
+          <t>https://pubs.usgs.gov/publication/b1401</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>70161655</t>
+          <t>35810</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>70161655</t>
+          <t>b1401</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
-          <t>Identification of a lithium-bearing smectite from Spor Mountain, Utah</t>
+          <t>Rapid analysis of silicate, carbonate, and phosphate rocks: Revised edition</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
-          <t>Journal of Research of the U.S. Geological Survey</t>
-[...2 lines deleted...]
-      <c r="R300" t="inlineStr">
+          <t>Bulletin</t>
+        </is>
+      </c>
+      <c r="I300" t="inlineStr">
+        <is>
+          <t>1401</t>
+        </is>
+      </c>
+      <c r="P300" t="inlineStr">
+        <is>
+          <t>10.3133/b1401</t>
+        </is>
+      </c>
+      <c r="Q300" t="inlineStr">
+        <is>
+          <t>Revised edition</t>
+        </is>
+      </c>
+      <c r="T300" t="inlineStr">
+        <is>
+          <t>1975</t>
+        </is>
+      </c>
+      <c r="U300" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V300" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W300" t="inlineStr">
+        <is>
+          <t>U.S. Government Printing Office</t>
+        </is>
+      </c>
+      <c r="Z300" t="inlineStr">
+        <is>
+          <t>v, 76 p.</t>
+        </is>
+      </c>
+      <c r="AW300" t="inlineStr">
+        <is>
+          <t>Shapiro, Leonard</t>
+        </is>
+      </c>
+      <c r="AZ300" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="S300" t="inlineStr">
-[...78 lines deleted...]
-      </c>
       <c r="BA300" t="inlineStr">
         <is>
-          <t>568cf744e4b0e7a44bc0f169</t>
+          <t>4f4e4a80e4b07f02db649455</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr726</t>
+          <t>https://pubs.usgs.gov/publication/ofr7586</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>12446</t>
+          <t>16381</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>ofr726</t>
+          <t>ofr7586</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
-          <t>Lithium in surface and ground waters of the conterminous United States</t>
+          <t>Lithium in sediments and brines--how, why, and where to search? [Talk delivered to Wyoming Geological Association, Caspar, WY, Jan. 3, 1975]</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
           <t>Open-File Report</t>
         </is>
       </c>
       <c r="I301" t="inlineStr">
         <is>
-          <t>72-6</t>
+          <t>75-86</t>
         </is>
       </c>
       <c r="M301" t="inlineStr">
         <is>
           <t>2331-1258</t>
         </is>
       </c>
       <c r="N301" t="inlineStr">
         <is>
           <t>0196-1497</t>
         </is>
       </c>
       <c r="P301" t="inlineStr">
         <is>
-          <t>10.3133/ofr726</t>
+          <t>10.3133/ofr7586</t>
         </is>
       </c>
       <c r="T301" t="inlineStr">
         <is>
-          <t>1972</t>
+          <t>1975</t>
         </is>
       </c>
       <c r="U301" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V301" t="inlineStr">
         <is>
           <t>ENGLISH</t>
         </is>
       </c>
       <c r="W301" t="inlineStr">
         <is>
           <t>U.S. Geological Survey],</t>
         </is>
       </c>
       <c r="Z301" t="inlineStr">
         <is>
-          <t>5 leaves :map ;27 cm.; 7 p.</t>
+          <t>14 leaves :ill., map ;28 cm.</t>
         </is>
       </c>
       <c r="AW301" t="inlineStr">
         <is>
-          <t>Anderson, Barbara M.</t>
+          <t>Vine, James David</t>
         </is>
       </c>
       <c r="AZ301" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA301" t="inlineStr">
         <is>
-          <t>4f4e4b15e4b07f02db6a4e55</t>
+          <t>4f4e4b15e4b07f02db6a4ed7</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70009763</t>
+          <t>https://pubs.usgs.gov/publication/70010949</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>70009763</t>
+          <t>70010949</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>70009763</t>
+          <t>70010949</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
-          <t>A probe for neutron activation analysis in a drill hole using 252Cf, and a Ge(Li) detector cooled by a melting cryogen</t>
+          <t>Canister cryogenic system for cooling germanium semiconductor detectors in borehole and marine probes</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
           <t>Nuclear Instruments and Methods</t>
         </is>
       </c>
       <c r="P302" t="inlineStr">
         <is>
-          <t>10.1016/0029-554X(72)90262-5</t>
+          <t>10.1016/0029-554X(75)90216-5</t>
         </is>
       </c>
       <c r="R302" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>123</t>
         </is>
       </c>
       <c r="S302" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
       <c r="T302" t="inlineStr">
         <is>
-          <t>1972</t>
+          <t>1975</t>
         </is>
       </c>
       <c r="U302" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V302" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W302" t="inlineStr">
         <is>
           <t>Elsevier</t>
         </is>
       </c>
       <c r="Z302" t="inlineStr">
         <is>
-          <t>7 p.</t>
+          <t>5 p.</t>
         </is>
       </c>
       <c r="AD302" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>599</t>
         </is>
       </c>
       <c r="AE302" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>603</t>
         </is>
       </c>
       <c r="AF302" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>5</t>
         </is>
       </c>
       <c r="AW302" t="inlineStr">
         <is>
-          <t>Tanner, A.B.; Moxham, R.M.; Senftle, F. E.; Baicker, J.A.</t>
+          <t>Boynton, G. R.</t>
         </is>
       </c>
       <c r="AZ302" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA302" t="inlineStr">
         <is>
-          <t>5059e509e4b0c8380cd46aa8</t>
+          <t>5059f344e4b0c8380cd4b6d4</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70207467</t>
+          <t>https://pubs.usgs.gov/publication/70011076</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>70207467</t>
+          <t>70011076</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>70207467</t>
+          <t>70011076</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>Interstitial water studies on small core samples, leg 4</t>
+          <t>Movement of elements into the atmosphere from coniferous trees in subalpine forests of Colorado and Idaho</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
-          <t>Initial reports of the Deep Sea Drilling Project</t>
+          <t>Journal of Geochemical Exploration</t>
         </is>
       </c>
       <c r="P303" t="inlineStr">
         <is>
-          <t>10.2973/dsdp.proc.4.119.1970</t>
+          <t>10.1016/0375-6742(74)90025-9</t>
         </is>
       </c>
       <c r="R303" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="S303" t="inlineStr">
+        <is>
+          <t>3</t>
         </is>
       </c>
       <c r="T303" t="inlineStr">
         <is>
-          <t>1970</t>
+          <t>1974</t>
         </is>
       </c>
       <c r="U303" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V303" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W303" t="inlineStr">
         <is>
-          <t>National Science Foundation</t>
-[...4 lines deleted...]
-          <t>Woods Hole Coastal and Marine Science Center</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Z303" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>19 p.</t>
         </is>
       </c>
       <c r="AD303" t="inlineStr">
         <is>
-          <t>401</t>
+          <t>245</t>
         </is>
       </c>
       <c r="AE303" t="inlineStr">
         <is>
-          <t>414</t>
+          <t>263</t>
+        </is>
+      </c>
+      <c r="AF303" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="AM303" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN303" t="inlineStr">
+        <is>
+          <t>Colorado, Idaho</t>
         </is>
       </c>
       <c r="AW303" t="inlineStr">
         <is>
-          <t>Sayles, F.L.; Manheim, Frank T. 0000-0003-4005-4524; Chan, K.M.</t>
+          <t>Curtin, G.C.; King, H. D.; Mosier, E. L.</t>
         </is>
       </c>
       <c r="AZ303" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="BA303" t="inlineStr">
+        <is>
+          <t>505a5f1be4b0c8380cd70d83</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70226544</t>
+          <t>https://pubs.usgs.gov/publication/cir673</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>70226544</t>
+          <t>3457</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>70226544</t>
+          <t>cir673</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
-          <t>Macusanite occurrence, age, and composition, Macusani, Peru</t>
+          <t>Lithium in surficial materials of the conterminous United States and partial data on cadmium</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
-          <t>Bulletin of the Geological Society of America</t>
+          <t>Circular</t>
+        </is>
+      </c>
+      <c r="I304" t="inlineStr">
+        <is>
+          <t>673</t>
+        </is>
+      </c>
+      <c r="M304" t="inlineStr">
+        <is>
+          <t>2330-5703</t>
+        </is>
+      </c>
+      <c r="N304" t="inlineStr">
+        <is>
+          <t>1067-084X</t>
         </is>
       </c>
       <c r="P304" t="inlineStr">
         <is>
-          <t>10.1130/0016-7606(1970)81[1539:MOAACM]2.0.CO;2</t>
-[...9 lines deleted...]
-          <t>5</t>
+          <t>10.3133/cir673</t>
         </is>
       </c>
       <c r="T304" t="inlineStr">
         <is>
-          <t>1970</t>
+          <t>1973</t>
         </is>
       </c>
       <c r="U304" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V304" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W304" t="inlineStr">
         <is>
-          <t>Geological Society of America</t>
+          <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="Z304" t="inlineStr">
         <is>
-          <t>8 p.</t>
-[...24 lines deleted...]
-          <t>Andes Mountains</t>
+          <t>iii, 8 p. :illus. ;26 cm.</t>
         </is>
       </c>
       <c r="AW304" t="inlineStr">
         <is>
-          <t>Barnes, Virgil E.; Edwards, George; McLaughlin, W. A.; Friedman, Irving; Joensuu, Oiva</t>
+          <t>Shacklette, Hansford T.; Boerngen, J.G.; Cahill, J.P.; Rahill, R.L.</t>
         </is>
       </c>
       <c r="AZ304" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="BA304" t="inlineStr">
+        <is>
+          <t>4f4e4b13e4b07f02db6a3768</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70009842</t>
+          <t>https://pubs.usgs.gov/publication/70161655</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>70009842</t>
+          <t>70161655</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>70009842</t>
+          <t>70161655</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
-          <t>Lithium metaborate flux in silicate analysis</t>
+          <t>Identification of a lithium-bearing smectite from Spor Mountain, Utah</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
-          <t>Analytica Chimica Acta</t>
-[...4 lines deleted...]
-          <t>10.1016/S0003-2670(01)80963-6</t>
+          <t>Journal of Research of the U.S. Geological Survey</t>
         </is>
       </c>
       <c r="R305" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>1</t>
         </is>
       </c>
       <c r="S305" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>4</t>
         </is>
       </c>
       <c r="T305" t="inlineStr">
         <is>
-          <t>1970</t>
+          <t>1973</t>
         </is>
       </c>
       <c r="U305" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V305" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W305" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X305" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Z305" t="inlineStr">
         <is>
-          <t>12 p.</t>
+          <t>5 p.</t>
         </is>
       </c>
       <c r="AD305" t="inlineStr">
         <is>
-          <t>323</t>
+          <t>415</t>
         </is>
       </c>
       <c r="AE305" t="inlineStr">
         <is>
-          <t>334</t>
-[...4 lines deleted...]
-          <t>12</t>
+          <t>419</t>
+        </is>
+      </c>
+      <c r="AM305" t="inlineStr">
+        <is>
+          <t>United States of America</t>
+        </is>
+      </c>
+      <c r="AN305" t="inlineStr">
+        <is>
+          <t>Utah</t>
+        </is>
+      </c>
+      <c r="AQ305" t="inlineStr">
+        <is>
+          <t>Spor Mountain</t>
+        </is>
+      </c>
+      <c r="AU305" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AV305" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW305" t="inlineStr">
         <is>
-          <t>Ingamells, C.O.</t>
+          <t>Starkey, Harry C.; Mountjoy, Wayne</t>
         </is>
       </c>
       <c r="AZ305" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA305" t="inlineStr">
         <is>
-          <t>505a4829e4b0c8380cd67c66</t>
+          <t>568cf744e4b0e7a44bc0f169</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70010029</t>
+          <t>https://pubs.usgs.gov/publication/ofr726</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>70010029</t>
+          <t>12446</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>70010029</t>
+          <t>ofr726</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
-          <t>Lithium and potassium absorption, dehydroxylation temperature, and structural water content of aluminous smectites</t>
+          <t>Lithium in surface and ground waters of the conterminous United States</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
-          <t>Clays and Clay Minerals</t>
+          <t>Open-File Report</t>
+        </is>
+      </c>
+      <c r="I306" t="inlineStr">
+        <is>
+          <t>72-6</t>
         </is>
       </c>
       <c r="M306" t="inlineStr">
         <is>
-          <t>1552-8367</t>
+          <t>2331-1258</t>
         </is>
       </c>
       <c r="N306" t="inlineStr">
         <is>
-          <t>0009-8604</t>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P306" t="inlineStr">
         <is>
-          <t>10.1346/CCMN.1969.0170302</t>
-[...9 lines deleted...]
-          <t>3</t>
+          <t>10.3133/ofr726</t>
         </is>
       </c>
       <c r="T306" t="inlineStr">
         <is>
-          <t>1969</t>
+          <t>1972</t>
         </is>
       </c>
       <c r="U306" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V306" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="W306" t="inlineStr">
         <is>
-          <t>The Clay Minerals Society</t>
+          <t>U.S. Geological Survey],</t>
         </is>
       </c>
       <c r="Z306" t="inlineStr">
         <is>
-          <t>36 p.</t>
-[...9 lines deleted...]
-          <t>149</t>
+          <t>5 leaves :map ;27 cm.; 7 p.</t>
         </is>
       </c>
       <c r="AW306" t="inlineStr">
         <is>
-          <t>Schultz, Leonard Gene</t>
+          <t>Anderson, Barbara M.</t>
         </is>
       </c>
       <c r="AZ306" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA306" t="inlineStr">
         <is>
-          <t>505a4822e4b0c8380cd67c2f</t>
+          <t>4f4e4b15e4b07f02db6a4e55</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/wsp1540C</t>
+          <t>https://pubs.usgs.gov/publication/70009763</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>1346</t>
+          <t>70009763</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>wsp1540C</t>
+          <t>70009763</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
-          <t>Methods for analysis of selected metals in water by atomic absorption</t>
+          <t>A probe for neutron activation analysis in a drill hole using 252Cf, and a Ge(Li) detector cooled by a melting cryogen</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
-          <t>Water Supply Paper</t>
-[...9 lines deleted...]
-          <t>C</t>
+          <t>Nuclear Instruments and Methods</t>
         </is>
       </c>
       <c r="P307" t="inlineStr">
         <is>
-          <t>10.3133/wsp1540C</t>
+          <t>10.1016/0029-554X(72)90262-5</t>
+        </is>
+      </c>
+      <c r="R307" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="S307" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="T307" t="inlineStr">
         <is>
-          <t>1966</t>
+          <t>1972</t>
         </is>
       </c>
       <c r="U307" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V307" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
         </is>
       </c>
       <c r="W307" t="inlineStr">
         <is>
-          <t>U.S. G.P.O.,</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Z307" t="inlineStr">
         <is>
-          <t>iii, 23-45 p. :ill. ;24 cm.</t>
+          <t>7 p.</t>
+        </is>
+      </c>
+      <c r="AD307" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AE307" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="AF307" t="inlineStr">
+        <is>
+          <t>7</t>
         </is>
       </c>
       <c r="AW307" t="inlineStr">
         <is>
-          <t>Fishman, Marvin J.; Downs, Sanford C.</t>
+          <t>Tanner, A.B.; Moxham, R.M.; Senftle, F. E.; Baicker, J.A.</t>
         </is>
       </c>
       <c r="AZ307" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA307" t="inlineStr">
         <is>
-          <t>4f4e4a51e4b07f02db62a131</t>
+          <t>5059e509e4b0c8380cd46aa8</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70010627</t>
+          <t>https://pubs.usgs.gov/publication/70207467</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>70010627</t>
+          <t>70207467</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>70010627</t>
+          <t>70207467</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
-          <t>Mica polytypes: Systematic description and identification</t>
+          <t>Interstitial water studies on small core samples, leg 4</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
-          <t>Science</t>
+          <t>Initial reports of the Deep Sea Drilling Project</t>
+        </is>
+      </c>
+      <c r="P308" t="inlineStr">
+        <is>
+          <t>10.2973/dsdp.proc.4.119.1970</t>
         </is>
       </c>
       <c r="R308" t="inlineStr">
         <is>
-          <t>151</t>
-[...4 lines deleted...]
-          <t>3707</t>
+          <t>4</t>
         </is>
       </c>
       <c r="T308" t="inlineStr">
         <is>
-          <t>1966</t>
+          <t>1970</t>
         </is>
       </c>
       <c r="U308" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V308" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
-      <c r="AA308" t="inlineStr">
-[...11 lines deleted...]
-          <t>Science</t>
+      <c r="W308" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="Y308" t="inlineStr">
+        <is>
+          <t>Woods Hole Coastal and Marine Science Center</t>
+        </is>
+      </c>
+      <c r="Z308" t="inlineStr">
+        <is>
+          <t>14</t>
         </is>
       </c>
       <c r="AD308" t="inlineStr">
         <is>
-          <t>191</t>
+          <t>401</t>
         </is>
       </c>
       <c r="AE308" t="inlineStr">
         <is>
-          <t>193</t>
-[...4 lines deleted...]
-          <t>3</t>
+          <t>414</t>
         </is>
       </c>
       <c r="AW308" t="inlineStr">
         <is>
-          <t>Ross, M.; Takeda, H.; Wones, D. R.</t>
+          <t>Sayles, F.L.; Manheim, Frank T. 0000-0003-4005-4524; Chan, K.M.</t>
         </is>
       </c>
       <c r="AZ308" t="inlineStr">
         <is>
-          <t>0</t>
-[...4 lines deleted...]
-          <t>505a5631e4b0c8380cd6d3f6</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/wsp1812</t>
+          <t>https://pubs.usgs.gov/publication/70226544</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>1296</t>
+          <t>70226544</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>wsp1812</t>
+          <t>70226544</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
-          <t>Public water supplies of the 100 largest cities of the United States, 1962</t>
+          <t>Macusanite occurrence, age, and composition, Macusani, Peru</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
-          <t>Water Supply Paper</t>
-[...4 lines deleted...]
-          <t>1812</t>
+          <t>Bulletin of the Geological Society of America</t>
         </is>
       </c>
       <c r="P309" t="inlineStr">
         <is>
-          <t>10.3133/wsp1812</t>
+          <t>10.1130/0016-7606(1970)81[1539:MOAACM]2.0.CO;2</t>
+        </is>
+      </c>
+      <c r="R309" t="inlineStr">
+        <is>
+          <t>81</t>
+        </is>
+      </c>
+      <c r="S309" t="inlineStr">
+        <is>
+          <t>5</t>
         </is>
       </c>
       <c r="T309" t="inlineStr">
         <is>
-          <t>1964</t>
+          <t>1970</t>
         </is>
       </c>
       <c r="U309" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V309" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W309" t="inlineStr">
         <is>
-          <t>U.S. Government Printing Office</t>
-[...9 lines deleted...]
-          <t>Indiana Water Science Center; Pennsylvania Water Science Center; Utah Water Science Center</t>
+          <t>Geological Society of America</t>
         </is>
       </c>
       <c r="Z309" t="inlineStr">
         <is>
-          <t>ix, 364 p.</t>
-[...4 lines deleted...]
-          <t>372</t>
+          <t>8 p.</t>
+        </is>
+      </c>
+      <c r="AD309" t="inlineStr">
+        <is>
+          <t>1539</t>
+        </is>
+      </c>
+      <c r="AE309" t="inlineStr">
+        <is>
+          <t>1546</t>
         </is>
       </c>
       <c r="AM309" t="inlineStr">
         <is>
-          <t>United States</t>
-[...9 lines deleted...]
-          <t>N</t>
+          <t>Peru</t>
+        </is>
+      </c>
+      <c r="AP309" t="inlineStr">
+        <is>
+          <t>Macusani</t>
+        </is>
+      </c>
+      <c r="AQ309" t="inlineStr">
+        <is>
+          <t>Andes Mountains</t>
         </is>
       </c>
       <c r="AW309" t="inlineStr">
         <is>
-          <t>Durfor, Charles N.; Becker, Edith</t>
+          <t>Barnes, Virgil E.; Edwards, George; McLaughlin, W. A.; Friedman, Irving; Joensuu, Oiva</t>
         </is>
       </c>
       <c r="AZ309" t="inlineStr">
         <is>
-          <t>1</t>
-[...4 lines deleted...]
-          <t>4f4e4a90e4b07f02db65611a</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70221109</t>
+          <t>https://pubs.usgs.gov/publication/70009842</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>70221109</t>
+          <t>70009842</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>70221109</t>
+          <t>70009842</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
-          <t>The peg claims spodumene pegmatites, Maine</t>
+          <t>Lithium metaborate flux in silicate analysis</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
-          <t>Economic Geology</t>
+          <t>Analytica Chimica Acta</t>
         </is>
       </c>
       <c r="P310" t="inlineStr">
         <is>
-          <t>10.2113/gsecongeo.58.1.84</t>
+          <t>10.1016/S0003-2670(01)80963-6</t>
         </is>
       </c>
       <c r="R310" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>52</t>
         </is>
       </c>
       <c r="S310" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="T310" t="inlineStr">
         <is>
-          <t>1963</t>
+          <t>1970</t>
         </is>
       </c>
       <c r="U310" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V310" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W310" t="inlineStr">
         <is>
-          <t>Society of Economic Geologists</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Z310" t="inlineStr">
         <is>
-          <t>23 p.</t>
+          <t>12 p.</t>
         </is>
       </c>
       <c r="AD310" t="inlineStr">
         <is>
-          <t>84</t>
+          <t>323</t>
         </is>
       </c>
       <c r="AE310" t="inlineStr">
         <is>
-          <t>106</t>
-[...9 lines deleted...]
-          <t>Maine</t>
+          <t>334</t>
+        </is>
+      </c>
+      <c r="AF310" t="inlineStr">
+        <is>
+          <t>12</t>
         </is>
       </c>
       <c r="AW310" t="inlineStr">
         <is>
-          <t>Sundelius, H. W.</t>
+          <t>Ingamells, C.O.</t>
         </is>
       </c>
       <c r="AZ310" t="inlineStr">
         <is>
           <t>0</t>
+        </is>
+      </c>
+      <c r="BA310" t="inlineStr">
+        <is>
+          <t>505a4829e4b0c8380cd67c66</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70010491</t>
+          <t>https://pubs.usgs.gov/publication/70010029</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>70010491</t>
+          <t>70010029</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>70010491</t>
+          <t>70010029</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
-          <t>Implications of the minor element content of some major streams of the world</t>
+          <t>Lithium and potassium absorption, dehydroxylation temperature, and structural water content of aluminous smectites</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
-          <t>Geochimica et Cosmochimica Acta</t>
+          <t>Clays and Clay Minerals</t>
+        </is>
+      </c>
+      <c r="M311" t="inlineStr">
+        <is>
+          <t>1552-8367</t>
+        </is>
+      </c>
+      <c r="N311" t="inlineStr">
+        <is>
+          <t>0009-8604</t>
         </is>
       </c>
       <c r="P311" t="inlineStr">
         <is>
-          <t>10.1016/0016-7037(63)90069-3</t>
+          <t>10.1346/CCMN.1969.0170302</t>
         </is>
       </c>
       <c r="R311" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>17</t>
         </is>
       </c>
       <c r="S311" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
       <c r="T311" t="inlineStr">
         <is>
-          <t>1963</t>
+          <t>1969</t>
         </is>
       </c>
       <c r="U311" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V311" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W311" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>The Clay Minerals Society</t>
         </is>
       </c>
       <c r="Z311" t="inlineStr">
         <is>
-          <t>11 p.</t>
+          <t>36 p.</t>
         </is>
       </c>
       <c r="AD311" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>115</t>
         </is>
       </c>
       <c r="AE311" t="inlineStr">
         <is>
-          <t>11</t>
-[...4 lines deleted...]
-          <t>11</t>
+          <t>149</t>
         </is>
       </c>
       <c r="AW311" t="inlineStr">
         <is>
-          <t>Durum, W. H.; Haffty, J.</t>
+          <t>Schultz, Leonard Gene</t>
         </is>
       </c>
       <c r="AZ311" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA311" t="inlineStr">
         <is>
-          <t>505a392fe4b0c8380cd6182c</t>
+          <t>505a4822e4b0c8380cd67c2f</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/cir445</t>
+          <t>https://pubs.usgs.gov/publication/wsp1540C</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>4016</t>
+          <t>1346</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>cir445</t>
+          <t>wsp1540C</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
-          <t>Occurrence of minor elements in water</t>
+          <t>Methods for analysis of selected metals in water by atomic absorption</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
-          <t>Circular</t>
+          <t>Water Supply Paper</t>
         </is>
       </c>
       <c r="I312" t="inlineStr">
         <is>
-          <t>445</t>
-[...9 lines deleted...]
-          <t>1067-084X</t>
+          <t>1540</t>
+        </is>
+      </c>
+      <c r="K312" t="inlineStr">
+        <is>
+          <t>C</t>
         </is>
       </c>
       <c r="P312" t="inlineStr">
         <is>
-          <t>10.3133/cir445</t>
+          <t>10.3133/wsp1540C</t>
         </is>
       </c>
       <c r="T312" t="inlineStr">
         <is>
-          <t>1961</t>
+          <t>1966</t>
         </is>
       </c>
       <c r="U312" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V312" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="W312" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
+          <t>U.S. G.P.O.,</t>
         </is>
       </c>
       <c r="Z312" t="inlineStr">
         <is>
-          <t>iii, 11 p. :maps, diagrs., tables. ;27cm.</t>
+          <t>iii, 23-45 p. :ill. ;24 cm.</t>
         </is>
       </c>
       <c r="AW312" t="inlineStr">
         <is>
-          <t>Durum, W. H.; Haffty, Joseph</t>
+          <t>Fishman, Marvin J.; Downs, Sanford C.</t>
         </is>
       </c>
       <c r="AZ312" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA312" t="inlineStr">
         <is>
-          <t>4f4e4af5e4b07f02db69235d</t>
+          <t>4f4e4a51e4b07f02db62a131</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/pp354E</t>
+          <t>https://pubs.usgs.gov/publication/70010627</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>39003</t>
+          <t>70010627</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>pp354E</t>
+          <t>70010627</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
-          <t>Interpretation of the composition of lithium micas</t>
+          <t>Mica polytypes: Systematic description and identification</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
-          <t>Professional Paper</t>
-[...19 lines deleted...]
-          <t>1044-9612</t>
+          <t>Science</t>
         </is>
       </c>
       <c r="P313" t="inlineStr">
         <is>
-          <t>10.3133/pp354E</t>
+          <t>10.1126/science.151.3707.191</t>
+        </is>
+      </c>
+      <c r="R313" t="inlineStr">
+        <is>
+          <t>151</t>
+        </is>
+      </c>
+      <c r="S313" t="inlineStr">
+        <is>
+          <t>3707</t>
         </is>
       </c>
       <c r="T313" t="inlineStr">
         <is>
-          <t>1960</t>
+          <t>1966</t>
         </is>
       </c>
       <c r="U313" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V313" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W313" t="inlineStr">
+        <is>
+          <t>American Association for the Advancement of Science</t>
         </is>
       </c>
       <c r="Z313" t="inlineStr">
         <is>
-          <t>p. 115-147</t>
+          <t>3 p.</t>
+        </is>
+      </c>
+      <c r="AD313" t="inlineStr">
+        <is>
+          <t>191</t>
+        </is>
+      </c>
+      <c r="AE313" t="inlineStr">
+        <is>
+          <t>193</t>
         </is>
       </c>
       <c r="AW313" t="inlineStr">
         <is>
-          <t>Foster, Margaret D.</t>
+          <t>Ross, M.; Takeda, H.; Wones, D. R.</t>
         </is>
       </c>
       <c r="AZ313" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA313" t="inlineStr">
         <is>
-          <t>4f4e49dae4b07f02db5e0198</t>
+          <t>505a5631e4b0c8380cd6d3f6</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70221359</t>
+          <t>https://pubs.usgs.gov/publication/wsp1812</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>70221359</t>
+          <t>1296</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>70221359</t>
+          <t>wsp1812</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
-          <t>Thermal waters of volcanic origin</t>
+          <t>Public water supplies of the 100 largest cities of the United States, 1962</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
-          <t>GSA Bulletin</t>
+          <t>Water Supply Paper</t>
+        </is>
+      </c>
+      <c r="I314" t="inlineStr">
+        <is>
+          <t>1812</t>
         </is>
       </c>
       <c r="P314" t="inlineStr">
         <is>
-          <t>10.1130/0016-7606(1957)68[1637:TWOVO]2.0.CO;2</t>
-[...9 lines deleted...]
-          <t>12</t>
+          <t>10.3133/wsp1812</t>
         </is>
       </c>
       <c r="T314" t="inlineStr">
         <is>
-          <t>1957</t>
+          <t>1964</t>
         </is>
       </c>
       <c r="U314" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V314" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W314" t="inlineStr">
         <is>
-          <t>Geological Society of America</t>
+          <t>U.S. Government Printing Office</t>
+        </is>
+      </c>
+      <c r="X314" t="inlineStr">
+        <is>
+          <t>Washington,D.C.</t>
+        </is>
+      </c>
+      <c r="Y314" t="inlineStr">
+        <is>
+          <t>Indiana Water Science Center; Pennsylvania Water Science Center; Utah Water Science Center</t>
         </is>
       </c>
       <c r="Z314" t="inlineStr">
         <is>
-          <t>22 p.</t>
-[...9 lines deleted...]
-          <t>1658</t>
+          <t>ix, 364 p.</t>
+        </is>
+      </c>
+      <c r="AF314" t="inlineStr">
+        <is>
+          <t>372</t>
+        </is>
+      </c>
+      <c r="AM314" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AU314" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AV314" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW314" t="inlineStr">
         <is>
-          <t>White, Donald E.</t>
+          <t>Durfor, Charles N.; Becker, Edith</t>
         </is>
       </c>
       <c r="AZ314" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="BA314" t="inlineStr">
+        <is>
+          <t>4f4e4a90e4b07f02db65611a</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70221358</t>
+          <t>https://pubs.usgs.gov/publication/70221109</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>70221358</t>
+          <t>70221109</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>70221358</t>
+          <t>70221109</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
-          <t>Magmatic, connate, and metamorphic waters</t>
+          <t>The peg claims spodumene pegmatites, Maine</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
-          <t>GSA Bulletin</t>
+          <t>Economic Geology</t>
         </is>
       </c>
       <c r="P315" t="inlineStr">
         <is>
-          <t>10.1130/0016-7606(1957)68[1659:MCAMW]2.0.CO;2</t>
+          <t>10.2113/gsecongeo.58.1.84</t>
         </is>
       </c>
       <c r="R315" t="inlineStr">
         <is>
-          <t>68</t>
+          <t>58</t>
         </is>
       </c>
       <c r="S315" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>1</t>
         </is>
       </c>
       <c r="T315" t="inlineStr">
         <is>
-          <t>1957</t>
+          <t>1963</t>
         </is>
       </c>
       <c r="U315" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V315" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W315" t="inlineStr">
         <is>
-          <t>Geological Society of America</t>
+          <t>Society of Economic Geologists</t>
         </is>
       </c>
       <c r="Z315" t="inlineStr">
         <is>
-          <t>24 p.</t>
+          <t>23 p.</t>
         </is>
       </c>
       <c r="AD315" t="inlineStr">
         <is>
-          <t>1659</t>
+          <t>84</t>
         </is>
       </c>
       <c r="AE315" t="inlineStr">
         <is>
-          <t>1682</t>
+          <t>106</t>
+        </is>
+      </c>
+      <c r="AM315" t="inlineStr">
+        <is>
+          <t>United  States</t>
+        </is>
+      </c>
+      <c r="AN315" t="inlineStr">
+        <is>
+          <t>Maine</t>
         </is>
       </c>
       <c r="AW315" t="inlineStr">
         <is>
-          <t>White, Donald E.</t>
+          <t>Sundelius, H. W.</t>
         </is>
       </c>
       <c r="AZ315" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/b1027G</t>
+          <t>https://pubs.usgs.gov/publication/70010491</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>47344</t>
+          <t>70010491</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>b1027G</t>
+          <t>70010491</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
-          <t>Lithium resources of North America</t>
+          <t>Implications of the minor element content of some major streams of the world</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
-          <t>Bulletin</t>
-[...9 lines deleted...]
-          <t>G</t>
+          <t>Geochimica et Cosmochimica Acta</t>
         </is>
       </c>
       <c r="P316" t="inlineStr">
         <is>
-          <t>10.3133/b1027G</t>
+          <t>10.1016/0016-7037(63)90069-3</t>
+        </is>
+      </c>
+      <c r="R316" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="S316" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="T316" t="inlineStr">
         <is>
-          <t>1955</t>
+          <t>1963</t>
         </is>
       </c>
       <c r="U316" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V316" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W316" t="inlineStr">
+        <is>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Z316" t="inlineStr">
         <is>
-          <t>p. 325-350</t>
-[...14 lines deleted...]
-          <t>Contributions to economic geology, 1955</t>
+          <t>11 p.</t>
+        </is>
+      </c>
+      <c r="AD316" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AE316" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="AF316" t="inlineStr">
+        <is>
+          <t>11</t>
         </is>
       </c>
       <c r="AW316" t="inlineStr">
         <is>
-          <t>Norton, James J.; Schlegel, Dorothy McKenney</t>
+          <t>Durum, W. H.; Haffty, J.</t>
         </is>
       </c>
       <c r="AZ316" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA316" t="inlineStr">
         <is>
-          <t>4f4e4b15e4b07f02db6a4e6a</t>
+          <t>505a392fe4b0c8380cd6182c</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/tei159</t>
+          <t>https://pubs.usgs.gov/publication/cir445</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>70114228</t>
+          <t>4016</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>tei159</t>
+          <t>cir445</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
-          <t>Relationship of uranium and other trace elements to post-Cretaceous vulcanism</t>
+          <t>Occurrence of minor elements in water</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
-          <t>Trace Elements Investigations</t>
+          <t>Circular</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
-          <t>159</t>
+          <t>445</t>
+        </is>
+      </c>
+      <c r="M317" t="inlineStr">
+        <is>
+          <t>2330-5703</t>
+        </is>
+      </c>
+      <c r="N317" t="inlineStr">
+        <is>
+          <t>1067-084X</t>
         </is>
       </c>
       <c r="P317" t="inlineStr">
         <is>
-          <t>10.3133/tei159</t>
+          <t>10.3133/cir445</t>
         </is>
       </c>
       <c r="T317" t="inlineStr">
         <is>
-          <t>1955</t>
+          <t>1961</t>
         </is>
       </c>
       <c r="U317" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V317" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W317" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="Z317" t="inlineStr">
         <is>
-          <t>66 p.</t>
-[...9 lines deleted...]
-          <t>United States</t>
+          <t>iii, 11 p. :maps, diagrs., tables. ;27cm.</t>
         </is>
       </c>
       <c r="AW317" t="inlineStr">
         <is>
-          <t>Coats, Robert R.</t>
+          <t>Durum, W. H.; Haffty, Joseph</t>
         </is>
       </c>
       <c r="AZ317" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA317" t="inlineStr">
         <is>
-          <t>53aa9dfce4b065055fab167a</t>
+          <t>4f4e4af5e4b07f02db69235d</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/tei473</t>
+          <t>https://pubs.usgs.gov/publication/pp354E</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>71966</t>
+          <t>39003</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>tei473</t>
+          <t>pp354E</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
-          <t>Lithium resources of North America</t>
+          <t>Interpretation of the composition of lithium micas</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
-          <t>Trace Elements Investigations</t>
+          <t>Professional Paper</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
-          <t>473</t>
+          <t>354</t>
+        </is>
+      </c>
+      <c r="K318" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="M318" t="inlineStr">
+        <is>
+          <t>2330-7102</t>
+        </is>
+      </c>
+      <c r="N318" t="inlineStr">
+        <is>
+          <t>1044-9612</t>
         </is>
       </c>
       <c r="P318" t="inlineStr">
         <is>
-          <t>10.3133/tei473</t>
+          <t>10.3133/pp354E</t>
         </is>
       </c>
       <c r="T318" t="inlineStr">
         <is>
-          <t>1954</t>
+          <t>1960</t>
         </is>
       </c>
       <c r="U318" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V318" t="inlineStr">
         <is>
           <t>ENGLISH</t>
         </is>
       </c>
       <c r="Z318" t="inlineStr">
         <is>
-          <t>38 p., 1 fig.</t>
+          <t>p. 115-147</t>
         </is>
       </c>
       <c r="AW318" t="inlineStr">
         <is>
-          <t>Norton, James J.; Schlegel, Dorothy McKenney</t>
+          <t>Foster, Margaret D.</t>
         </is>
       </c>
       <c r="AZ318" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA318" t="inlineStr">
         <is>
-          <t>4f4e4b15e4b07f02db6a4e04</t>
+          <t>4f4e49dae4b07f02db5e0198</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/tei139</t>
+          <t>https://pubs.usgs.gov/publication/70221359</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>71237</t>
+          <t>70221359</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>tei139</t>
+          <t>70221359</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
-          <t>Pegmatites of the Crystal Mountain district, Larimer County, Colorado</t>
+          <t>Thermal waters of volcanic origin</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
-          <t>Trace Elements Investigations</t>
-[...4 lines deleted...]
-          <t>139</t>
+          <t>GSA Bulletin</t>
         </is>
       </c>
       <c r="P319" t="inlineStr">
         <is>
-          <t>10.3133/tei139</t>
+          <t>10.1130/0016-7606(1957)68[1637:TWOVO]2.0.CO;2</t>
+        </is>
+      </c>
+      <c r="R319" t="inlineStr">
+        <is>
+          <t>68</t>
+        </is>
+      </c>
+      <c r="S319" t="inlineStr">
+        <is>
+          <t>12</t>
         </is>
       </c>
       <c r="T319" t="inlineStr">
         <is>
-          <t>1952</t>
+          <t>1957</t>
         </is>
       </c>
       <c r="U319" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V319" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W319" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
+          <t>Geological Society of America</t>
         </is>
       </c>
       <c r="Z319" t="inlineStr">
         <is>
-          <t>167 p.</t>
-[...19 lines deleted...]
-          <t>Larimer County</t>
+          <t>22 p.</t>
+        </is>
+      </c>
+      <c r="AD319" t="inlineStr">
+        <is>
+          <t>1637</t>
+        </is>
+      </c>
+      <c r="AE319" t="inlineStr">
+        <is>
+          <t>1658</t>
         </is>
       </c>
       <c r="AW319" t="inlineStr">
         <is>
-          <t>Thurston, William R.</t>
+          <t>White, Donald E.</t>
         </is>
       </c>
       <c r="AZ319" t="inlineStr">
         <is>
-          <t>1</t>
-[...4 lines deleted...]
-          <t>53aa9dfae4b065055fab1674</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70011130</t>
+          <t>https://pubs.usgs.gov/publication/70221358</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>70011130</t>
+          <t>70221358</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>70011130</t>
+          <t>70221358</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
-          <t>Determination of lithium in rocks: Fluorometric method</t>
+          <t>Magmatic, connate, and metamorphic waters</t>
         </is>
       </c>
       <c r="H320" t="inlineStr">
         <is>
-          <t>Analytical Chemistry</t>
+          <t>GSA Bulletin</t>
+        </is>
+      </c>
+      <c r="P320" t="inlineStr">
+        <is>
+          <t>10.1130/0016-7606(1957)68[1659:MCAMW]2.0.CO;2</t>
         </is>
       </c>
       <c r="R320" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>68</t>
         </is>
       </c>
       <c r="S320" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>12</t>
         </is>
       </c>
       <c r="T320" t="inlineStr">
         <is>
-          <t>1951</t>
+          <t>1957</t>
         </is>
       </c>
       <c r="U320" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V320" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
-      <c r="AA320" t="inlineStr">
-[...11 lines deleted...]
-          <t>Analytical Chemistry</t>
+      <c r="W320" t="inlineStr">
+        <is>
+          <t>Geological Society of America</t>
+        </is>
+      </c>
+      <c r="Z320" t="inlineStr">
+        <is>
+          <t>24 p.</t>
         </is>
       </c>
       <c r="AD320" t="inlineStr">
         <is>
-          <t>478</t>
+          <t>1659</t>
         </is>
       </c>
       <c r="AE320" t="inlineStr">
         <is>
-          <t>481</t>
-[...4 lines deleted...]
-          <t>4</t>
+          <t>1682</t>
         </is>
       </c>
       <c r="AW320" t="inlineStr">
         <is>
-          <t>White, C. E.; Fletcher, M. H.; Parks, J.</t>
+          <t>White, Donald E.</t>
         </is>
       </c>
       <c r="AZ320" t="inlineStr">
         <is>
           <t>0</t>
-        </is>
-[...3 lines deleted...]
-          <t>5059ffb2e4b0c8380cd4f339</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/cir89</t>
+          <t>https://pubs.usgs.gov/publication/b1027G</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>3532</t>
+          <t>47344</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>cir89</t>
+          <t>b1027G</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
-          <t>Coal resources of New Mexico</t>
+          <t>Lithium resources of North America</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
-          <t>Circular</t>
+          <t>Bulletin</t>
         </is>
       </c>
       <c r="I321" t="inlineStr">
         <is>
-          <t>89</t>
-[...9 lines deleted...]
-          <t>1067-084X</t>
+          <t>1027</t>
+        </is>
+      </c>
+      <c r="K321" t="inlineStr">
+        <is>
+          <t>G</t>
         </is>
       </c>
       <c r="P321" t="inlineStr">
         <is>
-          <t>10.3133/cir89</t>
+          <t>10.3133/b1027G</t>
         </is>
       </c>
       <c r="T321" t="inlineStr">
         <is>
-          <t>1950</t>
+          <t>1955</t>
         </is>
       </c>
       <c r="U321" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V321" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
         </is>
       </c>
       <c r="W321" t="inlineStr">
         <is>
-          <t>[Interior Duplicating Section],</t>
+          <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="Z321" t="inlineStr">
         <is>
-          <t>ii, 24 p. :fold. map, tables. ;27 cm.</t>
+          <t>26 p.</t>
+        </is>
+      </c>
+      <c r="AA321" t="inlineStr">
+        <is>
+          <t>Report</t>
+        </is>
+      </c>
+      <c r="AB321" t="inlineStr">
+        <is>
+          <t>USGS Numbered Series</t>
+        </is>
+      </c>
+      <c r="AC321" t="inlineStr">
+        <is>
+          <t>Contributions to economic geology, 1955</t>
+        </is>
+      </c>
+      <c r="AD321" t="inlineStr">
+        <is>
+          <t>325</t>
+        </is>
+      </c>
+      <c r="AE321" t="inlineStr">
+        <is>
+          <t>350</t>
+        </is>
+      </c>
+      <c r="AQ321" t="inlineStr">
+        <is>
+          <t>North America</t>
         </is>
       </c>
       <c r="AW321" t="inlineStr">
         <is>
-          <t>Read, Charles Brian; Duffner, R. T.; Wood, G. H.; Zapp, A.D.</t>
+          <t>Norton, James J.; Schlegel, Dorothy McKenney</t>
         </is>
       </c>
       <c r="AZ321" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA321" t="inlineStr">
         <is>
-          <t>4f4e4804e4b07f02db4ceff3</t>
+          <t>4f4e4b15e4b07f02db6a4e6a</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70010889</t>
+          <t>https://pubs.usgs.gov/publication/tei159</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>70010889</t>
+          <t>70114228</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>70010889</t>
+          <t>tei159</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
-          <t>Determination of lithium in rocks by distillation</t>
+          <t>Relationship of uranium and other trace elements to post-Cretaceous vulcanism</t>
         </is>
       </c>
       <c r="H322" t="inlineStr">
         <is>
-          <t>Analytical Chemistry</t>
+          <t>Trace Elements Investigations</t>
+        </is>
+      </c>
+      <c r="I322" t="inlineStr">
+        <is>
+          <t>159</t>
         </is>
       </c>
       <c r="P322" t="inlineStr">
         <is>
-          <t>10.1021/ac60025a031</t>
-[...7 lines deleted...]
-      <c r="S322" t="inlineStr">
+          <t>10.3133/tei159</t>
+        </is>
+      </c>
+      <c r="T322" t="inlineStr">
+        <is>
+          <t>1955</t>
+        </is>
+      </c>
+      <c r="U322" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V322" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W322" t="inlineStr">
+        <is>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="Z322" t="inlineStr">
+        <is>
+          <t>66 p.</t>
+        </is>
+      </c>
+      <c r="AF322" t="inlineStr">
+        <is>
+          <t>67</t>
+        </is>
+      </c>
+      <c r="AM322" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AW322" t="inlineStr">
+        <is>
+          <t>Coats, Robert R.</t>
+        </is>
+      </c>
+      <c r="AZ322" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="T322" t="inlineStr">
-[...48 lines deleted...]
-      </c>
       <c r="BA322" t="inlineStr">
         <is>
-          <t>5059ffb2e4b0c8380cd4f336</t>
+          <t>53aa9dfce4b065055fab167a</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70210288</t>
+          <t>https://pubs.usgs.gov/publication/tei473</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>70210288</t>
+          <t>71966</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>70210288</t>
+          <t>tei473</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
-          <t>USGS Unnumbered Series</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
-          <t>Part 3: Volcano investigations on Umnak Island, 1946</t>
+          <t>Lithium resources of North America</t>
+        </is>
+      </c>
+      <c r="H323" t="inlineStr">
+        <is>
+          <t>Trace Elements Investigations</t>
+        </is>
+      </c>
+      <c r="I323" t="inlineStr">
+        <is>
+          <t>473</t>
         </is>
       </c>
       <c r="P323" t="inlineStr">
         <is>
-          <t>10.3133/70210288</t>
+          <t>10.3133/tei473</t>
         </is>
       </c>
       <c r="T323" t="inlineStr">
         <is>
-          <t>1947</t>
+          <t>1954</t>
         </is>
       </c>
       <c r="U323" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V323" t="inlineStr">
         <is>
-          <t>English</t>
-[...4 lines deleted...]
-          <t>U.S. Government Printing Office</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="Z323" t="inlineStr">
         <is>
-          <t>35 p.</t>
-[...39 lines deleted...]
-          <t>Umnak Island</t>
+          <t>38 p., 1 fig.</t>
         </is>
       </c>
       <c r="AW323" t="inlineStr">
         <is>
-          <t>Byers, F. M. Jr.; Hopkins, D.M.; Wier, K. L.; Fisher, Bernard</t>
+          <t>Norton, James J.; Schlegel, Dorothy McKenney</t>
         </is>
       </c>
       <c r="AZ323" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="BA323" t="inlineStr">
+        <is>
+          <t>4f4e4b15e4b07f02db6a4e04</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70047717</t>
+          <t>https://pubs.usgs.gov/publication/tei139</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>70047717</t>
+          <t>71237</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>70047717</t>
+          <t>tei139</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t>State or Local Government Series</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
-          <t>Mica deposits of the Petaca district, Rio Arriba County, New Mexico</t>
+          <t>Pegmatites of the Crystal Mountain district, Larimer County, Colorado</t>
         </is>
       </c>
       <c r="H324" t="inlineStr">
         <is>
-          <t>Bulletin</t>
+          <t>Trace Elements Investigations</t>
         </is>
       </c>
       <c r="I324" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>139</t>
+        </is>
+      </c>
+      <c r="P324" t="inlineStr">
+        <is>
+          <t>10.3133/tei139</t>
         </is>
       </c>
       <c r="T324" t="inlineStr">
         <is>
-          <t>1946</t>
+          <t>1952</t>
         </is>
       </c>
       <c r="U324" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V324" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W324" t="inlineStr">
         <is>
-          <t>New Mexico Bureau of Mineral Resources</t>
-[...4 lines deleted...]
-          <t>Socorro, NM</t>
+          <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="Z324" t="inlineStr">
         <is>
-          <t>294 p.; Maps: 26 Sheets</t>
+          <t>167 p.</t>
+        </is>
+      </c>
+      <c r="AF324" t="inlineStr">
+        <is>
+          <t>168</t>
         </is>
       </c>
       <c r="AM324" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN324" t="inlineStr">
         <is>
-          <t>New Mexico</t>
+          <t>Colorado</t>
         </is>
       </c>
       <c r="AO324" t="inlineStr">
         <is>
-          <t>Rio Arriba County</t>
+          <t>Larimer County</t>
         </is>
       </c>
       <c r="AW324" t="inlineStr">
         <is>
-          <t>Jahns, R. H.</t>
+          <t>Thurston, William R.</t>
         </is>
       </c>
       <c r="AZ324" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA324" t="inlineStr">
         <is>
-          <t>52148fe3e4b06d85e08fb503</t>
+          <t>53aa9dfae4b065055fab1674</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr4464</t>
+          <t>https://pubs.usgs.gov/publication/70011130</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>55380</t>
+          <t>70011130</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>ofr4464</t>
+          <t>70011130</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
-          <t>Lithium-tantalum pegmatites, Gunnison County, Colorado</t>
+          <t>Determination of lithium in rocks: Fluorometric method</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
-[...19 lines deleted...]
-          <t>10.3133/ofr4464</t>
+          <t>Analytical Chemistry</t>
+        </is>
+      </c>
+      <c r="R325" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="S325" t="inlineStr">
+        <is>
+          <t>3</t>
         </is>
       </c>
       <c r="T325" t="inlineStr">
         <is>
-          <t>1944</t>
+          <t>1951</t>
         </is>
       </c>
       <c r="U325" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V325" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
-[...4 lines deleted...]
-          <t>1 p.; 2 sheets</t>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="AA325" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="AB325" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="AC325" t="inlineStr">
+        <is>
+          <t>Analytical Chemistry</t>
+        </is>
+      </c>
+      <c r="AD325" t="inlineStr">
+        <is>
+          <t>478</t>
+        </is>
+      </c>
+      <c r="AE325" t="inlineStr">
+        <is>
+          <t>481</t>
+        </is>
+      </c>
+      <c r="AF325" t="inlineStr">
+        <is>
+          <t>4</t>
         </is>
       </c>
       <c r="AW325" t="inlineStr">
         <is>
-          <t>Hanley, J.B.; Trites, A.F.; Husted, J.E.</t>
+          <t>White, C. E.; Fletcher, M. H.; Parks, J.</t>
         </is>
       </c>
       <c r="AZ325" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA325" t="inlineStr">
         <is>
-          <t>4f4e4b15e4b07f02db6a4d9a</t>
+          <t>5059ffb2e4b0c8380cd4f339</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
+          <t>https://pubs.usgs.gov/publication/cir89</t>
+        </is>
+      </c>
+      <c r="B326" t="inlineStr">
+        <is>
+          <t>3532</t>
+        </is>
+      </c>
+      <c r="C326" t="inlineStr">
+        <is>
+          <t>cir89</t>
+        </is>
+      </c>
+      <c r="D326" t="inlineStr">
+        <is>
+          <t>Report</t>
+        </is>
+      </c>
+      <c r="E326" t="inlineStr">
+        <is>
+          <t>USGS Numbered Series</t>
+        </is>
+      </c>
+      <c r="G326" t="inlineStr">
+        <is>
+          <t>Coal resources of New Mexico</t>
+        </is>
+      </c>
+      <c r="H326" t="inlineStr">
+        <is>
+          <t>Circular</t>
+        </is>
+      </c>
+      <c r="I326" t="inlineStr">
+        <is>
+          <t>89</t>
+        </is>
+      </c>
+      <c r="M326" t="inlineStr">
+        <is>
+          <t>2330-5703</t>
+        </is>
+      </c>
+      <c r="N326" t="inlineStr">
+        <is>
+          <t>1067-084X</t>
+        </is>
+      </c>
+      <c r="P326" t="inlineStr">
+        <is>
+          <t>10.3133/cir89</t>
+        </is>
+      </c>
+      <c r="T326" t="inlineStr">
+        <is>
+          <t>1950</t>
+        </is>
+      </c>
+      <c r="U326" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V326" t="inlineStr">
+        <is>
+          <t>ENGLISH</t>
+        </is>
+      </c>
+      <c r="W326" t="inlineStr">
+        <is>
+          <t>[Interior Duplicating Section],</t>
+        </is>
+      </c>
+      <c r="Z326" t="inlineStr">
+        <is>
+          <t>ii, 24 p. :fold. map, tables. ;27 cm.</t>
+        </is>
+      </c>
+      <c r="AW326" t="inlineStr">
+        <is>
+          <t>Read, Charles Brian; Duffner, R. T.; Wood, G. H.; Zapp, A.D.</t>
+        </is>
+      </c>
+      <c r="AZ326" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="BA326" t="inlineStr">
+        <is>
+          <t>4f4e4804e4b07f02db4ceff3</t>
+        </is>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" t="inlineStr">
+        <is>
+          <t>https://pubs.usgs.gov/publication/70010889</t>
+        </is>
+      </c>
+      <c r="B327" t="inlineStr">
+        <is>
+          <t>70010889</t>
+        </is>
+      </c>
+      <c r="C327" t="inlineStr">
+        <is>
+          <t>70010889</t>
+        </is>
+      </c>
+      <c r="D327" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="E327" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="G327" t="inlineStr">
+        <is>
+          <t>Determination of lithium in rocks by distillation</t>
+        </is>
+      </c>
+      <c r="H327" t="inlineStr">
+        <is>
+          <t>Analytical Chemistry</t>
+        </is>
+      </c>
+      <c r="P327" t="inlineStr">
+        <is>
+          <t>10.1021/ac60025a031</t>
+        </is>
+      </c>
+      <c r="R327" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="S327" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="T327" t="inlineStr">
+        <is>
+          <t>1949</t>
+        </is>
+      </c>
+      <c r="U327" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V327" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W327" t="inlineStr">
+        <is>
+          <t>ACS Publications</t>
+        </is>
+      </c>
+      <c r="Z327" t="inlineStr">
+        <is>
+          <t>3 p.</t>
+        </is>
+      </c>
+      <c r="AD327" t="inlineStr">
+        <is>
+          <t>173</t>
+        </is>
+      </c>
+      <c r="AE327" t="inlineStr">
+        <is>
+          <t>175</t>
+        </is>
+      </c>
+      <c r="AF327" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="AW327" t="inlineStr">
+        <is>
+          <t>Fletcher, M. H.</t>
+        </is>
+      </c>
+      <c r="AZ327" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="BA327" t="inlineStr">
+        <is>
+          <t>5059ffb2e4b0c8380cd4f336</t>
+        </is>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" t="inlineStr">
+        <is>
+          <t>https://pubs.usgs.gov/publication/70210288</t>
+        </is>
+      </c>
+      <c r="B328" t="inlineStr">
+        <is>
+          <t>70210288</t>
+        </is>
+      </c>
+      <c r="C328" t="inlineStr">
+        <is>
+          <t>70210288</t>
+        </is>
+      </c>
+      <c r="D328" t="inlineStr">
+        <is>
+          <t>Report</t>
+        </is>
+      </c>
+      <c r="E328" t="inlineStr">
+        <is>
+          <t>USGS Unnumbered Series</t>
+        </is>
+      </c>
+      <c r="G328" t="inlineStr">
+        <is>
+          <t>Part 3: Volcano investigations on Umnak Island, 1946</t>
+        </is>
+      </c>
+      <c r="P328" t="inlineStr">
+        <is>
+          <t>10.3133/70210288</t>
+        </is>
+      </c>
+      <c r="T328" t="inlineStr">
+        <is>
+          <t>1947</t>
+        </is>
+      </c>
+      <c r="U328" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V328" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W328" t="inlineStr">
+        <is>
+          <t>U.S. Government Printing Office</t>
+        </is>
+      </c>
+      <c r="Z328" t="inlineStr">
+        <is>
+          <t>35 p.</t>
+        </is>
+      </c>
+      <c r="AA328" t="inlineStr">
+        <is>
+          <t>Report</t>
+        </is>
+      </c>
+      <c r="AB328" t="inlineStr">
+        <is>
+          <t>USGS Unnumbered Series</t>
+        </is>
+      </c>
+      <c r="AC328" t="inlineStr">
+        <is>
+          <t>Alaskan Volcano Investigations Report No. 2</t>
+        </is>
+      </c>
+      <c r="AD328" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="AE328" t="inlineStr">
+        <is>
+          <t>53</t>
+        </is>
+      </c>
+      <c r="AM328" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN328" t="inlineStr">
+        <is>
+          <t>Alaska</t>
+        </is>
+      </c>
+      <c r="AQ328" t="inlineStr">
+        <is>
+          <t>Umnak Island</t>
+        </is>
+      </c>
+      <c r="AW328" t="inlineStr">
+        <is>
+          <t>Byers, F. M. Jr.; Hopkins, D.M.; Wier, K. L.; Fisher, Bernard</t>
+        </is>
+      </c>
+      <c r="AZ328" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" t="inlineStr">
+        <is>
+          <t>https://pubs.usgs.gov/publication/70047717</t>
+        </is>
+      </c>
+      <c r="B329" t="inlineStr">
+        <is>
+          <t>70047717</t>
+        </is>
+      </c>
+      <c r="C329" t="inlineStr">
+        <is>
+          <t>70047717</t>
+        </is>
+      </c>
+      <c r="D329" t="inlineStr">
+        <is>
+          <t>Report</t>
+        </is>
+      </c>
+      <c r="E329" t="inlineStr">
+        <is>
+          <t>State or Local Government Series</t>
+        </is>
+      </c>
+      <c r="G329" t="inlineStr">
+        <is>
+          <t>Mica deposits of the Petaca district, Rio Arriba County, New Mexico</t>
+        </is>
+      </c>
+      <c r="H329" t="inlineStr">
+        <is>
+          <t>Bulletin</t>
+        </is>
+      </c>
+      <c r="I329" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="T329" t="inlineStr">
+        <is>
+          <t>1946</t>
+        </is>
+      </c>
+      <c r="U329" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V329" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W329" t="inlineStr">
+        <is>
+          <t>New Mexico Bureau of Mineral Resources</t>
+        </is>
+      </c>
+      <c r="X329" t="inlineStr">
+        <is>
+          <t>Socorro, NM</t>
+        </is>
+      </c>
+      <c r="Z329" t="inlineStr">
+        <is>
+          <t>294 p.; Maps: 26 Sheets</t>
+        </is>
+      </c>
+      <c r="AM329" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN329" t="inlineStr">
+        <is>
+          <t>New Mexico</t>
+        </is>
+      </c>
+      <c r="AO329" t="inlineStr">
+        <is>
+          <t>Rio Arriba County</t>
+        </is>
+      </c>
+      <c r="AW329" t="inlineStr">
+        <is>
+          <t>Jahns, R. H.</t>
+        </is>
+      </c>
+      <c r="AZ329" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="BA329" t="inlineStr">
+        <is>
+          <t>52148fe3e4b06d85e08fb503</t>
+        </is>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" t="inlineStr">
+        <is>
+          <t>https://pubs.usgs.gov/publication/ofr4464</t>
+        </is>
+      </c>
+      <c r="B330" t="inlineStr">
+        <is>
+          <t>55380</t>
+        </is>
+      </c>
+      <c r="C330" t="inlineStr">
+        <is>
+          <t>ofr4464</t>
+        </is>
+      </c>
+      <c r="D330" t="inlineStr">
+        <is>
+          <t>Report</t>
+        </is>
+      </c>
+      <c r="E330" t="inlineStr">
+        <is>
+          <t>USGS Numbered Series</t>
+        </is>
+      </c>
+      <c r="G330" t="inlineStr">
+        <is>
+          <t>Lithium-tantalum pegmatites, Gunnison County, Colorado</t>
+        </is>
+      </c>
+      <c r="H330" t="inlineStr">
+        <is>
+          <t>Open-File Report</t>
+        </is>
+      </c>
+      <c r="I330" t="inlineStr">
+        <is>
+          <t>44-64</t>
+        </is>
+      </c>
+      <c r="M330" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N330" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
+        </is>
+      </c>
+      <c r="P330" t="inlineStr">
+        <is>
+          <t>10.3133/ofr4464</t>
+        </is>
+      </c>
+      <c r="T330" t="inlineStr">
+        <is>
+          <t>1944</t>
+        </is>
+      </c>
+      <c r="U330" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V330" t="inlineStr">
+        <is>
+          <t>ENGLISH</t>
+        </is>
+      </c>
+      <c r="Z330" t="inlineStr">
+        <is>
+          <t>1 p.; 2 sheets</t>
+        </is>
+      </c>
+      <c r="AW330" t="inlineStr">
+        <is>
+          <t>Hanley, J.B.; Trites, A.F.; Husted, J.E.</t>
+        </is>
+      </c>
+      <c r="AZ330" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="BA330" t="inlineStr">
+        <is>
+          <t>4f4e4b15e4b07f02db6a4d9a</t>
+        </is>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" t="inlineStr">
+        <is>
           <t>https://pubs.usgs.gov/publication/b666X</t>
         </is>
       </c>
-      <c r="B326" t="inlineStr">
+      <c r="B331" t="inlineStr">
         <is>
           <t>45545</t>
         </is>
       </c>
-      <c r="C326" t="inlineStr">
+      <c r="C331" t="inlineStr">
         <is>
           <t>b666X</t>
         </is>
       </c>
-      <c r="D326" t="inlineStr">
+      <c r="D331" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
-      <c r="E326" t="inlineStr">
+      <c r="E331" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
-      <c r="G326" t="inlineStr">
+      <c r="G331" t="inlineStr">
         <is>
           <t>Our mineral supplies--Mica, monazite, and lithium minerals</t>
         </is>
       </c>
-      <c r="H326" t="inlineStr">
+      <c r="H331" t="inlineStr">
         <is>
           <t>Bulletin</t>
         </is>
       </c>
-      <c r="I326" t="inlineStr">
+      <c r="I331" t="inlineStr">
         <is>
           <t>666</t>
         </is>
       </c>
-      <c r="K326" t="inlineStr">
+      <c r="K331" t="inlineStr">
         <is>
           <t>X</t>
         </is>
       </c>
-      <c r="P326" t="inlineStr">
+      <c r="P331" t="inlineStr">
         <is>
           <t>10.3133/b666X</t>
         </is>
       </c>
-      <c r="T326" t="inlineStr">
+      <c r="T331" t="inlineStr">
         <is>
           <t>1919</t>
         </is>
       </c>
-      <c r="U326" t="inlineStr">
+      <c r="U331" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
-      <c r="V326" t="inlineStr">
+      <c r="V331" t="inlineStr">
         <is>
           <t>ENGLISH</t>
         </is>
       </c>
-      <c r="Z326" t="inlineStr">
+      <c r="Z331" t="inlineStr">
         <is>
           <t>p. 153-158 </t>
         </is>
       </c>
-      <c r="AW326" t="inlineStr">
+      <c r="AW331" t="inlineStr">
         <is>
           <t>Schaller, W. T.</t>
         </is>
       </c>
-      <c r="AZ326" t="inlineStr">
+      <c r="AZ331" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="BA326" t="inlineStr">
+      <c r="BA331" t="inlineStr">
         <is>
           <t>4f4e4ae5e4b07f02db68a45e</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>