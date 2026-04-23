--- v1 (2026-03-04)
+++ v2 (2026-04-23)
@@ -453,51 +453,51 @@
           <t>Frontiers Media</t>
         </is>
       </c>
       <c r="Y2" t="inlineStr">
         <is>
           <t>Pacific Coastal and Marine Science Center</t>
         </is>
       </c>
       <c r="Z2" t="inlineStr">
         <is>
           <t>1600827, 15 p.</t>
         </is>
       </c>
       <c r="AM2" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AQ2" t="inlineStr">
         <is>
           <t>American Samoa, Ofu Island, Olosega Island</t>
         </is>
       </c>
       <c r="AW2" t="inlineStr">
         <is>
-          <t>Prouty, Nancy G. 0000-0002-8922-0688 nprouty@usgs.gov; Oberle, Ferdinand K.J. 0000-0001-8871-3619; Cheriton, Olivia M. 0000-0003-3011-9136; Toth, Lauren 0000-0002-2568-802X ltoth@usgs.gov; Brown, Eric K.; Storlazzi, Curt D. 0000-0001-8057-4490</t>
+          <t>Prouty, Nancy G. 0000-0002-8922-0688 nprouty@usgs.gov; Oberle, Ferdinand K.J. 0000-0001-8871-3619; Cheriton, Olivia M. 0000-0003-3011-9136; Toth, Lauren T. 0000-0002-2568-802X ltoth@usgs.gov; Brown, Eric K.; Storlazzi, Curt D. 0000-0001-8057-4490</t>
         </is>
       </c>
       <c r="AZ2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/70247286</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>70247286</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>70247286</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
@@ -916,51 +916,51 @@
           <t>82</t>
         </is>
       </c>
       <c r="AM6" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN6" t="inlineStr">
         <is>
           <t>Wyoming</t>
         </is>
       </c>
       <c r="AP6" t="inlineStr">
         <is>
           <t>Riverton</t>
         </is>
       </c>
       <c r="AU6" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="AW6" t="inlineStr">
         <is>
-          <t>Naftz, David L. 0000-0003-1130-6892 dlnaftz@usgs.gov; Fuller, Christopher C. 0000-0002-2354-8074 ccfuller@usgs.gov; Runkel, Robert L. 0000-0003-3220-481X runkel@usgs.gov; Solder, John 0000-0002-0660-3326; Gardner, W. Payton 0000-0003-0664-001X; Terry, Neil 0000-0002-3965-340X nterry@usgs.gov; Briggs, Martin A. 0000-0003-3206-4132 mbriggs@usgs.gov; Short, Terry M. 0000-0001-9941-4593 tmshort@usgs.gov; Cain, Daniel J. 0000-0002-3443-0493 djcain@usgs.gov; Dam, William L; Byrne, Patrick A.; Campbell, James R. 0000-0002-2760-3149</t>
+          <t>Naftz, David L. 0000-0003-1130-6892 dlnaftz@usgs.gov; Fuller, Christopher C. 0000-0002-2354-8074 ccfuller@usgs.gov; Runkel, Robert L. 0000-0003-3220-481X runkel@usgs.gov; Solder, John 0000-0002-0660-3326; Gardner, W. Payton 0000-0003-0664-001X; Terry, Neil C. 0000-0002-3965-340X nterry@usgs.gov; Briggs, Martin A. 0000-0003-3206-4132 mbriggs@usgs.gov; Short, Terry M. 0000-0001-9941-4593 tmshort@usgs.gov; Cain, Daniel J. 0000-0002-3443-0493 djcain@usgs.gov; Dam, William L; Byrne, Patrick A.; Campbell, James R. 0000-0002-2760-3149</t>
         </is>
       </c>
       <c r="AZ6" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/70238046</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>70238046</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>70238046</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
@@ -1792,51 +1792,51 @@
           <t>United States</t>
         </is>
       </c>
       <c r="AN14" t="inlineStr">
         <is>
           <t>Pennsylvania</t>
         </is>
       </c>
       <c r="AU14" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="AV14" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AW14" t="inlineStr">
         <is>
           <t>Conlon, Matthew D. 0000-0001-8266-9610 mconlon@usgs.gov; Duris, Joseph W. 0000-0002-8669-8109 jwduris@usgs.gov</t>
         </is>
       </c>
       <c r="AZ14" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>6</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/sir20205132</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>70217730</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>sir20205132</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
@@ -5926,51 +5926,51 @@
           <t>United States</t>
         </is>
       </c>
       <c r="AN46" t="inlineStr">
         <is>
           <t>California</t>
         </is>
       </c>
       <c r="AQ46" t="inlineStr">
         <is>
           <t>San Francisco Bay Shallow Aquifer</t>
         </is>
       </c>
       <c r="AU46" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AV46" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AW46" t="inlineStr">
         <is>
-          <t>Bennett, George L. V V 0000-0002-6239-1604 georbenn@usgs.gov; Fram, Miranda S. 0000-0002-6337-059X mfram@usgs.gov</t>
+          <t>Bennett, George L. V 0000-0002-6239-1604 georbenn@usgs.gov; Fram, Miranda S. 0000-0002-6337-059X mfram@usgs.gov</t>
         </is>
       </c>
       <c r="AZ46" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="BA46" t="inlineStr">
         <is>
           <t>545c9bb5e4b0ba8303f709ce</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/70135670</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>70135670</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
@@ -15055,51 +15055,51 @@
           <t>2007-10-01</t>
         </is>
       </c>
       <c r="AI113" t="inlineStr">
         <is>
           <t>2008-01-31</t>
         </is>
       </c>
       <c r="AM113" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN113" t="inlineStr">
         <is>
           <t>California</t>
         </is>
       </c>
       <c r="AQ113" t="inlineStr">
         <is>
           <t>northern Sacramento Valley</t>
         </is>
       </c>
       <c r="AW113" t="inlineStr">
         <is>
-          <t>Bennett, Peter A.; Bennett, George L. V V 0000-0002-6239-1604 georbenn@usgs.gov; Belitz, Kenneth 0000-0003-4481-2345 kbelitz@usgs.gov</t>
+          <t>Bennett, Peter A.; Bennett, George L. V 0000-0002-6239-1604 georbenn@usgs.gov; Belitz, Kenneth 0000-0003-4481-2345 kbelitz@usgs.gov</t>
         </is>
       </c>
       <c r="AZ113" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="BA113" t="inlineStr">
         <is>
           <t>4f4e4a96e4b07f02db65a1a1</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/sir20095147</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>98017</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
@@ -18782,51 +18782,51 @@
           <t>2005-03-01</t>
         </is>
       </c>
       <c r="AI144" t="inlineStr">
         <is>
           <t>2005-06-30</t>
         </is>
       </c>
       <c r="AM144" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN144" t="inlineStr">
         <is>
           <t>California</t>
         </is>
       </c>
       <c r="AQ144" t="inlineStr">
         <is>
           <t>southern Sacramento Valley</t>
         </is>
       </c>
       <c r="AW144" t="inlineStr">
         <is>
-          <t>Milby Dawson, Barbara J.; Bennett, George L. V V 0000-0002-6239-1604 georbenn@usgs.gov; Belitz, Kenneth 0000-0003-4481-2345 kbelitz@usgs.gov</t>
+          <t>Milby Dawson, Barbara J.; Bennett, George L. V 0000-0002-6239-1604 georbenn@usgs.gov; Belitz, Kenneth 0000-0003-4481-2345 kbelitz@usgs.gov</t>
         </is>
       </c>
       <c r="AZ144" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="BA144" t="inlineStr">
         <is>
           <t>4f4e4ab0e4b07f02db66d54a</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/70032092</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>70032092</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">