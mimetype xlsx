--- v2 (2026-04-23)
+++ v3 (2026-06-09)
@@ -1170,51 +1170,51 @@
           <t>United States</t>
         </is>
       </c>
       <c r="AN8" t="inlineStr">
         <is>
           <t>West Virginia</t>
         </is>
       </c>
       <c r="AU8" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AV8" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="AW8" t="inlineStr">
         <is>
           <t>Kozar, Mark D. 0000-0001-7755-7657 mdkozar@usgs.gov; McAdoo, Mitchell A. 0000-0002-3895-0816 mmcadoo@usgs.gov; Haase, Karl B. 0000-0002-6897-6494</t>
         </is>
       </c>
       <c r="AZ8" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>8</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/70233185</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>70233185</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>70233185</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
@@ -2982,51 +2982,51 @@
           <t>New Mexico Water Science Center; Texas Water Science Center</t>
         </is>
       </c>
       <c r="AM24" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN24" t="inlineStr">
         <is>
           <t>New Mexico</t>
         </is>
       </c>
       <c r="AP24" t="inlineStr">
         <is>
           <t>Milan</t>
         </is>
       </c>
       <c r="AQ24" t="inlineStr">
         <is>
           <t>San Mateo Creek Basin</t>
         </is>
       </c>
       <c r="AW24" t="inlineStr">
         <is>
-          <t>Blake, Johanna 0000-0003-4667-0096; Harte, Philip 0000-0002-7718-1204; Becher, Kent 0000-0002-3947-0793</t>
+          <t>Blake, Johanna 0000-0003-4667-0096; Harte, Philip T. 0000-0002-7718-1204; Becher, Kent 0000-0002-3947-0793</t>
         </is>
       </c>
       <c r="AZ24" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/ofr20191005</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>70202509</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>ofr20191005</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
@@ -7404,63 +7404,68 @@
       <c r="Y56" t="inlineStr">
         <is>
           <t>California Water Science Center</t>
         </is>
       </c>
       <c r="Z56" t="inlineStr">
         <is>
           <t>x, 82 p.</t>
         </is>
       </c>
       <c r="AF56" t="inlineStr">
         <is>
           <t>96</t>
         </is>
       </c>
       <c r="AM56" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN56" t="inlineStr">
         <is>
           <t>California</t>
         </is>
       </c>
+      <c r="AQ56" t="inlineStr">
+        <is>
+          <t>Klamath Mountains study unit</t>
+        </is>
+      </c>
       <c r="AS56" t="inlineStr">
         <is>
           <t>Albers Equal Area Conic Projection</t>
         </is>
       </c>
       <c r="AW56" t="inlineStr">
         <is>
           <t>Mathany, Timothy M. 0000-0002-4747-5113; Belitz, Kenneth 0000-0003-4481-2345 kbelitz@usgs.gov</t>
         </is>
       </c>
       <c r="AZ56" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>3</t>
         </is>
       </c>
       <c r="BA56" t="inlineStr">
         <is>
           <t>53517044e4b05569d805a245</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/sir20135143</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>70048084</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>sir20135143</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
@@ -7580,318 +7585,318 @@
       </c>
       <c r="AV57" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="AW57" t="inlineStr">
         <is>
           <t>Gross, Eliza L. 0000-0002-8835-3382 egross@usgs.gov</t>
         </is>
       </c>
       <c r="AZ57" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="BA57" t="inlineStr">
         <is>
           <t>522f2530e4b091aa92f49453</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ds742</t>
+          <t>https://pubs.usgs.gov/publication/ds747</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>70047726</t>
+          <t>70047727</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>ds742</t>
+          <t>ds747</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Groundwater-quality data in the Santa Barbara study unit, 2011: results from the California GAMA Program</t>
+          <t>Groundwater-quality data in the Bear Valley and Selected Hard Rock Areas study unit, 2010: Results from the California GAMA Program</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>Data Series</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>742</t>
+          <t>747</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
           <t>California Groundwater Ambient Monitoring and Assessment (GAMA) Program</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
           <t>2327-638X</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
           <t>2327-0271</t>
         </is>
       </c>
       <c r="P58" t="inlineStr">
         <is>
-          <t>10.3133/ds742</t>
+          <t>10.3133/ds747</t>
         </is>
       </c>
       <c r="T58" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="U58" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V58" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W58" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
+          <t>U.S Geological Survey</t>
         </is>
       </c>
       <c r="X58" t="inlineStr">
         <is>
           <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y58" t="inlineStr">
         <is>
           <t>California Water Science Center</t>
         </is>
       </c>
       <c r="Z58" t="inlineStr">
         <is>
-          <t>ix, 72 p.</t>
+          <t>x, 86 p.</t>
         </is>
       </c>
       <c r="AF58" t="inlineStr">
         <is>
-          <t>86</t>
-[...9 lines deleted...]
-          <t>2011-02-28</t>
+          <t>100</t>
         </is>
       </c>
       <c r="AM58" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN58" t="inlineStr">
         <is>
           <t>California</t>
         </is>
       </c>
-      <c r="AO58" t="inlineStr">
-[...1 lines deleted...]
-          <t>Santa Barbara County;Ventura County</t>
+      <c r="AV58" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW58" t="inlineStr">
         <is>
-          <t>Davis, Tracy A. 0000-0003-0253-6661; Kulongoski, Justin T. 0000-0002-3498-4154; Belitz, Kenneth 0000-0003-4481-2345 kbelitz@usgs.gov</t>
+          <t>Mathany, Timothy M. 0000-0002-4747-5113; Belitz, Kenneth 0000-0003-4481-2345 kbelitz@usgs.gov</t>
         </is>
       </c>
       <c r="AZ58" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>3</t>
         </is>
       </c>
       <c r="BA58" t="inlineStr">
         <is>
-          <t>521481e1e4b06d85e08fb4c3</t>
+          <t>521481e0e4b06d85e08fb4bf</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ds747</t>
+          <t>https://pubs.usgs.gov/publication/ds742</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>70047727</t>
+          <t>70047726</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>ds747</t>
+          <t>ds742</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Groundwater-quality data in the Bear Valley and Selected Hard Rock Areas study unit, 2010: Results from the California GAMA Program</t>
+          <t>Groundwater-quality data in the Santa Barbara study unit, 2011: Results from the California GAMA Program</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>Data Series</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>747</t>
+          <t>742</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
           <t>California Groundwater Ambient Monitoring and Assessment (GAMA) Program</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
           <t>2327-638X</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
           <t>2327-0271</t>
         </is>
       </c>
       <c r="P59" t="inlineStr">
         <is>
-          <t>10.3133/ds747</t>
+          <t>10.3133/ds742</t>
         </is>
       </c>
       <c r="T59" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="U59" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V59" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W59" t="inlineStr">
         <is>
-          <t>U.S Geological Survey</t>
+          <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="X59" t="inlineStr">
         <is>
           <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y59" t="inlineStr">
         <is>
           <t>California Water Science Center</t>
         </is>
       </c>
       <c r="Z59" t="inlineStr">
         <is>
-          <t>x, 86 p.</t>
+          <t>ix, 72 p.</t>
         </is>
       </c>
       <c r="AF59" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>86</t>
+        </is>
+      </c>
+      <c r="AH59" t="inlineStr">
+        <is>
+          <t>2011-01-01</t>
+        </is>
+      </c>
+      <c r="AI59" t="inlineStr">
+        <is>
+          <t>2011-02-28</t>
         </is>
       </c>
       <c r="AM59" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN59" t="inlineStr">
         <is>
           <t>California</t>
         </is>
       </c>
-      <c r="AV59" t="inlineStr">
-[...1 lines deleted...]
-          <t>N</t>
+      <c r="AO59" t="inlineStr">
+        <is>
+          <t>Santa Barbara County, Ventura County</t>
         </is>
       </c>
       <c r="AW59" t="inlineStr">
         <is>
-          <t>Mathany, Timothy M. 0000-0002-4747-5113; Belitz, Kenneth 0000-0003-4481-2345 kbelitz@usgs.gov</t>
+          <t>Davis, Tracy A. 0000-0003-0253-6661; Kulongoski, Justin T. 0000-0002-3498-4154; Belitz, Kenneth 0000-0003-4481-2345 kbelitz@usgs.gov</t>
         </is>
       </c>
       <c r="AZ59" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>3</t>
         </is>
       </c>
       <c r="BA59" t="inlineStr">
         <is>
-          <t>521481e0e4b06d85e08fb4bf</t>
+          <t>521481e1e4b06d85e08fb4c3</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/sir20135072</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>70047311</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>sir20135072</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">