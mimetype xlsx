--- v1 (2026-03-07)
+++ v2 (2026-05-06)
@@ -747,51 +747,51 @@
           <t>United States</t>
         </is>
       </c>
       <c r="AN4" t="inlineStr">
         <is>
           <t>California</t>
         </is>
       </c>
       <c r="AP4" t="inlineStr">
         <is>
           <t>Saint Helena</t>
         </is>
       </c>
       <c r="AV4" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="AW4" t="inlineStr">
         <is>
           <t>Philibosian, Belle E. 0000-0003-3138-4716; Sickler, Robert R. 0000-0002-9141-625X rsickler@usgs.gov; Prentice, Carol S. 0000-0003-3732-3551 cprentice@usgs.gov; Pickering, Alexandra J. 0000-0002-1281-6117 apickering@usgs.gov; Gannon, Patrick; Broudy, Kiara N. 0000-0001-9720-2159; Mahan, Shannon A. 0000-0001-5214-7774 smahan@usgs.gov; Titular, Jazmine N.; Turner, Eli A. 0000-0002-4387-5806; Folmar, Cameron; Patterson, Sierra F. 0000-0001-9501-6838; Bowman, Emilie E.</t>
         </is>
       </c>
       <c r="AZ4" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>3</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/70237033</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>70237033</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>70237033</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Conference Paper</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">