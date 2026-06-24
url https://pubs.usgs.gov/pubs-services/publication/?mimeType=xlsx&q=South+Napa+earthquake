--- v2 (2026-05-06)
+++ v3 (2026-06-24)
@@ -986,51 +986,51 @@
           <t>2259</t>
         </is>
       </c>
       <c r="AE6" t="inlineStr">
         <is>
           <t>2267</t>
         </is>
       </c>
       <c r="AM6" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN6" t="inlineStr">
         <is>
           <t>California</t>
         </is>
       </c>
       <c r="AQ6" t="inlineStr">
         <is>
           <t>South Napa</t>
         </is>
       </c>
       <c r="AW6" t="inlineStr">
         <is>
-          <t>Baltay Sundstrom, Annemarie S. 0000-0002-6514-852X abaltay@usgs.gov; Abrahams, Lauren S.; Hanks, Thomas C. 0000-0003-0928-0056 thanks@usgs.gov</t>
+          <t>Baltay, Annemarie S. 0000-0002-6514-852X abaltay@usgs.gov; Abrahams, Lauren S.; Hanks, Thomas C. 0000-0003-0928-0056 thanks@usgs.gov</t>
         </is>
       </c>
       <c r="AZ6" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/70211314</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>70211314</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>70211314</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
@@ -4298,51 +4298,51 @@
           <t>United States</t>
         </is>
       </c>
       <c r="AN32" t="inlineStr">
         <is>
           <t>California</t>
         </is>
       </c>
       <c r="AQ32" t="inlineStr">
         <is>
           <t>Napa Valley</t>
         </is>
       </c>
       <c r="AU32" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AV32" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AW32" t="inlineStr">
         <is>
-          <t>Brocher, Thomas M. 0000-0002-9740-839X brocher@usgs.gov; Baltay Sundstrom, Annemarie S. 0000-0002-6514-852X abaltay@usgs.gov; Hardebeck, Jeanne L. 0000-0002-6737-7780 jhardebeck@usgs.gov; Pollitz, Fred F. fpollitz@usgs.gov; Murray, Jessica R. 0000-0002-6144-1681 jrmurray@usgs.gov; Llenos, Andrea L. allenos@usgs.gov; Schwartz, David P. 0000-0001-5193-9200 dschwartz@usgs.gov; Blair, J. Luke 0000-0002-6980-6446 lblair@usgs.gov; Ponti, Daniel J. 0000-0002-2437-5144 dponti@usgs.gov; Lienkaemper, James J. jlienk@usgs.gov; Langenheim, Victoria E. 0000-0003-2170-5213 zulanger@usgs.gov; Dawson, Timothy E.; Hudnut, Kenneth W. 0000-0002-3168-4797 hudnut@usgs.gov; Shelly, David R. dshelly@usgs.gov; Dreger, Douglas S.; Boatwright, John 0000-0002-6931-5241 boat@usgs.gov; Aagaard, Brad T. 0000-0002-8795-9833 baagaard@usgs.gov; Wald, David J. 0000-0002-1454-4514 wald@usgs.gov; Allen, Richard M.; Barnhart, William D. wbarnhart@usgs.gov; Knudsen, Keith L. 0000-0003-2826-5812 kknudsen@usgs.gov; Brooks, Benjamin A. 0000-0001-7954-6281 bbrooks@usgs.gov; Scharer, Katherine M. 0000-0003-2811-2496 kscharer@usgs.gov</t>
+          <t>Brocher, Thomas M. 0000-0002-9740-839X brocher@usgs.gov; Baltay, Annemarie S. 0000-0002-6514-852X abaltay@usgs.gov; Hardebeck, Jeanne L. 0000-0002-6737-7780 jhardebeck@usgs.gov; Pollitz, Fred F. fpollitz@usgs.gov; Murray, Jessica R. 0000-0002-6144-1681 jrmurray@usgs.gov; Llenos, Andrea L. allenos@usgs.gov; Schwartz, David P. 0000-0001-5193-9200 dschwartz@usgs.gov; Blair, J. Luke 0000-0002-6980-6446 lblair@usgs.gov; Ponti, Daniel J. 0000-0002-2437-5144 dponti@usgs.gov; Lienkaemper, James J. jlienk@usgs.gov; Langenheim, Victoria E. 0000-0003-2170-5213 zulanger@usgs.gov; Dawson, Timothy E.; Hudnut, Kenneth W. 0000-0002-3168-4797 hudnut@usgs.gov; Shelly, David R. dshelly@usgs.gov; Dreger, Douglas S.; Boatwright, John 0000-0002-6931-5241 boat@usgs.gov; Aagaard, Brad T. 0000-0002-8795-9833 baagaard@usgs.gov; Wald, David J. 0000-0002-1454-4514 wald@usgs.gov; Allen, Richard M.; Barnhart, William D. wbarnhart@usgs.gov; Knudsen, Keith L. 0000-0003-2826-5812 kknudsen@usgs.gov; Brooks, Benjamin A. 0000-0001-7954-6281 bbrooks@usgs.gov; Scharer, Katherine M. 0000-0003-2811-2496 kscharer@usgs.gov</t>
         </is>
       </c>
       <c r="AZ32" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA32" t="inlineStr">
         <is>
           <t>54f97e2de4b02419550d9b60</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/70140578</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>70140578</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
@@ -4440,51 +4440,51 @@
           <t>6</t>
         </is>
       </c>
       <c r="AM33" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN33" t="inlineStr">
         <is>
           <t>California</t>
         </is>
       </c>
       <c r="AU33" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AV33" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AW33" t="inlineStr">
         <is>
-          <t>Baltay Sundstrom, Annemarie S. 0000-0002-6514-852X abaltay@usgs.gov; Boatwright, John 0000-0002-6931-5241 boat@usgs.gov</t>
+          <t>Baltay, Annemarie S. 0000-0002-6514-852X abaltay@usgs.gov; Boatwright, John 0000-0002-6931-5241 boat@usgs.gov</t>
         </is>
       </c>
       <c r="AZ33" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA33" t="inlineStr">
         <is>
           <t>551fb9b8e4b027f0aee3bb0a</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/70173990</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>70173990</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">