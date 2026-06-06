--- v0 (2026-02-23)
+++ v1 (2026-06-06)
@@ -669,13690 +669,14658 @@
       </c>
       <c r="Y4" t="inlineStr">
         <is>
           <t>Southwest Biological Science Center</t>
         </is>
       </c>
       <c r="Z4" t="inlineStr">
         <is>
           <t>e2025AV001914, 9 p.</t>
         </is>
       </c>
       <c r="AW4" t="inlineStr">
         <is>
           <t>Parazoo, N.; Carroll, D.; Abshire, J. B.; Bar-On, Y. M; Birdsey, R. A.; Bloom, A. A.; Bowman, K. W.; Braghiere, R. K.; Bruhwiler, L.M.; Byrne, B.; Chatterjee, A.; Crisp, D.; Duncanson, L.; Feldman, A. F.; Fox, A. M.; Frankenberg, C.; Gay, B. A.; Hopkins, F.; Hoffman, F. M.; Holmquist, J. R.; Hutyra, L. R.; Keller, M.; Koven, C. D.; Laughner J. L.; Liu, J.; Lovenduski, N. S.; Macbean, N.; McKinley, G. A.; McNicol, G.; Menemenlis, D.; Michalak, A. M.; Miller, C. E.; Nesser, H.; Oda, T.; Ordway, E. M.; Ott, L. E.; Paustian, K.; Pierrat, Z. A.; Poulter, B.; Reed, Sasha C. 0000-0002-8597-8619 screed@usgs.gov; Schimel, D. S.; Serbin, S. P.; Saatchi, S.S.; Suto, H.; Windham-Myers, Lisamarie 0000-0003-0281-9581 lwindham-myers@usgs.gov; Wunch, D.</t>
         </is>
       </c>
       <c r="AZ4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70273790</t>
+          <t>https://pubs.usgs.gov/publication/70274540</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>70273790</t>
+          <t>70274540</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>70273790</t>
+          <t>70274540</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>Wetland hydrologic dynamics and duck productivity are declining in the Prairie Pothole Region, and they are linked</t>
+          <t>Getting ahead of the crises: Developing an avian malaria disease management plan for Hawaiian forest birds</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>Environmental and Sustainability Indicators</t>
+          <t>Conservation Science and Practice</t>
         </is>
       </c>
       <c r="P5" t="inlineStr">
         <is>
-          <t>10.1016/j.indic.2025.101073</t>
+          <t>10.1111/csp2.70191</t>
         </is>
       </c>
       <c r="R5" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t>2</t>
         </is>
       </c>
       <c r="T5" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U5" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V5" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W5" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>Society for Conservation Biology</t>
         </is>
       </c>
       <c r="Y5" t="inlineStr">
         <is>
-          <t>Northern Prairie Wildlife Research Center</t>
+          <t>Pacific Island Ecosystems Research Center</t>
         </is>
       </c>
       <c r="Z5" t="inlineStr">
         <is>
-          <t>101073, 11 p.</t>
+          <t>e70191, 15 p.</t>
         </is>
       </c>
       <c r="AM5" t="inlineStr">
         <is>
-          <t>Canada, United States</t>
+          <t>United States</t>
         </is>
       </c>
       <c r="AN5" t="inlineStr">
         <is>
-          <t>Alberta, Iowa, Manitoba, Minnesota, Montana, North Dakota, South Dakota</t>
+          <t>Hawaii</t>
         </is>
       </c>
       <c r="AQ5" t="inlineStr">
         <is>
-          <t>Prairie Pothole Region</t>
+          <t>Hakalau Forest National Wildlife Refuge</t>
         </is>
       </c>
       <c r="AW5" t="inlineStr">
         <is>
-          <t>Anteau, Michael J. 0000-0002-5173-5870 manteau@usgs.gov; Szymanski, Michael L; Pearse, Aaron T. 0000-0002-6137-1556 apearse@usgs.gov</t>
+          <t>Paxton, Eben H. 0000-0001-5578-7689; Naboa, Eldridge; Agorastos, Nicholas R.; Ball, Donna L.; Fortini, Lucas Berio 0000-0002-5781-7295; Cady, Thomas; Camp, Richard J. 0000-0001-7008-923X rick_camp@usgs.gov; Hart, Patrick J.; Kaye, Springer; Kendall, Steven J.; LaPointe, Dennis A. 0000-0002-6323-263X dlapointe@usgs.gov; Lopez, Ricardo D.; McClure, Katherine Maria 0000-0001-8595-7677; Navine, Amanda K</t>
         </is>
       </c>
       <c r="AZ5" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70272721</t>
+          <t>https://pubs.usgs.gov/publication/70273989</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>70272721</t>
+          <t>70273989</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>70272721</t>
+          <t>70273989</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>Early season tropical cyclones affect birds breeding on a barrier island</t>
+          <t>Aggregating three sources of long-term trends of swallows and martins to identify priority conservation areas in the Great Lakes region</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>Gulf and Caribbean Research</t>
+          <t>Journal of Applied Ecology</t>
         </is>
       </c>
       <c r="P6" t="inlineStr">
         <is>
-          <t>10.18785/gcr.3601.08</t>
+          <t>10.1111/1365-2664.70240</t>
         </is>
       </c>
       <c r="R6" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>63</t>
         </is>
       </c>
       <c r="S6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="T6" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U6" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V6" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W6" t="inlineStr">
         <is>
-          <t>The University of Southern Mississippi</t>
+          <t>British Ecological Society</t>
         </is>
       </c>
       <c r="Y6" t="inlineStr">
         <is>
-          <t>Wetland and Aquatic Research Center</t>
+          <t>Coop Res Unit Seattle</t>
         </is>
       </c>
       <c r="Z6" t="inlineStr">
         <is>
-          <t>11 p.</t>
-[...9 lines deleted...]
-          <t>48</t>
+          <t>e70240, 16 p.</t>
         </is>
       </c>
       <c r="AM6" t="inlineStr">
         <is>
-          <t>United States</t>
-[...4 lines deleted...]
-          <t>Louisiana</t>
+          <t>Canada, United States</t>
         </is>
       </c>
       <c r="AQ6" t="inlineStr">
         <is>
-          <t>Whiskey Island</t>
+          <t>Great Lakes region</t>
         </is>
       </c>
       <c r="AW6" t="inlineStr">
         <is>
-          <t>Zenzal, Theodore J. Jr. 0000-0001-7342-1373; Anderson, Amanda Nicole 0000-0003-3930-3896; Geary, Brock; Schulz, Jessica; Dobbs, Robert C.; Barrow, Wylie C. 0000-0003-4671-2823; Waddle, Hardin 0000-0003-1940-2133</t>
+          <t>Belotti, Maria C.T.D.; Gerber, Brian Daniel 0000-0001-9285-9784; Zhao, Wenlong; Deng, Yuting; Simons, Victoria F.; Perez, Gustavo; Kelly, Jeffrey F.; Maji, Subhransu; Sheldon, Daniel; Horton, Kyle G.</t>
         </is>
       </c>
       <c r="AZ6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70272740</t>
+          <t>https://pubs.usgs.gov/publication/70273790</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>70272740</t>
+          <t>70273790</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>70272740</t>
+          <t>70273790</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>Power source, data retrieval method, and attachment type affect success of dorsally mounted tracking tag deployments in 37 species of shorebirds</t>
+          <t>Wetland hydrologic dynamics and duck productivity are declining in the Prairie Pothole Region, and they are linked</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>Journal of Avian Biology</t>
+          <t>Environmental and Sustainability Indicators</t>
         </is>
       </c>
       <c r="P7" t="inlineStr">
         <is>
-          <t>10.1002/jav.03487</t>
+          <t>10.1016/j.indic.2025.101073</t>
         </is>
       </c>
       <c r="R7" t="inlineStr">
         <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
           <t>2025</t>
         </is>
       </c>
-      <c r="S7" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="U7" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V7" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W7" t="inlineStr">
         <is>
-          <t>Nordic Society Oikos</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Y7" t="inlineStr">
         <is>
-          <t>Alaska Science Center Ecosystems</t>
+          <t>Northern Prairie Wildlife Research Center</t>
         </is>
       </c>
       <c r="Z7" t="inlineStr">
         <is>
-          <t>e03487, 20 p.</t>
+          <t>101073, 11 p.</t>
+        </is>
+      </c>
+      <c r="AM7" t="inlineStr">
+        <is>
+          <t>Canada, United States</t>
+        </is>
+      </c>
+      <c r="AN7" t="inlineStr">
+        <is>
+          <t>Alberta, Iowa, Manitoba, Minnesota, Montana, North Dakota, South Dakota</t>
+        </is>
+      </c>
+      <c r="AQ7" t="inlineStr">
+        <is>
+          <t>Prairie Pothole Region</t>
         </is>
       </c>
       <c r="AW7" t="inlineStr">
         <is>
-          <t>Weiser, Emily L. 0000-0003-1598-659X; Lanctot, Richard; Ruthrauff, Daniel R. 0000-0003-1355-9156 druthrauff@usgs.gov; Saalfeld, Sarah T.; Tibbitts, Lee 0000-0002-0290-7592; Abad-Gómez, José; Aldabe, Joaquin; de Almeida, Juliana Bose; Alves, José A.; Anderson, Guy; Battley, Phil F.; Belting, Heinrich; Bêty, Joël; Bianchini, Kristin; Bishop, Mary Anne; Bom, Roeland A.; Bowgen, Katharine; Brown, Glen S.; Brown, Stephen C.; Bugoni, Leandro; Burton, Niall; Bybee, David R.; Carneiro, Camilo; Castresana, Gabriel; Chan, Ying-Chi; Choi, Chi-Yeung; Christie, Katherine; Clark, Nigel A.; Conklin, Jesse R.; Cruz-López, Medardo; Dinsmore, Stephen J.; Dodd, Steve; Douglas, David C. 0000-0003-0186-1104 ddouglas@usgs.gov; Eberhart-Hertel, Luke; English, Willow B.; Ewing, Harry; Faria, Fernando A.; Franks, Samantha E. 0000-0001-9356-8794; Fuller, Richard A. ; Gill, Robert E. Jr. 0000-0002-6385-4500 rgill@usgs.gov; Giroux, Marie-Andrée; Gratto-Trevor, Cheri L; Green, David; Green, Rhys E.; Green, Ros; Gunnarsson, Tómas; Gutiérrez, Jorge S.; Harrison, Autumn-Lynn; Hartman, C. Alex 0000-0002-7222-1633 chartman@usgs.gov; Hassell, Chris J.; Hoepfner, Sarah; Hooijmeijer, Jos C. E. W.; Johnson, James; Johnson, Oscar W.; Kempenaers, Bart; Klaassen, Marcel; Kok, Eva; Krietsch, Johannes; Küpper, Clemens; Kwarteng, Andy; Kwon, Eunbi; Lamarre, Jean-Francois; Latty, Christopher; Lecomte, Nicolas; Loonstra, A.H.; Ma, Zhijun; Mander, Lucas; Marlow, Christopher; Marra, Peter P.; Masero, Jose A.; McDuffie, Laura Anne 0000-0003-2071-7204; McGuire, Rebecca L; Melter, Johannes; Melville, David S.; Méndez, Verónica; Michels, Tyler; Morrissey, Christy; Mu, Tong; Newstead, David; Page, Gary W.; Pierce, Allison K.; Piersma, Theunis 0000-0001-9668-466X; Repenning, Márcio; Robinson, Brian H.; Rocha, Afonso; Rogers, Danny I.; Scarpignato, Amy L.; Schulte, Shiloh; Scragg, Emily; Senner, Nathan R.; Smith, Paul; Taylor, Audrey R.; Taylor, Rachel C.; Þórisson, Böðvar; Valcu, Mihai 0000-0002-6907-7802; Verhoeven, Mo A.; Ware, Lena; Warnock, Nils; Weber, Michael; Wright, Lucy J.; Wunder, Michael B.</t>
+          <t>Anteau, Michael J. 0000-0002-5173-5870 manteau@usgs.gov; Szymanski, Michael L; Pearse, Aaron T. 0000-0002-6137-1556 apearse@usgs.gov</t>
         </is>
       </c>
       <c r="AZ7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70273720</t>
+          <t>https://pubs.usgs.gov/publication/70272721</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>70273720</t>
+          <t>70272721</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>70273720</t>
+          <t>70272721</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Conference Paper</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Conference Paper</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>Detecting hidden sedimentary geothermal systems in the Upper Colorado River Basin</t>
+          <t>Early season tropical cyclones affect birds breeding on a barrier island</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>Gulf and Caribbean Research</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t>10.18785/gcr.3601.08</t>
         </is>
       </c>
       <c r="R8" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="T8" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U8" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V8" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W8" t="inlineStr">
         <is>
-          <t>Geothermal Resources Council</t>
+          <t>The University of Southern Mississippi</t>
         </is>
       </c>
       <c r="Y8" t="inlineStr">
         <is>
-          <t>Central Energy Resources Science Center; Geosciences and Environmental Change Science Center</t>
+          <t>Wetland and Aquatic Research Center</t>
         </is>
       </c>
       <c r="Z8" t="inlineStr">
         <is>
-          <t>14 p.</t>
-[...14 lines deleted...]
-          <t>Using the Earth to save the Earth</t>
+          <t>11 p.</t>
         </is>
       </c>
       <c r="AD8" t="inlineStr">
         <is>
-          <t>1512</t>
+          <t>38</t>
         </is>
       </c>
       <c r="AE8" t="inlineStr">
         <is>
-          <t>1525</t>
+          <t>48</t>
         </is>
       </c>
       <c r="AM8" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN8" t="inlineStr">
         <is>
-          <t>Arizona, Colorado, New Mexico, Utah, Wyoming</t>
+          <t>Louisiana</t>
         </is>
       </c>
       <c r="AQ8" t="inlineStr">
         <is>
-          <t>Upper Colorado River Basin</t>
+          <t>Whiskey Island</t>
         </is>
       </c>
       <c r="AW8" t="inlineStr">
         <is>
-          <t>Gardner, Rand 0000-0001-8711-5334; Birdwell, Justin E. 0000-0001-8263-1452 jbirdwell@usgs.gov; Sweetkind, Donald S. 0000-0003-0892-4796; Sullivan, Patrick; Eaton, Melia; Petermann, Holger; Clement, Annaka; Hagadorn, James; Woda, Joshua 0000-0002-2932-8013</t>
+          <t>Zenzal, Theodore J. Jr. 0000-0001-7342-1373; Anderson, Amanda Nicole 0000-0003-3930-3896; Geary, Brock; Schulz, Jessica; Dobbs, Robert C.; Barrow, Wylie C. 0000-0003-4671-2823; Waddle, J. Hardin 0000-0003-1940-2133</t>
         </is>
       </c>
       <c r="AZ8" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70273263</t>
+          <t>https://pubs.usgs.gov/publication/70272740</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>70273263</t>
+          <t>70272740</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>70273263</t>
+          <t>70272740</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
-      <c r="F9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>The continued decline of the Palila (Loxioides bailleui) on Mauna Kea, Island of Hawaiʻi</t>
+          <t>Power source, data retrieval method, and attachment type affect success of dorsally mounted tracking tag deployments in 37 species of shorebirds</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>Avian Conservation and Ecology</t>
+          <t>Journal of Avian Biology</t>
         </is>
       </c>
       <c r="P9" t="inlineStr">
         <is>
-          <t>10.5751/ACE-02920-200210</t>
+          <t>10.1002/jav.03487</t>
         </is>
       </c>
       <c r="R9" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="S9" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>6</t>
         </is>
       </c>
       <c r="T9" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U9" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V9" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W9" t="inlineStr">
         <is>
-          <t>Resilience Alliance</t>
+          <t>Nordic Society Oikos</t>
         </is>
       </c>
       <c r="Y9" t="inlineStr">
         <is>
-          <t>Pacific Island Ecosystems Research Center</t>
+          <t>Alaska Science Center Ecosystems</t>
         </is>
       </c>
       <c r="Z9" t="inlineStr">
         <is>
-          <t>10, 18 p.</t>
-[...14 lines deleted...]
-          <t>Mauna Kea</t>
+          <t>e03487, 20 p.</t>
         </is>
       </c>
       <c r="AW9" t="inlineStr">
         <is>
-          <t>Hunt, Noah; Asing, Chauncey K.; Nietmann, Lindsey; Banko, Paul C. 0000-0002-6035-9803 pbanko@usgs.gov; Camp, Richard J. 0000-0001-7008-923X rick_camp@usgs.gov</t>
+          <t>Weiser, Emily L. 0000-0003-1598-659X; Lanctot, Richard; Ruthrauff, Daniel R. 0000-0003-1355-9156 druthrauff@usgs.gov; Saalfeld, Sarah T.; Tibbitts, Lee 0000-0002-0290-7592; Abad-Gómez, José; Aldabe, Joaquín; de Almeida, Juliana Bose; Alves, José A.; Anderson, Guy; Battley, Phil F.; Belting, Heinrich; Bêty, Joël; Bianchini, Kristin; Bishop, Mary Anne; Bom, Roeland A.; Bowgen, Katharine; Brown, Glen S.; Brown, Stephen C.; Bugoni, Leandro; Burton, Niall; Bybee, David R.; Carneiro, Camilo; Castresana, Gabriel; Chan, Ying-Chi; Choi, Chi-Yeung; Christie, Katherine; Clark, Nigel A.; Conklin, Jesse R.; Cruz-López, Medardo; Dinsmore, Stephen J.; Dodd, Steve; Douglas, David C. 0000-0003-0186-1104 ddouglas@usgs.gov; Eberhart-Hertel, Luke; English, Willow B.; Ewing, Harry; Faria, Fernando A.; Franks, Samantha E. 0000-0001-9356-8794; Fuller, Richard A. ; Gill, Robert E. Jr. 0000-0002-6385-4500 rgill@usgs.gov; Giroux, Marie-Andrée; Gratto-Trevor, Cheri L; Green, David; Green, Rhys E.; Green, Ros; Gunnarsson, Tómas; Gutiérrez, Jorge S.; Harrison, Autumn-Lynn; Hartman, C. Alex 0000-0002-7222-1633 chartman@usgs.gov; Hassell, Chris J.; Hoepfner, Sarah; Hooijmeijer, Jos C. E. W.; Johnson, James; Johnson, Oscar W.; Kempenaers, Bart; Klaassen, Marcel; Kok, Eva; Krietsch, Johannes; Küpper, Clemens; Kwarteng, Andy; Kwon, Eunbi; Lamarre, Jean-François; Latty, Christopher; Lecomte, Nicolas; Loonstra, A.H.; Ma, Zhijun; Mander, Lucas; Marlow, Christopher; Marra, Peter P.; Masero, Jose A.; McDuffie, Laura Anne 0000-0003-2071-7204; McGuire, Rebecca L; Melter, Johannes; Melville, David S.; Méndez, Verónica; Michels, Tyler; Morrissey, Christy; Mu, Tong; Newstead, David; Page, Gary W.; Pierce, Allison K.; Piersma, Theunis 0000-0001-9668-466X; Repenning, Márcio; Robinson, Brian H.; Rocha, Afonso; Rogers, Danny I.; Scarpignato, Amy L.; Schulte, Shiloh; Scragg, Emily; Senner, Nathan R.; Smith, Paul; Taylor, Audrey R.; Taylor, Rachel C.; Þórisson, Böðvar; Valcu, Mihai 0000-0002-6907-7802; Verhoeven, Mo A.; Ware, Lena; Warnock, Nils; Weber, Michael; Wright, Lucy J.; Wunder, Michael B.</t>
         </is>
       </c>
       <c r="AZ9" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70273727</t>
+          <t>https://pubs.usgs.gov/publication/70273720</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>70273727</t>
+          <t>70273720</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>70273727</t>
+          <t>70273720</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Conference Paper</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Conference Paper</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>Geothermal potential of orphan oil and gas wells</t>
+          <t>Detecting hidden sedimentary geothermal systems in the Upper Colorado River Basin</t>
         </is>
       </c>
       <c r="R10" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="T10" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U10" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V10" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W10" t="inlineStr">
         <is>
           <t>Geothermal Resources Council</t>
         </is>
       </c>
       <c r="Y10" t="inlineStr">
         <is>
-          <t>Central Energy Resources Science Center</t>
+          <t>Central Energy Resources Science Center; Geosciences and Environmental Change Science Center</t>
         </is>
       </c>
       <c r="Z10" t="inlineStr">
         <is>
-          <t>8 p.</t>
+          <t>14 p.</t>
         </is>
       </c>
       <c r="AA10" t="inlineStr">
         <is>
           <t>Book</t>
         </is>
       </c>
       <c r="AB10" t="inlineStr">
         <is>
           <t>Conference publication</t>
         </is>
       </c>
       <c r="AC10" t="inlineStr">
         <is>
           <t>Using the Earth to save the Earth</t>
         </is>
       </c>
       <c r="AD10" t="inlineStr">
         <is>
-          <t>1826</t>
+          <t>1512</t>
         </is>
       </c>
       <c r="AE10" t="inlineStr">
         <is>
-          <t>1833</t>
+          <t>1525</t>
         </is>
       </c>
       <c r="AM10" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
+      <c r="AN10" t="inlineStr">
+        <is>
+          <t>Arizona, Colorado, New Mexico, Utah, Wyoming</t>
+        </is>
+      </c>
       <c r="AQ10" t="inlineStr">
         <is>
-          <t>contiguous United States</t>
+          <t>Upper Colorado River Basin</t>
         </is>
       </c>
       <c r="AW10" t="inlineStr">
         <is>
-          <t>Gardner, Rand 0000-0001-8711-5334; Birdwell, Justin E. 0000-0001-8263-1452 jbirdwell@usgs.gov; Merrill, Matthew D. 0000-0003-3766-847X; Wiens, Ashton M. 0000-0002-7030-0602; Haase, Karl 0000-0002-6897-6494 khaase@usgs.gov; Gianoutsos, Nicholas J. 0000-0002-6510-6549 ngianoutsos@usgs.gov; Lei, Uei I.; Sullivan, Patrick</t>
+          <t>Gardner, Rand 0000-0001-8711-5334; Birdwell, Justin E. 0000-0001-8263-1452 jbirdwell@usgs.gov; Sweetkind, Donald S. 0000-0003-0892-4796; Sullivan, Patrick; Eaton, Melia; Petermann, Holger; Clement, Annaka; Hagadorn, James; Woda, Joshua C. 0000-0002-2932-8013</t>
         </is>
       </c>
       <c r="AZ10" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70273724</t>
+          <t>https://pubs.usgs.gov/publication/70273263</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>70273724</t>
+          <t>70273263</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>70273724</t>
+          <t>70273263</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Conference Paper</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Conference Paper</t>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>The continued decline of the Palila (&lt;i&gt;Loxioides bailleui&lt;/i&gt;) on Mauna Kea, Island of Hawaiʻi</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>Exploring Martian geothermal and liquid water potential with basin modeling</t>
+          <t>The continued decline of the Palila (Loxioides bailleui) on Mauna Kea, Island of Hawaiʻi</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>Avian Conservation and Ecology</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t>10.5751/ACE-02920-200210</t>
         </is>
       </c>
       <c r="R11" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t>2</t>
         </is>
       </c>
       <c r="T11" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U11" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V11" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W11" t="inlineStr">
         <is>
-          <t>Geothermal Resources Council</t>
+          <t>Resilience Alliance</t>
         </is>
       </c>
       <c r="Y11" t="inlineStr">
         <is>
-          <t>Astrogeology Science Center; Central Energy Resources Science Center</t>
+          <t>Pacific Island Ecosystems Research Center</t>
         </is>
       </c>
       <c r="Z11" t="inlineStr">
         <is>
-          <t>16 p.</t>
-[...24 lines deleted...]
-          <t>1541</t>
+          <t>10, 18 p.</t>
+        </is>
+      </c>
+      <c r="AM11" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN11" t="inlineStr">
+        <is>
+          <t>Hawaii</t>
         </is>
       </c>
       <c r="AQ11" t="inlineStr">
         <is>
-          <t>Mars</t>
+          <t>Mauna Kea</t>
         </is>
       </c>
       <c r="AW11" t="inlineStr">
         <is>
-          <t>Gardner, Rand 0000-0001-8711-5334; Birdwell, Justin E. 0000-0001-8263-1452 jbirdwell@usgs.gov; French, Katherine L. 0000-0002-0153-8035; Okubo, Chris 0000-0001-9776-8128 cokubo@usgs.gov; Pitman, Janet K. 0000-0002-0441-779X; Paxton, Stanley T. 0000-0002-9098-1740 spaxton@usgs.gov; Flaum, Jason A. 0000-0003-1251-1142</t>
+          <t>Hunt, Noah; Asing, Chauncey K.; Nietmann, Lindsey; Banko, Paul C. 0000-0002-6035-9803 pbanko@usgs.gov; Camp, Richard J. 0000-0001-7008-923X rick_camp@usgs.gov</t>
         </is>
       </c>
       <c r="AZ11" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70273723</t>
+          <t>https://pubs.usgs.gov/publication/70273727</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>70273723</t>
+          <t>70273727</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>70273723</t>
+          <t>70273727</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Conference Paper</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Conference Paper</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>Potential for co-production of lithium and geothermal resources in the Gulf Coast</t>
+          <t>Geothermal potential of orphan oil and gas wells</t>
         </is>
       </c>
       <c r="R12" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="T12" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U12" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V12" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W12" t="inlineStr">
         <is>
           <t>Geothermal Resources Council</t>
         </is>
       </c>
       <c r="Y12" t="inlineStr">
         <is>
           <t>Central Energy Resources Science Center</t>
         </is>
       </c>
       <c r="Z12" t="inlineStr">
         <is>
-          <t>9 p.</t>
+          <t>8 p.</t>
         </is>
       </c>
       <c r="AA12" t="inlineStr">
         <is>
           <t>Book</t>
         </is>
       </c>
       <c r="AB12" t="inlineStr">
         <is>
           <t>Conference publication</t>
         </is>
       </c>
       <c r="AC12" t="inlineStr">
         <is>
           <t>Using the Earth to save the Earth</t>
         </is>
       </c>
       <c r="AD12" t="inlineStr">
         <is>
-          <t>410</t>
+          <t>1826</t>
         </is>
       </c>
       <c r="AE12" t="inlineStr">
         <is>
-          <t>418</t>
+          <t>1833</t>
         </is>
       </c>
       <c r="AM12" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
-      <c r="AN12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AQ12" t="inlineStr">
         <is>
-          <t>Gulf Coast</t>
+          <t>contiguous United States</t>
         </is>
       </c>
       <c r="AW12" t="inlineStr">
         <is>
-          <t>Gardner, Rand 0000-0001-8711-5334; Birdwell, Justin E. 0000-0001-8263-1452 jbirdwell@usgs.gov</t>
+          <t>Gardner, Rand 0000-0001-8711-5334; Birdwell, Justin E. 0000-0001-8263-1452 jbirdwell@usgs.gov; Merrill, Matthew D. 0000-0003-3766-847X; Wiens, Ashton M. 0000-0002-7030-0602; Haase, Karl B. 0000-0002-6897-6494 khaase@usgs.gov; Gianoutsos, Nicholas J. 0000-0002-6510-6549 ngianoutsos@usgs.gov; Lei, Uei I.; Sullivan, Patrick</t>
         </is>
       </c>
       <c r="AZ12" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70272820</t>
+          <t>https://pubs.usgs.gov/publication/70273724</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>70272820</t>
+          <t>70273724</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>70272820</t>
+          <t>70273724</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>State or Local Government Series</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>A monitoring framework to assess forest bird population response to landscape scale mosquito suppression using the Incompatible Insect Technique</t>
-[...9 lines deleted...]
-          <t>HCSU-119</t>
+          <t>Exploring Martian geothermal and liquid water potential with basin modeling</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t>49</t>
         </is>
       </c>
       <c r="T13" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U13" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V13" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W13" t="inlineStr">
         <is>
-          <t>University of Hawai‘i at Hilo</t>
+          <t>Geothermal Resources Council</t>
         </is>
       </c>
       <c r="Y13" t="inlineStr">
         <is>
-          <t>Pacific Island Ecosystems Research Center</t>
+          <t>Astrogeology Science Center; Central Energy Resources Science Center</t>
         </is>
       </c>
       <c r="Z13" t="inlineStr">
         <is>
-          <t>iv, 40 p.</t>
-[...9 lines deleted...]
-          <t>Hawaii</t>
+          <t>16 p.</t>
+        </is>
+      </c>
+      <c r="AA13" t="inlineStr">
+        <is>
+          <t>Book</t>
+        </is>
+      </c>
+      <c r="AB13" t="inlineStr">
+        <is>
+          <t>Conference publication</t>
+        </is>
+      </c>
+      <c r="AC13" t="inlineStr">
+        <is>
+          <t>Using the Earth to save the Earth</t>
+        </is>
+      </c>
+      <c r="AD13" t="inlineStr">
+        <is>
+          <t>1526</t>
+        </is>
+      </c>
+      <c r="AE13" t="inlineStr">
+        <is>
+          <t>1541</t>
         </is>
       </c>
       <c r="AQ13" t="inlineStr">
         <is>
-          <t>Alaka'i Plateau, Haleakalā National Park , Waikamoi region</t>
+          <t>Mars</t>
         </is>
       </c>
       <c r="AW13" t="inlineStr">
         <is>
-          <t>Judge, Seth 0000-0003-3832-3246; Warren, Christopher C; Navine, Amanda K; Camp, Richard J. 0000-0001-7008-923X rick_camp@usgs.gov; Crampton, Lisa H. 0000-0002-5420-4338; Mounce, Hanna L; Vetter, John; Smith, Lauren K. 0000-0003-1783-715X; Hart, Patrick J.; Bellinger, Mona Renee 0000-0001-5274-9572; McClure, Katherine Maria 0000-0001-8595-7677</t>
+          <t>Gardner, Rand 0000-0001-8711-5334; Birdwell, Justin E. 0000-0001-8263-1452 jbirdwell@usgs.gov; French, Katherine L. 0000-0002-0153-8035; Okubo, Chris 0000-0001-9776-8128 cokubo@usgs.gov; Pitman, Janet K. 0000-0002-0441-779X; Paxton, Stanley T. 0000-0002-9098-1740 spaxton@usgs.gov; Flaum, Jason A. 0000-0003-1251-1142</t>
         </is>
       </c>
       <c r="AZ13" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70272228</t>
+          <t>https://pubs.usgs.gov/publication/70273723</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>70272228</t>
+          <t>70273723</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>70272228</t>
+          <t>70273723</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>Observational, virological, and serological data provide insights into an outbreak of highly pathogenic avian influenza among wild birds on the Yukon-Kuskokwim Delta, Alaska in 2022</t>
-[...9 lines deleted...]
-          <t>10.7589/JWD-D-24-00199</t>
+          <t>Potential for co-production of lithium and geothermal resources in the Gulf Coast</t>
         </is>
       </c>
       <c r="R14" t="inlineStr">
         <is>
-          <t>61</t>
-[...4 lines deleted...]
-          <t>4</t>
+          <t>49</t>
         </is>
       </c>
       <c r="T14" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U14" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V14" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W14" t="inlineStr">
         <is>
-          <t>Wildlife Disease Association</t>
+          <t>Geothermal Resources Council</t>
         </is>
       </c>
       <c r="Y14" t="inlineStr">
         <is>
-          <t>Alaska Science Center Ecosystems</t>
+          <t>Central Energy Resources Science Center</t>
         </is>
       </c>
       <c r="Z14" t="inlineStr">
         <is>
-          <t>18 p.</t>
+          <t>9 p.</t>
+        </is>
+      </c>
+      <c r="AA14" t="inlineStr">
+        <is>
+          <t>Book</t>
+        </is>
+      </c>
+      <c r="AB14" t="inlineStr">
+        <is>
+          <t>Conference publication</t>
+        </is>
+      </c>
+      <c r="AC14" t="inlineStr">
+        <is>
+          <t>Using the Earth to save the Earth</t>
         </is>
       </c>
       <c r="AD14" t="inlineStr">
         <is>
-          <t>1010</t>
+          <t>410</t>
         </is>
       </c>
       <c r="AE14" t="inlineStr">
         <is>
-          <t>1027</t>
+          <t>418</t>
         </is>
       </c>
       <c r="AM14" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN14" t="inlineStr">
         <is>
-          <t>Alaska</t>
+          <t>Alabama, Florida, Georgia, Louisiana, Mississippi, Texas</t>
         </is>
       </c>
       <c r="AQ14" t="inlineStr">
         <is>
-          <t>Yukon-Kuskokwim Delta</t>
+          <t>Gulf Coast</t>
         </is>
       </c>
       <c r="AW14" t="inlineStr">
         <is>
-          <t>Daniels, Bryan; Osnas, Erik E.; Boldenow, Megan; Gerlach, Robert; Ahlstrom, Christina 0000-0001-5414-8076; Coburn, Sarah; Brook, Michael J.; Brubaker, Michael; Fischer, Julian; Koons, David N.; Matz, Angela; Murphy, Marin; Rizzolo, Daniel; Scott, Laura Celeste 0000-0003-0303-5340; Sinnett, David R.; Thompson, Jordan M.; Lenoch, Juliana; Kim Torchetti, Mia; Stallknecht, David E.; Poulson, Rebecca L.; Ramey, Andrew M. 0000-0002-3601-8400 aramey@usgs.gov</t>
+          <t>Gardner, Rand 0000-0001-8711-5334; Birdwell, Justin E. 0000-0001-8263-1452 jbirdwell@usgs.gov</t>
         </is>
       </c>
       <c r="AZ14" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70272761</t>
+          <t>https://pubs.usgs.gov/publication/70274279</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>70272761</t>
+          <t>70274279</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>70272761</t>
+          <t>70274279</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Newsletter</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Newsletter</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>The Bird Banding Lab Is back online. Thank you for your patience</t>
+          <t>Adult and hatch-year survival and fidelity of Piping Plovers &lt;i&gt;Charadrius melodus&lt;/i&gt; in the lower Platte River system, Nebraska, USA</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>Note to All Banders</t>
+          <t>Wader Study</t>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t>10.18194/ws.00393</t>
+        </is>
+      </c>
+      <c r="R15" t="inlineStr">
+        <is>
+          <t>132</t>
+        </is>
+      </c>
+      <c r="S15" t="inlineStr">
+        <is>
+          <t>3</t>
         </is>
       </c>
       <c r="T15" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U15" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V15" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W15" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
+          <t>International Wader Study Group</t>
         </is>
       </c>
       <c r="Y15" t="inlineStr">
         <is>
-          <t>Eastern Ecological Science Center</t>
+          <t>Northern Prairie Wildlife Research Center</t>
         </is>
       </c>
       <c r="Z15" t="inlineStr">
         <is>
-          <t>2 p,</t>
+          <t>13 p.</t>
+        </is>
+      </c>
+      <c r="AD15" t="inlineStr">
+        <is>
+          <t>210</t>
+        </is>
+      </c>
+      <c r="AE15" t="inlineStr">
+        <is>
+          <t>222</t>
+        </is>
+      </c>
+      <c r="AM15" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN15" t="inlineStr">
+        <is>
+          <t>Nebraska</t>
+        </is>
+      </c>
+      <c r="AQ15" t="inlineStr">
+        <is>
+          <t>lower Platte River</t>
         </is>
       </c>
       <c r="AW15" t="inlineStr">
         <is>
-          <t>Celis-Murillo, Antonio 0000-0002-3371-6529</t>
+          <t>Forsberg, Elsa M.; Powell, Larkin A.; Swift, Rose J. 0000-0001-7044-6196; Jorgensen, Joel G.; Vrtiska, Mark P.</t>
         </is>
       </c>
       <c r="AZ15" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70272739</t>
+          <t>https://pubs.usgs.gov/publication/70272820</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>70272739</t>
+          <t>70272820</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>70272739</t>
+          <t>70272820</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Preprint</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Preprint</t>
+          <t>State or Local Government Series</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>Understanding abundances and behaviors of shorebirds in coastal Louisiana</t>
+          <t>A monitoring framework to assess forest bird population response to landscape scale mosquito suppression using the Incompatible Insect Technique</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>BioRxiv</t>
-[...4 lines deleted...]
-          <t>10.1101/2025.11.15.688530</t>
+          <t>Hawaii Cooperative Studies Unit Technical Report</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>HCSU-119</t>
         </is>
       </c>
       <c r="T16" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U16" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V16" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W16" t="inlineStr">
         <is>
-          <t>BioRxiv</t>
+          <t>University of Hawai‘i at Hilo</t>
         </is>
       </c>
       <c r="Y16" t="inlineStr">
         <is>
-          <t>Wetland and Aquatic Research Center</t>
+          <t>Pacific Island Ecosystems Research Center</t>
         </is>
       </c>
       <c r="Z16" t="inlineStr">
         <is>
-          <t>57 p.</t>
+          <t>iv, 40 p.</t>
+        </is>
+      </c>
+      <c r="AM16" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN16" t="inlineStr">
+        <is>
+          <t>Hawaii</t>
+        </is>
+      </c>
+      <c r="AQ16" t="inlineStr">
+        <is>
+          <t>Alaka'i Plateau, Haleakalā National Park , Waikamoi region</t>
         </is>
       </c>
       <c r="AW16" t="inlineStr">
         <is>
-          <t>Zenzal, Theodore J. Jr. 0000-0001-7342-1373; Anderson, Amanda Nicole 0000-0003-3930-3896; Enwright, Nicholas 0000-0002-7887-3261; Thurman, Hana R.; Cheney, Wyatt C.; LeBlanc, Delaina; Dobbs, Robert C.; Geary, Brock; Waddle, Hardin 0000-0003-1940-2133</t>
+          <t>Judge, Seth 0000-0003-3832-3246; Warren, Christopher C; Navine, Amanda K; Camp, Richard J. 0000-0001-7008-923X rick_camp@usgs.gov; Crampton, Lisa H. 0000-0002-5420-4338; Mounce, Hanna L; Vetter, John; Smith, Lauren K. 0000-0003-1783-715X; Hart, Patrick J.; Bellinger, Mona Renee 0000-0001-5274-9572; McClure, Katherine Maria 0000-0001-8595-7677</t>
         </is>
       </c>
       <c r="AZ16" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70273458</t>
+          <t>https://pubs.usgs.gov/publication/70272228</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>70273458</t>
+          <t>70272228</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>70273458</t>
+          <t>70272228</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>Same view through a different lens: Comparing population trends for North American birds using eBird and the Breeding Bird Survey</t>
+          <t>Observational, virological, and serological data provide insights into an outbreak of highly pathogenic avian influenza among wild birds on the Yukon-Kuskokwim Delta, Alaska in 2022</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>Ornithological Applications</t>
-[...4 lines deleted...]
-          <t>0010-5422</t>
+          <t>Journal of Wildlife Diseases</t>
         </is>
       </c>
       <c r="P17" t="inlineStr">
         <is>
-          <t>10.1093/ornithapp/duaf077</t>
-[...4 lines deleted...]
-          <t>Online First</t>
+          <t>10.7589/JWD-D-24-00199</t>
+        </is>
+      </c>
+      <c r="R17" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="S17" t="inlineStr">
+        <is>
+          <t>4</t>
         </is>
       </c>
       <c r="T17" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U17" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V17" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W17" t="inlineStr">
         <is>
-          <t>Oxford Academic</t>
+          <t>Wildlife Disease Association</t>
         </is>
       </c>
       <c r="Y17" t="inlineStr">
         <is>
-          <t>Eastern Ecological Science Center</t>
+          <t>Alaska Science Center Ecosystems</t>
         </is>
       </c>
       <c r="Z17" t="inlineStr">
         <is>
-          <t>duaf077</t>
+          <t>18 p.</t>
+        </is>
+      </c>
+      <c r="AD17" t="inlineStr">
+        <is>
+          <t>1010</t>
+        </is>
+      </c>
+      <c r="AE17" t="inlineStr">
+        <is>
+          <t>1027</t>
         </is>
       </c>
       <c r="AM17" t="inlineStr">
         <is>
-          <t>Canada, United States</t>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN17" t="inlineStr">
+        <is>
+          <t>Alaska</t>
+        </is>
+      </c>
+      <c r="AQ17" t="inlineStr">
+        <is>
+          <t>Yukon-Kuskokwim Delta</t>
         </is>
       </c>
       <c r="AW17" t="inlineStr">
         <is>
-          <t>Robinson, Orin J.; Johnston, Alison J.; Hochachka, Wesley M.; Hostetler, J. A. 0000-0003-3669-1758; Sauer, John R. 0000-0002-4557-3019 jrsauer@usgs.gov; Auer, Tom; Strimas-Mackey, Matthew E.; Ligocki, Shawn; Faraco-Hadlock, Nicholas A.; Ruiz-Gutierrez, Viviana; Rodewald, Amanda D.; Fink, Daniel</t>
+          <t>Daniels, Bryan; Osnas, Erik E.; Boldenow, Megan; Gerlach, Robert; Ahlstrom, Christina 0000-0001-5414-8076; Coburn, Sarah; Brook, Michael J.; Brubaker, Michael; Fischer, Julian; Koons, David N.; Matz, Angela; Murphy, Marin; Rizzolo, Daniel; Scott, Laura Celeste 0000-0003-0303-5340; Sinnett, David R.; Thompson, Jordan M.; Lenoch, Juliana; Kim Torchetti, Mia; Stallknecht, David E.; Poulson, Rebecca L.; Ramey, Andrew M. 0000-0002-3601-8400 aramey@usgs.gov</t>
         </is>
       </c>
       <c r="AZ17" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70273262</t>
+          <t>https://pubs.usgs.gov/publication/70272761</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>70273262</t>
+          <t>70272761</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>70273262</t>
+          <t>70272761</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Newsletter</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Newsletter</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>Non-native bird populations respond differently to their environment and exhibit shifts in ecological niche limits across continents</t>
+          <t>The Bird Banding Lab Is back online. Thank you for your patience</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Diversity and Distributions</t>
-[...14 lines deleted...]
-          <t>10</t>
+          <t>Note to All Banders</t>
         </is>
       </c>
       <c r="T18" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U18" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V18" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W18" t="inlineStr">
         <is>
-          <t>Wiley</t>
+          <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="Y18" t="inlineStr">
         <is>
-          <t>Pacific Island Ecosystems Research Center</t>
+          <t>Eastern Ecological Science Center</t>
         </is>
       </c>
       <c r="Z18" t="inlineStr">
         <is>
-          <t>e70100, 12 p.</t>
+          <t>2 p,</t>
         </is>
       </c>
       <c r="AW18" t="inlineStr">
         <is>
-          <t>Davis, Kristin P.; Sofaer, Helen 0000-0002-9450-5223; Smith, Henrik G.; Heldbjerg, Henning; Gamero, Anna; Auniņš, Ainārs; Brotons, Lluís; Chodkiewicz, Tomasz; Eskildsen, Daniel Palm; Fontaine, Benoît; Kålås, John Atle; Kmecl, Primož; Kurlavičius, Petras; Lehikoinen, Aleksi; Lindström, Åke; Øien, Ingar Jostein; Reif, Jiří; Strebel, Nicolas; Szép, Tibor; van Turnhout, Chris A.M.; Vikstrøm, Thomas; Pejchar, Liba</t>
+          <t>Celis-Murillo, Antonio 0000-0002-3371-6529</t>
         </is>
       </c>
       <c r="AZ18" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70272724</t>
+          <t>https://pubs.usgs.gov/publication/70272739</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>70272724</t>
+          <t>70272739</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>70272724</t>
+          <t>70272739</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Preprint</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Journal Article</t>
-[...4 lines deleted...]
-          <t>Variation in detection distance of Eastern Black Rail (&lt;i&gt;Laterallus jamaicensis jamaicensis&lt;/i&gt;) vocalizations by autonomous recording units</t>
+          <t>Preprint</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Variation in detection distance of Eastern Black Rail (Laterallus jamaicensis jamaicensis) vocalizations by autonomous recording units</t>
+          <t>Understanding abundances and behaviors of shorebirds in coastal Louisiana</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Waterbirds</t>
-[...9 lines deleted...]
-          <t>15244695</t>
+          <t>BioRxiv</t>
         </is>
       </c>
       <c r="P19" t="inlineStr">
         <is>
-          <t>10.1675/063.048.0206</t>
-[...9 lines deleted...]
-          <t>2</t>
+          <t>10.1101/2025.11.15.688530</t>
         </is>
       </c>
       <c r="T19" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U19" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V19" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W19" t="inlineStr">
         <is>
-          <t>The Waterbird Society</t>
+          <t>BioRxiv</t>
         </is>
       </c>
       <c r="Y19" t="inlineStr">
         <is>
           <t>Wetland and Aquatic Research Center</t>
         </is>
       </c>
       <c r="Z19" t="inlineStr">
         <is>
-          <t>12 p.</t>
-[...2 lines deleted...]
-      <c r="AD19" t="inlineStr">
+          <t>57 p.</t>
+        </is>
+      </c>
+      <c r="AW19" t="inlineStr">
+        <is>
+          <t>Zenzal, Theodore J. Jr. 0000-0001-7342-1373; Anderson, Amanda Nicole 0000-0003-3930-3896; Enwright, Nicholas 0000-0002-7887-3261; Thurman, Hana R.; Cheney, Wyatt C.; LeBlanc, Delaina; Dobbs, Robert C.; Geary, Brock; Waddle, J. Hardin 0000-0003-1940-2133</t>
+        </is>
+      </c>
+      <c r="AZ19" t="inlineStr">
         <is>
           <t>1</t>
-        </is>
-[...13 lines deleted...]
-          <t>0</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70272626</t>
+          <t>https://pubs.usgs.gov/publication/70273262</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>70272626</t>
+          <t>70273262</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>70272626</t>
+          <t>70273262</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Evaluating effectiveness of flocculation and wave-reduction barriers for restoration of a turbid, terminal lake</t>
+          <t>Non-native bird populations respond differently to their environment and exhibit shifts in ecological niche limits across continents</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Wetlands Ecology and Management</t>
+          <t>Diversity and Distributions</t>
         </is>
       </c>
       <c r="P20" t="inlineStr">
         <is>
-          <t>10.1007/s11273-025-10094-9</t>
+          <t>10.1111/ddi.70100</t>
         </is>
       </c>
       <c r="R20" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="S20" t="inlineStr">
+        <is>
+          <t>10</t>
         </is>
       </c>
       <c r="T20" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U20" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V20" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W20" t="inlineStr">
         <is>
-          <t>Springer Nature</t>
+          <t>Wiley</t>
         </is>
       </c>
       <c r="Y20" t="inlineStr">
         <is>
-          <t>Oregon Water Science Center</t>
+          <t>Pacific Island Ecosystems Research Center</t>
         </is>
       </c>
       <c r="Z20" t="inlineStr">
         <is>
-          <t>82, 16 p.</t>
-[...14 lines deleted...]
-          <t>Malheur Lake</t>
+          <t>e70100, 12 p.</t>
         </is>
       </c>
       <c r="AW20" t="inlineStr">
         <is>
-          <t>Smith, Cassandra 0000-0003-1088-1772 cassandrasmith@usgs.gov; Brannan, Randy Joe 0009-0001-1622-9251</t>
+          <t>Davis, Kristin P.; Sofaer, Helen R. 0000-0002-9450-5223; Smith, Henrik G.; Heldbjerg, Henning; Gamero, Anna; Auniņš, Ainārs; Brotons, Lluís; Chodkiewicz, Tomasz; Eskildsen, Daniel Palm; Fontaine, Benoît; Kålås, John Atle; Kmecl, Primož; Kurlavičius, Petras; Lehikoinen, Aleksi; Lindström, Åke; Øien, Ingar Jostein; Reif, Jiří; Strebel, Nicolas; Szép, Tibor; van Turnhout, Chris A.M.; Vikstrøm, Thomas; Pejchar, Liba</t>
         </is>
       </c>
       <c r="AZ20" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70272121</t>
+          <t>https://pubs.usgs.gov/publication/70272724</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>70272121</t>
+          <t>70272724</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>70272121</t>
+          <t>70272724</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>Variation in detection distance of Eastern Black Rail (&lt;i&gt;Laterallus jamaicensis jamaicensis&lt;/i&gt;) vocalizations by autonomous recording units</t>
+        </is>
+      </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>A short-term sublethal oral exposure to microcystin-LR disrupts cecal microbiome homeostasis in mallard</t>
+          <t>Variation in detection distance of Eastern Black Rail (Laterallus jamaicensis jamaicensis) vocalizations by autonomous recording units</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Frontiers in Toxicology</t>
+          <t>Waterbirds</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>19385390</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>15244695</t>
         </is>
       </c>
       <c r="P21" t="inlineStr">
         <is>
-          <t>10.3389/ftox.2025.1634241</t>
+          <t>10.1675/063.048.0206</t>
         </is>
       </c>
       <c r="R21" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="S21" t="inlineStr">
+        <is>
+          <t>2</t>
         </is>
       </c>
       <c r="T21" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U21" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V21" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W21" t="inlineStr">
         <is>
-          <t>Frontiers Media</t>
+          <t>The Waterbird Society</t>
         </is>
       </c>
       <c r="Y21" t="inlineStr">
         <is>
-          <t>Eastern Ecological Science Center</t>
+          <t>Wetland and Aquatic Research Center</t>
         </is>
       </c>
       <c r="Z21" t="inlineStr">
         <is>
-          <t>1634241, 10 p.</t>
-[...9 lines deleted...]
-          <t>Wisconsin</t>
+          <t>12 p.</t>
+        </is>
+      </c>
+      <c r="AD21" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AE21" t="inlineStr">
+        <is>
+          <t>12</t>
         </is>
       </c>
       <c r="AW21" t="inlineStr">
         <is>
-          <t>Drovetski, Sergei V. 0000-0002-1832-5597; Shearn-Bochsler, Valerie I. 0000-0002-5590-6518 vbochsler@usgs.gov; Hofmeister, Erik K. 0000-0002-6360-3912 ehofmeister@usgs.gov; Karouna-Reiner, Natalie K.; Dusek, Robert J. 0000-0001-6177-7479 rdusek@usgs.gov</t>
+          <t>Lamb, Blake D.; Levy, Heather E.; Beilke, Elizabeth A.; Kross, Chelsea S.; Kappes, Peter J.; Sukiennik, Matt J.; Cox, James A.; Wilson, Jennifer K.; Woodrow, Jarrett O.; Butler, Matthew J.; Zenzal, Theodore J. Jr. 0000-0001-7342-1373; Fournier, Auriel M.V.; Woodrey, Mark S.</t>
         </is>
       </c>
       <c r="AZ21" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70272605</t>
+          <t>https://pubs.usgs.gov/publication/70272626</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>70272605</t>
+          <t>70272626</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>70272605</t>
+          <t>70272626</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
-      <c r="F22" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>Rallus elegans (King Rail) occupancy is stable, but habitat is in short supply in the Arkansas Delta</t>
+          <t>Evaluating effectiveness of flocculation and wave-reduction barriers for restoration of a turbid, terminal lake</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Ornithological Applications</t>
-[...4 lines deleted...]
-          <t>0010-5422</t>
+          <t>Wetlands Ecology and Management</t>
         </is>
       </c>
       <c r="P22" t="inlineStr">
         <is>
-          <t>10.1093/ornithapp/duaf061</t>
-[...4 lines deleted...]
-          <t>Online First</t>
+          <t>10.1007/s11273-025-10094-9</t>
+        </is>
+      </c>
+      <c r="R22" t="inlineStr">
+        <is>
+          <t>33</t>
         </is>
       </c>
       <c r="T22" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U22" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V22" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W22" t="inlineStr">
         <is>
-          <t>Oxford Academic</t>
+          <t>Springer Nature</t>
         </is>
       </c>
       <c r="Y22" t="inlineStr">
         <is>
-          <t>Coop Res Unit Atlanta</t>
+          <t>Oregon Water Science Center</t>
+        </is>
+      </c>
+      <c r="Z22" t="inlineStr">
+        <is>
+          <t>82, 16 p.</t>
         </is>
       </c>
       <c r="AM22" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN22" t="inlineStr">
         <is>
-          <t>Arkansas</t>
+          <t>Oregon</t>
         </is>
       </c>
       <c r="AQ22" t="inlineStr">
         <is>
-          <t>Arkansas Delta</t>
+          <t>Malheur Lake</t>
         </is>
       </c>
       <c r="AW22" t="inlineStr">
         <is>
-          <t>Roberts, Caleb P. 0000-0002-8716-0423; Novobilsky, Jessica; Akpejeluh, Paul; Berry, Lauren L.; Budd, Michael J.; Ferrara, Michael C.; LaBrie, Lindsey A.; Luther, Lauren; Karki, Vinita; Krementz, David; Rowe, Karen; Shaw, Michael; Wilson, Kenneth; Fournier, Auriel M.V.</t>
+          <t>Smith, Cassandra 0000-0003-1088-1772 cassandrasmith@usgs.gov; Brannan, Randy Joe 0009-0001-1622-9251</t>
         </is>
       </c>
       <c r="AZ22" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70272219</t>
+          <t>https://pubs.usgs.gov/publication/70272121</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>70272219</t>
+          <t>70272121</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>70272219</t>
+          <t>70272121</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>Sapsucker wells as a keystone nutritional resource: Evaluating methods for detection of secondary sap consumers</t>
+          <t>A short-term sublethal oral exposure to microcystin-LR disrupts cecal microbiome homeostasis in mallard</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Ecology and Evolution</t>
+          <t>Frontiers in Toxicology</t>
         </is>
       </c>
       <c r="P23" t="inlineStr">
         <is>
-          <t>10.1002/ece3.72277</t>
+          <t>10.3389/ftox.2025.1634241</t>
         </is>
       </c>
       <c r="R23" t="inlineStr">
         <is>
-          <t>15</t>
-[...4 lines deleted...]
-          <t>10</t>
+          <t>7</t>
         </is>
       </c>
       <c r="T23" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U23" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V23" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W23" t="inlineStr">
         <is>
-          <t>Wiley</t>
+          <t>Frontiers Media</t>
         </is>
       </c>
       <c r="Y23" t="inlineStr">
         <is>
-          <t>Northwest Climate Adaptation Science Center</t>
+          <t>Eastern Ecological Science Center</t>
         </is>
       </c>
       <c r="Z23" t="inlineStr">
         <is>
-          <t>e72277, 18 p.</t>
+          <t>1634241, 10 p.</t>
         </is>
       </c>
       <c r="AM23" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN23" t="inlineStr">
         <is>
-          <t>Colorado</t>
-[...9 lines deleted...]
-          <t>Wet Mountains</t>
+          <t>Wisconsin</t>
         </is>
       </c>
       <c r="AW23" t="inlineStr">
         <is>
-          <t>Clawges, Richard; Blair, Shannon; Eitel, Jan H.; Svancara, Leona Kay 0009-0007-1936-6079; Vierling, Lee A.; Vierling, Kerri</t>
+          <t>Drovetski, Sergei V. 0000-0002-1832-5597; Shearn-Bochsler, Valerie I. 0000-0002-5590-6518 vbochsler@usgs.gov; Hofmeister, Erik K. 0000-0002-6360-3912 ehofmeister@usgs.gov; Karouna-Reiner, Natalie K.; Dusek, Robert J. 0000-0001-6177-7479 rdusek@usgs.gov</t>
         </is>
       </c>
       <c r="AZ23" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70273161</t>
+          <t>https://pubs.usgs.gov/publication/70272219</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>70273161</t>
+          <t>70272219</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>70273161</t>
+          <t>70272219</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>Initial responses of songbird communities to forest reclamation on legacy surface mines</t>
+          <t>Sapsucker wells as a keystone nutritional resource: Evaluating methods for detection of secondary sap consumers</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Ecosphere</t>
+          <t>Ecology and Evolution</t>
         </is>
       </c>
       <c r="P24" t="inlineStr">
         <is>
-          <t>10.1002/ecs2.70423</t>
+          <t>10.1002/ece3.72277</t>
         </is>
       </c>
       <c r="R24" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>15</t>
         </is>
       </c>
       <c r="S24" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="T24" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U24" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V24" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W24" t="inlineStr">
         <is>
-          <t>Ecological Society of America</t>
+          <t>Wiley</t>
         </is>
       </c>
       <c r="Y24" t="inlineStr">
         <is>
-          <t>Wetland and Aquatic Research Center</t>
+          <t>Northwest Climate Adaptation Science Center</t>
         </is>
       </c>
       <c r="Z24" t="inlineStr">
         <is>
-          <t>e70423, 15 p.</t>
+          <t>e72277, 18 p.</t>
         </is>
       </c>
       <c r="AM24" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN24" t="inlineStr">
         <is>
-          <t>West Virginia</t>
+          <t>Colorado</t>
+        </is>
+      </c>
+      <c r="AO24" t="inlineStr">
+        <is>
+          <t>Custer Couty, Huerfano County, Pueblo County</t>
         </is>
       </c>
       <c r="AQ24" t="inlineStr">
         <is>
-          <t>Monongahela National Forest</t>
+          <t>Wet Mountains</t>
         </is>
       </c>
       <c r="AW24" t="inlineStr">
         <is>
-          <t>Davenport, Rebecca N.; Barton, Christopher D.; Cox, John J.; Guzy, Jacquelyn C. 0000-0003-2648-398X; Sherman, Lauren; Larkin, Jeffery L.; Fearer, Todd; Price, Steven J.</t>
+          <t>Clawges, Richard; Blair, Shannon; Eitel, Jan H.; Svancara, Leona Kay 0009-0007-1936-6079; Vierling, Lee A.; Vierling, Kerri</t>
         </is>
       </c>
       <c r="AZ24" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70272665</t>
+          <t>https://pubs.usgs.gov/publication/70273161</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>70272665</t>
+          <t>70273161</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>70272665</t>
+          <t>70273161</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>Host responses and viral traits interact to shape the impacts of climate warming on highly pathogenic avian influenza in migratory waterfowl</t>
+          <t>Initial responses of songbird communities to forest reclamation on legacy surface mines</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>PLOS Computational Biology.</t>
+          <t>Ecosphere</t>
         </is>
       </c>
       <c r="P25" t="inlineStr">
         <is>
-          <t>10.1371/journal.pcbi.1013451</t>
+          <t>10.1002/ecs2.70423</t>
         </is>
       </c>
       <c r="R25" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>16</t>
         </is>
       </c>
       <c r="S25" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="T25" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U25" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V25" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W25" t="inlineStr">
         <is>
-          <t>PLoS</t>
+          <t>Ecological Society of America</t>
         </is>
       </c>
       <c r="Y25" t="inlineStr">
         <is>
-          <t>Eastern Ecological Science Center</t>
+          <t>Wetland and Aquatic Research Center</t>
         </is>
       </c>
       <c r="Z25" t="inlineStr">
         <is>
-          <t>e1013451, 22 p.</t>
+          <t>e70423, 15 p.</t>
         </is>
       </c>
       <c r="AM25" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN25" t="inlineStr">
         <is>
-          <t>Alaska, California, Oregon</t>
+          <t>West Virginia</t>
+        </is>
+      </c>
+      <c r="AQ25" t="inlineStr">
+        <is>
+          <t>Monongahela National Forest</t>
         </is>
       </c>
       <c r="AW25" t="inlineStr">
         <is>
-          <t>Teitelbaum, Claire Stewart 0000-0001-5646-3184; Casazza, Michael L. 0000-0002-5636-735X mike_casazza@usgs.gov; Overton, Cory T. 0000-0002-5060-7447 coverton@usgs.gov; Matchett, Elliott 0000-0001-5095-2884 ematchett@usgs.gov; Prosser, Diann J. 0000-0002-5251-1799</t>
+          <t>Davenport, Rebecca N.; Barton, Christopher D.; Cox, John J.; Guzy, Jacquelyn C. 0000-0003-2648-398X; Sherman, Lauren; Larkin, Jeffery L.; Fearer, Todd; Price, Steven J.</t>
         </is>
       </c>
       <c r="AZ25" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70272610</t>
+          <t>https://pubs.usgs.gov/publication/70272665</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>70272610</t>
+          <t>70272665</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>70272610</t>
+          <t>70272665</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>Spatiotemporal overlap of mallards with poultry farms is associated with greater risk of avian influenza wild bird spillover events</t>
+          <t>Host responses and viral traits interact to shape the impacts of climate warming on highly pathogenic avian influenza in migratory waterfowl</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Ecology and Evolution</t>
+          <t>PLOS Computational Biology.</t>
         </is>
       </c>
       <c r="P26" t="inlineStr">
         <is>
-          <t>10.1002/ece3.72221</t>
+          <t>10.1371/journal.pcbi.1013451</t>
         </is>
       </c>
       <c r="R26" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>21</t>
         </is>
       </c>
       <c r="S26" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="T26" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U26" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V26" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W26" t="inlineStr">
         <is>
-          <t>Wiley</t>
+          <t>PLoS</t>
         </is>
       </c>
       <c r="Y26" t="inlineStr">
         <is>
           <t>Eastern Ecological Science Center</t>
         </is>
       </c>
       <c r="Z26" t="inlineStr">
         <is>
-          <t>e72221, 14 p.</t>
+          <t>e1013451, 22 p.</t>
         </is>
       </c>
       <c r="AM26" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN26" t="inlineStr">
         <is>
-          <t>Tennessee</t>
-[...4 lines deleted...]
-          <t>northwest Tennessee</t>
+          <t>Alaska, California, Oregon</t>
         </is>
       </c>
       <c r="AW26" t="inlineStr">
         <is>
-          <t>Cullen, Joshua Alexander 0000-0002-8226-9198; Masto, Nicholas M.; Sullivan, Jeffery D. 0000-0002-9242-2432; Highway, Cory; Patyk, Kelly A.; McCool, Mary-Jane; Torchetti, Mia Kim; Lantz, Kristina; Poulson, Rebecca L.; Carter, Deborah; Feddersen, Jamie; Cohen, Bradley S.; Prosser, Diann J. 0000-0002-5251-1799</t>
+          <t>Teitelbaum, Claire Stewart 0000-0001-5646-3184; Casazza, Michael L. 0000-0002-5636-735X mike_casazza@usgs.gov; Overton, Cory T. 0000-0002-5060-7447 coverton@usgs.gov; Matchett, Elliott 0000-0001-5095-2884 ematchett@usgs.gov; Prosser, Diann J. 0000-0002-5251-1799</t>
         </is>
       </c>
       <c r="AZ26" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70272182</t>
+          <t>https://pubs.usgs.gov/publication/70274755</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>70272182</t>
+          <t>70274755</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>70272182</t>
+          <t>70274755</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>One hundred ninety-nine dead birds: Review of the scientific basis of ecological incident reporting requirements for pesticide registrants under Fifra § 6(A)(2)</t>
+          <t>Module 4: Basic biology of wetland animals</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Buffalo Environmental Law Journal</t>
+          <t>Wetland Science &amp; Practice</t>
         </is>
       </c>
       <c r="R27" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="S27" t="inlineStr">
+        <is>
+          <t>4</t>
         </is>
       </c>
       <c r="T27" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U27" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V27" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W27" t="inlineStr">
         <is>
-          <t>University at Buffalo School of Law</t>
+          <t>Society of Wetland Scientists</t>
         </is>
       </c>
       <c r="Y27" t="inlineStr">
         <is>
-          <t>Eastern Ecological Science Center</t>
+          <t>Coop Res Unit Leetown</t>
         </is>
       </c>
       <c r="Z27" t="inlineStr">
         <is>
-          <t>63 p.</t>
+          <t>14 p.</t>
+        </is>
+      </c>
+      <c r="AD27" t="inlineStr">
+        <is>
+          <t>307</t>
+        </is>
+      </c>
+      <c r="AE27" t="inlineStr">
+        <is>
+          <t>320</t>
         </is>
       </c>
       <c r="AW27" t="inlineStr">
         <is>
-          <t>Vyas, Nimish B. 0000-0003-0191-1319 nvyas@usgs.gov; Palmer, Cynthia</t>
+          <t>Batzer, Darold; Smith, Lora L.; Stafford, Joshua D. 0000-0001-7590-8708 jstafford@usgs.gov; Harrison-Day, Violet; Kucia, Samuel R.; Severud, William J.; Zhang, Youzheng</t>
         </is>
       </c>
       <c r="AZ27" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70272231</t>
+          <t>https://pubs.usgs.gov/publication/70274044</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>70272231</t>
+          <t>70274044</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>70272231</t>
+          <t>70274044</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>Quantifying landscape-level biodiversity change in an island ecosystem: A 50-year assessment of shifts in the Hawaiian avian community</t>
+          <t>Fitness consequences of catastrophic wildfire are mitigated by behavioral responses of an iconic bird</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Ecography</t>
+          <t>Fire Ecology</t>
         </is>
       </c>
       <c r="P28" t="inlineStr">
         <is>
-          <t>10.1002/ecog.07907</t>
+          <t>10.1186/s42408-025-00391-2</t>
         </is>
       </c>
       <c r="R28" t="inlineStr">
         <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="T28" t="inlineStr">
+        <is>
           <t>2025</t>
         </is>
       </c>
-      <c r="S28" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="U28" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V28" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W28" t="inlineStr">
         <is>
-          <t>Nordic Society Oikos</t>
+          <t>Springer</t>
         </is>
       </c>
       <c r="Y28" t="inlineStr">
         <is>
-          <t>Pacific Island Ecosystems Research Center</t>
+          <t>Coop Res Unit Seattle</t>
         </is>
       </c>
       <c r="Z28" t="inlineStr">
         <is>
-          <t>e07907, 18 p.</t>
+          <t>54, 26 p.</t>
         </is>
       </c>
       <c r="AM28" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN28" t="inlineStr">
         <is>
-          <t>Hawaii</t>
+          <t>Idaho</t>
         </is>
       </c>
       <c r="AW28" t="inlineStr">
         <is>
-          <t>Bak, Trevor; Fortini, Lucas 0000-0002-5781-7295; Hunt, Noah; Banko, Paul C. 0000-0002-6035-9803 pbanko@usgs.gov; Schnell, Lena; Camp, Richard J. 0000-0001-7008-923X rick_camp@usgs.gov</t>
+          <t>Stevens, Bryan S.; Conway, Courtney J. 0000-0003-0492-2953 cconway@usgs.gov; Roberts, Shane B.; Englestead, Devin K.</t>
         </is>
       </c>
       <c r="AZ28" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70273990</t>
+          <t>https://pubs.usgs.gov/publication/70272610</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>70273990</t>
+          <t>70272610</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>70273990</t>
+          <t>70272610</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>Irrigated agriculture influences selenium levels in an endangered marsh bird</t>
+          <t>Spatiotemporal overlap of mallards with poultry farms is associated with greater risk of avian influenza wild bird spillover events</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Environmental Monitoring and Assessment</t>
-[...9 lines deleted...]
-          <t>0167-6369</t>
+          <t>Ecology and Evolution</t>
         </is>
       </c>
       <c r="P29" t="inlineStr">
         <is>
-          <t>10.1007/s10661-025-14533-1</t>
+          <t>10.1002/ece3.72221</t>
         </is>
       </c>
       <c r="R29" t="inlineStr">
         <is>
-          <t>197</t>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="S29" t="inlineStr">
+        <is>
+          <t>10</t>
         </is>
       </c>
       <c r="T29" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U29" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V29" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W29" t="inlineStr">
         <is>
-          <t>Springer Nature</t>
+          <t>Wiley</t>
         </is>
       </c>
       <c r="Y29" t="inlineStr">
         <is>
-          <t>Coop Res Unit Seattle</t>
+          <t>Eastern Ecological Science Center</t>
         </is>
       </c>
       <c r="Z29" t="inlineStr">
         <is>
-          <t>1142, 21 p.</t>
+          <t>e72221, 14 p.</t>
         </is>
       </c>
       <c r="AM29" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN29" t="inlineStr">
         <is>
-          <t>California</t>
+          <t>Tennessee</t>
         </is>
       </c>
       <c r="AQ29" t="inlineStr">
         <is>
-          <t>Salton Sea</t>
+          <t>northwest Tennessee</t>
         </is>
       </c>
       <c r="AW29" t="inlineStr">
         <is>
-          <t>Yost, Cydney M.; Sliwa, Kathryn M.; Shafique-Sabir, Razia; Shore, Jonathan; Conway, Courtney J. 0000-0003-0492-2953 cconway@usgs.gov</t>
+          <t>Cullen, Joshua Alexander 0000-0002-8226-9198; Masto, Nicholas M.; Sullivan, Jeffery D. 0000-0002-9242-2432; Highway, Cory; Patyk, Kelly A.; McCool, Mary-Jane; Torchetti, Mia Kim; Lantz, Kristina; Poulson, Rebecca L.; Carter, Deborah; Feddersen, Jamie; Cohen, Bradley S.; Prosser, Diann J. 0000-0002-5251-1799</t>
         </is>
       </c>
       <c r="AZ29" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70271944</t>
+          <t>https://pubs.usgs.gov/publication/70272182</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>70271944</t>
+          <t>70272182</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>70271944</t>
+          <t>70272182</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>Accounting for seasonal patterns in bird availability prevents biased population trend estimates with advancing spring phenology</t>
+          <t>One hundred ninety-nine dead birds: Review of the scientific basis of ecological incident reporting requirements for pesticide registrants under Fifra § 6(A)(2)</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Ornithological Applications</t>
-[...9 lines deleted...]
-          <t>10.1093/ornithapp/duaf052</t>
+          <t>Buffalo Environmental Law Journal</t>
         </is>
       </c>
       <c r="R30" t="inlineStr">
         <is>
-          <t>127</t>
-[...4 lines deleted...]
-          <t>4</t>
+          <t>31</t>
         </is>
       </c>
       <c r="T30" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U30" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V30" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W30" t="inlineStr">
         <is>
-          <t>Oxford Academic</t>
+          <t>University at Buffalo School of Law</t>
         </is>
       </c>
       <c r="Y30" t="inlineStr">
         <is>
-          <t>Alaska Science Center Ecosystems</t>
+          <t>Eastern Ecological Science Center</t>
         </is>
       </c>
       <c r="Z30" t="inlineStr">
         <is>
-          <t>11 p.</t>
-[...2 lines deleted...]
-      <c r="AD30" t="inlineStr">
+          <t>63 p.</t>
+        </is>
+      </c>
+      <c r="AW30" t="inlineStr">
+        <is>
+          <t>Vyas, Nimish B. 0000-0003-0191-1319 nvyas@usgs.gov; Palmer, Cynthia</t>
+        </is>
+      </c>
+      <c r="AZ30" t="inlineStr">
         <is>
           <t>1</t>
-        </is>
-[...23 lines deleted...]
-          <t>0</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70273390</t>
+          <t>https://pubs.usgs.gov/publication/70272231</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>70273390</t>
+          <t>70272231</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>70273390</t>
+          <t>70272231</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>Habitat features influencing waterbird use of managed wetlands enrolled in a public-private partnership for land conservation: The California Waterfowl Habitat Program</t>
+          <t>Quantifying landscape-level biodiversity change in an island ecosystem: A 50-year assessment of shifts in the Hawaiian avian community</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Ecology and Evolution</t>
+          <t>Ecography</t>
         </is>
       </c>
       <c r="P31" t="inlineStr">
         <is>
-          <t>10.1002/ece3.72032</t>
+          <t>10.1002/ecog.07907</t>
         </is>
       </c>
       <c r="R31" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="S31" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>11</t>
         </is>
       </c>
       <c r="T31" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U31" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V31" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W31" t="inlineStr">
         <is>
-          <t>Wiley</t>
+          <t>Nordic Society Oikos</t>
         </is>
       </c>
       <c r="Y31" t="inlineStr">
         <is>
-          <t>Western Ecological Research Center</t>
+          <t>Pacific Island Ecosystems Research Center</t>
         </is>
       </c>
       <c r="Z31" t="inlineStr">
         <is>
-          <t>e72032, 31 p.</t>
+          <t>e07907, 18 p.</t>
         </is>
       </c>
       <c r="AM31" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN31" t="inlineStr">
         <is>
-          <t>California</t>
-[...4 lines deleted...]
-          <t>Sacramento Valley, San Joaquin Valley, Yolo-Delta and Suisun Marsh area</t>
+          <t>Hawaii</t>
         </is>
       </c>
       <c r="AW31" t="inlineStr">
         <is>
-          <t>Hartman, C. Alex 0000-0002-7222-1633 chartman@usgs.gov; Ackerman, Joshua T. 0000-0002-3074-8322; Peterson, Sarah H. 0000-0003-2773-3901 sepeterson@usgs.gov; Fettig, Brady Lynn 0000-0002-3124-2606; Herzog, Mark P. 0000-0002-5203-2835 mherzog@usgs.gov</t>
+          <t>Bak, Trevor; Fortini, Lucas Berio 0000-0002-5781-7295; Hunt, Noah; Banko, Paul C. 0000-0002-6035-9803 pbanko@usgs.gov; Schnell, Lena; Camp, Richard J. 0000-0001-7008-923X rick_camp@usgs.gov</t>
         </is>
       </c>
       <c r="AZ31" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/cir1559</t>
+          <t>https://pubs.usgs.gov/publication/70273990</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>70271352</t>
+          <t>70273990</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>cir1559</t>
+          <t>70273990</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
-[...4 lines deleted...]
-          <t>Summary of Selenium in the Lower Gunnison River Basin, Colorado—Information and Data Gaps</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>Summary of selenium in the lower Gunnison River Basin, Colorado—Information and data gaps</t>
+          <t>Irrigated agriculture influences selenium levels in an endangered marsh bird</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Circular</t>
-[...4 lines deleted...]
-          <t>1559</t>
+          <t>Environmental Monitoring and Assessment</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>2330-5703</t>
+          <t>1573-2959</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>1067-084X</t>
+          <t>0167-6369</t>
         </is>
       </c>
       <c r="P32" t="inlineStr">
         <is>
-          <t>10.3133/cir1559</t>
+          <t>10.1007/s10661-025-14533-1</t>
+        </is>
+      </c>
+      <c r="R32" t="inlineStr">
+        <is>
+          <t>197</t>
         </is>
       </c>
       <c r="T32" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U32" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V32" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W32" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston VA</t>
+          <t>Springer Nature</t>
         </is>
       </c>
       <c r="Y32" t="inlineStr">
         <is>
-          <t>Colorado Water Science Center</t>
+          <t>Coop Res Unit Seattle</t>
         </is>
       </c>
       <c r="Z32" t="inlineStr">
         <is>
-          <t>vi, 44 p.</t>
+          <t>1142, 21 p.</t>
         </is>
       </c>
       <c r="AM32" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN32" t="inlineStr">
         <is>
-          <t>Colorado</t>
+          <t>California</t>
         </is>
       </c>
       <c r="AQ32" t="inlineStr">
         <is>
-          <t>Lower Gunnison River basin</t>
-[...4 lines deleted...]
-          <t>Y</t>
+          <t>Salton Sea</t>
         </is>
       </c>
       <c r="AW32" t="inlineStr">
         <is>
-          <t>Gidley, Rachel G. 0000-0002-9840-8252; Leib, Kenneth J. 0000-0002-0373-0768; Williams, Cory A. 0000-0003-1461-7848 cawillia@usgs.gov</t>
+          <t>Yost, Cydney M.; Sliwa, Kathryn M.; Shafique-Sabir, Razia; Shore, Jonathan; Conway, Courtney J. 0000-0003-0492-2953 cconway@usgs.gov</t>
         </is>
       </c>
       <c r="AZ32" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70271953</t>
+          <t>https://pubs.usgs.gov/publication/70271944</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>70271953</t>
+          <t>70271944</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>70271953</t>
+          <t>70271944</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>State or Local Government Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>Improving efficiency of disease vector sampling in the field: An automatic solar-powered mosquito trapping system</t>
+          <t>Accounting for seasonal patterns in bird availability prevents biased population trend estimates with advancing spring phenology</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Hawaii Cooperative Studies Unit Technical Report</t>
-[...4 lines deleted...]
-          <t>HCSU-118</t>
+          <t>Ornithological Applications</t>
+        </is>
+      </c>
+      <c r="N33" t="inlineStr">
+        <is>
+          <t>0010-5422</t>
+        </is>
+      </c>
+      <c r="P33" t="inlineStr">
+        <is>
+          <t>10.1093/ornithapp/duaf052</t>
+        </is>
+      </c>
+      <c r="R33" t="inlineStr">
+        <is>
+          <t>127</t>
+        </is>
+      </c>
+      <c r="S33" t="inlineStr">
+        <is>
+          <t>4</t>
         </is>
       </c>
       <c r="T33" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U33" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V33" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W33" t="inlineStr">
         <is>
-          <t>University of Hawai‘i at Hilo</t>
+          <t>Oxford Academic</t>
         </is>
       </c>
       <c r="Y33" t="inlineStr">
         <is>
-          <t>Pacific Island Ecosystems Research Center</t>
+          <t>Alaska Science Center Ecosystems</t>
         </is>
       </c>
       <c r="Z33" t="inlineStr">
         <is>
-          <t>iii, 23 p.</t>
+          <t>11 p.</t>
+        </is>
+      </c>
+      <c r="AD33" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AE33" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="AM33" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN33" t="inlineStr">
+        <is>
+          <t>Alaska</t>
         </is>
       </c>
       <c r="AW33" t="inlineStr">
         <is>
-          <t>Paxton, Eben H. 0000-0001-5578-7689; van Bergeijk, Laura 0000-0002-8429-2316</t>
+          <t>Weiser, Emily L. 0000-0003-1598-659X; Johnson, James; Matsuoka, Steven M. 0000-0001-6415-1885 smatsuoka@usgs.gov; Handel, Colleen M. 0000-0002-0267-7408 cmhandel@usgs.gov</t>
         </is>
       </c>
       <c r="AZ33" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70272602</t>
+          <t>https://pubs.usgs.gov/publication/70273390</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>70272602</t>
+          <t>70273390</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>70272602</t>
+          <t>70273390</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>Factors influencing spatial and temporal patterns of Lanius ludovicianus (Loggerhead Shrike) occupancy at a grassland-sagebrush ecotone</t>
+          <t>Habitat features influencing waterbird use of managed wetlands enrolled in a public-private partnership for land conservation: The California Waterfowl Habitat Program</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Ornithological Applications</t>
-[...4 lines deleted...]
-          <t>0010-5422</t>
+          <t>Ecology and Evolution</t>
         </is>
       </c>
       <c r="P34" t="inlineStr">
         <is>
-          <t>10.1093/ornithapp/duaf055</t>
-[...4 lines deleted...]
-          <t>Online First</t>
+          <t>10.1002/ece3.72032</t>
+        </is>
+      </c>
+      <c r="R34" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="S34" t="inlineStr">
+        <is>
+          <t>9</t>
         </is>
       </c>
       <c r="T34" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U34" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V34" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W34" t="inlineStr">
         <is>
-          <t>Oxford Academic</t>
+          <t>Wiley</t>
         </is>
       </c>
       <c r="Y34" t="inlineStr">
         <is>
-          <t>Coop Res Unit Atlanta</t>
+          <t>Western Ecological Research Center</t>
+        </is>
+      </c>
+      <c r="Z34" t="inlineStr">
+        <is>
+          <t>e72032, 31 p.</t>
+        </is>
+      </c>
+      <c r="AM34" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN34" t="inlineStr">
+        <is>
+          <t>California</t>
+        </is>
+      </c>
+      <c r="AQ34" t="inlineStr">
+        <is>
+          <t>Sacramento Valley, San Joaquin Valley, Yolo-Delta and Suisun Marsh area</t>
         </is>
       </c>
       <c r="AW34" t="inlineStr">
         <is>
-          <t>Todaro, Holly M.; Loss, Scott R.; Lonsinger, Robert Charles 0000-0002-1040-7299; Duchardt, Courtney J.</t>
+          <t>Hartman, C. Alex 0000-0002-7222-1633 chartman@usgs.gov; Ackerman, Joshua T. 0000-0002-3074-8322; Peterson, Sarah H. 0000-0003-2773-3901 sepeterson@usgs.gov; Fettig, Brady Lynn 0000-0002-3124-2606; Herzog, Mark P. 0000-0002-5203-2835 mherzog@usgs.gov</t>
         </is>
       </c>
       <c r="AZ34" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70272232</t>
+          <t>https://pubs.usgs.gov/publication/cir1559</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>70272232</t>
+          <t>70271352</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>70272232</t>
+          <t>cir1559</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>Summary of Selenium in the Lower Gunnison River Basin, Colorado—Information and Data Gaps</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>Movements and habitat use vary across the Rocky Mountain Population of trumpeter swans</t>
+          <t>Summary of selenium in the lower Gunnison River Basin, Colorado—Information and data gaps</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Journal of Wildlife Management</t>
+          <t>Circular</t>
+        </is>
+      </c>
+      <c r="I35" t="inlineStr">
+        <is>
+          <t>1559</t>
+        </is>
+      </c>
+      <c r="M35" t="inlineStr">
+        <is>
+          <t>2330-5703</t>
+        </is>
+      </c>
+      <c r="N35" t="inlineStr">
+        <is>
+          <t>1067-084X</t>
         </is>
       </c>
       <c r="P35" t="inlineStr">
         <is>
-          <t>10.1002/jwmg.70096</t>
-[...9 lines deleted...]
-          <t>8</t>
+          <t>10.3133/cir1559</t>
         </is>
       </c>
       <c r="T35" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U35" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V35" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W35" t="inlineStr">
         <is>
-          <t>The Wildlife Society</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X35" t="inlineStr">
+        <is>
+          <t>Reston VA</t>
         </is>
       </c>
       <c r="Y35" t="inlineStr">
         <is>
-          <t>Forest and Rangeland Ecosystem Science Center</t>
+          <t>Colorado Water Science Center</t>
         </is>
       </c>
       <c r="Z35" t="inlineStr">
         <is>
-          <t>e70096, 18 p.</t>
+          <t>vi, 44 p.</t>
         </is>
       </c>
       <c r="AM35" t="inlineStr">
         <is>
-          <t>Canada, United States</t>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN35" t="inlineStr">
+        <is>
+          <t>Colorado</t>
         </is>
       </c>
       <c r="AQ35" t="inlineStr">
         <is>
-          <t>Rocky Mountains</t>
+          <t>Lower Gunnison River basin</t>
+        </is>
+      </c>
+      <c r="AU35" t="inlineStr">
+        <is>
+          <t>Y</t>
         </is>
       </c>
       <c r="AW35" t="inlineStr">
         <is>
-          <t>Poessel, Sharon A. 0000-0002-0283-627X spoessel@usgs.gov; Sanders, Todd; Long, William; Kristof, Andrea; Reishus, Brandon; Proett, Matt; Gower, Claire; Ibrahim, Nicole; Katzner, Todd E. 0000-0003-4503-8435 tkatzner@usgs.gov</t>
+          <t>Gidley, Rachel G. 0000-0002-9840-8252; Leib, Kenneth J. 0000-0002-0373-0768; Williams, Cory A. 0000-0003-1461-7848 cawillia@usgs.gov</t>
         </is>
       </c>
       <c r="AZ35" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70273270</t>
+          <t>https://pubs.usgs.gov/publication/70271953</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>70273270</t>
+          <t>70271953</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>70273270</t>
+          <t>70271953</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>State or Local Government Series</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>Variation in gene expression across infection status and elevation in a Hawaiian honeycreeper</t>
+          <t>Improving efficiency of disease vector sampling in the field: An automatic solar-powered mosquito trapping system</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Ecology and Evolution</t>
-[...14 lines deleted...]
-          <t>9</t>
+          <t>Hawaii Cooperative Studies Unit Technical Report</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t>HCSU-118</t>
         </is>
       </c>
       <c r="T36" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U36" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V36" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W36" t="inlineStr">
         <is>
-          <t>Wiley</t>
+          <t>University of Hawai‘i at Hilo</t>
         </is>
       </c>
       <c r="Y36" t="inlineStr">
         <is>
           <t>Pacific Island Ecosystems Research Center</t>
         </is>
       </c>
       <c r="Z36" t="inlineStr">
         <is>
-          <t>e72078, 20 p.</t>
-[...14 lines deleted...]
-          <t>Island of Hawaii</t>
+          <t>iii, 23 p.</t>
         </is>
       </c>
       <c r="AW36" t="inlineStr">
         <is>
-          <t>Cassin-Sackett, Loren; McClure, Katherine Maria 0000-0001-8595-7677; Callicrate, Taylor; Paxton, Eben H. 0000-0001-5578-7689; Fleischer, Robert C.</t>
+          <t>Paxton, Eben H. 0000-0001-5578-7689; van Bergeijk, Laura 0000-0002-8429-2316</t>
         </is>
       </c>
       <c r="AZ36" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/dr1214</t>
+          <t>https://pubs.usgs.gov/publication/70272232</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>70270361</t>
+          <t>70272232</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>dr1214</t>
+          <t>70272232</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
-[...4 lines deleted...]
-          <t>Revised Marine Bird Collision and Displacement Vulnerability Index for U.S. Pacific Outer Continental Shelf Offshore Wind Energy Development</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>Revised marine bird collision and displacement vulnerability index for U.S. Pacific Outer Continental Shelf offshore wind energy development</t>
+          <t>Movements and habitat use vary across the Rocky Mountain Population of trumpeter swans</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Data Report</t>
-[...9 lines deleted...]
-          <t>2771-9448</t>
+          <t>Journal of Wildlife Management</t>
         </is>
       </c>
       <c r="P37" t="inlineStr">
         <is>
-          <t>10.3133/dr1214</t>
-[...4 lines deleted...]
-          <t>Version 1.0: August 19, 2025; Version 1.1: November 17, 2025</t>
+          <t>10.1002/jwmg.70096</t>
+        </is>
+      </c>
+      <c r="R37" t="inlineStr">
+        <is>
+          <t>89</t>
+        </is>
+      </c>
+      <c r="S37" t="inlineStr">
+        <is>
+          <t>8</t>
         </is>
       </c>
       <c r="T37" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U37" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V37" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W37" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>The Wildlife Society</t>
         </is>
       </c>
       <c r="Y37" t="inlineStr">
         <is>
-          <t>Western Ecological Research Center</t>
+          <t>Forest and Rangeland Ecosystem Science Center</t>
         </is>
       </c>
       <c r="Z37" t="inlineStr">
         <is>
-          <t>viii, 32 p.</t>
+          <t>e70096, 18 p.</t>
         </is>
       </c>
       <c r="AM37" t="inlineStr">
         <is>
-          <t>Mexico, United States</t>
-[...4 lines deleted...]
-          <t>Y</t>
+          <t>Canada, United States</t>
+        </is>
+      </c>
+      <c r="AQ37" t="inlineStr">
+        <is>
+          <t>Rocky Mountains</t>
         </is>
       </c>
       <c r="AW37" t="inlineStr">
         <is>
-          <t>Kelsey, Emma C. 0000-0002-0107-3530; Felis, Jonathan J. 0000-0002-0608-8950 jfelis@usgs.gov; Pereksta, David M.; Adams, Josh 0000-0003-3056-925X</t>
+          <t>Poessel, Sharon A. 0000-0002-0283-627X spoessel@usgs.gov; Sanders, Todd; Long, William; Kristof, Andrea; Reishus, Brandon; Proett, Matt; Gower, Claire; Ibrahim, Nicole; Katzner, Todd E. 0000-0003-4503-8435 tkatzner@usgs.gov</t>
         </is>
       </c>
       <c r="AZ37" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70273037</t>
+          <t>https://pubs.usgs.gov/publication/70273270</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>70273037</t>
+          <t>70273270</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>70273037</t>
+          <t>70273270</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>The story of the Penobscot River Ecology Mural: A 10-step process for scientists to create public art</t>
+          <t>Variation in gene expression across infection status and elevation in a Hawaiian honeycreeper</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Fisheries</t>
-[...9 lines deleted...]
-          <t>0363-2415</t>
+          <t>Ecology and Evolution</t>
         </is>
       </c>
       <c r="P38" t="inlineStr">
         <is>
-          <t>10.1093/fshmag/vuaf076</t>
-[...4 lines deleted...]
-          <t>Online First</t>
+          <t>10.1002/ece3.72078</t>
+        </is>
+      </c>
+      <c r="R38" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="S38" t="inlineStr">
+        <is>
+          <t>9</t>
         </is>
       </c>
       <c r="T38" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U38" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V38" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W38" t="inlineStr">
         <is>
-          <t>Oxford Academic</t>
+          <t>Wiley</t>
         </is>
       </c>
       <c r="Y38" t="inlineStr">
         <is>
-          <t>Coop Res Unit Leetown</t>
+          <t>Pacific Island Ecosystems Research Center</t>
         </is>
       </c>
       <c r="Z38" t="inlineStr">
         <is>
-          <t>vuaf076</t>
+          <t>e72078, 20 p.</t>
         </is>
       </c>
       <c r="AM38" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN38" t="inlineStr">
         <is>
-          <t>Maine</t>
+          <t>Hawaii</t>
         </is>
       </c>
       <c r="AQ38" t="inlineStr">
         <is>
-          <t>Penobscot River</t>
+          <t>Island of Hawaii</t>
         </is>
       </c>
       <c r="AW38" t="inlineStr">
         <is>
-          <t>Fedarick, Jillian; Murphy, Christina Amy 0000-0002-3467-6610; Record, Sydne 0000-0001-7293-2155; Roy, Allison H. 0000-0002-8080-2729 aroy@usgs.gov; Dodd, Annette; Smith, Susan L.</t>
+          <t>Cassin-Sackett, Loren; McClure, Katherine Maria 0000-0001-8595-7677; Callicrate, Taylor; Paxton, Eben H. 0000-0001-5578-7689; Fleischer, Robert C.</t>
         </is>
       </c>
       <c r="AZ38" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70271501</t>
+          <t>https://pubs.usgs.gov/publication/70273994</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>70271501</t>
+          <t>70273994</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>70271501</t>
+          <t>70273994</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>A compilation pipeline for wildlife tracking datasets collected from ground-based and satellite-based telemetry transmission devices</t>
+          <t>Nocturnal flight call monitoring reveals in-flight behavioral alteration by avian migrants in response to artificial light at night</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Ecological Informatics</t>
+          <t>Biological Conservation</t>
         </is>
       </c>
       <c r="P39" t="inlineStr">
         <is>
-          <t>10.1016/j.ecoinf.2025.103220</t>
+          <t>10.1016/j.biocon.2025.111441</t>
         </is>
       </c>
       <c r="R39" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>311</t>
         </is>
       </c>
       <c r="T39" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U39" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V39" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W39" t="inlineStr">
         <is>
           <t>Elsevier</t>
         </is>
       </c>
       <c r="Y39" t="inlineStr">
         <is>
-          <t>Fort Collins Science Center</t>
+          <t>Coop Res Unit Seattle</t>
         </is>
       </c>
       <c r="Z39" t="inlineStr">
         <is>
-          <t>103220, 11 p.</t>
+          <t>111441, 12 p.</t>
         </is>
       </c>
       <c r="AM39" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN39" t="inlineStr">
         <is>
-          <t>California, Colorado, Idaho, Montana, Nevada, North Dakota, Oregon, South Dakota, Utah, Washington, Wyoming</t>
+          <t>New Mexico</t>
+        </is>
+      </c>
+      <c r="AQ39" t="inlineStr">
+        <is>
+          <t>Chihuahuan Desert, Tularosa Valley</t>
         </is>
       </c>
       <c r="AW39" t="inlineStr">
         <is>
-          <t>Wann, Gregory T. 0000-0001-9076-7819 wanng@usgs.gov; Whipple, Ashley L. 0000-0002-0304-7643; O’Donnell, Michael S. 0000-0002-3488-003X odonnellm@usgs.gov; Aldridge, Cameron L. 0000-0003-3926-6941 aldridgec@usgs.gov</t>
+          <t>Osterhaus, Dylan M.; Boland, Kelley C.; Lawson, Abigail Jean 0000-0002-2799-8750; Horton, Kyle G.; Van Doren, Benjamin M.; Cutler, Patricia L.; Wright, Timothy F.; Desmond, Martha J.</t>
         </is>
       </c>
       <c r="AZ39" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70271129</t>
+          <t>https://pubs.usgs.gov/publication/dr1214</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>70271129</t>
+          <t>70270361</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>70271129</t>
+          <t>dr1214</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>Revised Marine Bird Collision and Displacement Vulnerability Index for U.S. Pacific Outer Continental Shelf Offshore Wind Energy Development</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>Avian influenza spillover into poultry: Environmental influences and biosecurity protections</t>
+          <t>Revised marine bird collision and displacement vulnerability index for U.S. Pacific Outer Continental Shelf offshore wind energy development</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>One Health</t>
+          <t>Data Report</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
+        <is>
+          <t>1214</t>
+        </is>
+      </c>
+      <c r="M40" t="inlineStr">
+        <is>
+          <t>2771-9448</t>
         </is>
       </c>
       <c r="P40" t="inlineStr">
         <is>
-          <t>10.1016/j.onehlt.2025.101172</t>
-[...4 lines deleted...]
-          <t>21</t>
+          <t>10.3133/dr1214</t>
+        </is>
+      </c>
+      <c r="Q40" t="inlineStr">
+        <is>
+          <t>Version 1.0: August 19, 2025; Version 1.1: November 17, 2025</t>
         </is>
       </c>
       <c r="T40" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U40" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V40" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W40" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X40" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y40" t="inlineStr">
         <is>
-          <t>Eastern Ecological Science Center</t>
+          <t>Western Ecological Research Center</t>
         </is>
       </c>
       <c r="Z40" t="inlineStr">
         <is>
-          <t>101172, 9 p.</t>
+          <t>viii, 32 p.</t>
         </is>
       </c>
       <c r="AM40" t="inlineStr">
         <is>
-          <t>United States</t>
-[...4 lines deleted...]
-          <t>contiguous United States</t>
+          <t>Mexico, United States</t>
+        </is>
+      </c>
+      <c r="AU40" t="inlineStr">
+        <is>
+          <t>Y</t>
         </is>
       </c>
       <c r="AW40" t="inlineStr">
         <is>
-          <t>Gonnerman, Matthew Brandon 0000-0002-0791-9218; Mullinax, Jennifer; Fox, Andrew; Patyk, Kelly A.; Fields, Victoria; McCool, Mary-Jane; Torchetti, Mia K.; Lantz, Kristina; Sullivan, Jeffery D. 0000-0002-9242-2432; Prosser, Diann J. 0000-0002-5251-1799</t>
+          <t>Kelsey, Emma C. 0000-0002-0107-3530; Felis, Jonathan J. 0000-0002-0608-8950 jfelis@usgs.gov; Pereksta, David M.; Adams, Josh 0000-0003-3056-925X</t>
         </is>
       </c>
       <c r="AZ40" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70270631</t>
+          <t>https://pubs.usgs.gov/publication/70271501</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>70270631</t>
+          <t>70271501</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>70270631</t>
+          <t>70271501</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>Landscape changes elevate the risk of avian influenza virus diversification and emergence in the East Asian–Australasian Flyway</t>
+          <t>A compilation pipeline for wildlife tracking datasets collected from ground-based and satellite-based telemetry transmission devices</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Proceedings of the National Academy of Sciences</t>
+          <t>Ecological Informatics</t>
         </is>
       </c>
       <c r="P41" t="inlineStr">
         <is>
-          <t>10.1073/pnas.2503427122</t>
+          <t>10.1016/j.ecoinf.2025.103220</t>
         </is>
       </c>
       <c r="R41" t="inlineStr">
         <is>
-          <t>122</t>
-[...4 lines deleted...]
-          <t>34</t>
+          <t>90</t>
         </is>
       </c>
       <c r="T41" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U41" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V41" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W41" t="inlineStr">
         <is>
-          <t>National Academy of Sciences</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Y41" t="inlineStr">
         <is>
-          <t>Eastern Ecological Science Center</t>
+          <t>Fort Collins Science Center</t>
         </is>
       </c>
       <c r="Z41" t="inlineStr">
         <is>
-          <t>e2503427122, 9 p.</t>
+          <t>103220, 11 p.</t>
         </is>
       </c>
       <c r="AM41" t="inlineStr">
         <is>
-          <t>China, Korea, Mongolia, Russia</t>
-[...4 lines deleted...]
-          <t>East Asian–Australasian Flyway</t>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN41" t="inlineStr">
+        <is>
+          <t>California, Colorado, Idaho, Montana, Nevada, North Dakota, Oregon, South Dakota, Utah, Washington, Wyoming</t>
         </is>
       </c>
       <c r="AW41" t="inlineStr">
         <is>
-          <t>Yin, Shenglai; Zhang, Chenchen; Teitelbaum, Claire Stewart 0000-0001-5646-3184; Si, Yali; Zhang, Geli; Wang, Xinxin; Mao, Dehua; Huangh, Zheng Y.X.; de Boer, Willem Frederik; Takekawa, John; Prosser, Diann J. 0000-0002-5251-1799; Xiao, Xiangming</t>
+          <t>Wann, Gregory T. 0000-0001-9076-7819 wanng@usgs.gov; Whipple, Ashley L. 0000-0002-0304-7643; O’Donnell, Michael S. 0000-0002-3488-003X odonnellm@usgs.gov; Aldridge, Cameron L. 0000-0003-3926-6941 aldridgec@usgs.gov</t>
         </is>
       </c>
       <c r="AZ41" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70271126</t>
+          <t>https://pubs.usgs.gov/publication/70271129</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>70271126</t>
+          <t>70271129</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>70271126</t>
+          <t>70271129</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>Sixty-sixth supplement to the American Ornithological Society's Check-list of North American Birds</t>
+          <t>Avian influenza spillover into poultry: Environmental influences and biosecurity protections</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Ornithology</t>
+          <t>One Health</t>
         </is>
       </c>
       <c r="P42" t="inlineStr">
         <is>
-          <t>10.1093/ornithology/ukaf015</t>
+          <t>10.1016/j.onehlt.2025.101172</t>
         </is>
       </c>
       <c r="R42" t="inlineStr">
         <is>
-          <t>142</t>
-[...4 lines deleted...]
-          <t>3</t>
+          <t>21</t>
         </is>
       </c>
       <c r="T42" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U42" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V42" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W42" t="inlineStr">
         <is>
-          <t>American Ornithological Society</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Y42" t="inlineStr">
         <is>
           <t>Eastern Ecological Science Center</t>
         </is>
       </c>
       <c r="Z42" t="inlineStr">
         <is>
-          <t>ukaf015, 19 p.</t>
+          <t>101172, 9 p.</t>
+        </is>
+      </c>
+      <c r="AM42" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AQ42" t="inlineStr">
+        <is>
+          <t>contiguous United States</t>
         </is>
       </c>
       <c r="AW42" t="inlineStr">
         <is>
-          <t>Chesser, R. Terry 0000-0003-4389-7092; Billerman, Shawn M.; Burns, Kevin J.; Cicero, Carla; Dunn, Jon L.; Hernandez-Banos, Blanca E.; Jimenez, Rosa Alicia; Johnson, Oscar W.; Mason, Nicholas A.; Rasmussen, Pamela C.</t>
+          <t>Gonnerman, Matthew Brandon 0000-0002-0791-9218; Mullinax, Jennifer; Fox, Andrew; Patyk, Kelly A.; Fields, Victoria; McCool, Mary-Jane; Torchetti, Mia K.; Lantz, Kristina; Sullivan, Jeffery D. 0000-0002-9242-2432; Prosser, Diann J. 0000-0002-5251-1799</t>
         </is>
       </c>
       <c r="AZ42" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70272010</t>
+          <t>https://pubs.usgs.gov/publication/70270631</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>70272010</t>
+          <t>70270631</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>70272010</t>
+          <t>70270631</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Alternating movement strategies of a tropical raptor</t>
+          <t>Landscape changes elevate the risk of avian influenza virus diversification and emergence in the East Asian–Australasian Flyway</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Scientific Reports</t>
+          <t>Proceedings of the National Academy of Sciences</t>
         </is>
       </c>
       <c r="P43" t="inlineStr">
         <is>
-          <t>10.1038/s41598-025-11248-8</t>
+          <t>10.1073/pnas.2503427122</t>
         </is>
       </c>
       <c r="R43" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>122</t>
+        </is>
+      </c>
+      <c r="S43" t="inlineStr">
+        <is>
+          <t>34</t>
         </is>
       </c>
       <c r="T43" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U43" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V43" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W43" t="inlineStr">
         <is>
-          <t>Springer Nature</t>
+          <t>National Academy of Sciences</t>
         </is>
       </c>
       <c r="Y43" t="inlineStr">
         <is>
-          <t>Pacific Island Ecosystems Research Center</t>
+          <t>Eastern Ecological Science Center</t>
         </is>
       </c>
       <c r="Z43" t="inlineStr">
         <is>
-          <t>29719, 14 p.</t>
+          <t>e2503427122, 9 p.</t>
         </is>
       </c>
       <c r="AM43" t="inlineStr">
         <is>
-          <t>United States</t>
-[...4 lines deleted...]
-          <t>Hawaii</t>
+          <t>China, Korea, Mongolia, Russia</t>
+        </is>
+      </c>
+      <c r="AQ43" t="inlineStr">
+        <is>
+          <t>East Asian–Australasian Flyway</t>
         </is>
       </c>
       <c r="AW43" t="inlineStr">
         <is>
-          <t>Paxton, Eben H. 0000-0001-5578-7689; Paxton, Kristina L. 0000-0003-2321-5090</t>
+          <t>Yin, Shenglai; Zhang, Chenchen; Teitelbaum, Claire Stewart 0000-0001-5646-3184; Si, Yali; Zhang, Geli; Wang, Xinxin; Mao, Dehua; Huangh, Zheng Y.X.; de Boer, Willem Frederik; Takekawa, John; Prosser, Diann J. 0000-0002-5251-1799; Xiao, Xiangming</t>
         </is>
       </c>
       <c r="AZ43" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70273504</t>
+          <t>https://pubs.usgs.gov/publication/70271126</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>70273504</t>
+          <t>70271126</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>70273504</t>
+          <t>70271126</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>Interacting sea-level rise, sea-ice loss, storm flooding, erosion, and permafrost thaw threaten ecosystems, wildlife, and communities on the Yukon-Kuskokwim Delta</t>
+          <t>Sixty-sixth supplement to the American Ornithological Society's Check-list of North American Birds</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Earth's Future</t>
+          <t>Ornithology</t>
         </is>
       </c>
       <c r="P44" t="inlineStr">
         <is>
-          <t>10.1029/2025EF006015</t>
+          <t>10.1093/ornithology/ukaf015</t>
         </is>
       </c>
       <c r="R44" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>142</t>
         </is>
       </c>
       <c r="S44" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>3</t>
         </is>
       </c>
       <c r="T44" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U44" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V44" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W44" t="inlineStr">
         <is>
-          <t>American Geophysical Union</t>
+          <t>American Ornithological Society</t>
         </is>
       </c>
       <c r="Y44" t="inlineStr">
         <is>
-          <t>Alaska Science Center Geography</t>
+          <t>Eastern Ecological Science Center</t>
         </is>
       </c>
       <c r="Z44" t="inlineStr">
         <is>
-          <t>e2025EF006015, 26 p.</t>
-[...14 lines deleted...]
-          <t>Yukon-Kuskokwim Delta</t>
+          <t>ukaf015, 19 p.</t>
         </is>
       </c>
       <c r="AW44" t="inlineStr">
         <is>
-          <t>Jorgenson, M. Torre; Sedinger, James S.; Ely, Craig 0000-0003-4262-0892; Fienup-Riordan, Ann 0000-0001-9650-135X; Atkinson, David E.; Ayuluk, James; Brown, Dana; Frost, Gerald V. 0000-0002-5134-0334; Jones, Benjamin M. 0000-0002-1517-4711; Jorgenson, Janet C.; Keim, Frank; Loehman, Rachel A. 0000-0001-7680-1865 rloehman@usgs.gov; Macander, Matthew J.; Rearden, Alice</t>
+          <t>Chesser, R. Terry 0000-0003-4389-7092; Billerman, Shawn M.; Burns, Kevin J.; Cicero, Carla; Dunn, Jon L.; Hernandez-Banos, Blanca E.; Jimenez, Rosa Alicia; Johnson, Oscar W.; Mason, Nicholas A.; Rasmussen, Pamela C.</t>
         </is>
       </c>
       <c r="AZ44" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70270683</t>
+          <t>https://pubs.usgs.gov/publication/70272010</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>70270683</t>
+          <t>70272010</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>70270683</t>
+          <t>70272010</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>Density dependence and weather drive dabbling duck spatiotemporal distributions and intercontinental migration</t>
+          <t>Alternating movement strategies of a tropical raptor</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Avian Research</t>
+          <t>Scientific Reports</t>
         </is>
       </c>
       <c r="P45" t="inlineStr">
         <is>
-          <t>10.1016/j.avrs.2025.100281</t>
+          <t>10.1038/s41598-025-11248-8</t>
         </is>
       </c>
       <c r="R45" t="inlineStr">
         <is>
-          <t>16</t>
-[...4 lines deleted...]
-          <t>4</t>
+          <t>15</t>
         </is>
       </c>
       <c r="T45" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U45" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V45" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W45" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>Springer Nature</t>
         </is>
       </c>
       <c r="Y45" t="inlineStr">
         <is>
-          <t>Upper Midwest Environmental Sciences Center</t>
+          <t>Pacific Island Ecosystems Research Center</t>
         </is>
       </c>
       <c r="Z45" t="inlineStr">
         <is>
-          <t>100281, 13 p.</t>
+          <t>29719, 14 p.</t>
+        </is>
+      </c>
+      <c r="AM45" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN45" t="inlineStr">
+        <is>
+          <t>Hawaii</t>
         </is>
       </c>
       <c r="AW45" t="inlineStr">
         <is>
-          <t>Golas, Ben D.; Prosser, Diann J. 0000-0002-5251-1799; Ramey, Andrew M. 0000-0002-3601-8400 aramey@usgs.gov; Link, Paul K.; Thogmartin, Wayne E. 0000-0002-2384-4279 wthogmartin@usgs.gov</t>
+          <t>Paxton, Eben H. 0000-0001-5578-7689; Paxton, Kristina L. 0000-0003-2321-5090</t>
         </is>
       </c>
       <c r="AZ45" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70271738</t>
+          <t>https://pubs.usgs.gov/publication/70273504</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>70271738</t>
+          <t>70273504</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>70271738</t>
+          <t>70273504</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>Reproductive condition of an invasive snake in urban, savanna, and forest habitats</t>
+          <t>Interacting sea-level rise, sea-ice loss, storm flooding, erosion, and permafrost thaw threaten ecosystems, wildlife, and communities on the Yukon-Kuskokwim Delta</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>NeoBiota</t>
+          <t>Earth's Future</t>
         </is>
       </c>
       <c r="P46" t="inlineStr">
         <is>
-          <t>10.3897/neobiota.100.148230</t>
+          <t>10.1029/2025EF006015</t>
         </is>
       </c>
       <c r="R46" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="S46" t="inlineStr">
+        <is>
+          <t>8</t>
         </is>
       </c>
       <c r="T46" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U46" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V46" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W46" t="inlineStr">
         <is>
-          <t>Pensoft</t>
+          <t>American Geophysical Union</t>
         </is>
       </c>
       <c r="Y46" t="inlineStr">
         <is>
-          <t>Pacific Island Ecosystems Research Center</t>
+          <t>Alaska Science Center Geography</t>
         </is>
       </c>
       <c r="Z46" t="inlineStr">
         <is>
-          <t>26 p.</t>
-[...9 lines deleted...]
-          <t>134</t>
+          <t>e2025EF006015, 26 p.</t>
+        </is>
+      </c>
+      <c r="AM46" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN46" t="inlineStr">
+        <is>
+          <t>Alaska</t>
         </is>
       </c>
       <c r="AQ46" t="inlineStr">
         <is>
-          <t>Guam</t>
+          <t>Yukon-Kuskokwim Delta</t>
         </is>
       </c>
       <c r="AW46" t="inlineStr">
         <is>
-          <t>Durso, Andrew M.; Siers, Shane R. 0000-0001-7961-5072; Reed, Robert 0000-0001-8349-6168; Savidge, Julie A.</t>
+          <t>Jorgenson, M. Torre; Sedinger, James S.; Ely, Craig 0000-0003-4262-0892; Fienup-Riordan, Ann 0000-0001-9650-135X; Atkinson, David E.; Ayuluk, James; Brown, Dana; Frost, Gerald V. 0000-0002-5134-0334; Jones, Benjamin M. 0000-0002-1517-4711; Jorgenson, Janet C.; Keim, Frank; Loehman, Rachel A. 0000-0001-7680-1865 rloehman@usgs.gov; Macander, Matthew J.; Rearden, Alice</t>
         </is>
       </c>
       <c r="AZ46" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70269681</t>
+          <t>https://pubs.usgs.gov/publication/70270683</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>70269681</t>
+          <t>70270683</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>70269681</t>
+          <t>70270683</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
-      <c r="F47" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>Potential impacts of 2.3.4.4b highly pathogenic H5N1 avian influenza virus infection on Snow Goose (Anser caerulescens) movement ecology</t>
+          <t>Density dependence and weather drive dabbling duck spatiotemporal distributions and intercontinental migration</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>PLoS ONE</t>
+          <t>Avian Research</t>
         </is>
       </c>
       <c r="P47" t="inlineStr">
         <is>
-          <t>10.1371/journal.pone.0328149</t>
+          <t>10.1016/j.avrs.2025.100281</t>
         </is>
       </c>
       <c r="R47" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>16</t>
         </is>
       </c>
       <c r="S47" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>4</t>
         </is>
       </c>
       <c r="T47" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U47" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V47" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W47" t="inlineStr">
         <is>
-          <t>PLoS</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Y47" t="inlineStr">
         <is>
-          <t>Eastern Ecological Science Center; Western Ecological Research Center</t>
+          <t>Upper Midwest Environmental Sciences Center</t>
         </is>
       </c>
       <c r="Z47" t="inlineStr">
         <is>
-          <t>e0328149, 15 p.</t>
-[...19 lines deleted...]
-          <t>Delevan National Wildlife Refuge</t>
+          <t>100281, 13 p.</t>
         </is>
       </c>
       <c r="AW47" t="inlineStr">
         <is>
-          <t>Sullivan, Jeffery D. 0000-0002-9242-2432; Casazza, Michael L. 0000-0002-5636-735X mike_casazza@usgs.gov; Poulson, Rebecca L.; Matchett, Elliott 0000-0001-5095-2884 ematchett@usgs.gov; Overton, Cory T. 0000-0002-5060-7447 coverton@usgs.gov; Carpenter, Mike; Lorenz, Austen 0000-0003-3657-5941; McDuie, Fiona 0000-0002-1948-5613; Derico, Michael; Howerth, Elizabeth; Stallknecht, David E.; Prosser, Diann 0000-0002-5251-1799</t>
+          <t>Golas, Ben D.; Prosser, Diann J. 0000-0002-5251-1799; Ramey, Andrew M. 0000-0002-3601-8400 aramey@usgs.gov; Link, Paul K.; Thogmartin, Wayne E. 0000-0002-2384-4279 wthogmartin@usgs.gov</t>
         </is>
       </c>
       <c r="AZ47" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70270841</t>
+          <t>https://pubs.usgs.gov/publication/70271738</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>70270841</t>
+          <t>70271738</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>70270841</t>
+          <t>70271738</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>State or Local Government Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>Inferring Brown-Capped Rosy-Finch demography and breeding distribution trends from long-term wintering data in New Mexico</t>
+          <t>Reproductive condition of an invasive snake in urban, savanna, and forest habitats</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Final Report</t>
+          <t>NeoBiota</t>
+        </is>
+      </c>
+      <c r="P48" t="inlineStr">
+        <is>
+          <t>10.3897/neobiota.100.148230</t>
+        </is>
+      </c>
+      <c r="R48" t="inlineStr">
+        <is>
+          <t>100</t>
         </is>
       </c>
       <c r="T48" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U48" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V48" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W48" t="inlineStr">
         <is>
-          <t>New Mexico Department of Game and Fish Share with Wildlife Program</t>
+          <t>Pensoft</t>
         </is>
       </c>
       <c r="Y48" t="inlineStr">
         <is>
-          <t>Coop Res Unit Seattle</t>
+          <t>Pacific Island Ecosystems Research Center</t>
         </is>
       </c>
       <c r="Z48" t="inlineStr">
         <is>
-          <t>31 p.</t>
-[...9 lines deleted...]
-          <t>New Mexico</t>
+          <t>26 p.</t>
+        </is>
+      </c>
+      <c r="AD48" t="inlineStr">
+        <is>
+          <t>109</t>
+        </is>
+      </c>
+      <c r="AE48" t="inlineStr">
+        <is>
+          <t>134</t>
+        </is>
+      </c>
+      <c r="AQ48" t="inlineStr">
+        <is>
+          <t>Guam</t>
         </is>
       </c>
       <c r="AW48" t="inlineStr">
         <is>
-          <t>Watson, Whitney A.; Borgman, Corrie C.; Cox, Steven; Lawson, Abigail Jean 0000-0002-2799-8750</t>
+          <t>Durso, Andrew M.; Siers, Shane R. 0000-0001-7961-5072; Reed, Robert 0000-0001-8349-6168; Savidge, Julie A.</t>
         </is>
       </c>
       <c r="AZ48" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70274005</t>
+          <t>https://pubs.usgs.gov/publication/70274059</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>70274005</t>
+          <t>70274059</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>70274005</t>
+          <t>70274059</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>Using integrated step-selection analyses to map high-risk electrocution areas for a highly mobile species</t>
+          <t>Evidence for marine-driven, cyclical fluctuations in burrow-nesting seabird habitat on the Oregon Coast</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Journal of Wildlife Management</t>
+          <t>Frontiers in Ecology and Evolution</t>
+        </is>
+      </c>
+      <c r="M49" t="inlineStr">
+        <is>
+          <t>2296-701X</t>
         </is>
       </c>
       <c r="P49" t="inlineStr">
         <is>
-          <t>10.1002/jwmg.70061</t>
+          <t>10.3389/fevo.2025.1589794</t>
         </is>
       </c>
       <c r="R49" t="inlineStr">
         <is>
-          <t>89</t>
-[...4 lines deleted...]
-          <t>7</t>
+          <t>13</t>
         </is>
       </c>
       <c r="T49" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U49" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V49" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W49" t="inlineStr">
         <is>
-          <t>The Wildlife Society</t>
+          <t>Frontiers</t>
         </is>
       </c>
       <c r="Y49" t="inlineStr">
         <is>
           <t>Coop Res Unit Seattle</t>
         </is>
       </c>
       <c r="Z49" t="inlineStr">
         <is>
-          <t>e70061, 19 p.</t>
+          <t>1589794, 17 p.</t>
         </is>
       </c>
       <c r="AM49" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN49" t="inlineStr">
         <is>
-          <t>Arizona</t>
+          <t>Oregon</t>
+        </is>
+      </c>
+      <c r="AQ49" t="inlineStr">
+        <is>
+          <t>Oregon Islands National Wildlife Refuge</t>
         </is>
       </c>
       <c r="AW49" t="inlineStr">
         <is>
-          <t>Cappello, Caroline   D.; Jacobson, Kenneth V.; Driscoll, James T.; McCarty, Kyle M.; Bauder, Javan Mathias 0000-0002-2055-5324</t>
+          <t>Kusaka, Carina M.; Stephensen, Shawn; Peterson, James T. 0000-0002-7709-8590 james_peterson@usgs.gov; Davis, Melanie J. 0000-0003-1734-7177</t>
         </is>
       </c>
       <c r="AZ49" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70269017</t>
+          <t>https://pubs.usgs.gov/publication/70269681</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>70269017</t>
+          <t>70269681</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>70269017</t>
+          <t>70269681</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Coelomic foreign bodies in wild-caught &lt;i&gt;Python&lt;/i&gt; spp. in the Greater Everglades Ecosystem, Florida, USA</t>
+          <t>Potential impacts of 2.3.4.4b highly pathogenic H5N1 avian influenza virus infection on Snow Goose (&lt;i&gt;Anser caerulescens&lt;/i&gt;) movement ecology</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>Coelomic foreign bodies in wild-caught Python spp. in the Greater Everglades Ecosystem, Florida, USA</t>
+          <t>Potential impacts of 2.3.4.4b highly pathogenic H5N1 avian influenza virus infection on Snow Goose (Anser caerulescens) movement ecology</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>NeoBiota</t>
+          <t>PLoS ONE</t>
         </is>
       </c>
       <c r="P50" t="inlineStr">
         <is>
-          <t>10.3897/neobiota.99.148521</t>
+          <t>10.1371/journal.pone.0328149</t>
         </is>
       </c>
       <c r="R50" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="S50" t="inlineStr">
+        <is>
+          <t>7</t>
         </is>
       </c>
       <c r="T50" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U50" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V50" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W50" t="inlineStr">
         <is>
-          <t>Pensoft</t>
+          <t>PLoS</t>
         </is>
       </c>
       <c r="Y50" t="inlineStr">
         <is>
-          <t>Fort Collins Science Center</t>
+          <t>Eastern Ecological Science Center; Western Ecological Research Center</t>
         </is>
       </c>
       <c r="Z50" t="inlineStr">
         <is>
-          <t>8 p.</t>
-[...9 lines deleted...]
-          <t>370</t>
+          <t>e0328149, 15 p.</t>
         </is>
       </c>
       <c r="AM50" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN50" t="inlineStr">
         <is>
-          <t>Florida</t>
+          <t>California</t>
+        </is>
+      </c>
+      <c r="AO50" t="inlineStr">
+        <is>
+          <t>Colusa County</t>
         </is>
       </c>
       <c r="AQ50" t="inlineStr">
         <is>
-          <t>Greater Everglades Ecosystem</t>
+          <t>Delevan National Wildlife Refuge</t>
         </is>
       </c>
       <c r="AW50" t="inlineStr">
         <is>
-          <t>Anderson, Gretchen E. 0000-0002-5887-4961; Spencer, McKayla M.; Snow, Ray W.; Currylow, Andrea 0000-0003-1631-8964; Ridgley, Frank N. 0000-0002-6819-2577; Falk, Bryan G. 0000-0002-9690-5626; Yackel Adams, Amy A. 0000-0002-7044-8447 yackela@usgs.gov</t>
+          <t>Sullivan, Jeffery D. 0000-0002-9242-2432; Casazza, Michael L. 0000-0002-5636-735X mike_casazza@usgs.gov; Poulson, Rebecca L.; Matchett, Elliott 0000-0001-5095-2884 ematchett@usgs.gov; Overton, Cory T. 0000-0002-5060-7447 coverton@usgs.gov; Carpenter, Mike; Lorenz, Austen 0000-0003-3657-5941; McDuie, Fiona 0000-0002-1948-5613; Derico, Michael; Howerth, Elizabeth; Stallknecht, David E.; Prosser, Diann 0000-0002-5251-1799</t>
         </is>
       </c>
       <c r="AZ50" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70269643</t>
+          <t>https://pubs.usgs.gov/publication/70275785</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>70269643</t>
+          <t>70275785</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>70269643</t>
+          <t>70275785</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>A flexible framework for &lt;i&gt;N&lt;/i&gt;-mixture occupancy models: Applications to breeding bird surveys</t>
+        </is>
+      </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>Identifying conditions associated with outliers produced by three different chlorophyll fluorometers: A comparison of instrumentation and development of correction formulae</t>
+          <t>A flexible framework for N-mixture occupancy models: Applications to breeding bird surveys</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Limnology &amp; Oceanography: Methods</t>
+          <t>Biometrics</t>
         </is>
       </c>
       <c r="P51" t="inlineStr">
         <is>
-          <t>10.1002/lom3.10705</t>
+          <t>10.1093/biomtc/ujaf087</t>
         </is>
       </c>
       <c r="R51" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>81</t>
         </is>
       </c>
       <c r="S51" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>3</t>
         </is>
       </c>
       <c r="T51" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U51" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V51" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W51" t="inlineStr">
         <is>
-          <t>Association for the Sciences of Limnology and Oceanography</t>
+          <t>Oxford University Press</t>
         </is>
       </c>
       <c r="Y51" t="inlineStr">
         <is>
-          <t>California Water Science Center</t>
+          <t>Eastern Ecological Science Center</t>
         </is>
       </c>
       <c r="Z51" t="inlineStr">
         <is>
-          <t>15 p.</t>
-[...24 lines deleted...]
-          <t>Sacramento-San Joaquin River Delta, San Francisco Bay</t>
+          <t>ujaf087</t>
         </is>
       </c>
       <c r="AW51" t="inlineStr">
         <is>
-          <t>Richardson, Emily T. 0000-0003-2696-8266; Kraus, Tamara E. C. 0000-0002-5187-8644 tkraus@usgs.gov; Sturgeon, Crystal Lee 0000-0002-1799-9127; O’Donnell, Katy 0000-0003-2323-8970 kodonnell@usgs.gov; Bergamaschi, Brian A. 0000-0002-9610-5581 bbergama@usgs.gov</t>
+          <t>Huynh, Huu-Dinh; Royle, J. Andrew 0000-0003-3135-2167; Hwang, Wen-Han</t>
         </is>
       </c>
       <c r="AZ51" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70273985</t>
+          <t>https://pubs.usgs.gov/publication/70270841</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>70273985</t>
+          <t>70270841</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>70273985</t>
+          <t>70270841</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>State or Local Government Series</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>Increased mortality rates caused by highly pathogenic avian influenza virus in a migratory raptor</t>
+          <t>Inferring Brown-Capped Rosy-Finch demography and breeding distribution trends from long-term wintering data in New Mexico</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Ecology and Evolution</t>
-[...14 lines deleted...]
-          <t>7</t>
+          <t>Final Report</t>
         </is>
       </c>
       <c r="T52" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U52" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V52" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W52" t="inlineStr">
         <is>
-          <t>Wiley</t>
+          <t>New Mexico Department of Game and Fish Share with Wildlife Program</t>
         </is>
       </c>
       <c r="Y52" t="inlineStr">
         <is>
           <t>Coop Res Unit Seattle</t>
         </is>
       </c>
       <c r="Z52" t="inlineStr">
         <is>
-          <t>e71715, 9 p.</t>
+          <t>31 p.</t>
         </is>
       </c>
       <c r="AM52" t="inlineStr">
         <is>
-          <t>Canada, United States</t>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN52" t="inlineStr">
+        <is>
+          <t>New Mexico</t>
         </is>
       </c>
       <c r="AW52" t="inlineStr">
         <is>
-          <t>Paprocki, Neil; Kidd, Jeff W; Conway, Courtney J. 0000-0003-0492-2953 cconway@usgs.gov</t>
+          <t>Watson, Whitney A.; Borgman, Corrie C.; Cox, Steven; Lawson, Abigail Jean 0000-0002-2799-8750</t>
         </is>
       </c>
       <c r="AZ52" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70268872</t>
+          <t>https://pubs.usgs.gov/publication/70274005</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>70268872</t>
+          <t>70274005</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>70268872</t>
+          <t>70274005</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>Disease-driven collapse of the native Kauaʻi avifauna and the rise of introduced bird species</t>
+          <t>Using integrated step-selection analyses to map high-risk electrocution areas for a highly mobile species</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Biodiversity and Conservation</t>
+          <t>Journal of Wildlife Management</t>
         </is>
       </c>
       <c r="P53" t="inlineStr">
         <is>
-          <t>10.1007/s10531-025-03111-z</t>
-[...4 lines deleted...]
-          <t>Online First</t>
+          <t>10.1002/jwmg.70061</t>
+        </is>
+      </c>
+      <c r="R53" t="inlineStr">
+        <is>
+          <t>89</t>
+        </is>
+      </c>
+      <c r="S53" t="inlineStr">
+        <is>
+          <t>7</t>
         </is>
       </c>
       <c r="T53" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U53" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V53" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W53" t="inlineStr">
         <is>
-          <t>Springer</t>
+          <t>The Wildlife Society</t>
         </is>
       </c>
       <c r="Y53" t="inlineStr">
         <is>
-          <t>Pacific Island Ecosystems Research Center</t>
+          <t>Coop Res Unit Seattle</t>
+        </is>
+      </c>
+      <c r="Z53" t="inlineStr">
+        <is>
+          <t>e70061, 19 p.</t>
         </is>
       </c>
       <c r="AM53" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN53" t="inlineStr">
         <is>
-          <t>Hawaii</t>
-[...4 lines deleted...]
-          <t>Kaua'i</t>
+          <t>Arizona</t>
         </is>
       </c>
       <c r="AW53" t="inlineStr">
         <is>
-          <t>Hunt, Noah J. 0009-0008-9859-7007; Crampton, Lisa H.; Winter, Tyler A; Alexander, Jack D; Glib, Roy; Camp, Richard J. 0000-0001-7008-923X rick_camp@usgs.gov</t>
+          <t>Cappello, Caroline   D.; Jacobson, Kenneth V.; Driscoll, James T.; McCarty, Kyle M.; Bauder, Javan Mathias 0000-0002-2055-5324</t>
         </is>
       </c>
       <c r="AZ53" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70273266</t>
+          <t>https://pubs.usgs.gov/publication/70274275</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>70273266</t>
+          <t>70274275</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>70273266</t>
+          <t>70274275</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Ten more years of the golden pheasant (&lt;i&gt;Chrysolophus pictus&lt;/i&gt;) on Maui, Hawaiian Islands</t>
+          <t>&lt;i&gt;Nocardia cyriacigeorgica&lt;/i&gt; in a Mallard (&lt;i&gt;Anas platyrhynchos&lt;/i&gt;) from Arizona, USA</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>Ten more years of the golden pheasant (Chrysolophus pictus) on Maui, Hawaiian Islands</t>
+          <t>Nocardia cyriacigeorgica in a Mallard (Anas platyrhynchos) from Arizona, USA</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Pacific Science</t>
+          <t>Pathogens</t>
         </is>
       </c>
       <c r="P54" t="inlineStr">
         <is>
-          <t>10.2984/78.4.1</t>
+          <t>10.3390/pathogens14070698</t>
         </is>
       </c>
       <c r="R54" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>14</t>
         </is>
       </c>
       <c r="S54" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>7</t>
         </is>
       </c>
       <c r="T54" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U54" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V54" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W54" t="inlineStr">
         <is>
-          <t>University of Hawaii Press</t>
+          <t>MDPI</t>
         </is>
       </c>
       <c r="Y54" t="inlineStr">
         <is>
-          <t>Pacific Island Ecosystems Research Center</t>
+          <t>National Wildlife Health Center</t>
         </is>
       </c>
       <c r="Z54" t="inlineStr">
         <is>
-          <t>17 p.</t>
-[...9 lines deleted...]
-          <t>371</t>
+          <t>698, 7 p.</t>
         </is>
       </c>
       <c r="AM54" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN54" t="inlineStr">
         <is>
-          <t>Hawaii</t>
-[...4 lines deleted...]
-          <t>Maui</t>
+          <t>Arizona</t>
+        </is>
+      </c>
+      <c r="AP54" t="inlineStr">
+        <is>
+          <t>Chandler</t>
         </is>
       </c>
       <c r="AW54" t="inlineStr">
         <is>
-          <t>Pratt, Thane K; Warren, Christopher C; Kekiwi, Erika K; Fay, Kerri; Camp, Richard J. 0000-0001-7008-923X rick_camp@usgs.gov</t>
+          <t>Knowles, Susan 0000-0002-0254-6491 sknowles@usgs.gov; Berlowski-Zier, Brenda M. 0000-0002-7922-8352 bberlowski-zier@usgs.gov; Justice-Allen, Anne; Bodenstein, Barbara L. 0000-0001-7946-0103 bbodenstein@usgs.gov; Lorch, Jeffrey M. 0000-0003-2239-1252</t>
         </is>
       </c>
       <c r="AZ54" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70270603</t>
+          <t>https://pubs.usgs.gov/publication/70269017</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>70270603</t>
+          <t>70269017</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>70270603</t>
+          <t>70269017</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>Coelomic foreign bodies in wild-caught &lt;i&gt;Python&lt;/i&gt; spp. in the Greater Everglades Ecosystem, Florida, USA</t>
+        </is>
+      </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>Paralytic shellfish toxins and seabirds: Evaluating sublethal effects, behavioral responses, and ecological implications of saxitoxin ingestion by common murres (Uria aalge)</t>
+          <t>Coelomic foreign bodies in wild-caught Python spp. in the Greater Everglades Ecosystem, Florida, USA</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Harmful Algae</t>
+          <t>NeoBiota</t>
         </is>
       </c>
       <c r="P55" t="inlineStr">
         <is>
-          <t>10.1016/j.hal.2025.102919</t>
+          <t>10.3897/neobiota.99.148521</t>
         </is>
       </c>
       <c r="R55" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>99</t>
         </is>
       </c>
       <c r="T55" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U55" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V55" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W55" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>Pensoft</t>
         </is>
       </c>
       <c r="Y55" t="inlineStr">
         <is>
-          <t>National Wildlife Health Center</t>
+          <t>Fort Collins Science Center</t>
         </is>
       </c>
       <c r="Z55" t="inlineStr">
         <is>
-          <t>102919, 13 p.</t>
+          <t>8 p.</t>
+        </is>
+      </c>
+      <c r="AD55" t="inlineStr">
+        <is>
+          <t>363</t>
+        </is>
+      </c>
+      <c r="AE55" t="inlineStr">
+        <is>
+          <t>370</t>
         </is>
       </c>
       <c r="AM55" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN55" t="inlineStr">
         <is>
-          <t>Alaska</t>
+          <t>Florida</t>
         </is>
       </c>
       <c r="AQ55" t="inlineStr">
         <is>
-          <t>Cook Inlet</t>
+          <t>Greater Everglades Ecosystem</t>
         </is>
       </c>
       <c r="AW55" t="inlineStr">
         <is>
-          <t>Smith, Matthew M. 0000-0002-2259-5135 mmsmith@usgs.gov; Dusek, Robert J. 0000-0001-6177-7479 rdusek@usgs.gov; Hollmen, Tuula E.; Schoen, Sarah K. 0000-0002-5685-5185 sschoen@usgs.gov; Van Hemert, Caroline R. 0000-0002-6858-7165 cvanhemert@usgs.gov; Steinmetzer, Kristen; Lee, Aidan; Schlenner, Jenna; Patil, Vijay P. 0000-0002-9357-194X vpatil@usgs.gov; Hardison, D. Ransom; Kulis, David; Anderson, Donald M.; Ridge, Clark D.; Hall, Sherwood</t>
+          <t>Anderson, Gretchen E. 0000-0002-5887-4961; Spencer, McKayla M.; Snow, Ray W.; Currylow, Andrea 0000-0003-1631-8964; Ridgley, Frank N. 0000-0002-6819-2577; Falk, Bryan G. 0000-0002-9690-5626; Yackel Adams, Amy A. 0000-0002-7044-8447 yackela@usgs.gov</t>
         </is>
       </c>
       <c r="AZ55" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70270650</t>
+          <t>https://pubs.usgs.gov/publication/70269643</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>70270650</t>
+          <t>70269643</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>70270650</t>
+          <t>70269643</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>Hybridization and asymmetrical introgression between the vulnerable Gray‐Headed Chickadee and a more abundant congener, the Boreal Chickadee: Implications for conservation</t>
+          <t>Identifying conditions associated with outliers produced by three different chlorophyll fluorometers: A comparison of instrumentation and development of correction formulae</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Ecology and Evolution</t>
+          <t>Limnology &amp; Oceanography: Methods</t>
         </is>
       </c>
       <c r="P56" t="inlineStr">
         <is>
-          <t>10.1002/ece3.71673</t>
+          <t>10.1002/lom3.10705</t>
         </is>
       </c>
       <c r="R56" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>23</t>
         </is>
       </c>
       <c r="S56" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>9</t>
         </is>
       </c>
       <c r="T56" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U56" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V56" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W56" t="inlineStr">
         <is>
-          <t>Wiley</t>
+          <t>Association for the Sciences of Limnology and Oceanography</t>
         </is>
       </c>
       <c r="Y56" t="inlineStr">
         <is>
-          <t>Coop Res Unit Atlanta</t>
+          <t>California Water Science Center</t>
         </is>
       </c>
       <c r="Z56" t="inlineStr">
         <is>
-          <t>e71673, 24 p.</t>
+          <t>15 p.</t>
+        </is>
+      </c>
+      <c r="AD56" t="inlineStr">
+        <is>
+          <t>673</t>
+        </is>
+      </c>
+      <c r="AE56" t="inlineStr">
+        <is>
+          <t>687</t>
         </is>
       </c>
       <c r="AM56" t="inlineStr">
         <is>
-          <t>Canada, United States</t>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN56" t="inlineStr">
+        <is>
+          <t>California</t>
+        </is>
+      </c>
+      <c r="AQ56" t="inlineStr">
+        <is>
+          <t>Sacramento-San Joaquin River Delta, San Francisco Bay</t>
         </is>
       </c>
       <c r="AW56" t="inlineStr">
         <is>
-          <t>Armstrong, Matthew 0009-0004-6875-4631; Wilson, Robert E. 0000-0003-1800-0183; Johnson, James A.; Booms, Travis L.; Gesmundo, Callie; Pohlen, Zachary M.; Leonard, Paul 0000-0001-8032-7449; Sonsthagen, Sarah A. 0000-0001-6215-5874</t>
+          <t>Richardson, Emily T. 0000-0003-2696-8266; Kraus, Tamara E. C. 0000-0002-5187-8644 tkraus@usgs.gov; Sturgeon, Crystal Lee 0000-0002-1799-9127; O’Donnell, Katy 0000-0003-2323-8970 kodonnell@usgs.gov; Bergamaschi, Brian A. 0000-0002-9610-5581 bbergama@usgs.gov</t>
         </is>
       </c>
       <c r="AZ56" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70268485</t>
+          <t>https://pubs.usgs.gov/publication/70273985</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>70268485</t>
+          <t>70273985</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>70268485</t>
+          <t>70273985</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Newsletter</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Newsletter</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>MTAB 112, June 2025</t>
+          <t>Increased mortality rates caused by highly pathogenic avian influenza virus in a migratory raptor</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Memo to All Banders (MTAB)</t>
+          <t>Ecology and Evolution</t>
+        </is>
+      </c>
+      <c r="P57" t="inlineStr">
+        <is>
+          <t>10.1002/ece3.71715</t>
+        </is>
+      </c>
+      <c r="R57" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="S57" t="inlineStr">
+        <is>
+          <t>7</t>
         </is>
       </c>
       <c r="T57" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U57" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V57" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W57" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
+          <t>Wiley</t>
         </is>
       </c>
       <c r="Y57" t="inlineStr">
         <is>
-          <t>Eastern Ecological Science Center</t>
+          <t>Coop Res Unit Seattle</t>
         </is>
       </c>
       <c r="Z57" t="inlineStr">
         <is>
-          <t>16 p.</t>
+          <t>e71715, 9 p.</t>
+        </is>
+      </c>
+      <c r="AM57" t="inlineStr">
+        <is>
+          <t>Canada, United States</t>
         </is>
       </c>
       <c r="AW57" t="inlineStr">
         <is>
-          <t>Harvey, Kyra 0000-0003-4781-1874</t>
+          <t>Paprocki, Neil; Kidd, Jeff W; Conway, Courtney J. 0000-0003-0492-2953 cconway@usgs.gov</t>
         </is>
       </c>
       <c r="AZ57" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70271985</t>
+          <t>https://pubs.usgs.gov/publication/70268872</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>70271985</t>
+          <t>70268872</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>70271985</t>
+          <t>70268872</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Dynamic environments generate geographic fluctuations in population structure of an inland shorebird</t>
+          <t>Disease-driven collapse of the native Kauaʻi avifauna and the rise of introduced bird species</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Ecosphere</t>
+          <t>Biodiversity and Conservation</t>
         </is>
       </c>
       <c r="P58" t="inlineStr">
         <is>
-          <t>10.1002/ecs2.70312</t>
-[...9 lines deleted...]
-          <t>6</t>
+          <t>10.1007/s10531-025-03111-z</t>
+        </is>
+      </c>
+      <c r="Q58" t="inlineStr">
+        <is>
+          <t>Online First</t>
         </is>
       </c>
       <c r="T58" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U58" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V58" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W58" t="inlineStr">
         <is>
-          <t>Ecological Society of America</t>
+          <t>Springer</t>
         </is>
       </c>
       <c r="Y58" t="inlineStr">
         <is>
-          <t>Fort Collins Science Center</t>
-[...4 lines deleted...]
-          <t>e70312, 13 p.</t>
+          <t>Pacific Island Ecosystems Research Center</t>
+        </is>
+      </c>
+      <c r="AM58" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN58" t="inlineStr">
+        <is>
+          <t>Hawaii</t>
+        </is>
+      </c>
+      <c r="AQ58" t="inlineStr">
+        <is>
+          <t>Kaua'i</t>
         </is>
       </c>
       <c r="AW58" t="inlineStr">
         <is>
-          <t>Contina, Andrea; Yanco, Scott W.; Pierce, Allison K.; Vander Zanden, Hanna B.; Stricker, Craig A. 0000-0002-5031-9437 cstricker@usgs.gov; Bowen, Gabriel J.; Wunder, Michael B.</t>
+          <t>Hunt, Noah J. 0009-0008-9859-7007; Crampton, Lisa H.; Winter, Tyler A; Alexander, Jack D; Glib, Roy; Camp, Richard J. 0000-0001-7008-923X rick_camp@usgs.gov</t>
         </is>
       </c>
       <c r="AZ58" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70268938</t>
+          <t>https://pubs.usgs.gov/publication/70274495</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>70268938</t>
+          <t>70274495</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>70268938</t>
+          <t>70274495</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Causes of differential migration distance: Test of seven mechanistic hypotheses in an arctic raptor</t>
+          <t>AviList: A unified global bird checklist</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Behavioral Ecology</t>
+          <t>Biodiversity and Conservation</t>
         </is>
       </c>
       <c r="P59" t="inlineStr">
         <is>
-          <t>10.1093/beheco/araf072</t>
+          <t>10.1007/s10531-025-03120-y</t>
         </is>
       </c>
       <c r="R59" t="inlineStr">
         <is>
-          <t>36</t>
-[...4 lines deleted...]
-          <t>4</t>
+          <t>34</t>
         </is>
       </c>
       <c r="T59" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U59" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V59" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W59" t="inlineStr">
         <is>
-          <t>Oxford Academic</t>
+          <t>Springer Nature</t>
         </is>
       </c>
       <c r="Y59" t="inlineStr">
         <is>
-          <t>Coop Res Unit Seattle</t>
+          <t>Eastern Ecological Science Center</t>
         </is>
       </c>
       <c r="Z59" t="inlineStr">
         <is>
-          <t>araf072</t>
+          <t>18 p.</t>
+        </is>
+      </c>
+      <c r="AD59" t="inlineStr">
+        <is>
+          <t>3359</t>
+        </is>
+      </c>
+      <c r="AE59" t="inlineStr">
+        <is>
+          <t>3376</t>
         </is>
       </c>
       <c r="AW59" t="inlineStr">
         <is>
-          <t>Paprocki, Neil; Kidd, Jeff W; Warne, Robin; Macedo, Adrian; Conway, Courtney J. 0000-0003-0492-2953 cconway@usgs.gov</t>
+          <t>Rheindt, Frank E.; Donald, Paul F.; Donsker, David B.; Gerbracht, Jeffrey A.; Iliff, Marshall J.; Lepage, Denis; Norman, Janette A.; Rasmussen, Pamela C.; Schodde, Richard; Schulenberg, Thomas S.; Areta, Juan I.; Brammer, Frederik B.; Chesser, R. Terry 0000-0003-4389-7092; Dowsett, Robert J.; Peterson, Alan; Alström, Per; Stervander, Martin; Remsen, J.V. Jr.; Garnett, Stephen T.; Homberger, Domnique G.; Lei, Fumin; Christidis, Les</t>
         </is>
       </c>
       <c r="AZ59" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70269667</t>
+          <t>https://pubs.usgs.gov/publication/70273266</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>70269667</t>
+          <t>70273266</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>70269667</t>
+          <t>70273266</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>Ten more years of the golden pheasant (&lt;i&gt;Chrysolophus pictus&lt;/i&gt;) on Maui, Hawaiian Islands</t>
+        </is>
+      </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>Fine-scale spatial risk models to predict avian collisions with power lines</t>
+          <t>Ten more years of the golden pheasant (Chrysolophus pictus) on Maui, Hawaiian Islands</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Journal of Applied Ecology</t>
+          <t>Pacific Science</t>
         </is>
       </c>
       <c r="P60" t="inlineStr">
         <is>
-          <t>10.1111/1365-2664.70076</t>
+          <t>10.2984/78.4.1</t>
         </is>
       </c>
       <c r="R60" t="inlineStr">
         <is>
-          <t>62</t>
+          <t>78</t>
         </is>
       </c>
       <c r="S60" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>4</t>
         </is>
       </c>
       <c r="T60" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U60" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V60" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W60" t="inlineStr">
         <is>
-          <t>British Ecological Society</t>
+          <t>University of Hawaii Press</t>
         </is>
       </c>
       <c r="Y60" t="inlineStr">
         <is>
-          <t>Forest and Rangeland Ecosystem Science Center</t>
+          <t>Pacific Island Ecosystems Research Center</t>
         </is>
       </c>
       <c r="Z60" t="inlineStr">
         <is>
-          <t>11 p.</t>
+          <t>17 p.</t>
         </is>
       </c>
       <c r="AD60" t="inlineStr">
         <is>
-          <t>1820</t>
+          <t>355</t>
         </is>
       </c>
       <c r="AE60" t="inlineStr">
         <is>
-          <t>1830</t>
+          <t>371</t>
         </is>
       </c>
       <c r="AM60" t="inlineStr">
         <is>
-          <t>Australia</t>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN60" t="inlineStr">
+        <is>
+          <t>Hawaii</t>
         </is>
       </c>
       <c r="AQ60" t="inlineStr">
         <is>
-          <t>Tasmania</t>
+          <t>Maui</t>
         </is>
       </c>
       <c r="AW60" t="inlineStr">
         <is>
-          <t>Pay, James M.; Cameron, Elissa Z.; Hawkins, Clare E.; Johnson, Christopher; Koch, Amelia J.; Wiersma, Jason M.; Katzner, Todd E. 0000-0003-4503-8435 tkatzner@usgs.gov</t>
+          <t>Pratt, Thane K; Warren, Christopher C; Kekiwi, Erika K; Fay, Kerri; Camp, Richard J. 0000-0001-7008-923X rick_camp@usgs.gov</t>
         </is>
       </c>
       <c r="AZ60" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70270319</t>
+          <t>https://pubs.usgs.gov/publication/70273997</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>70270319</t>
+          <t>70273997</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>70270319</t>
+          <t>70273997</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>Combining ecological and genomic diversity surveys to inform conservation and restoration of an endangered wetland plant, soft salty bird’s-beak (Chloropyron molle ssp. molle)</t>
+          <t>Estimated annual abundance of migratory Peale's Peregrine Falcons in coastal Washington, USA</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>San Francisco Estuary and Watershed Science</t>
+          <t>Journal of Raptor Research</t>
         </is>
       </c>
       <c r="P61" t="inlineStr">
         <is>
-          <t>10.15447/sfews.2025v23iss2art5</t>
+          <t>10.3356/jrr2482</t>
         </is>
       </c>
       <c r="R61" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>59</t>
         </is>
       </c>
       <c r="S61" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>3</t>
         </is>
       </c>
       <c r="T61" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U61" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V61" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W61" t="inlineStr">
         <is>
-          <t>University of California Davis</t>
+          <t>BioOne</t>
         </is>
       </c>
       <c r="Y61" t="inlineStr">
         <is>
-          <t>Western Ecological Research Center</t>
+          <t>Coop Res Unit Seattle</t>
         </is>
       </c>
       <c r="Z61" t="inlineStr">
         <is>
-          <t>5, 19 p.</t>
+          <t>16 p.</t>
+        </is>
+      </c>
+      <c r="AD61" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AE61" t="inlineStr">
+        <is>
+          <t>16</t>
         </is>
       </c>
       <c r="AM61" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN61" t="inlineStr">
         <is>
-          <t>California</t>
-[...4 lines deleted...]
-          <t>San Francisco Bay-Delta</t>
+          <t>Washington</t>
         </is>
       </c>
       <c r="AW61" t="inlineStr">
         <is>
-          <t>Vandergast, Amy G. 0000-0002-7835-6571; Jones, Scott F. 0000-0002-1056-3785; Rankin, Lyndsay L. 0000-0003-4968-1946; Bristow, McKenna Leigh 0000-0003-2284-1380; Wood, Dustin 0000-0002-7668-9911 dawood@usgs.gov; Thorne, Karen M. 0000-0002-1381-0657</t>
+          <t>Daniel E. Varland; Joseph B. Buchanan; Guthrie S. Zimmerman; Bauder, Javan Mathias 0000-0002-2055-5324; Tracy L. Fleming; Brian A. Millsap</t>
         </is>
       </c>
       <c r="AZ61" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70270652</t>
+          <t>https://pubs.usgs.gov/publication/70270603</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>70270652</t>
+          <t>70270603</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>70270652</t>
+          <t>70270603</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>Adoption of non‐related goslings and intergenerational family cohesion among Greenland White‐fronted Geese (Anser albifrons flavirostris)</t>
+          <t>Paralytic shellfish toxins and seabirds: Evaluating sublethal effects, behavioral responses, and ecological implications of saxitoxin ingestion by common murres (Uria aalge)</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>International Journal of Avian Science </t>
+          <t>Harmful Algae</t>
         </is>
       </c>
       <c r="P62" t="inlineStr">
         <is>
-          <t>10.1111/ibi.13427</t>
+          <t>10.1016/j.hal.2025.102919</t>
         </is>
       </c>
       <c r="R62" t="inlineStr">
         <is>
-          <t>167</t>
-[...4 lines deleted...]
-          <t>4</t>
+          <t>148</t>
         </is>
       </c>
       <c r="T62" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U62" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V62" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W62" t="inlineStr">
         <is>
-          <t>Wiley</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Y62" t="inlineStr">
         <is>
-          <t>Coop Res Unit Atlanta</t>
+          <t>National Wildlife Health Center</t>
         </is>
       </c>
       <c r="Z62" t="inlineStr">
         <is>
-          <t>9 p.</t>
-[...9 lines deleted...]
-          <t>1088</t>
+          <t>102919, 13 p.</t>
         </is>
       </c>
       <c r="AM62" t="inlineStr">
         <is>
-          <t>Ireland</t>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN62" t="inlineStr">
+        <is>
+          <t>Alaska</t>
         </is>
       </c>
       <c r="AQ62" t="inlineStr">
         <is>
-          <t>Wexford Slobs</t>
+          <t>Cook Inlet</t>
         </is>
       </c>
       <c r="AW62" t="inlineStr">
         <is>
-          <t>Wilson, Robert E.; Sonsthagen, Sarah A. 0000-0001-6215-5874; Walsh, Alyn J.; Fox, Anthony D.</t>
+          <t>Smith, Matthew M. 0000-0002-2259-5135 mmsmith@usgs.gov; Dusek, Robert J. 0000-0001-6177-7479 rdusek@usgs.gov; Hollmen, Tuula E.; Schoen, Sarah K. 0000-0002-5685-5185 sschoen@usgs.gov; Van Hemert, Caroline R. 0000-0002-6858-7165 cvanhemert@usgs.gov; Steinmetzer, Kristen; Lee, Aidan; Schlenner, Jenna; Patil, Vijay P. 0000-0002-9357-194X vpatil@usgs.gov; Hardison, D. Ransom; Kulis, David; Anderson, Donald M.; Ridge, Clark D.; Hall, Sherwood</t>
         </is>
       </c>
       <c r="AZ62" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/cir1558</t>
+          <t>https://pubs.usgs.gov/publication/70270650</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>70268059</t>
+          <t>70270650</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>cir1558</t>
+          <t>70270650</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
-[...4 lines deleted...]
-          <t>U.S. Geological Survey Science Strategy to Address Highly Pathogenic Avian Influenza and Its Effects on Wildlife Health 2025–29</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey science strategy to address highly pathogenic avian influenza and its effects on wildlife health 2025–29</t>
+          <t>Hybridization and asymmetrical introgression between the vulnerable Gray‐Headed Chickadee and a more abundant congener, the Boreal Chickadee: Implications for conservation</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Circular</t>
-[...14 lines deleted...]
-          <t>1067-084X</t>
+          <t>Ecology and Evolution</t>
         </is>
       </c>
       <c r="P63" t="inlineStr">
         <is>
-          <t>10.3133/cir1558</t>
+          <t>10.1002/ece3.71673</t>
+        </is>
+      </c>
+      <c r="R63" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="S63" t="inlineStr">
+        <is>
+          <t>7</t>
         </is>
       </c>
       <c r="T63" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U63" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V63" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W63" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>Wiley</t>
         </is>
       </c>
       <c r="Y63" t="inlineStr">
         <is>
-          <t>Alaska Science Center Ecosystems; Columbia Environmental Research Center; Office of the AD Ecosystems; Patuxent Wildlife Research Center; Upper Midwest Water Science Center</t>
+          <t>Coop Res Unit Atlanta</t>
         </is>
       </c>
       <c r="Z63" t="inlineStr">
         <is>
-          <t>vi, 26 p.</t>
-[...4 lines deleted...]
-          <t>Y</t>
+          <t>e71673, 24 p.</t>
+        </is>
+      </c>
+      <c r="AM63" t="inlineStr">
+        <is>
+          <t>Canada, United States</t>
         </is>
       </c>
       <c r="AW63" t="inlineStr">
         <is>
-          <t>Ramey, Andrew M. 0000-0002-3601-8400 aramey@usgs.gov; Prosser, Diann J. 0000-0002-5251-1799 dprosser@usgs.gov; Hubbard, Laura E. 0000-0003-3813-1500 lhubbard@usgs.gov; Vazquez-Meves, Guelaguetza 0000-0001-8100-2945; George, Amy 0000-0003-1150-8646 ageorge@usgs.gov; Hopkins, M. Camille 0000-0003-1465-6038 mcharris@usgs.gov</t>
+          <t>Armstrong, Matthew 0009-0004-6875-4631; Wilson, Robert E. 0000-0003-1800-0183; Johnson, James A.; Booms, Travis L.; Gesmundo, Callie; Pohlen, Zachary M.; Leonard, Paul 0000-0001-8032-7449; Sonsthagen, Sarah A. 0000-0001-6215-5874</t>
         </is>
       </c>
       <c r="AZ63" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>2</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70268875</t>
+          <t>https://pubs.usgs.gov/publication/70268485</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>70268875</t>
+          <t>70268485</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>70268875</t>
+          <t>70268485</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Newsletter</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>State or Local Government Series</t>
+          <t>Newsletter</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Status and trends of forest bird populations at Hakalau Forest National Wildlife Refuge, 1987–2024</t>
+          <t>MTAB 112, June 2025</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Hawaii Cooperative Studies Unit Technical Report</t>
-[...4 lines deleted...]
-          <t>HCSU-117</t>
+          <t>Memo to All Banders (MTAB)</t>
         </is>
       </c>
       <c r="T64" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U64" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V64" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W64" t="inlineStr">
         <is>
-          <t>University of Hawai'i at Hilo</t>
+          <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="Y64" t="inlineStr">
         <is>
-          <t>Pacific Island Ecosystems Research Center</t>
+          <t>Eastern Ecological Science Center</t>
         </is>
       </c>
       <c r="Z64" t="inlineStr">
         <is>
-          <t>iii, 159 p.</t>
-[...19 lines deleted...]
-          <t>Hakalau Forest National Wildlife Refuge</t>
+          <t>16 p.</t>
         </is>
       </c>
       <c r="AW64" t="inlineStr">
         <is>
-          <t>Hunt, Noah; Kendall, Steve; Bak, Trevor; Camp, Richard J. 0000-0001-7008-923X rick_camp@usgs.gov</t>
+          <t>Harvey, Kyra 0000-0003-4781-1874</t>
         </is>
       </c>
       <c r="AZ64" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70268010</t>
+          <t>https://pubs.usgs.gov/publication/70275012</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>70268010</t>
+          <t>70275012</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>70268010</t>
+          <t>70275012</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Application of mercury stable isotopes to examine sources and hydrologic factors impacting mercury bioaccumulation and cycling in invertebrates of a model saline lake</t>
+          <t>Timing of Steller’s Eider remigial molt has delayed over 26-year span</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Water Research</t>
-[...9 lines deleted...]
-          <t>0043-1354</t>
+          <t>Journal of Ornithology</t>
         </is>
       </c>
       <c r="P65" t="inlineStr">
         <is>
-          <t>10.1016/j.watres.2025.123946</t>
+          <t>10.1007/s10336-025-02303-2</t>
         </is>
       </c>
       <c r="R65" t="inlineStr">
         <is>
-          <t>284</t>
+          <t>167</t>
         </is>
       </c>
       <c r="T65" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U65" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V65" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W65" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>Springer Nature</t>
         </is>
       </c>
       <c r="Y65" t="inlineStr">
         <is>
-          <t>Utah Water Science Center</t>
+          <t>Alaska Science Center Ecosystems</t>
         </is>
       </c>
       <c r="Z65" t="inlineStr">
         <is>
-          <t>123946, 11 p.</t>
+          <t>9 p.</t>
+        </is>
+      </c>
+      <c r="AD65" t="inlineStr">
+        <is>
+          <t>189</t>
+        </is>
+      </c>
+      <c r="AE65" t="inlineStr">
+        <is>
+          <t>197</t>
         </is>
       </c>
       <c r="AM65" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN65" t="inlineStr">
         <is>
-          <t>Utah</t>
+          <t>Alaska</t>
         </is>
       </c>
       <c r="AQ65" t="inlineStr">
         <is>
-          <t>Great Salt Lake</t>
+          <t>southwest Alaska</t>
         </is>
       </c>
       <c r="AW65" t="inlineStr">
         <is>
-          <t>Lopez, Samuel Francisco 0000-0002-3544-7465; Janssen, Sarah E. 0000-0003-4432-3154; Tate, Michael T. 0000-0003-1525-1219 mttate@usgs.gov; Black, Frank J.; Mcilwain, Hannah Erin 0000-0002-8016-785X; Flucke, Laura Elizabeth 0009-0002-7335-6828; Ogorek, Jacob M. 0000-0002-6327-0740 jmogorek@usgs.gov; Johnson, William P.</t>
+          <t>Ulman, Sadie E.; Hollmen, Tuula E.; Flint, Paul L. 0000-0002-8758-6993 pflint@usgs.gov</t>
         </is>
       </c>
       <c r="AZ65" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70270548</t>
+          <t>https://pubs.usgs.gov/publication/70271985</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>70270548</t>
+          <t>70271985</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>70270548</t>
+          <t>70271985</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>Population genomics of recovery and extinction in Hawaiian honeycreepers</t>
+          <t>Dynamic environments generate geographic fluctuations in population structure of an inland shorebird</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Current Biology</t>
+          <t>Ecosphere</t>
         </is>
       </c>
       <c r="P66" t="inlineStr">
         <is>
-          <t>10.1016/j.cub.2025.04.078</t>
+          <t>10.1002/ecs2.70312</t>
         </is>
       </c>
       <c r="R66" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>16</t>
         </is>
       </c>
       <c r="S66" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>6</t>
         </is>
       </c>
       <c r="T66" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U66" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V66" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W66" t="inlineStr">
         <is>
-          <t>Cell Press</t>
+          <t>Ecological Society of America</t>
         </is>
       </c>
       <c r="Y66" t="inlineStr">
         <is>
-          <t>Pacific Island Ecosystems Research Center</t>
+          <t>Fort Collins Science Center</t>
         </is>
       </c>
       <c r="Z66" t="inlineStr">
         <is>
-          <t>16 p.</t>
-[...19 lines deleted...]
-          <t>Hawaii</t>
+          <t>e70312, 13 p.</t>
         </is>
       </c>
       <c r="AW66" t="inlineStr">
         <is>
-          <t>Kyriazis, Christopher; Venkatraman, Madhvi; Masuda, Bryce; Steiner, Cynthia; Cassin-Sackett, Loren; Crampton, Lisa H. 0000-0002-5420-4338; Flanagan, Alison; Foster, Jeffrey T.; Houck, Marlys; Misuraca, Ann; Paxton, Eben H. 0000-0001-5578-7689; Robinson, Jacqueline; Fleischer, Robert C.; Ryder, Oliver A.; Campana, Michael G.; Wilder, Aryn P.</t>
+          <t>Contina, Andrea; Yanco, Scott W.; Pierce, Allison K.; Vander Zanden, Hanna B.; Stricker, Craig A. 0000-0002-5031-9437 cstricker@usgs.gov; Bowen, Gabriel J.; Wunder, Michael B.</t>
         </is>
       </c>
       <c r="AZ66" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70267917</t>
+          <t>https://pubs.usgs.gov/publication/70268938</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>70267917</t>
+          <t>70268938</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>70267917</t>
+          <t>70268938</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>Trends in richness and occupancy of Ugandan birds and relation to local tree cover</t>
+          <t>Causes of differential migration distance: Test of seven mechanistic hypotheses in an arctic raptor</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>African Journal of Ecology</t>
+          <t>Behavioral Ecology</t>
         </is>
       </c>
       <c r="P67" t="inlineStr">
         <is>
-          <t>10.1111/aje.70058</t>
+          <t>10.1093/beheco/araf072</t>
         </is>
       </c>
       <c r="R67" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>36</t>
         </is>
       </c>
       <c r="S67" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="T67" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U67" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V67" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W67" t="inlineStr">
         <is>
-          <t>Wiley</t>
+          <t>Oxford Academic</t>
         </is>
       </c>
       <c r="Y67" t="inlineStr">
         <is>
-          <t>Upper Midwest Environmental Sciences Center</t>
+          <t>Coop Res Unit Seattle</t>
         </is>
       </c>
       <c r="Z67" t="inlineStr">
         <is>
-          <t>e70058, 21 p.</t>
-[...4 lines deleted...]
-          <t>Uganda</t>
+          <t>araf072</t>
         </is>
       </c>
       <c r="AW67" t="inlineStr">
         <is>
-          <t>Burner, Ryan C. 0000-0002-7314-9506; Adams, Evan M.; Pomeroy, Derek; Tushabe, Herbert; Kibuule, Micheal; Rostad, Lars Jørgen; Venter, Zander S.; Sheil, Douglas</t>
+          <t>Paprocki, Neil; Kidd, Jeff W; Warne, Robin; Macedo, Adrian; Conway, Courtney J. 0000-0003-0492-2953 cconway@usgs.gov</t>
         </is>
       </c>
       <c r="AZ67" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70268925</t>
+          <t>https://pubs.usgs.gov/publication/70269667</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>70268925</t>
+          <t>70269667</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>70268925</t>
+          <t>70269667</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>Survival of captive-raised light-footed Ridgway’s rails is influenced by release date and time in wild</t>
+          <t>Fine-scale spatial risk models to predict avian collisions with power lines</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Avian Conservation and Ecology</t>
+          <t>Journal of Applied Ecology</t>
         </is>
       </c>
       <c r="P68" t="inlineStr">
         <is>
-          <t>10.5751/ace-02853-200122</t>
+          <t>10.1111/1365-2664.70076</t>
         </is>
       </c>
       <c r="R68" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>62</t>
         </is>
       </c>
       <c r="S68" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>8</t>
         </is>
       </c>
       <c r="T68" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U68" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V68" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W68" t="inlineStr">
         <is>
-          <t>Resilience Alliance</t>
+          <t>British Ecological Society</t>
         </is>
       </c>
       <c r="Y68" t="inlineStr">
         <is>
-          <t>Coop Res Unit Seattle</t>
+          <t>Forest and Rangeland Ecosystem Science Center</t>
         </is>
       </c>
       <c r="Z68" t="inlineStr">
         <is>
-          <t>22, 10 p.</t>
+          <t>11 p.</t>
+        </is>
+      </c>
+      <c r="AD68" t="inlineStr">
+        <is>
+          <t>1820</t>
+        </is>
+      </c>
+      <c r="AE68" t="inlineStr">
+        <is>
+          <t>1830</t>
         </is>
       </c>
       <c r="AM68" t="inlineStr">
         <is>
-          <t>United States</t>
-[...9 lines deleted...]
-          <t>San Diego County</t>
+          <t>Australia</t>
         </is>
       </c>
       <c r="AQ68" t="inlineStr">
         <is>
-          <t>Batiquitos Lagoon Ecological Reserve, San Elijo Lagoon Ecological Reserve, Tijuana Slough National Wildlife Refuge</t>
+          <t>Tasmania</t>
         </is>
       </c>
       <c r="AW68" t="inlineStr">
         <is>
-          <t>Sawyer, Kimberly A.; Conway, Courtney J. 0000-0003-0492-2953 cconway@usgs.gov</t>
+          <t>Pay, James M.; Cameron, Elissa Z.; Hawkins, Clare E.; Johnson, Christopher; Koch, Amelia J.; Wiersma, Jason M.; Katzner, Todd E. 0000-0003-4503-8435 tkatzner@usgs.gov</t>
         </is>
       </c>
       <c r="AZ68" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70268878</t>
+          <t>https://pubs.usgs.gov/publication/70270319</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>70268878</t>
+          <t>70270319</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>70268878</t>
+          <t>70270319</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Federal Government Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Pacific island landbird monitoring report, Kalaupapa National Historical Park, 2021</t>
+          <t>Combining ecological and genomic diversity surveys to inform conservation and restoration of an endangered wetland plant, soft salty bird’s-beak (Chloropyron molle ssp. molle)</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Science Report</t>
-[...4 lines deleted...]
-          <t>NPS/SR-2025/322</t>
+          <t>San Francisco Estuary and Watershed Science</t>
         </is>
       </c>
       <c r="P69" t="inlineStr">
         <is>
-          <t>10.36967/2313509</t>
+          <t>10.15447/sfews.2025v23iss2art5</t>
+        </is>
+      </c>
+      <c r="R69" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="S69" t="inlineStr">
+        <is>
+          <t>2</t>
         </is>
       </c>
       <c r="T69" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U69" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V69" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W69" t="inlineStr">
         <is>
-          <t>National Park Service</t>
+          <t>University of California Davis</t>
         </is>
       </c>
       <c r="Y69" t="inlineStr">
         <is>
-          <t>Pacific Island Ecosystems Research Center</t>
+          <t>Western Ecological Research Center</t>
         </is>
       </c>
       <c r="Z69" t="inlineStr">
         <is>
-          <t>viii, 43 p.</t>
+          <t>5, 19 p.</t>
         </is>
       </c>
       <c r="AM69" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN69" t="inlineStr">
         <is>
-          <t>Hawaii</t>
+          <t>California</t>
         </is>
       </c>
       <c r="AQ69" t="inlineStr">
         <is>
-          <t>Kalaupapa National Historical Park</t>
+          <t>San Francisco Bay-Delta</t>
         </is>
       </c>
       <c r="AW69" t="inlineStr">
         <is>
-          <t>Judge, Seth 0000-0003-3832-3246; Smith, Lauren K. 0000-0003-1783-715X; Camp, Richard J. 0000-0001-7008-923X rick_camp@usgs.gov</t>
+          <t>Vandergast, Amy G. 0000-0002-7835-6571; Jones, Scott F. 0000-0002-1056-3785; Rankin, Lyndsay L. 0000-0003-4968-1946; Bristow, McKenna Leigh 0000-0003-2284-1380; Wood, Dustin 0000-0002-7668-9911 dawood@usgs.gov; Thorne, Karen M. 0000-0002-1381-0657</t>
         </is>
       </c>
       <c r="AZ69" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70268065</t>
+          <t>https://pubs.usgs.gov/publication/70270652</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>70268065</t>
+          <t>70270652</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>70268065</t>
+          <t>70270652</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Federal Government Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>U.S. national park units as breeding bird habitat: A comparison of species prevalence and land cover across the midwestern and central United States</t>
+          <t>Adoption of non‐related goslings and intergenerational family cohesion among Greenland White‐fronted Geese (Anser albifrons flavirostris)</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Science Report</t>
-[...4 lines deleted...]
-          <t>NPS/SR—2025/317</t>
+          <t>International Journal of Avian Science </t>
         </is>
       </c>
       <c r="P70" t="inlineStr">
         <is>
-          <t>10.36967/2312602</t>
+          <t>10.1111/ibi.13427</t>
+        </is>
+      </c>
+      <c r="R70" t="inlineStr">
+        <is>
+          <t>167</t>
+        </is>
+      </c>
+      <c r="S70" t="inlineStr">
+        <is>
+          <t>4</t>
         </is>
       </c>
       <c r="T70" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U70" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V70" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W70" t="inlineStr">
         <is>
-          <t>National Park Service</t>
+          <t>Wiley</t>
         </is>
       </c>
       <c r="Y70" t="inlineStr">
         <is>
-          <t>Upper Midwest Environmental Sciences Center</t>
+          <t>Coop Res Unit Atlanta</t>
         </is>
       </c>
       <c r="Z70" t="inlineStr">
         <is>
-          <t>xvi, 126 p.</t>
+          <t>9 p.</t>
+        </is>
+      </c>
+      <c r="AD70" t="inlineStr">
+        <is>
+          <t>1080</t>
+        </is>
+      </c>
+      <c r="AE70" t="inlineStr">
+        <is>
+          <t>1088</t>
         </is>
       </c>
       <c r="AM70" t="inlineStr">
         <is>
-          <t>United States</t>
+          <t>Ireland</t>
         </is>
       </c>
       <c r="AQ70" t="inlineStr">
         <is>
-          <t>Midwest region</t>
+          <t>Wexford Slobs</t>
         </is>
       </c>
       <c r="AW70" t="inlineStr">
         <is>
-          <t>Burner, Ryan C. 0000-0002-7314-9506; Kirschbaum, Alan A 0009-0005-1291-5421; Gostomski, Ted 0000-0002-3953-6852; Peitz, David G</t>
+          <t>Wilson, Robert E.; Sonsthagen, Sarah A. 0000-0001-6215-5874; Walsh, Alyn J.; Fox, Anthony D.</t>
         </is>
       </c>
       <c r="AZ70" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70268873</t>
+          <t>https://pubs.usgs.gov/publication/cir1558</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>70268873</t>
+          <t>70268059</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>70268873</t>
+          <t>cir1558</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>U.S. Geological Survey Science Strategy to Address Highly Pathogenic Avian Influenza and Its Effects on Wildlife Health 2025–29</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Fine-grained temporal population monitoring of a declining, critically endangered Hawaiian honeycreeper</t>
+          <t>U.S. Geological Survey science strategy to address highly pathogenic avian influenza and its effects on wildlife health 2025–29</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Frontiers in Conservation Science</t>
+          <t>Circular</t>
+        </is>
+      </c>
+      <c r="I71" t="inlineStr">
+        <is>
+          <t>1558</t>
+        </is>
+      </c>
+      <c r="M71" t="inlineStr">
+        <is>
+          <t>2330-5703</t>
+        </is>
+      </c>
+      <c r="N71" t="inlineStr">
+        <is>
+          <t>1067-084X</t>
         </is>
       </c>
       <c r="P71" t="inlineStr">
         <is>
-          <t>10.3389/fcosc.2025.1564661</t>
-[...4 lines deleted...]
-          <t>6</t>
+          <t>10.3133/cir1558</t>
         </is>
       </c>
       <c r="T71" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U71" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V71" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W71" t="inlineStr">
         <is>
-          <t>frontiers</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X71" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y71" t="inlineStr">
         <is>
-          <t>Pacific Island Ecosystems Research Center</t>
+          <t>Alaska Science Center Ecosystems; Columbia Environmental Research Center; Office of the AD Ecosystems; Patuxent Wildlife Research Center; Upper Midwest Water Science Center</t>
         </is>
       </c>
       <c r="Z71" t="inlineStr">
         <is>
-          <t>1564661, 10 p.</t>
-[...14 lines deleted...]
-          <t>Mauna Kea</t>
+          <t>vi, 26 p.</t>
+        </is>
+      </c>
+      <c r="AU71" t="inlineStr">
+        <is>
+          <t>Y</t>
         </is>
       </c>
       <c r="AW71" t="inlineStr">
         <is>
-          <t>Camp, Richard J. 0000-0001-7008-923X rick_camp@usgs.gov; Asing, Chauncey K.; Hunt, Noah J. 0009-0008-9859-7007; Wang, Alexander; Farmer, Chris; Neitmann, Lindsey; Banko, Paul C. 0000-0002-6035-9803 pbanko@usgs.gov</t>
+          <t>Ramey, Andrew M. 0000-0002-3601-8400 aramey@usgs.gov; Prosser, Diann J. 0000-0002-5251-1799 dprosser@usgs.gov; Hubbard, Laura E. 0000-0003-3813-1500 lhubbard@usgs.gov; Vazquez-Meves, Guelaguetza 0000-0001-8100-2945; George, Amy 0000-0003-1150-8646 ageorge@usgs.gov; Hopkins, M. Camille 0000-0003-1465-6038 mcharris@usgs.gov</t>
         </is>
       </c>
       <c r="AZ71" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70273657</t>
+          <t>https://pubs.usgs.gov/publication/70268875</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>70273657</t>
+          <t>70268875</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>70273657</t>
+          <t>70268875</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>State or Local Government Series</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>Leucism in a family group and a review of color aberrations in Burrowing Owls (&lt;i&gt;Athene cunicularia&lt;/i&gt;)</t>
+          <t>Status and trends of forest bird populations at Hakalau Forest National Wildlife Refuge, 1987–2024</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Wilson Journal of Ornithology</t>
-[...9 lines deleted...]
-          <t>Online First</t>
+          <t>Hawaii Cooperative Studies Unit Technical Report</t>
+        </is>
+      </c>
+      <c r="I72" t="inlineStr">
+        <is>
+          <t>HCSU-117</t>
         </is>
       </c>
       <c r="T72" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U72" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V72" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W72" t="inlineStr">
         <is>
-          <t>Taylor &amp; Francis</t>
+          <t>University of Hawai'i at Hilo</t>
         </is>
       </c>
       <c r="Y72" t="inlineStr">
         <is>
-          <t>Coop Res Unit Seattle</t>
+          <t>Pacific Island Ecosystems Research Center</t>
         </is>
       </c>
       <c r="Z72" t="inlineStr">
         <is>
-          <t>10 p.</t>
+          <t>iii, 159 p.</t>
+        </is>
+      </c>
+      <c r="AC72" t="inlineStr">
+        <is>
+          <t>Hawai‘i Cooperative Studies Unit Technical Report Series</t>
         </is>
       </c>
       <c r="AM72" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN72" t="inlineStr">
         <is>
-          <t>South Dakota</t>
+          <t>Hawaii</t>
         </is>
       </c>
       <c r="AQ72" t="inlineStr">
         <is>
-          <t>Buffalo Gap National Grasslands, Conata Basin</t>
+          <t>Hakalau Forest National Wildlife Refuge</t>
         </is>
       </c>
       <c r="AW72" t="inlineStr">
         <is>
-          <t>Locatelli, Anthony J.; Livieri, Travis M.; Forrest, Steven C.; Matchett, Marc R.; Conway, Courtney J. 0000-0003-0492-2953 cconway@usgs.gov; Mangelsen, Thomas D.</t>
+          <t>Hunt, Noah; Kendall, Steve; Bak, Trevor; Camp, Richard J. 0000-0001-7008-923X rick_camp@usgs.gov</t>
         </is>
       </c>
       <c r="AZ72" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70268934</t>
+          <t>https://pubs.usgs.gov/publication/70268010</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>70268934</t>
+          <t>70268010</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>70268934</t>
+          <t>70268010</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>Factors associated with survival, recovery, and movements in the western Gulf Coast population of mottled ducks</t>
+          <t>Application of mercury stable isotopes to examine sources and hydrologic factors impacting mercury bioaccumulation and cycling in invertebrates of a model saline lake</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Journal of Wildlife Management</t>
+          <t>Water Research</t>
+        </is>
+      </c>
+      <c r="M73" t="inlineStr">
+        <is>
+          <t>1879-2448</t>
+        </is>
+      </c>
+      <c r="N73" t="inlineStr">
+        <is>
+          <t>0043-1354</t>
         </is>
       </c>
       <c r="P73" t="inlineStr">
         <is>
-          <t>10.1002/jwmg.70038</t>
+          <t>10.1016/j.watres.2025.123946</t>
         </is>
       </c>
       <c r="R73" t="inlineStr">
         <is>
-          <t>89</t>
-[...4 lines deleted...]
-          <t>6</t>
+          <t>284</t>
         </is>
       </c>
       <c r="T73" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U73" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V73" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W73" t="inlineStr">
         <is>
-          <t>The Wildlife Society</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Y73" t="inlineStr">
         <is>
-          <t>Coop Res Unit Seattle</t>
+          <t>Utah Water Science Center</t>
         </is>
       </c>
       <c r="Z73" t="inlineStr">
         <is>
-          <t>e70038, 33 p.</t>
+          <t>123946, 11 p.</t>
         </is>
       </c>
       <c r="AM73" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN73" t="inlineStr">
         <is>
-          <t>Louisiana, Texas</t>
+          <t>Utah</t>
+        </is>
+      </c>
+      <c r="AQ73" t="inlineStr">
+        <is>
+          <t>Great Salt Lake</t>
         </is>
       </c>
       <c r="AW73" t="inlineStr">
         <is>
-          <t>Malachowski, Christopher P.; Kendall, William L. 0000-0003-0084-9891; Collins, Daniel P.; Kraai, Kevin J.; Olszak, Jason; Reynolds, Larry</t>
+          <t>Lopez, Samuel Francisco 0000-0002-3544-7465; Janssen, Sarah E. 0000-0003-4432-3154; Tate, Michael T. 0000-0003-1525-1219 mttate@usgs.gov; Black, Frank J.; Mcilwain, Hannah Erin 0000-0002-8016-785X; Flucke, Laura Elizabeth 0009-0002-7335-6828; Ogorek, Jacob M. 0000-0002-6327-0740 jmogorek@usgs.gov; Johnson, William P.</t>
         </is>
       </c>
       <c r="AZ73" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70268407</t>
+          <t>https://pubs.usgs.gov/publication/70270548</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>70268407</t>
+          <t>70270548</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>70268407</t>
+          <t>70270548</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>Foraging of wading birds on a patchy landscape: Simulating effects of social information, interference competition, and patch selection on prey intake and individual distribution</t>
+          <t>Population genomics of recovery and extinction in Hawaiian honeycreepers</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Ecological Modelling</t>
+          <t>Current Biology</t>
         </is>
       </c>
       <c r="P74" t="inlineStr">
         <is>
-          <t>10.1016/j.ecolmodel.2025.111178</t>
+          <t>10.1016/j.cub.2025.04.078</t>
         </is>
       </c>
       <c r="R74" t="inlineStr">
         <is>
-          <t>507</t>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="S74" t="inlineStr">
+        <is>
+          <t>11</t>
         </is>
       </c>
       <c r="T74" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U74" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V74" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W74" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>Cell Press</t>
         </is>
       </c>
       <c r="Y74" t="inlineStr">
         <is>
-          <t>Wetland and Aquatic Research Center</t>
+          <t>Pacific Island Ecosystems Research Center</t>
         </is>
       </c>
       <c r="Z74" t="inlineStr">
         <is>
-          <t>111178, 14 p.</t>
+          <t>16 p.</t>
+        </is>
+      </c>
+      <c r="AD74" t="inlineStr">
+        <is>
+          <t>2697</t>
+        </is>
+      </c>
+      <c r="AE74" t="inlineStr">
+        <is>
+          <t>2708</t>
+        </is>
+      </c>
+      <c r="AM74" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN74" t="inlineStr">
+        <is>
+          <t>Hawaii</t>
         </is>
       </c>
       <c r="AW74" t="inlineStr">
         <is>
-          <t>Lee, Hyo Won; DeAngelis, Donald L. 0000-0002-1570-4057; Yurek, Simeon 0000-0002-6209-7915; Papastamatiou, Yannis P.</t>
+          <t>Kyriazis, Christopher; Venkatraman, Madhvi; Masuda, Bryce; Steiner, Cynthia; Cassin-Sackett, Loren; Crampton, Lisa H. 0000-0002-5420-4338; Flanagan, Alison; Foster, Jeffrey T.; Houck, Marlys; Misuraca, Ann; Paxton, Eben H. 0000-0001-5578-7689; Robinson, Jacqueline; Fleischer, Robert C.; Ryder, Oliver A.; Campana, Michael G.; Wilder, Aryn P.</t>
         </is>
       </c>
       <c r="AZ74" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/fs20253024</t>
+          <t>https://pubs.usgs.gov/publication/70267917</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>70267066</t>
+          <t>70267917</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>fs20253024</t>
+          <t>70267917</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
-[...4 lines deleted...]
-          <t>Diagnostic Success—A Quick Guide to Quality Carcass Submissions for Diagnostic Services</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>Diagnostic success—A quick guide to quality carcass submissions for diagnostic services</t>
+          <t>Trends in richness and occupancy of Ugandan birds and relation to local tree cover</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Fact Sheet</t>
-[...14 lines deleted...]
-          <t>2327-6916</t>
+          <t>African Journal of Ecology</t>
         </is>
       </c>
       <c r="P75" t="inlineStr">
         <is>
-          <t>10.3133/fs20253024</t>
+          <t>10.1111/aje.70058</t>
+        </is>
+      </c>
+      <c r="R75" t="inlineStr">
+        <is>
+          <t>63</t>
+        </is>
+      </c>
+      <c r="S75" t="inlineStr">
+        <is>
+          <t>4</t>
         </is>
       </c>
       <c r="T75" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U75" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V75" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W75" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>Wiley</t>
         </is>
       </c>
       <c r="Y75" t="inlineStr">
         <is>
-          <t>National Wildlife Health Center</t>
+          <t>Upper Midwest Environmental Sciences Center</t>
         </is>
       </c>
       <c r="Z75" t="inlineStr">
         <is>
-          <t>2 p.</t>
-[...2 lines deleted...]
-      <c r="AF75" t="inlineStr">
+          <t>e70058, 21 p.</t>
+        </is>
+      </c>
+      <c r="AM75" t="inlineStr">
+        <is>
+          <t>Uganda</t>
+        </is>
+      </c>
+      <c r="AW75" t="inlineStr">
+        <is>
+          <t>Burner, Ryan C. 0000-0002-7314-9506; Adams, Evan M.; Pomeroy, Derek; Tushabe, Herbert; Kibuule, Micheal; Rostad, Lars Jørgen; Venter, Zander S.; Sheil, Douglas</t>
+        </is>
+      </c>
+      <c r="AZ75" t="inlineStr">
         <is>
           <t>2</t>
-        </is>
-[...18 lines deleted...]
-          <t>4</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20255024</t>
+          <t>https://pubs.usgs.gov/publication/70268925</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>70266893</t>
+          <t>70268925</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>sir20255024</t>
+          <t>70268925</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
-[...4 lines deleted...]
-          <t>Managing Water for Birds—A Tool for the Malheur National Wildlife Refuge, Southeastern Oregon</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>Managing water for birds—A tool for the Malheur National Wildlife Refuge, southeastern Oregon</t>
+          <t>Survival of captive-raised light-footed Ridgway’s rails is influenced by release date and time in wild</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Scientific Investigations Report</t>
-[...14 lines deleted...]
-          <t>2328-031X</t>
+          <t>Avian Conservation and Ecology</t>
         </is>
       </c>
       <c r="P76" t="inlineStr">
         <is>
-          <t>10.3133/sir20255024</t>
+          <t>10.5751/ace-02853-200122</t>
+        </is>
+      </c>
+      <c r="R76" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="S76" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="T76" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U76" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V76" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W76" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>Resilience Alliance</t>
         </is>
       </c>
       <c r="Y76" t="inlineStr">
         <is>
-          <t>Oregon Water Science Center</t>
+          <t>Coop Res Unit Seattle</t>
         </is>
       </c>
       <c r="Z76" t="inlineStr">
         <is>
-          <t>Report: vii, 21 p.; Data Release</t>
+          <t>22, 10 p.</t>
         </is>
       </c>
       <c r="AM76" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN76" t="inlineStr">
         <is>
-          <t>Oregon</t>
+          <t>California</t>
+        </is>
+      </c>
+      <c r="AO76" t="inlineStr">
+        <is>
+          <t>San Diego County</t>
         </is>
       </c>
       <c r="AQ76" t="inlineStr">
         <is>
-          <t>Malheur National Wildlife Refuge</t>
-[...4 lines deleted...]
-          <t>Y</t>
+          <t>Batiquitos Lagoon Ecological Reserve, San Elijo Lagoon Ecological Reserve, Tijuana Slough National Wildlife Refuge</t>
         </is>
       </c>
       <c r="AW76" t="inlineStr">
         <is>
-          <t>Smith, Cassandra D. 0000-0003-1088-1772 cassandrasmith@usgs.gov</t>
+          <t>Sawyer, Kimberly A.; Conway, Courtney J. 0000-0003-0492-2953 cconway@usgs.gov</t>
         </is>
       </c>
       <c r="AZ76" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70272049</t>
+          <t>https://pubs.usgs.gov/publication/70268878</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>70272049</t>
+          <t>70268878</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>70272049</t>
+          <t>70268878</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Federal Government Series</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Using peak geometry and shifts in the x-ray spectrum of carbon from electron probe microanalysis to determine thermal maturity of organic matter</t>
+          <t>Pacific island landbird monitoring report, Kalaupapa National Historical Park, 2021</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Geostandards and Geoanalytical Research</t>
+          <t>Science Report</t>
+        </is>
+      </c>
+      <c r="I77" t="inlineStr">
+        <is>
+          <t>NPS/SR-2025/322</t>
         </is>
       </c>
       <c r="P77" t="inlineStr">
         <is>
-          <t>10.1111/ggr.12611</t>
-[...9 lines deleted...]
-          <t>3</t>
+          <t>10.36967/2313509</t>
         </is>
       </c>
       <c r="T77" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U77" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V77" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W77" t="inlineStr">
         <is>
-          <t>Wiley</t>
+          <t>National Park Service</t>
         </is>
       </c>
       <c r="Y77" t="inlineStr">
         <is>
-          <t>Geology, Energy &amp; Minerals Science Center</t>
+          <t>Pacific Island Ecosystems Research Center</t>
         </is>
       </c>
       <c r="Z77" t="inlineStr">
         <is>
-          <t>15 p.</t>
-[...9 lines deleted...]
-          <t>605</t>
+          <t>viii, 43 p.</t>
+        </is>
+      </c>
+      <c r="AM77" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN77" t="inlineStr">
+        <is>
+          <t>Hawaii</t>
+        </is>
+      </c>
+      <c r="AQ77" t="inlineStr">
+        <is>
+          <t>Kalaupapa National Historical Park</t>
         </is>
       </c>
       <c r="AW77" t="inlineStr">
         <is>
-          <t>Zhou, Haolin; Costin, Gelu 0000-0003-3054-7886; Birdwell, Justin E. 0000-0001-8263-1452 jbirdwell@usgs.gov; Hackley, Paul C. 0000-0002-5957-2551 phackley@usgs.gov; Minisini, Daniel; Terlier, Tanguy; Torres, Mark A.</t>
+          <t>Judge, Seth 0000-0003-3832-3246; Smith, Lauren K. 0000-0003-1783-715X; Camp, Richard J. 0000-0001-7008-923X rick_camp@usgs.gov</t>
         </is>
       </c>
       <c r="AZ77" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70267494</t>
+          <t>https://pubs.usgs.gov/publication/70268065</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>70267494</t>
+          <t>70268065</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>70267494</t>
+          <t>70268065</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Federal Government Series</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Small waterbodies of large conservation concern: Towards an integrated approach to more accurately measuring surface water dynamics</t>
+          <t>U.S. national park units as breeding bird habitat: A comparison of species prevalence and land cover across the midwestern and central United States</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Ecological Indicators</t>
+          <t>Science Report</t>
+        </is>
+      </c>
+      <c r="I78" t="inlineStr">
+        <is>
+          <t>NPS/SR—2025/317</t>
         </is>
       </c>
       <c r="P78" t="inlineStr">
         <is>
-          <t>10.1016/j.ecolind.2025.113525</t>
-[...4 lines deleted...]
-          <t>175</t>
+          <t>10.36967/2312602</t>
         </is>
       </c>
       <c r="T78" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U78" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V78" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W78" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>National Park Service</t>
         </is>
       </c>
       <c r="Y78" t="inlineStr">
         <is>
-          <t>Northern Prairie Wildlife Research Center</t>
+          <t>Upper Midwest Environmental Sciences Center</t>
         </is>
       </c>
       <c r="Z78" t="inlineStr">
         <is>
-          <t>113525, 13 p.</t>
+          <t>xvi, 126 p.</t>
         </is>
       </c>
       <c r="AM78" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
-      <c r="AN78" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AQ78" t="inlineStr">
         <is>
-          <t>Nelson Lake Waterfowl Protection Area</t>
+          <t>Midwest region</t>
         </is>
       </c>
       <c r="AW78" t="inlineStr">
         <is>
-          <t>McKenna, Owen P. 0000-0002-5937-9436 omckenna@usgs.gov; Lothspeich, Audrey Claire 0000-0002-5460-6142; Vacek, Sara; MacDonald, Dawn; Eash, Josh D.; Vanderhoof, Melanie K. 0000-0002-0101-5533 mvanderhoof@usgs.gov; McCulloch, Elyssa C.; Ross, Caryn D.; Sabrina, Sadia; Knight, Joseph F.</t>
+          <t>Burner, Ryan C. 0000-0002-7314-9506; Kirschbaum, Alan A 0009-0005-1291-5421; Gostomski, Ted 0000-0002-3953-6852; Peitz, David G</t>
         </is>
       </c>
       <c r="AZ78" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70273074</t>
+          <t>https://pubs.usgs.gov/publication/70268873</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>70273074</t>
+          <t>70268873</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>70273074</t>
+          <t>70268873</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Stable occupancy of conservation-priority birds amid community shifts across 16 years on Iowa wetland easements</t>
+          <t>Fine-grained temporal population monitoring of a declining, critically endangered Hawaiian honeycreeper</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Ornithological Applications</t>
-[...4 lines deleted...]
-          <t>0010-5422</t>
+          <t>Frontiers in Conservation Science</t>
         </is>
       </c>
       <c r="P79" t="inlineStr">
         <is>
-          <t>10.1093/ornithapp/duaf034</t>
+          <t>10.3389/fcosc.2025.1564661</t>
         </is>
       </c>
       <c r="R79" t="inlineStr">
         <is>
-          <t>127</t>
-[...4 lines deleted...]
-          <t>3</t>
+          <t>6</t>
         </is>
       </c>
       <c r="T79" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U79" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V79" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W79" t="inlineStr">
         <is>
-          <t>Oxford Academic</t>
+          <t>frontiers</t>
         </is>
       </c>
       <c r="Y79" t="inlineStr">
         <is>
-          <t>Coop Res Unit Leetown</t>
+          <t>Pacific Island Ecosystems Research Center</t>
         </is>
       </c>
       <c r="Z79" t="inlineStr">
         <is>
-          <t>duaf034, 15 p.</t>
+          <t>1564661, 10 p.</t>
         </is>
       </c>
       <c r="AM79" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN79" t="inlineStr">
         <is>
-          <t>Iowa</t>
+          <t>Hawaii</t>
         </is>
       </c>
       <c r="AQ79" t="inlineStr">
         <is>
-          <t>Prairie Pothole Region</t>
+          <t>Mauna Kea</t>
         </is>
       </c>
       <c r="AW79" t="inlineStr">
         <is>
-          <t>Gapinski, Lindsey A.W.; Kinkead, Karen E.; Janke, Adam K.; Dinsmore, Stephen J.; Bishop, Todd; Tucker, Anna Maureen 0000-0002-1473-2048 amtucker@usgs.gov</t>
+          <t>Camp, Richard J. 0000-0001-7008-923X rick_camp@usgs.gov; Asing, Chauncey K.; Hunt, Noah J. 0009-0008-9859-7007; Wang, Alexander; Farmer, Chris; Neitmann, Lindsey; Banko, Paul C. 0000-0002-6035-9803 pbanko@usgs.gov</t>
         </is>
       </c>
       <c r="AZ79" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70267752</t>
+          <t>https://pubs.usgs.gov/publication/70268934</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>70267752</t>
+          <t>70268934</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>70267752</t>
+          <t>70268934</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Integrated stratigraphic and geochemical analysis of organic-rich intervals of the Lewis Shale in the eastern Washakie Basin, Wyoming</t>
+          <t>Factors associated with survival, recovery, and movements in the western Gulf Coast population of mottled ducks</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>The Mountain Geologist</t>
+          <t>Journal of Wildlife Management</t>
         </is>
       </c>
       <c r="P80" t="inlineStr">
         <is>
-          <t>10.31582/rmag.mg.62.1.5</t>
+          <t>10.1002/jwmg.70038</t>
         </is>
       </c>
       <c r="R80" t="inlineStr">
         <is>
-          <t>62</t>
+          <t>89</t>
         </is>
       </c>
       <c r="S80" t="inlineStr">
         <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="T80" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="U80" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V80" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W80" t="inlineStr">
+        <is>
+          <t>The Wildlife Society</t>
+        </is>
+      </c>
+      <c r="Y80" t="inlineStr">
+        <is>
+          <t>Coop Res Unit Seattle</t>
+        </is>
+      </c>
+      <c r="Z80" t="inlineStr">
+        <is>
+          <t>e70038, 33 p.</t>
+        </is>
+      </c>
+      <c r="AM80" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN80" t="inlineStr">
+        <is>
+          <t>Louisiana, Texas</t>
+        </is>
+      </c>
+      <c r="AW80" t="inlineStr">
+        <is>
+          <t>Malachowski, Christopher P.; Kendall, William L. 0000-0003-0084-9891; Collins, Daniel P.; Kraai, Kevin J.; Olszak, Jason; Reynolds, Larry</t>
+        </is>
+      </c>
+      <c r="AZ80" t="inlineStr">
+        <is>
           <t>1</t>
-        </is>
-[...63 lines deleted...]
-          <t>0</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70267293</t>
+          <t>https://pubs.usgs.gov/publication/70268407</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>70267293</t>
+          <t>70268407</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>70267293</t>
+          <t>70268407</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>State or Local Government Series</t>
-[...4 lines deleted...]
-          <t>2022–2024 Status and trends of the Palila (&lt;i&gt;Loxioides bailleui&lt;/i&gt;)</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>2022–2024 Status and trends of the Palila (Loxioides bailleui)</t>
+          <t>Foraging of wading birds on a patchy landscape: Simulating effects of social information, interference competition, and patch selection on prey intake and individual distribution</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Hawaii Cooperative Studies Unit Technical Report</t>
-[...4 lines deleted...]
-          <t>HCSU-115</t>
+          <t>Ecological Modelling</t>
+        </is>
+      </c>
+      <c r="P81" t="inlineStr">
+        <is>
+          <t>10.1016/j.ecolmodel.2025.111178</t>
+        </is>
+      </c>
+      <c r="R81" t="inlineStr">
+        <is>
+          <t>507</t>
         </is>
       </c>
       <c r="T81" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U81" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V81" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W81" t="inlineStr">
         <is>
-          <t>University of Hawai‘i at Hilo</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Y81" t="inlineStr">
         <is>
-          <t>Pacific Island Ecosystems Research Center</t>
+          <t>Wetland and Aquatic Research Center</t>
         </is>
       </c>
       <c r="Z81" t="inlineStr">
         <is>
-          <t>iii, 19 p.</t>
-[...14 lines deleted...]
-          <t>Island of Hawaii</t>
+          <t>111178, 14 p.</t>
         </is>
       </c>
       <c r="AW81" t="inlineStr">
         <is>
-          <t>Hunt, Noah; Asing, Chauncey K.; Nietmann, Lindsey; Banko, Paul C. 0000-0002-6035-9803 pbanko@usgs.gov; Camp, Richard J. 0000-0001-7008-923X rick_camp@usgs.gov</t>
+          <t>Lee, Hyo Won; DeAngelis, Donald L. 0000-0002-1570-4057; Yurek, Simeon 0000-0002-6209-7915; Papastamatiou, Yannis P.</t>
         </is>
       </c>
       <c r="AZ81" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr20251011</t>
+          <t>https://pubs.usgs.gov/publication/fs20253024</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>70266102</t>
+          <t>70267066</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>ofr20251011</t>
+          <t>fs20253024</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Genetic Structure and Diversity in Wild Populations of the Light-Footed Ridgway’s Rail Reflect 20 Years of Augmentation Through Captive Breeding and Release</t>
+          <t>Diagnostic Success—A Quick Guide to Quality Carcass Submissions for Diagnostic Services</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Genetic structure and diversity in wild populations of the Light-footed Ridgway’s Rail reflect 20 years of augmentation through captive breeding and release</t>
+          <t>Diagnostic success—A quick guide to quality carcass submissions for diagnostic services</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
+          <t>Fact Sheet</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>2025-1011</t>
+          <t>2025-3024</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>2331-1258</t>
+          <t>2327-6932</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>0196-1497</t>
+          <t>2327-6916</t>
         </is>
       </c>
       <c r="P82" t="inlineStr">
         <is>
-          <t>10.3133/ofr20251011</t>
+          <t>10.3133/fs20253024</t>
         </is>
       </c>
       <c r="T82" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U82" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V82" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W82" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="X82" t="inlineStr">
         <is>
           <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y82" t="inlineStr">
         <is>
-          <t>Western Ecological Research Center</t>
+          <t>National Wildlife Health Center</t>
         </is>
       </c>
       <c r="Z82" t="inlineStr">
         <is>
-          <t>Report: viii, 24 p.; Data Release</t>
-[...9 lines deleted...]
-          <t>California</t>
+          <t>2 p.</t>
+        </is>
+      </c>
+      <c r="AF82" t="inlineStr">
+        <is>
+          <t>2</t>
         </is>
       </c>
       <c r="AU82" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
+      <c r="AV82" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
       <c r="AW82" t="inlineStr">
         <is>
-          <t>Vandergast, Amy G. 0000-0002-7835-6571 avandergast@usgs.gov; Smith, Julia G.; Mitelberg, Anna amitelberg@usgs.gov; Wood, Dustin A. 0000-0002-7668-9911 dawood@usgs.gov; Sawyer, Kimberley A.; Conway, Courtney J. 0000-0003-0492-2953 cconway@usgs.gov</t>
+          <t>Bodenstein, Barbara L. 0000-0001-7946-0103 bbodenstein@usgs.gov; Weidenkopf, Shelby Jo 0000-0002-9300-4929</t>
         </is>
       </c>
       <c r="AZ82" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>4</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70269918</t>
+          <t>https://pubs.usgs.gov/publication/sir20255024</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>70269918</t>
+          <t>70266893</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>70269918</t>
+          <t>sir20255024</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>Managing Water for Birds—A Tool for the Malheur National Wildlife Refuge, Southeastern Oregon</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>Satellite imagery can predict bird species occupancy and inform multispecies management in pine savannas</t>
+          <t>Managing water for birds—A tool for the Malheur National Wildlife Refuge, southeastern Oregon</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Ornithological Applications</t>
+          <t>Scientific Investigations Report</t>
+        </is>
+      </c>
+      <c r="I83" t="inlineStr">
+        <is>
+          <t>2025-5024</t>
+        </is>
+      </c>
+      <c r="M83" t="inlineStr">
+        <is>
+          <t>2328-0328</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>0010-5422</t>
+          <t>2328-031X</t>
         </is>
       </c>
       <c r="P83" t="inlineStr">
         <is>
-          <t>10.1093/ornithapp/duaf029</t>
-[...4 lines deleted...]
-          <t>Online First</t>
+          <t>10.3133/sir20255024</t>
         </is>
       </c>
       <c r="T83" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U83" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V83" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W83" t="inlineStr">
         <is>
-          <t>American Ornithological Society</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X83" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y83" t="inlineStr">
         <is>
-          <t>Coop Res Unit Leetown</t>
+          <t>Oregon Water Science Center</t>
+        </is>
+      </c>
+      <c r="Z83" t="inlineStr">
+        <is>
+          <t>Report: vii, 21 p.; Data Release</t>
         </is>
       </c>
       <c r="AM83" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN83" t="inlineStr">
         <is>
-          <t>Georgia</t>
+          <t>Oregon</t>
+        </is>
+      </c>
+      <c r="AQ83" t="inlineStr">
+        <is>
+          <t>Malheur National Wildlife Refuge</t>
+        </is>
+      </c>
+      <c r="AU83" t="inlineStr">
+        <is>
+          <t>Y</t>
         </is>
       </c>
       <c r="AW83" t="inlineStr">
         <is>
-          <t>Allred, Cory R.; Schneider, Todd M.; Hunter, Elizabeth Ann 0000-0003-4710-167X</t>
+          <t>Smith, Cassandra D. 0000-0003-1088-1772 cassandrasmith@usgs.gov</t>
         </is>
       </c>
       <c r="AZ83" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70265801</t>
+          <t>https://pubs.usgs.gov/publication/70272049</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>70265801</t>
+          <t>70272049</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>70265801</t>
+          <t>70272049</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Safety and immunogenicity of poultry vaccine for protecting critically endangered avian species against highly pathogenic avian influenza virus, United States</t>
+          <t>Using peak geometry and shifts in the x-ray spectrum of carbon from electron probe microanalysis to determine thermal maturity of organic matter</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Emerging Infectious Diseases</t>
+          <t>Geostandards and Geoanalytical Research</t>
         </is>
       </c>
       <c r="P84" t="inlineStr">
         <is>
-          <t>10.3201/eid3106.241558</t>
+          <t>10.1111/ggr.12611</t>
         </is>
       </c>
       <c r="R84" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>49</t>
         </is>
       </c>
       <c r="S84" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>3</t>
         </is>
       </c>
       <c r="T84" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U84" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V84" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W84" t="inlineStr">
         <is>
-          <t>U.S. Centers for Disease Control and Prevention</t>
+          <t>Wiley</t>
         </is>
       </c>
       <c r="Y84" t="inlineStr">
         <is>
-          <t>Forest and Rangeland Ecosystem Science Center; National Wildlife Health Center</t>
+          <t>Geology, Energy &amp; Minerals Science Center</t>
         </is>
       </c>
       <c r="Z84" t="inlineStr">
         <is>
-          <t>9 p.</t>
+          <t>15 p.</t>
         </is>
       </c>
       <c r="AD84" t="inlineStr">
         <is>
-          <t>1131</t>
+          <t>591</t>
         </is>
       </c>
       <c r="AE84" t="inlineStr">
         <is>
-          <t>1139</t>
+          <t>605</t>
         </is>
       </c>
       <c r="AW84" t="inlineStr">
         <is>
-          <t>Katzner, Todd E. 0000-0003-4503-8435 tkatzner@usgs.gov; Blackford, Ashleigh V.; Donahue, Mary; Gibbs, Samantha E.J.; Lenoch, Julianna B.; Martin, Michael K.; Rocke, Tonie E. 0000-0003-3933-1563 trocke@usgs.gov; Root, J. Jeffrey; Styles, Darren; Cooper, Sunny; Dean, Kristin; Dvornicky-Raymond, Zachary 0000-0001-9426-2631; Keller, Dominique; Sanchez, Carlos; Dunlap, Brett; Grier, Thomas; Jones, Michael P.; Nitzel, Gregory; Patrick, Erin; Purcell, Maureen 0000-0003-0154-8433 mpurcell@usgs.gov; Specht, Aaron J. 0000-0002-3342-1229; Suarez, David L.</t>
+          <t>Zhou, Haolin; Costin, Gelu 0000-0003-3054-7886; Birdwell, Justin E. 0000-0001-8263-1452 jbirdwell@usgs.gov; Hackley, Paul C. 0000-0002-5957-2551 phackley@usgs.gov; Minisini, Daniel; Terlier, Tanguy; Torres, Mark A.</t>
         </is>
       </c>
       <c r="AZ84" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70266026</t>
+          <t>https://pubs.usgs.gov/publication/70267494</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>70266026</t>
+          <t>70267494</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>70266026</t>
+          <t>70267494</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Relative abundance, seasonal occurrence, and distribution of marine birds in the northern Gulf of Mexico</t>
+          <t>Small waterbodies of large conservation concern: Towards an integrated approach to more accurately measuring surface water dynamics</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Marine Ornithology: Journal of Seabird Research and Conservation</t>
-[...9 lines deleted...]
-          <t>1018-3337</t>
+          <t>Ecological Indicators</t>
         </is>
       </c>
       <c r="P85" t="inlineStr">
         <is>
-          <t>10.5038/2074-1235.53.1.1634</t>
+          <t>10.1016/j.ecolind.2025.113525</t>
         </is>
       </c>
       <c r="R85" t="inlineStr">
         <is>
-          <t>53</t>
+          <t>175</t>
         </is>
       </c>
       <c r="T85" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U85" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V85" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W85" t="inlineStr">
         <is>
-          <t>African Seabird Group/Pacific Seabird Group</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Y85" t="inlineStr">
         <is>
-          <t>Coop Res Unit Atlanta</t>
+          <t>Northern Prairie Wildlife Research Center</t>
         </is>
       </c>
       <c r="Z85" t="inlineStr">
         <is>
-          <t>18 p.</t>
-[...9 lines deleted...]
-          <t>206</t>
+          <t>113525, 13 p.</t>
+        </is>
+      </c>
+      <c r="AM85" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN85" t="inlineStr">
+        <is>
+          <t>Minnesota</t>
         </is>
       </c>
       <c r="AQ85" t="inlineStr">
         <is>
-          <t>Gulf of Mexico</t>
+          <t>Nelson Lake Waterfowl Protection Area</t>
         </is>
       </c>
       <c r="AW85" t="inlineStr">
         <is>
-          <t>Haney, J. Christopher; Michael, Pamela E.; Gleason, Jeffery S.; Wilson, Randy; Satgé, Yvan G.; Hixson, Kathy M.; Jodice, Patrick G.R. 0000-0001-8716-120X</t>
+          <t>McKenna, Owen P. 0000-0002-5937-9436 omckenna@usgs.gov; Lothspeich, Audrey Claire 0000-0002-5460-6142; Vacek, Sara; MacDonald, Dawn; Eash, Josh D.; Vanderhoof, Melanie K. 0000-0002-0101-5533 mvanderhoof@usgs.gov; McCulloch, Elyssa C.; Ross, Caryn D.; Sabrina, Sadia; Knight, Joseph F.</t>
         </is>
       </c>
       <c r="AZ85" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70268269</t>
+          <t>https://pubs.usgs.gov/publication/70273074</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>70268269</t>
+          <t>70273074</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>70268269</t>
+          <t>70273074</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>Sprague’s Pipits (Anthus spragueii) occupying high-elevation intermontane valley habitat throughout the breeding season in southwest Montana</t>
+          <t>Stable occupancy of conservation-priority birds amid community shifts across 16 years on Iowa wetland easements</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Western North American Naturalist</t>
-[...4 lines deleted...]
-          <t>1944-8341</t>
+          <t>Ornithological Applications</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>1527-0904</t>
+          <t>0010-5422</t>
         </is>
       </c>
       <c r="P86" t="inlineStr">
         <is>
-          <t>10.3398/064.085.0107</t>
+          <t>10.1093/ornithapp/duaf034</t>
         </is>
       </c>
       <c r="R86" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>127</t>
         </is>
       </c>
       <c r="S86" t="inlineStr">
         <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="T86" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="U86" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V86" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W86" t="inlineStr">
+        <is>
+          <t>Oxford Academic</t>
+        </is>
+      </c>
+      <c r="Y86" t="inlineStr">
+        <is>
+          <t>Coop Res Unit Leetown</t>
+        </is>
+      </c>
+      <c r="Z86" t="inlineStr">
+        <is>
+          <t>duaf034, 15 p.</t>
+        </is>
+      </c>
+      <c r="AM86" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN86" t="inlineStr">
+        <is>
+          <t>Iowa</t>
+        </is>
+      </c>
+      <c r="AQ86" t="inlineStr">
+        <is>
+          <t>Prairie Pothole Region</t>
+        </is>
+      </c>
+      <c r="AW86" t="inlineStr">
+        <is>
+          <t>Gapinski, Lindsey A.W.; Kinkead, Karen E.; Janke, Adam K.; Dinsmore, Stephen J.; Bishop, Todd; Tucker, Anna Maureen 0000-0002-1473-2048 amtucker@usgs.gov</t>
+        </is>
+      </c>
+      <c r="AZ86" t="inlineStr">
+        <is>
           <t>1</t>
-        </is>
-[...63 lines deleted...]
-          <t>0</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70266184</t>
+          <t>https://pubs.usgs.gov/publication/70267752</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>70266184</t>
+          <t>70267752</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>70266184</t>
+          <t>70267752</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Behavioral plasticity in detection height of an invasive, arboreal snake based on size, condition, and prey</t>
+          <t>Integrated stratigraphic and geochemical analysis of organic-rich intervals of the Lewis Shale in the eastern Washakie Basin, Wyoming</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Wildlife Research</t>
+          <t>The Mountain Geologist</t>
         </is>
       </c>
       <c r="P87" t="inlineStr">
         <is>
-          <t>10.1071/WR24085</t>
+          <t>10.31582/rmag.mg.62.1.5</t>
         </is>
       </c>
       <c r="R87" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>62</t>
+        </is>
+      </c>
+      <c r="S87" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="T87" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U87" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V87" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W87" t="inlineStr">
         <is>
-          <t>CSIRO Publishing</t>
+          <t>Rocky Mountain Association of Geologists</t>
         </is>
       </c>
       <c r="Y87" t="inlineStr">
         <is>
-          <t>Pacific Island Ecosystems Research Center</t>
+          <t>Central Energy Resources Science Center; Geology, Energy &amp; Minerals Science Center</t>
         </is>
       </c>
       <c r="Z87" t="inlineStr">
         <is>
-          <t>WR24085, 13 p.</t>
+          <t>32 p.</t>
+        </is>
+      </c>
+      <c r="AD87" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="AE87" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="AM87" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN87" t="inlineStr">
+        <is>
+          <t>Colorado, Wyoming</t>
         </is>
       </c>
       <c r="AQ87" t="inlineStr">
         <is>
-          <t>Cocos Island, Guam</t>
+          <t>Lewis Shale in the eastern Washakie Basin</t>
         </is>
       </c>
       <c r="AW87" t="inlineStr">
         <is>
-          <t>Nafus, Melia G. 0000-0002-7325-3055 mnafus@usgs.gov; Gray, Levi; Klug, Page E. pklug@usgs.gov; Rodda, Gordon H. 0000-0002-6696-7308 roddag@usgs.gov; Goetz, Scott Michael 0000-0002-8705-5316</t>
+          <t>Hearon, Jane S. 0000-0002-1370-8169; Hackley, Paul C. 0000-0002-5957-2551 phackley@usgs.gov; Birdwell, Justin E. 0000-0001-8263-1452 jbirdwell@usgs.gov</t>
         </is>
       </c>
       <c r="AZ87" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70270244</t>
+          <t>https://pubs.usgs.gov/publication/70267293</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>70270244</t>
+          <t>70267293</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>70270244</t>
+          <t>70267293</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>State or Local Government Series</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Innovative microphone transmitter reveals differences in acoustic structure between broadcast and whisper songs of &lt;i&gt;Myadestes obscurus&lt;/i&gt; (ʻŌmaʻo)</t>
+          <t>2022–2024 Status and trends of the Palila (&lt;i&gt;Loxioides bailleui&lt;/i&gt;)</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>Innovative microphone transmitter reveals differences in acoustic structure between broadcast and whisper songs of Myadestes obscurus (ʻŌmaʻo)</t>
+          <t>2022–2024 Status and trends of the Palila (Loxioides bailleui)</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Ornithology</t>
-[...14 lines deleted...]
-          <t>2</t>
+          <t>Hawaii Cooperative Studies Unit Technical Report</t>
+        </is>
+      </c>
+      <c r="I88" t="inlineStr">
+        <is>
+          <t>HCSU-115</t>
         </is>
       </c>
       <c r="T88" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U88" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V88" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W88" t="inlineStr">
         <is>
-          <t>Oxford Academic</t>
+          <t>University of Hawai‘i at Hilo</t>
         </is>
       </c>
       <c r="Y88" t="inlineStr">
         <is>
           <t>Pacific Island Ecosystems Research Center</t>
         </is>
       </c>
       <c r="Z88" t="inlineStr">
         <is>
-          <t>ukaf001</t>
+          <t>iii, 19 p.</t>
         </is>
       </c>
       <c r="AM88" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN88" t="inlineStr">
         <is>
           <t>Hawaii</t>
         </is>
       </c>
       <c r="AQ88" t="inlineStr">
         <is>
           <t>Island of Hawaii</t>
         </is>
       </c>
       <c r="AW88" t="inlineStr">
         <is>
-          <t>Navine, Amanda K; Paxton, Kristina L. 0000-0003-2321-5090; Netoskie, Erin C. 0000-0001-9995-4274; Tysall, Eirlys; Paxton, Eben H. 0000-0001-5578-7689; Hart, Patrick J. 0000-0003-4781-8785</t>
+          <t>Hunt, Noah; Asing, Chauncey K.; Nietmann, Lindsey; Banko, Paul C. 0000-0002-6035-9803 pbanko@usgs.gov; Camp, Richard J. 0000-0001-7008-923X rick_camp@usgs.gov</t>
         </is>
       </c>
       <c r="AZ88" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70264859</t>
+          <t>https://pubs.usgs.gov/publication/ofr20251011</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>70264859</t>
+          <t>70266102</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>70264859</t>
+          <t>ofr20251011</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>Shortening migration by 4500 km does not affect nesting phenology or increase nest success for black brant (&lt;i&gt;Branta bernicla nigrica&lt;/i&gt;) breeding in Arctic and subarctic Alaska</t>
+          <t>Genetic Structure and Diversity in Wild Populations of the Light-Footed Ridgway’s Rail Reflect 20 Years of Augmentation Through Captive Breeding and Release</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>Shortening migration by 4500 km does not affect nesting phenology or increase nest success for black brant (Branta bernicla nigricans) breeding in Arctic and subarctic Alaska</t>
+          <t>Genetic structure and diversity in wild populations of the Light-footed Ridgway’s Rail reflect 20 years of augmentation through captive breeding and release</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Movement Ecology</t>
+          <t>Open-File Report</t>
+        </is>
+      </c>
+      <c r="I89" t="inlineStr">
+        <is>
+          <t>2025-1011</t>
+        </is>
+      </c>
+      <c r="M89" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N89" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P89" t="inlineStr">
         <is>
-          <t>10.1186/s40462-025-00530-z</t>
-[...4 lines deleted...]
-          <t>13</t>
+          <t>10.3133/ofr20251011</t>
         </is>
       </c>
       <c r="T89" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U89" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V89" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W89" t="inlineStr">
         <is>
-          <t>Biomed Central</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X89" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y89" t="inlineStr">
         <is>
-          <t>Alaska Science Center Ecosystems</t>
+          <t>Western Ecological Research Center</t>
         </is>
       </c>
       <c r="Z89" t="inlineStr">
         <is>
-          <t>21, 13 p.</t>
+          <t>Report: viii, 24 p.; Data Release</t>
         </is>
       </c>
       <c r="AM89" t="inlineStr">
         <is>
-          <t>Canada, Mexico, United States</t>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN89" t="inlineStr">
+        <is>
+          <t>California</t>
+        </is>
+      </c>
+      <c r="AU89" t="inlineStr">
+        <is>
+          <t>Y</t>
         </is>
       </c>
       <c r="AW89" t="inlineStr">
         <is>
-          <t>Matsuoka, Toshio Doroff 0009-0009-4235-2614; Patil, Vijay P. 0000-0002-9357-194X vpatil@usgs.gov; Hupp, Jerry W. 0000-0002-6439-3910; Leach, Alan G.; Reed, John 0000-0002-3239-6906; Sedinger, James S.; Ward, David H.</t>
+          <t>Vandergast, Amy G. 0000-0002-7835-6571 avandergast@usgs.gov; Smith, Julia G.; Mitelberg, Anna amitelberg@usgs.gov; Wood, Dustin A. 0000-0002-7668-9911 dawood@usgs.gov; Sawyer, Kimberley A.; Conway, Courtney J. 0000-0003-0492-2953 cconway@usgs.gov</t>
         </is>
       </c>
       <c r="AZ89" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70265863</t>
+          <t>https://pubs.usgs.gov/publication/70269918</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>70265863</t>
+          <t>70269918</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>70265863</t>
+          <t>70269918</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Properties of solid bitumen formed during hydrous, anhydrous, and brine pyrolysis of oil shale: Implications for solid bitumen reflectance in source-rock reservoirs</t>
+          <t>Satellite imagery can predict bird species occupancy and inform multispecies management in pine savannas</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Applied Geochemistry</t>
+          <t>Ornithological Applications</t>
+        </is>
+      </c>
+      <c r="N90" t="inlineStr">
+        <is>
+          <t>0010-5422</t>
         </is>
       </c>
       <c r="P90" t="inlineStr">
         <is>
-          <t>10.1016/j.apgeochem.2025.106365</t>
-[...4 lines deleted...]
-          <t>185</t>
+          <t>10.1093/ornithapp/duaf029</t>
+        </is>
+      </c>
+      <c r="Q90" t="inlineStr">
+        <is>
+          <t>Online First</t>
         </is>
       </c>
       <c r="T90" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U90" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V90" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W90" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>American Ornithological Society</t>
         </is>
       </c>
       <c r="Y90" t="inlineStr">
         <is>
-          <t>Geology, Energy &amp; Minerals Science Center</t>
-[...4 lines deleted...]
-          <t>106365, 19 p.</t>
+          <t>Coop Res Unit Leetown</t>
         </is>
       </c>
       <c r="AM90" t="inlineStr">
         <is>
-          <t>Pakistan, United Kingdom, United States</t>
+          <t>United States</t>
         </is>
       </c>
       <c r="AN90" t="inlineStr">
         <is>
-          <t>Colorado</t>
+          <t>Georgia</t>
         </is>
       </c>
       <c r="AW90" t="inlineStr">
         <is>
-          <t>Hackley, Paul C. 0000-0002-5957-2551 phackley@usgs.gov; Birdwell, Justin E. 0000-0001-8263-1452 jbirdwell@usgs.gov; McAleer, Ryan J. 0000-0003-3801-7441 rmcaleer@usgs.gov</t>
+          <t>Allred, Cory R.; Schneider, Todd M.; Hunter, Elizabeth Ann 0000-0003-4710-167X</t>
         </is>
       </c>
       <c r="AZ90" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70266489</t>
+          <t>https://pubs.usgs.gov/publication/70265801</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>70266489</t>
+          <t>70265801</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>70266489</t>
+          <t>70265801</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>Spatial variation in landlocked Atlantic Salmon smolt survival associated with dam passage, avian predation, and stocking location</t>
+          <t>Safety and immunogenicity of poultry vaccine for protecting critically endangered avian species against highly pathogenic avian influenza virus, United States</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>North American Journal of Fisheries Management</t>
+          <t>Emerging Infectious Diseases</t>
         </is>
       </c>
       <c r="P91" t="inlineStr">
         <is>
-          <t>10.1093/najfmt/vqae002</t>
+          <t>10.3201/eid3106.241558</t>
         </is>
       </c>
       <c r="R91" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>31</t>
         </is>
       </c>
       <c r="S91" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>6</t>
         </is>
       </c>
       <c r="T91" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U91" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V91" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W91" t="inlineStr">
         <is>
-          <t>Oxford Academic</t>
+          <t>U.S. Centers for Disease Control and Prevention</t>
         </is>
       </c>
       <c r="Y91" t="inlineStr">
         <is>
-          <t>Eastern Ecological Science Center</t>
+          <t>Forest and Rangeland Ecosystem Science Center; National Wildlife Health Center</t>
         </is>
       </c>
       <c r="Z91" t="inlineStr">
         <is>
-          <t>14 p.</t>
+          <t>9 p.</t>
         </is>
       </c>
       <c r="AD91" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1131</t>
         </is>
       </c>
       <c r="AE91" t="inlineStr">
         <is>
-          <t>14</t>
-[...14 lines deleted...]
-          <t>Lake Champlain, Winooski River</t>
+          <t>1139</t>
         </is>
       </c>
       <c r="AW91" t="inlineStr">
         <is>
-          <t>Heim, Kurt C.; Ardren, William R.; Withers, Jonah L.; Eisenhauer, Zachery; Mensinger, Matthew A.; Castro-Santos, Theodore 0000-0003-2575-9120</t>
+          <t>Katzner, Todd E. 0000-0003-4503-8435 tkatzner@usgs.gov; Blackford, Ashleigh V.; Donahue, Mary; Gibbs, Samantha E.J.; Lenoch, Julianna B.; Martin, Michael K.; Rocke, Tonie E. 0000-0003-3933-1563 trocke@usgs.gov; Root, J. Jeffrey; Styles, Darren; Cooper, Sunny; Dean, Kristin; Dvornicky-Raymond, Zachary 0000-0001-9426-2631; Keller, Dominique; Sanchez, Carlos; Dunlap, Brett; Grier, Thomas; Jones, Michael P.; Nitzel, Gregory; Patrick, Erin; Purcell, Maureen 0000-0003-0154-8433 mpurcell@usgs.gov; Specht, Aaron J. 0000-0002-3342-1229; Suarez, David L.</t>
         </is>
       </c>
       <c r="AZ91" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70270732</t>
+          <t>https://pubs.usgs.gov/publication/70266026</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>70270732</t>
+          <t>70266026</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>70270732</t>
+          <t>70266026</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Being loud to find a quiet bird: Surveying a secretive tropical avian species</t>
+          <t>Relative abundance, seasonal occurrence, and distribution of marine birds in the northern Gulf of Mexico</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Caribbean Journal of Science</t>
+          <t>Marine Ornithology: Journal of Seabird Research and Conservation</t>
+        </is>
+      </c>
+      <c r="M92" t="inlineStr">
+        <is>
+          <t>2074-1235</t>
+        </is>
+      </c>
+      <c r="N92" t="inlineStr">
+        <is>
+          <t>1018-3337</t>
         </is>
       </c>
       <c r="P92" t="inlineStr">
         <is>
-          <t>10.18475/cjos.v55i1.a7</t>
+          <t>10.5038/2074-1235.53.1.1634</t>
         </is>
       </c>
       <c r="R92" t="inlineStr">
         <is>
-          <t>55</t>
-[...2 lines deleted...]
-      <c r="S92" t="inlineStr">
+          <t>53</t>
+        </is>
+      </c>
+      <c r="T92" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="U92" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V92" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W92" t="inlineStr">
+        <is>
+          <t>African Seabird Group/Pacific Seabird Group</t>
+        </is>
+      </c>
+      <c r="Y92" t="inlineStr">
+        <is>
+          <t>Coop Res Unit Atlanta</t>
+        </is>
+      </c>
+      <c r="Z92" t="inlineStr">
+        <is>
+          <t>18 p.</t>
+        </is>
+      </c>
+      <c r="AD92" t="inlineStr">
+        <is>
+          <t>189</t>
+        </is>
+      </c>
+      <c r="AE92" t="inlineStr">
+        <is>
+          <t>206</t>
+        </is>
+      </c>
+      <c r="AQ92" t="inlineStr">
+        <is>
+          <t>Gulf of Mexico</t>
+        </is>
+      </c>
+      <c r="AW92" t="inlineStr">
+        <is>
+          <t>Haney, J. Christopher; Michael, Pamela E.; Gleason, Jeffery S.; Wilson, Randy; Satgé, Yvan G.; Hixson, Kathy M.; Jodice, Patrick G.R. 0000-0001-8716-120X</t>
+        </is>
+      </c>
+      <c r="AZ92" t="inlineStr">
         <is>
           <t>1</t>
-        </is>
-[...58 lines deleted...]
-          <t>0</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70264400</t>
+          <t>https://pubs.usgs.gov/publication/70268269</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>70264400</t>
+          <t>70268269</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>70264400</t>
+          <t>70268269</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Newsletter</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Newsletter</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>MTAB 111, March 2025</t>
+          <t>Sprague’s Pipits (Anthus spragueii) occupying high-elevation intermontane valley habitat throughout the breeding season in southwest Montana</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Memo to All Banders (MTAB)</t>
+          <t>Western North American Naturalist</t>
+        </is>
+      </c>
+      <c r="M93" t="inlineStr">
+        <is>
+          <t>1944-8341</t>
+        </is>
+      </c>
+      <c r="N93" t="inlineStr">
+        <is>
+          <t>1527-0904</t>
+        </is>
+      </c>
+      <c r="P93" t="inlineStr">
+        <is>
+          <t>10.3398/064.085.0107</t>
+        </is>
+      </c>
+      <c r="R93" t="inlineStr">
+        <is>
+          <t>85</t>
+        </is>
+      </c>
+      <c r="S93" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="T93" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U93" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V93" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W93" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
+          <t>BioOne</t>
         </is>
       </c>
       <c r="Y93" t="inlineStr">
         <is>
-          <t>Eastern Ecological Science Center</t>
+          <t>Northern Rocky Mountain Science Center</t>
         </is>
       </c>
       <c r="Z93" t="inlineStr">
         <is>
-          <t>14 p.</t>
+          <t>7 p.</t>
+        </is>
+      </c>
+      <c r="AD93" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="AE93" t="inlineStr">
+        <is>
+          <t>86</t>
+        </is>
+      </c>
+      <c r="AM93" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN93" t="inlineStr">
+        <is>
+          <t>Montana</t>
+        </is>
+      </c>
+      <c r="AQ93" t="inlineStr">
+        <is>
+          <t>southwest Montana</t>
         </is>
       </c>
       <c r="AW93" t="inlineStr">
         <is>
-          <t>Harvey, Kyra 0000-0003-4781-1874; McKay, Jennifer L. 0000-0002-8893-0231</t>
+          <t>Staufer, Andrew C.; Maggs, Emilie K.; Beever, Erik A. 0000-0002-9369-486X ebeever@usgs.gov; Mitchell, Adam E.</t>
         </is>
       </c>
       <c r="AZ93" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr20211104F</t>
+          <t>https://pubs.usgs.gov/publication/70275339</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>70264367</t>
+          <t>70275339</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>ofr20211104F</t>
+          <t>70275339</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
-[...4 lines deleted...]
-          <t>Potential Effects of Sea Level Rise and High Tide Flooding on &lt;em&gt;Laterallus jamaicensis jamaicensis&lt;/em&gt; (Eastern Black Rail) Coastal Breeding Areas</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Potential effects of sea level rise and high tide flooding on &lt;em&gt;Laterallus jamaicensis jamaicensis&lt;/em&gt; (eastern black rail) coastal breeding areas</t>
-[...29 lines deleted...]
-          <t>10.3133/ofr20211104F</t>
+          <t>Evaluating the potential of co-located non-petroleum energy resources in the Gulf Coast using play fairwayaAnalysis</t>
+        </is>
+      </c>
+      <c r="R94" t="inlineStr">
+        <is>
+          <t>74</t>
+        </is>
+      </c>
+      <c r="S94" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="T94" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U94" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V94" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W94" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>Gulf Coast Association of Geological Societies</t>
         </is>
       </c>
       <c r="Y94" t="inlineStr">
         <is>
-          <t>Midwest Climate Adaptation Science Center</t>
+          <t>Central Energy Resources Science Center</t>
         </is>
       </c>
       <c r="Z94" t="inlineStr">
         <is>
-          <t>vii, 40 p.</t>
-[...4 lines deleted...]
-          <t>52</t>
+          <t>12 p.</t>
+        </is>
+      </c>
+      <c r="AA94" t="inlineStr">
+        <is>
+          <t>Book</t>
+        </is>
+      </c>
+      <c r="AB94" t="inlineStr">
+        <is>
+          <t>Conference publication</t>
+        </is>
+      </c>
+      <c r="AC94" t="inlineStr">
+        <is>
+          <t>GeoGulf transactions</t>
+        </is>
+      </c>
+      <c r="AD94" t="inlineStr">
+        <is>
+          <t>99</t>
+        </is>
+      </c>
+      <c r="AE94" t="inlineStr">
+        <is>
+          <t>110</t>
         </is>
       </c>
       <c r="AM94" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AQ94" t="inlineStr">
         <is>
-          <t>Atlantic Coast, Gulf Coast</t>
-[...9 lines deleted...]
-          <t>N</t>
+          <t>Gulf Coast</t>
         </is>
       </c>
       <c r="AW94" t="inlineStr">
         <is>
-          <t>Nikiel, Catherine A. 0000-0001-9785-7497; Lyons, Marta P. 0000-0002-8117-8710 mlyons@usgs.gov</t>
+          <t>Gardner, Rand 0000-0001-8711-5334; Birdwell, Justin E. 0000-0001-8263-1452 jbirdwell@usgs.gov</t>
         </is>
       </c>
       <c r="AZ94" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70269979</t>
+          <t>https://pubs.usgs.gov/publication/70266184</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>70269979</t>
+          <t>70266184</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>70269979</t>
+          <t>70266184</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>Effects of northern bobwhite habitat management on avian species of conservation concern</t>
+          <t>Behavioral plasticity in detection height of an invasive, arboreal snake based on size, condition, and prey</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Ecological Indicators</t>
+          <t>Wildlife Research</t>
         </is>
       </c>
       <c r="P95" t="inlineStr">
         <is>
-          <t>10.1016/j.ecolind.2025.113310</t>
+          <t>10.1071/WR24085</t>
         </is>
       </c>
       <c r="R95" t="inlineStr">
         <is>
-          <t>172</t>
+          <t>52</t>
         </is>
       </c>
       <c r="T95" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U95" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V95" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W95" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>CSIRO Publishing</t>
         </is>
       </c>
       <c r="Y95" t="inlineStr">
         <is>
-          <t>Coop Res Unit Leetown</t>
+          <t>Pacific Island Ecosystems Research Center</t>
         </is>
       </c>
       <c r="Z95" t="inlineStr">
         <is>
-          <t>113310, 11 p.</t>
-[...9 lines deleted...]
-          <t>Iowa</t>
+          <t>WR24085, 13 p.</t>
+        </is>
+      </c>
+      <c r="AQ95" t="inlineStr">
+        <is>
+          <t>Cocos Island, Guam</t>
         </is>
       </c>
       <c r="AW95" t="inlineStr">
         <is>
-          <t>Ford, Johanna M. H.; Tucker, Anna Maureen 0000-0002-1473-2048 amtucker@usgs.gov; Janke, Adam K.; Harms, Tyler M.; Wilson, Riggs O.</t>
+          <t>Nafus, Melia G. 0000-0002-7325-3055 mnafus@usgs.gov; Gray, Levi; Klug, Page E. pklug@usgs.gov; Rodda, Gordon H. 0000-0002-6696-7308 roddag@usgs.gov; Goetz, Scott Michael 0000-0002-8705-5316</t>
         </is>
       </c>
       <c r="AZ95" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/fs20253011</t>
+          <t>https://pubs.usgs.gov/publication/70270244</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>70264195</t>
+          <t>70270244</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>fs20253011</t>
+          <t>70270244</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Foundational Science in Flight: USGS Bird Programs Support Conservation, Culture, and a Thriving U.S. Economy</t>
+          <t>Innovative microphone transmitter reveals differences in acoustic structure between broadcast and whisper songs of &lt;i&gt;Myadestes obscurus&lt;/i&gt; (ʻŌmaʻo)</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Foundational science in flight—USGS bird programs support conservation, culture, and a thriving U.S. economy</t>
+          <t>Innovative microphone transmitter reveals differences in acoustic structure between broadcast and whisper songs of Myadestes obscurus (ʻŌmaʻo)</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Fact Sheet</t>
-[...14 lines deleted...]
-          <t>2327-6916</t>
+          <t>Ornithology</t>
         </is>
       </c>
       <c r="P96" t="inlineStr">
         <is>
-          <t>10.3133/fs20253011</t>
+          <t>10.1093/ornithology/ukaf001</t>
+        </is>
+      </c>
+      <c r="R96" t="inlineStr">
+        <is>
+          <t>142</t>
+        </is>
+      </c>
+      <c r="S96" t="inlineStr">
+        <is>
+          <t>2</t>
         </is>
       </c>
       <c r="T96" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U96" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V96" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W96" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>Oxford Academic</t>
         </is>
       </c>
       <c r="Y96" t="inlineStr">
         <is>
-          <t>Eastern Ecological Science Center</t>
+          <t>Pacific Island Ecosystems Research Center</t>
         </is>
       </c>
       <c r="Z96" t="inlineStr">
         <is>
-          <t>4 p.</t>
-[...4 lines deleted...]
-          <t>4</t>
+          <t>ukaf001, 11 p.</t>
         </is>
       </c>
       <c r="AM96" t="inlineStr">
         <is>
-          <t>Canada, Mexico, United States</t>
-[...9 lines deleted...]
-          <t>N</t>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN96" t="inlineStr">
+        <is>
+          <t>Hawaii</t>
+        </is>
+      </c>
+      <c r="AQ96" t="inlineStr">
+        <is>
+          <t>Island of Hawaii</t>
         </is>
       </c>
       <c r="AW96" t="inlineStr">
         <is>
-          <t>Ziolkowski, David 0000-0002-2500-4417 dziolkowski@usgs.gov; Celis-Murillo, Antonio 0000-0002-3371-6529; Malpass, Jenn 0000-0003-2176-992X; Pardieck, Keith L. 0000-0003-2779-4392 kpardieck@usgs.gov; Martin, Julien 0000-0002-7375-129X julienmartin@usgs.gov; Walker, Lauren Emily 0000-0002-4316-3577</t>
+          <t>Navine, Amanda K; Paxton, Kristina L. 0000-0003-2321-5090; Netoskie, Erin C. 0000-0001-9995-4274; Tysall, Eirlys; Paxton, Eben H. 0000-0001-5578-7689; Hart, Patrick J. 0000-0003-4781-8785</t>
         </is>
       </c>
       <c r="AZ96" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70265878</t>
+          <t>https://pubs.usgs.gov/publication/70264859</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>70265878</t>
+          <t>70264859</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>70265878</t>
+          <t>70264859</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>Shortening migration by 4500 km does not affect nesting phenology or increase nest success for black brant (&lt;i&gt;Branta bernicla nigrica&lt;/i&gt;) breeding in Arctic and subarctic Alaska</t>
+        </is>
+      </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>Population trends of native and non-native forest birds on the island of Molokai, Hawaii</t>
+          <t>Shortening migration by 4500 km does not affect nesting phenology or increase nest success for black brant (Branta bernicla nigricans) breeding in Arctic and subarctic Alaska</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>The Wilson Journal of Ornithology</t>
+          <t>Movement Ecology</t>
         </is>
       </c>
       <c r="P97" t="inlineStr">
         <is>
-          <t>10.1080/15594491.2024.2444022</t>
+          <t>10.1186/s40462-025-00530-z</t>
         </is>
       </c>
       <c r="R97" t="inlineStr">
         <is>
-          <t>137</t>
-[...4 lines deleted...]
-          <t>1</t>
+          <t>13</t>
         </is>
       </c>
       <c r="T97" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U97" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V97" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W97" t="inlineStr">
         <is>
-          <t>Taylor &amp; Francis</t>
+          <t>Biomed Central</t>
         </is>
       </c>
       <c r="Y97" t="inlineStr">
         <is>
-          <t>Pacific Island Ecosystems Research Center</t>
+          <t>Alaska Science Center Ecosystems</t>
         </is>
       </c>
       <c r="Z97" t="inlineStr">
         <is>
-          <t>14 p.</t>
-[...9 lines deleted...]
-          <t>64</t>
+          <t>21, 13 p.</t>
         </is>
       </c>
       <c r="AM97" t="inlineStr">
         <is>
-          <t>United States</t>
-[...9 lines deleted...]
-          <t>Molokai</t>
+          <t>Canada, Mexico, United States</t>
         </is>
       </c>
       <c r="AW97" t="inlineStr">
         <is>
-          <t>Smith, Lauren K. 0000-0003-1783-715X; Judge, Seth 0000-0003-3832-3246; Genz, Ayesha 0000-0002-2916-1436; Berry, Lainie; Berthold, Laura K; Mounce, Hanna L.; Camp, Richard J. 0000-0001-7008-923X rick_camp@usgs.gov</t>
+          <t>Matsuoka, Toshio Doroff 0009-0009-4235-2614; Patil, Vijay P. 0000-0002-9357-194X vpatil@usgs.gov; Hupp, Jerry W. 0000-0002-6439-3910; Leach, Alan G.; Reed, John 0000-0002-3239-6906; Sedinger, James S.; Ward, David H.</t>
         </is>
       </c>
       <c r="AZ97" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20245102</t>
+          <t>https://pubs.usgs.gov/publication/70265863</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>70263871</t>
+          <t>70265863</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>sir20245102</t>
+          <t>70265863</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
-[...4 lines deleted...]
-          <t>North American Waterfowl Management Plan Survey Regional Profile—Southeast Region</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>North American Waterfowl Management Plan survey regional profile—Southeast region</t>
+          <t>Properties of solid bitumen formed during hydrous, anhydrous, and brine pyrolysis of oil shale: Implications for solid bitumen reflectance in source-rock reservoirs</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Scientific Investigations Report</t>
-[...14 lines deleted...]
-          <t>2328-031X</t>
+          <t>Applied Geochemistry</t>
         </is>
       </c>
       <c r="P98" t="inlineStr">
         <is>
-          <t>10.3133/sir20245102</t>
+          <t>10.1016/j.apgeochem.2025.106365</t>
+        </is>
+      </c>
+      <c r="R98" t="inlineStr">
+        <is>
+          <t>185</t>
         </is>
       </c>
       <c r="T98" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U98" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V98" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W98" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston VA</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Y98" t="inlineStr">
         <is>
-          <t>Fort Collins Science Center</t>
+          <t>Geology, Energy &amp; Minerals Science Center</t>
         </is>
       </c>
       <c r="Z98" t="inlineStr">
         <is>
-          <t>vii, 38 p.</t>
-[...4 lines deleted...]
-          <t>Y</t>
+          <t>106365, 19 p.</t>
+        </is>
+      </c>
+      <c r="AM98" t="inlineStr">
+        <is>
+          <t>Pakistan, United Kingdom, United States</t>
+        </is>
+      </c>
+      <c r="AN98" t="inlineStr">
+        <is>
+          <t>Colorado</t>
         </is>
       </c>
       <c r="AW98" t="inlineStr">
         <is>
-          <t>Cole, Nicholas W. 0000-0003-1204-971X; Fulton, David C. 0000-0001-5763-7887</t>
+          <t>Hackley, Paul C. 0000-0002-5957-2551 phackley@usgs.gov; Birdwell, Justin E. 0000-0001-8263-1452 jbirdwell@usgs.gov; McAleer, Ryan J. 0000-0003-3801-7441 rmcaleer@usgs.gov</t>
         </is>
       </c>
       <c r="AZ98" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70264425</t>
+          <t>https://pubs.usgs.gov/publication/70266489</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>70264425</t>
+          <t>70266489</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>70264425</t>
+          <t>70266489</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Preprint</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Preprint</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Piping Plover home ranges do not appear to be impacted by restoration of barrier islands and headlands</t>
+          <t>Spatial variation in landlocked Atlantic Salmon smolt survival associated with dam passage, avian predation, and stocking location</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>BioRxiv</t>
+          <t>North American Journal of Fisheries Management</t>
         </is>
       </c>
       <c r="P99" t="inlineStr">
         <is>
-          <t>10.1101/2025.03.03.638931</t>
+          <t>10.1093/najfmt/vqae002</t>
+        </is>
+      </c>
+      <c r="R99" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="S99" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="T99" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U99" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V99" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W99" t="inlineStr">
         <is>
-          <t>BioRxiv</t>
+          <t>Oxford Academic</t>
         </is>
       </c>
       <c r="Y99" t="inlineStr">
         <is>
-          <t>Wetland and Aquatic Research Center</t>
+          <t>Eastern Ecological Science Center</t>
         </is>
       </c>
       <c r="Z99" t="inlineStr">
         <is>
-          <t>33 p.</t>
+          <t>14 p.</t>
+        </is>
+      </c>
+      <c r="AD99" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AE99" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="AM99" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN99" t="inlineStr">
+        <is>
+          <t>Vermont</t>
+        </is>
+      </c>
+      <c r="AQ99" t="inlineStr">
+        <is>
+          <t>Lake Champlain, Winooski River</t>
         </is>
       </c>
       <c r="AW99" t="inlineStr">
         <is>
-          <t>Zenzal, Theodore J. Jr. 0000-0001-7342-1373; Anderson, Amanda Nicole 0000-0003-3930-3896; LeBlanc, Delaina; Dobbs, Robert C. 0000-0002-9079-7249 rdobbs@usgs.gov; Geary, Brock; Waddle, Hardin 0000-0003-1940-2133</t>
+          <t>Heim, Kurt C.; Ardren, William R.; Withers, Jonah L.; Eisenhauer, Zachery; Mensinger, Matthew A.; Castro-Santos, Theodore 0000-0003-2575-9120</t>
         </is>
       </c>
       <c r="AZ99" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70265429</t>
+          <t>https://pubs.usgs.gov/publication/70270732</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>70265429</t>
+          <t>70270732</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>70265429</t>
+          <t>70270732</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>Effectiveness of stewardship and management strategies to conserve coastal bird populations in the northern Gulf of Mexico: A literature review</t>
+          <t>Being loud to find a quiet bird: Surveying a secretive tropical avian species</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Journal of Field Ornithology</t>
+          <t>Caribbean Journal of Science</t>
         </is>
       </c>
       <c r="P100" t="inlineStr">
         <is>
-          <t>10.5751/JFO-00612-960107</t>
+          <t>10.18475/cjos.v55i1.a7</t>
         </is>
       </c>
       <c r="R100" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>55</t>
         </is>
       </c>
       <c r="S100" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="T100" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U100" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V100" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W100" t="inlineStr">
         <is>
-          <t>Association of Field Ornithologists</t>
+          <t>BioOne</t>
         </is>
       </c>
       <c r="Y100" t="inlineStr">
         <is>
-          <t>Wetland and Aquatic Research Center</t>
+          <t>Coop Res Unit Atlanta</t>
         </is>
       </c>
       <c r="Z100" t="inlineStr">
         <is>
-          <t>7, 56 p.</t>
+          <t>11 p.</t>
+        </is>
+      </c>
+      <c r="AD100" t="inlineStr">
+        <is>
+          <t>54</t>
+        </is>
+      </c>
+      <c r="AE100" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="AM100" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AQ100" t="inlineStr">
+        <is>
+          <t>Cambalache State Forest, Puerto Rico</t>
         </is>
       </c>
       <c r="AW100" t="inlineStr">
         <is>
-          <t>Fuller, Jennifer L.; Michel, Nicole L.; Adams, Evan M.; Darrah, Abigail J.; Fournier, Auriel; Grace, Jacquelyn K.; Koczur, Lianne; Kraft, Bethany A.C.; Maness, Terri J.; Saunders, Sarah P.; Taylor, Caz M.; Valentine, Kiara L.; Zenzal, Theodore J. Jr. 0000-0001-7342-1373</t>
+          <t>Rodriquez-Rivera, Kenneth X.; Puente Rolon, Alberto R.; Collazo, Jaime A. 0000-0002-1816-7744</t>
         </is>
       </c>
       <c r="AZ100" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70264970</t>
+          <t>https://pubs.usgs.gov/publication/70264400</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>70264970</t>
+          <t>70264400</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>70264970</t>
+          <t>70264400</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Newsletter</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Organization Series</t>
+          <t>Newsletter</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>Methodology</t>
+          <t>MTAB 111, March 2025</t>
+        </is>
+      </c>
+      <c r="H101" t="inlineStr">
+        <is>
+          <t>Memo to All Banders (MTAB)</t>
         </is>
       </c>
       <c r="T101" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U101" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V101" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W101" t="inlineStr">
         <is>
-          <t>North American Bird Conservation Initiative</t>
+          <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="Y101" t="inlineStr">
         <is>
           <t>Eastern Ecological Science Center</t>
         </is>
       </c>
       <c r="Z101" t="inlineStr">
         <is>
-          <t>HTML Document</t>
-[...14 lines deleted...]
-          <t>State of the birds report, United States of America 2025</t>
+          <t>14 p.</t>
         </is>
       </c>
       <c r="AW101" t="inlineStr">
         <is>
-          <t>North American Bird Conservation Initiative; Rodewald, A.; Brasher, Mike; Alexander, John; Ammon, Elisabeth M.; Borneman, Tracy E.; Brewer, Dustin; Brown, Stephen; Duberstein, Jennie N.; Flint, Beth; Hannuksela, Adam; Holland, Kathleen; Hostetler, J. A. 0000-0003-3669-1758; Juarez, Edwin; Kaler, Robin; Latimer, Chris; Manquera, Elva; Martin, Kate; McCreedy, Chris; Michel, Nicole; Newsome, Corina; Olsen, Andrew; Romano, Marc; Rosenberg, Kenneth V.; Ryder, B.; Rylander, Rebekah J.; Sauer, John R. 0000-0002-4557-3019 jrsauer@usgs.gov; Smith, Adam; Spatz, Dena; Spiegel, Caleb; Supplee, Tice; Swift, Roberta; VanderWerf, Eric; Vest, Josh; Wang, Olivia</t>
+          <t>Harvey, Kyra 0000-0003-4781-1874; McKay, Jennifer L. 0000-0002-8893-0231</t>
         </is>
       </c>
       <c r="AZ101" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70264146</t>
+          <t>https://pubs.usgs.gov/publication/ofr20211104F</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>70264146</t>
+          <t>70264367</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>70264146</t>
+          <t>ofr20211104F</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Avian influenza infection and antibodies not identified in eastern wild turkeys (&lt;i&gt;Meleagris gallopavo silvestris&lt;/i&gt;) sampled on the Delmarva Peninsula</t>
+          <t>Potential Effects of Sea Level Rise and High Tide Flooding on &lt;em&gt;Laterallus jamaicensis jamaicensis&lt;/em&gt; (Eastern Black Rail) Coastal Breeding Areas</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Avian influenza infection and antibodies not identified in eastern wild turkeys (Meleagris gallopavo silvestris) sampled on the Delmarva Peninsula</t>
+          <t>Potential effects of sea level rise and high tide flooding on &lt;em&gt;Laterallus jamaicensis jamaicensis&lt;/em&gt; (eastern black rail) coastal breeding areas</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Avian Diseases</t>
+          <t>Open-File Report</t>
+        </is>
+      </c>
+      <c r="I102" t="inlineStr">
+        <is>
+          <t>2021-1104</t>
+        </is>
+      </c>
+      <c r="K102" t="inlineStr">
+        <is>
+          <t>F</t>
+        </is>
+      </c>
+      <c r="M102" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N102" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P102" t="inlineStr">
         <is>
-          <t>10.1637/aviandiseases-D-24-00077</t>
-[...9 lines deleted...]
-          <t>1</t>
+          <t>10.3133/ofr20211104F</t>
         </is>
       </c>
       <c r="T102" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U102" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V102" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W102" t="inlineStr">
         <is>
-          <t>Allen Press</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X102" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y102" t="inlineStr">
         <is>
-          <t>Eastern Ecological Science Center</t>
+          <t>Midwest Climate Adaptation Science Center</t>
         </is>
       </c>
       <c r="Z102" t="inlineStr">
         <is>
-          <t>4 p.</t>
-[...7 lines deleted...]
-      <c r="AE102" t="inlineStr">
+          <t>vii, 40 p.</t>
+        </is>
+      </c>
+      <c r="AF102" t="inlineStr">
+        <is>
+          <t>52</t>
+        </is>
+      </c>
+      <c r="AM102" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AQ102" t="inlineStr">
+        <is>
+          <t>Atlantic Coast, Gulf Coast</t>
+        </is>
+      </c>
+      <c r="AU102" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="AV102" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AW102" t="inlineStr">
+        <is>
+          <t>Nikiel, Catherine A. 0000-0001-9785-7497; Lyons, Marta P. 0000-0002-8117-8710 mlyons@usgs.gov</t>
+        </is>
+      </c>
+      <c r="AZ102" t="inlineStr">
         <is>
           <t>5</t>
-        </is>
-[...23 lines deleted...]
-          <t>0</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70263997</t>
+          <t>https://pubs.usgs.gov/publication/70269979</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>70263997</t>
+          <t>70269979</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>70263997</t>
+          <t>70269979</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Preprint</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Preprint</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>A practical decision tool for marine bird mortality assessments</t>
+          <t>Effects of northern bobwhite habitat management on avian species of conservation concern</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>EcoEvoRxiv</t>
+          <t>Ecological Indicators</t>
         </is>
       </c>
       <c r="P103" t="inlineStr">
         <is>
-          <t>10.32942/X23S6R</t>
+          <t>10.1016/j.ecolind.2025.113310</t>
+        </is>
+      </c>
+      <c r="R103" t="inlineStr">
+        <is>
+          <t>172</t>
         </is>
       </c>
       <c r="T103" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U103" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V103" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W103" t="inlineStr">
         <is>
-          <t>EcoEvoRxiv</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Y103" t="inlineStr">
         <is>
-          <t>Alaska Science Center; Eastern Ecological Science Center</t>
+          <t>Coop Res Unit Leetown</t>
         </is>
       </c>
       <c r="Z103" t="inlineStr">
         <is>
-          <t>48 p.</t>
+          <t>113310, 11 p.</t>
+        </is>
+      </c>
+      <c r="AM103" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN103" t="inlineStr">
+        <is>
+          <t>Iowa</t>
         </is>
       </c>
       <c r="AW103" t="inlineStr">
         <is>
-          <t>Harvey, Johanna Alexandra 0000-0003-4504-6777; Ramey, Andrew M. 0000-0002-3601-8400 aramey@usgs.gov; Avery-Gomm, Stephanie; Robertson, Gregory; Romano, Marc; Mullinax, Jennifer M.; Boldenow, Megan; Atkinson, Philip W.; Prosser, Diann J. 0000-0002-5251-1799</t>
+          <t>Ford, Johanna M. H.; Tucker, Anna Maureen 0000-0002-1473-2048 amtucker@usgs.gov; Janke, Adam K.; Harms, Tyler M.; Wilson, Riggs O.</t>
         </is>
       </c>
       <c r="AZ103" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70266263</t>
+          <t>https://pubs.usgs.gov/publication/fs20253011</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>70266263</t>
+          <t>70264195</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>70266263</t>
+          <t>fs20253011</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>Foundational Science in Flight: USGS Bird Programs Support Conservation, Culture, and a Thriving U.S. Economy</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>When the wild things are: Defining mammalian diel activity and plasticity</t>
+          <t>Foundational science in flight—USGS bird programs support conservation, culture, and a thriving U.S. economy</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Science Advances</t>
+          <t>Fact Sheet</t>
+        </is>
+      </c>
+      <c r="I104" t="inlineStr">
+        <is>
+          <t>2025-3011</t>
+        </is>
+      </c>
+      <c r="M104" t="inlineStr">
+        <is>
+          <t>2327-6932</t>
+        </is>
+      </c>
+      <c r="N104" t="inlineStr">
+        <is>
+          <t>2327-6916</t>
         </is>
       </c>
       <c r="P104" t="inlineStr">
         <is>
-          <t>10.1126/sciadv.ado3843</t>
-[...9 lines deleted...]
-          <t>9</t>
+          <t>10.3133/fs20253011</t>
         </is>
       </c>
       <c r="T104" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U104" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V104" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W104" t="inlineStr">
         <is>
-          <t>American Association for the Advancement of Science</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X104" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y104" t="inlineStr">
         <is>
-          <t>Coop Res Unit Seattle</t>
+          <t>Eastern Ecological Science Center</t>
         </is>
       </c>
       <c r="Z104" t="inlineStr">
         <is>
-          <t>eado3843, 15 p.</t>
+          <t>4 p.</t>
+        </is>
+      </c>
+      <c r="AF104" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="AM104" t="inlineStr">
+        <is>
+          <t>Canada, Mexico, United States</t>
+        </is>
+      </c>
+      <c r="AU104" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AV104" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW104" t="inlineStr">
         <is>
-          <t>Devarajan, Kadambari; Fidino, Mason; Farris, Zach J.; Adalsteinsson, Solny A.; Andrade-Ponce, Gabriel; Angstmann, Julia; Anthonysamy, Whitney; Aquino, Jesica; Asefa, Addisu; Avila, Belen; Bailey, Larissa L.; Barbosa, Lyandra Maria de Sousa; Barreto, Marcela de Frias; Barton, Owain; Bates, Chloe E; Beltrão, Mayara Guimarães; Bird, Tori; Biro, Elizabeth G; Bisi, Francesco; Bohórquez, Daniel; Boyce, Mark S.; Brashares, Justin S.; Bullington, Grace; Burns, Phoebe; Burr, Jessica; Butler, Andrew R.; Calhoun, Kendall L.; Cao, Tien Trung; Casado, Natalia; Cepeda-Duque, Juan Camilo; Cepek, Jonathon D.; Chiarello, Adriano Garcia; Collins, Merri; Cordeiro-Estrela, Pedro; Costa, Sebastian; Cremonesi, Giacomo; Cristescu, Bogdan; Cruz, Paula; Albuquerque, Anna Carolina Figueiredo de; De Angelo, Carlos; De Campos, Cláudia Bueno; De Sena, Liana Mara Mendes; Di Bitetti, Mario; Dias, Douglas de Matos; Diefenbach, Duane R. 0000-0001-5111-1147 drd11@usgs.gov; Doherty, Tim S.; dos Santos, Thais P; Duarte, Gabriela Teixeira; Eppley, Timothy M.; Erb, John; Esteves, Carolina Franco; Evans, Bryn; Falcão, Maria L.M.; Fernandes-Ferreira, Hugo; Fieberg, John R.; Firmino de Souza Filho, Luiz Carlos; Fisher, Jason; Fortin, Marie-Josee; Gale, George A.; Gallo, Travis; Ganoe, Laken S; Garcia-Anleu, Rony; Gaynor, Kaitlyn M.; Gelmi-Candusso, Tiziana A.; Gichuru, Phillys N.; Gomez, Quimey; Green, Austin M. 0000-0002-7443-3015; Guimarães, Luiza Neves; Haight, Jeffrey D.; Harris, Lavendar R.; Hawn, Zachary D.; Heiman, Jordan; Hoang, Huy Quoc; Huebner, Sarah; Iannarilli, Fabiola; Iezzi, María Eugenia; Ivan, Jacob S.; Jaspers, Kodi J.; Jordan, Mark J; Kamilar, Jason; Kane, Mamadou; Karimi, Mohammad Hosein; Kelly, Marcella J.; Kohl, Michel T.; Kuvlesky, William P.; Ladle, Andrew; Larson, Rachel N.; Le, Quy Tan; Le, Duy; Le, Van Son; Lehrer, Elizabeth W.; Lendrum, Patrick E; Lewis, Jesse S. 0000-0002-3071-5272; Link, Andrés; Lizcano, Diego J.; Lombardi, Jason V. 0000-0002-0017-5674; Long, Robert 0000-0003-4004-9573; López-Tello, Eva; Lugarini, Camile; Lugo, David; MacKay, Paula; Madadi, Maria; Magalhães, Rodolfo Assis; Magle, Seth B.; Maia, Ludmila Hufnagel Regis Diniz; Mandujano, Salvador; Marchenkova, Taisiia; Marinho, Paulo Henrique; Marker, Laurie; Martinez Pardo, Julia; Martinoli, Adriano; Massara, Rodrigo Lima; Masseloux, Juliana; Matiukhina, Dina; Mayer, Amy E.; Mazariegos, Luis; McClung, Maureen R.; McInturff, Alex; McPhail, Darby; Mertl, Amy; Middaugh, Christopher R.; Miller, David; Mills, David; Miquelle, Dale; Miritis, Vivianna; Moll, Remington J.; Molnar, Peter K. 0000-0001-7260-2674; Montgomery, Robert; Morelli, Toni Lyn; Mortelliti, Alessio; Mueller, Rachael I.; Mukhacheva, Anna S.; Mullen, Kayleigh 0009-0004-1975-2779; Murphy, Asia; Nepomuceno, Vance; Ngoprasert, Dusit; Nguyen, An; Nguyen, Thanh Van; Nguyen, Van Thai; Nguyen Quang, Hoa Anh; Nipko, Rob; Nobre, Ana Clarissa Costa; Northrup, Joseph; Owen, Megan A.; Paglia, Adriano Pereira; Palmer, Meredith S.; Palomo-Munoz, Gabriela; Pardo, Lain E.; Parks, Chrystina; Paschoal, Ana Maria de Oliveira; Patterson, Brent; Paviolo, Agustin; Pejchar, Liba; Pendergast, Mary E. 0000-0001-5024-399X; Perotto-Baldivieso, Humberto L.; Petrov, Timofei; Poisson, Mairi K.P.; Polli, Daiana Jeronimo; Pourmirzai, Morteza; Reebin, Alexander; Remine, Katie R.; Rich, Lindsey; Richardson, Christopher S.; Robino, Facundo; Rocha, Daniel G; Rocha, Fabiana Lopes; Rodrigues, Flávio Henrique Guimarães; Rohnke, Adam T.; Ryan, Travis J.; Salsbury, Carmen M.; Sander, Heather A.; Santos-Cavalcante, Nadia Maria da Cruz; Sekercioglu, Cagan H.; Seryodkin, Ivan; Setiawan, Dede Hendra; Shadloo, Shabnam; Shahhosseini, Mahsa; Shannon, Graeme; Shier, Catherine J.; Smith, G. Bradley; Snyder, Tom; Sollmann, Rahel 0000-0002-1607-2039; Sparks, Kimberly L.; Sribuarod, Kriangsak; St. Claire, Colleen Cassady; Stankowich, Theodore; Steinmetz, Robert; Stevenson, Cassondra J; Sunarto, Sunarto; Surasinghe, Thilina D.; Sutyrina, Svetlana V.; Swaisgood, Ronald R.; Taktehrani, Atie; Thapa, Kanchan; Thorton, Matthew; Tilker, Andrew; Tobler, Mathias W.; Tran, Van Bang; Tucker, Jody; Van Horn, Russell C.; Vargas-Soto, Juan S.; Velásquez, Karen L.; Venter, Jan; Venticinque, Eduardo M.; Verschueren, Stijn; Wampole, Erin; Watchorn, Darcy J.; Wearn, Oliver R.; Weiss, Katherine 0000-0002-0034-2460; Welschen, Alejandro; Widodo, Febri Anggriawan; Williamson, Jacque; Wilting, Andreas; Wittemyer, George; Zavaleta, Arturo; Zellmer, Amanda J.; Gerber, Brian Daniel 0000-0001-9285-9784</t>
+          <t>Ziolkowski, David 0000-0002-2500-4417 dziolkowski@usgs.gov; Celis-Murillo, Antonio 0000-0002-3371-6529; Malpass, Jenn 0000-0003-2176-992X; Pardieck, Keith L. 0000-0003-2779-4392 kpardieck@usgs.gov; Martin, Julien 0000-0002-7375-129X julienmartin@usgs.gov; Walker, Lauren Emily 0000-0002-4316-3577</t>
         </is>
       </c>
       <c r="AZ104" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>4</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70268954</t>
+          <t>https://pubs.usgs.gov/publication/70265878</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>70268954</t>
+          <t>70265878</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>70268954</t>
+          <t>70265878</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>The relative influence of climate extremes and species richness on the temporal variability of bird communities</t>
+          <t>Population trends of native and non-native forest birds on the island of Molokai, Hawaii</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Ecology</t>
+          <t>The Wilson Journal of Ornithology</t>
         </is>
       </c>
       <c r="P105" t="inlineStr">
         <is>
-          <t>10.1002/ecy.70005</t>
+          <t>10.1080/15594491.2024.2444022</t>
         </is>
       </c>
       <c r="R105" t="inlineStr">
         <is>
-          <t>106</t>
+          <t>137</t>
         </is>
       </c>
       <c r="S105" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="T105" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U105" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V105" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W105" t="inlineStr">
         <is>
-          <t>Ecological Society of America</t>
+          <t>Taylor &amp; Francis</t>
         </is>
       </c>
       <c r="Y105" t="inlineStr">
         <is>
-          <t>Coop Res Unit Atlanta</t>
+          <t>Pacific Island Ecosystems Research Center</t>
         </is>
       </c>
       <c r="Z105" t="inlineStr">
         <is>
-          <t>e70005, 8 p.</t>
+          <t>14 p.</t>
+        </is>
+      </c>
+      <c r="AD105" t="inlineStr">
+        <is>
+          <t>51</t>
+        </is>
+      </c>
+      <c r="AE105" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="AM105" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN105" t="inlineStr">
+        <is>
+          <t>Hawaii</t>
+        </is>
+      </c>
+      <c r="AQ105" t="inlineStr">
+        <is>
+          <t>Molokai</t>
         </is>
       </c>
       <c r="AW105" t="inlineStr">
         <is>
-          <t>Cady, Samantha M.; Fuhlendorf, Samuel D.; Davis, Craig A.; Luttbeg, Barney; Roberts, Caleb Powell 0000-0002-8716-0423; Loss, Scott</t>
+          <t>Smith, Lauren K. 0000-0003-1783-715X; Judge, Seth 0000-0003-3832-3246; Genz, Ayesha 0000-0002-2916-1436; Berry, Lainie; Berthold, Laura K; Mounce, Hanna L.; Camp, Richard J. 0000-0001-7008-923X rick_camp@usgs.gov</t>
         </is>
       </c>
       <c r="AZ105" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70274057</t>
+          <t>https://pubs.usgs.gov/publication/sir20245102</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>70274057</t>
+          <t>70263871</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>70274057</t>
+          <t>sir20245102</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
+        </is>
+      </c>
+      <c r="F106" t="inlineStr">
+        <is>
+          <t>North American Waterfowl Management Plan Survey Regional Profile—Southeast Region</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Delayed incubation leads to hatching failure of a Burrowing Owl (&lt;i&gt;Athene cunicularia&lt;/i&gt;) nest</t>
+          <t>North American Waterfowl Management Plan survey regional profile—Southeast region</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Wilson Journal of Ornithology</t>
+          <t>Scientific Investigations Report</t>
+        </is>
+      </c>
+      <c r="I106" t="inlineStr">
+        <is>
+          <t>2024-5102</t>
+        </is>
+      </c>
+      <c r="M106" t="inlineStr">
+        <is>
+          <t>2328-0328</t>
+        </is>
+      </c>
+      <c r="N106" t="inlineStr">
+        <is>
+          <t>2328-031X</t>
         </is>
       </c>
       <c r="P106" t="inlineStr">
         <is>
-          <t>10.1676/22-00089</t>
-[...9 lines deleted...]
-          <t>3</t>
+          <t>10.3133/sir20245102</t>
         </is>
       </c>
       <c r="T106" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U106" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V106" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W106" t="inlineStr">
         <is>
-          <t>Taylor &amp; Francis</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X106" t="inlineStr">
+        <is>
+          <t>Reston VA</t>
         </is>
       </c>
       <c r="Y106" t="inlineStr">
         <is>
-          <t>Coop Res Unit Seattle</t>
+          <t>Fort Collins Science Center</t>
         </is>
       </c>
       <c r="Z106" t="inlineStr">
         <is>
-          <t>6 p.</t>
-[...24 lines deleted...]
-          <t>Umatilla Army Depot</t>
+          <t>vii, 38 p.</t>
+        </is>
+      </c>
+      <c r="AU106" t="inlineStr">
+        <is>
+          <t>Y</t>
         </is>
       </c>
       <c r="AW106" t="inlineStr">
         <is>
-          <t>Lundblad, Carl G.; Conway, Courtney J. 0000-0003-0492-2953 cconway@usgs.gov</t>
+          <t>Cole, Nicholas W. 0000-0003-1204-971X; Fulton, David C. 0000-0001-5763-7887</t>
         </is>
       </c>
       <c r="AZ106" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>4</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70263506</t>
+          <t>https://pubs.usgs.gov/publication/70264425</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>70263506</t>
+          <t>70264425</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>70263506</t>
+          <t>70264425</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Newsletter</t>
+          <t>Preprint</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Newsletter</t>
+          <t>Preprint</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Note to banders, February 2025</t>
+          <t>Piping Plover home ranges do not appear to be impacted by restoration of barrier islands and headlands</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Memo to All Banders (MTAB)</t>
+          <t>BioRxiv</t>
+        </is>
+      </c>
+      <c r="P107" t="inlineStr">
+        <is>
+          <t>10.1101/2025.03.03.638931</t>
         </is>
       </c>
       <c r="T107" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U107" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V107" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W107" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
+          <t>BioRxiv</t>
         </is>
       </c>
       <c r="Y107" t="inlineStr">
         <is>
-          <t>Eastern Ecological Science Center</t>
+          <t>Wetland and Aquatic Research Center</t>
         </is>
       </c>
       <c r="Z107" t="inlineStr">
         <is>
-          <t>4 p.</t>
+          <t>33 p.</t>
         </is>
       </c>
       <c r="AW107" t="inlineStr">
         <is>
-          <t>Celis-Murillo, Antonio 0000-0002-3371-6529</t>
+          <t>Zenzal, Theodore J. Jr. 0000-0001-7342-1373; Anderson, Amanda Nicole 0000-0003-3930-3896; LeBlanc, Delaina; Dobbs, Robert C. 0000-0002-9079-7249 rdobbs@usgs.gov; Geary, Brock; Waddle, Hardin 0000-0003-1940-2133</t>
         </is>
       </c>
       <c r="AZ107" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr20251002</t>
+          <t>https://pubs.usgs.gov/publication/70265429</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>70263420</t>
+          <t>70265429</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>ofr20251002</t>
+          <t>70265429</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
-[...4 lines deleted...]
-          <t>Developing Research Tools for Demographic Study of &lt;em&gt;Rhynchophanes mccownii&lt;/em&gt; (Thick-billed Longspurs)</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>Developing research tools for demographic study of &lt;em&gt;Rhynchophanes mccownii&lt;/em&gt; (thick-billed longspurs)</t>
+          <t>Effectiveness of stewardship and management strategies to conserve coastal bird populations in the northern Gulf of Mexico: A literature review</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
-[...14 lines deleted...]
-          <t>0196-1497</t>
+          <t>Journal of Field Ornithology</t>
         </is>
       </c>
       <c r="P108" t="inlineStr">
         <is>
-          <t>10.3133/ofr20251002</t>
+          <t>10.5751/JFO-00612-960107</t>
+        </is>
+      </c>
+      <c r="R108" t="inlineStr">
+        <is>
+          <t>96</t>
+        </is>
+      </c>
+      <c r="S108" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="T108" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U108" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V108" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W108" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>Association of Field Ornithologists</t>
         </is>
       </c>
       <c r="Y108" t="inlineStr">
         <is>
-          <t>Northern Prairie Wildlife Research Center</t>
+          <t>Wetland and Aquatic Research Center</t>
         </is>
       </c>
       <c r="Z108" t="inlineStr">
         <is>
-          <t>viii, 33 p.</t>
-[...14 lines deleted...]
-          <t>N</t>
+          <t>7, 56 p.</t>
         </is>
       </c>
       <c r="AW108" t="inlineStr">
         <is>
-          <t>Ring, Megan M. 0000-0001-8331-8492; Swift, Rose J. 0000-0001-7044-6196; Anteau, Michael J. 0000-0002-5173-5870 manteau@usgs.gov; Igl, Lawrence D. 0000-0003-0530-7266; Seamans, Mark E; Somershoe, Scott G.; VonBank, Jay Alan 0000-0002-4319-4998; Yeiser, John M.; MacDonald, Garrett J. 0000-0002-9487-7721</t>
+          <t>Fuller, Jennifer L.; Michel, Nicole L.; Adams, Evan M.; Darrah, Abigail J.; Fournier, Auriel; Grace, Jacquelyn K.; Koczur, Lianne; Kraft, Bethany A.C.; Maness, Terri J.; Saunders, Sarah P.; Taylor, Caz M.; Valentine, Kiara L.; Zenzal, Theodore J. Jr. 0000-0001-7342-1373</t>
         </is>
       </c>
       <c r="AZ108" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70265646</t>
+          <t>https://pubs.usgs.gov/publication/70264970</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>70265646</t>
+          <t>70264970</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>70265646</t>
+          <t>70264970</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Organization Series</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Weather, habitat area, connectivity, and number of patches influence breeding ecology of ring-necked pheasants</t>
-[...19 lines deleted...]
-          <t>4</t>
+          <t>Methodology</t>
         </is>
       </c>
       <c r="T109" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U109" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V109" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W109" t="inlineStr">
         <is>
-          <t>The Wildlife Society</t>
+          <t>North American Bird Conservation Initiative</t>
         </is>
       </c>
       <c r="Y109" t="inlineStr">
         <is>
-          <t>Coop Res Unit Atlanta</t>
+          <t>Eastern Ecological Science Center</t>
         </is>
       </c>
       <c r="Z109" t="inlineStr">
         <is>
-          <t>e70003, 22 p.</t>
-[...14 lines deleted...]
-          <t>Beadle County</t>
+          <t>HTML Document</t>
+        </is>
+      </c>
+      <c r="AA109" t="inlineStr">
+        <is>
+          <t>Report</t>
+        </is>
+      </c>
+      <c r="AB109" t="inlineStr">
+        <is>
+          <t>Organization Series</t>
+        </is>
+      </c>
+      <c r="AC109" t="inlineStr">
+        <is>
+          <t>State of the birds report, United States of America 2025</t>
         </is>
       </c>
       <c r="AW109" t="inlineStr">
         <is>
-          <t>Harsh, Sprih; Lonsinger, Robert Charles 0000-0002-1040-7299; Kauth, Hilary R.; Gregory, Andrew J.</t>
+          <t>North American Bird Conservation Initiative; Rodewald, A.; Brasher, Mike; Alexander, John; Ammon, Elisabeth M.; Borneman, Tracy E.; Brewer, Dustin; Brown, Stephen; Duberstein, Jennie N.; Flint, Beth; Hannuksela, Adam; Holland, Kathleen; Hostetler, J. A. 0000-0003-3669-1758; Juarez, Edwin; Kaler, Robin; Latimer, Chris; Manquera, Elva; Martin, Kate; McCreedy, Chris; Michel, Nicole; Newsome, Corina; Olsen, Andrew; Romano, Marc; Rosenberg, Kenneth V.; Ryder, B.; Rylander, Rebekah J.; Sauer, John R. 0000-0002-4557-3019 jrsauer@usgs.gov; Smith, Adam; Spatz, Dena; Spiegel, Caleb; Supplee, Tice; Swift, Roberta; VanderWerf, Eric; Vest, Josh; Wang, Olivia</t>
         </is>
       </c>
       <c r="AZ109" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70263885</t>
+          <t>https://pubs.usgs.gov/publication/70264146</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>70263885</t>
+          <t>70264146</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>70263885</t>
+          <t>70264146</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
+      <c r="F110" t="inlineStr">
+        <is>
+          <t>Avian influenza infection and antibodies not identified in eastern wild turkeys (&lt;i&gt;Meleagris gallopavo silvestris&lt;/i&gt;) sampled on the Delmarva Peninsula</t>
+        </is>
+      </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Using GPS tracking data to validate the conservation value of bird migration counts</t>
+          <t>Avian influenza infection and antibodies not identified in eastern wild turkeys (Meleagris gallopavo silvestris) sampled on the Delmarva Peninsula</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Biological Conservation</t>
+          <t>Avian Diseases</t>
         </is>
       </c>
       <c r="P110" t="inlineStr">
         <is>
-          <t>10.1016/j.biocon.2024.110959</t>
+          <t>10.1637/aviandiseases-D-24-00077</t>
         </is>
       </c>
       <c r="R110" t="inlineStr">
         <is>
-          <t>302</t>
+          <t>69</t>
+        </is>
+      </c>
+      <c r="S110" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="T110" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U110" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V110" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W110" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>Allen Press</t>
         </is>
       </c>
       <c r="Y110" t="inlineStr">
         <is>
-          <t>Forest and Rangeland Ecosystem Science Center</t>
+          <t>Eastern Ecological Science Center</t>
         </is>
       </c>
       <c r="Z110" t="inlineStr">
         <is>
-          <t>110959, 10 p.</t>
+          <t>4 p.</t>
+        </is>
+      </c>
+      <c r="AD110" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="AE110" t="inlineStr">
+        <is>
+          <t>5</t>
         </is>
       </c>
       <c r="AM110" t="inlineStr">
         <is>
-          <t>Israel, Kazakhstan</t>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN110" t="inlineStr">
+        <is>
+          <t>Maryland</t>
+        </is>
+      </c>
+      <c r="AO110" t="inlineStr">
+        <is>
+          <t>Dorchester County, Wicomico County, Worcester County</t>
         </is>
       </c>
       <c r="AW110" t="inlineStr">
         <is>
-          <t>Efrat, Ron; Lehnardt, Yael; Berkowic, Daniel; Leshem, Yossi; Dor, Roi; Bragin, Alexander E.; Bragin, Evgeny; Katzner, Todd E. 0000-0003-4503-8435 tkatzner@usgs.gov; Sapir, Nir</t>
+          <t>Sullivan, Jeffery D. 0000-0002-9242-2432; Harvey, Johanna Alexandra 0000-0003-4504-6777; Poulson, Rebecca L.; Stallknecht, David E.; Long, C. Robert; Driscoll, Cindy P.; Prosser, Diann 0000-0002-5251-1799; Mullinax, Jennifer M.</t>
         </is>
       </c>
       <c r="AZ110" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70263503</t>
+          <t>https://pubs.usgs.gov/publication/70263997</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>70263503</t>
+          <t>70263997</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>70263503</t>
+          <t>70263997</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Preprint</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Preprint</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>Climate-related drivers of migratory bird health in the south-central USA</t>
+          <t>A practical decision tool for marine bird mortality assessments</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Biological Reviews</t>
+          <t>EcoEvoRxiv</t>
         </is>
       </c>
       <c r="P111" t="inlineStr">
         <is>
-          <t>10.1111/brv.70000</t>
-[...9 lines deleted...]
-          <t>3</t>
+          <t>10.32942/X23S6R</t>
         </is>
       </c>
       <c r="T111" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U111" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V111" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W111" t="inlineStr">
         <is>
-          <t>Wiley</t>
+          <t>EcoEvoRxiv</t>
         </is>
       </c>
       <c r="Y111" t="inlineStr">
         <is>
-          <t>National Wildlife Health Center</t>
+          <t>Alaska Science Center; Eastern Ecological Science Center</t>
         </is>
       </c>
       <c r="Z111" t="inlineStr">
         <is>
-          <t>22 p.</t>
-[...19 lines deleted...]
-          <t>Louisiana, New Mexico, Oklahoma, Texas</t>
+          <t>48 p.</t>
         </is>
       </c>
       <c r="AW111" t="inlineStr">
         <is>
-          <t>McPherson, Renee A. 0000-0002-1497-9681; Alger, Katrina E. 0000-0001-7708-0203; Hofmeister, Erik K. 0000-0002-2305-519X ehofmeister@usgs.gov</t>
+          <t>Harvey, Johanna Alexandra 0000-0003-4504-6777; Ramey, Andrew M. 0000-0002-3601-8400 aramey@usgs.gov; Avery-Gomm, Stephanie; Robertson, Gregory; Romano, Marc; Mullinax, Jennifer M.; Boldenow, Megan; Atkinson, Philip W.; Prosser, Diann J. 0000-0002-5251-1799</t>
         </is>
       </c>
       <c r="AZ111" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70264040</t>
+          <t>https://pubs.usgs.gov/publication/70266263</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>70264040</t>
+          <t>70266263</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>70264040</t>
+          <t>70266263</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>Highly pathogenic avian influenza virus H5N1 in double-crested cormorants (Nannopterum auritum) of the Chesapeake Bay, USA</t>
+          <t>When the wild things are: Defining mammalian diel activity and plasticity</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Journal of Wildlife Diseases</t>
+          <t>Science Advances</t>
         </is>
       </c>
       <c r="P112" t="inlineStr">
         <is>
-          <t>10.7589/jwd-d-24-00111</t>
+          <t>10.1126/sciadv.ado3843</t>
         </is>
       </c>
       <c r="R112" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>11</t>
         </is>
       </c>
       <c r="S112" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>9</t>
         </is>
       </c>
       <c r="T112" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U112" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V112" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W112" t="inlineStr">
         <is>
-          <t>Wildlife Disease Association</t>
+          <t>American Association for the Advancement of Science</t>
         </is>
       </c>
       <c r="Y112" t="inlineStr">
         <is>
-          <t>Eastern Ecological Science Center</t>
+          <t>Coop Res Unit Seattle</t>
         </is>
       </c>
       <c r="Z112" t="inlineStr">
         <is>
-          <t>9 p.</t>
-[...24 lines deleted...]
-          <t>Chesapeake Bay</t>
+          <t>eado3843, 15 p.</t>
         </is>
       </c>
       <c r="AW112" t="inlineStr">
         <is>
-          <t>Harvey, Johanna Alexandra 0000-0003-4504-6777; Sullivan, Jeffery Dale 0009-0005-9759-5964; Poulson, Rebecca L.; Carter, Deborah L.; Driscoll, Cindy P.; McGowan, Peter C.; Callahan, Carl R.; O’Donnell, Amy W.; Mullinax, Jennifer M.; Stallknecht, David E.; Prosser, Diann J. 0000-0002-5251-1799</t>
+          <t>Devarajan, Kadambari; Fidino, Mason; Farris, Zach J.; Adalsteinsson, Solny A.; Andrade-Ponce, Gabriel; Angstmann, Julia; Anthonysamy, Whitney; Aquino, Jesica; Asefa, Addisu; Avila, Belen; Bailey, Larissa L.; Barbosa, Lyandra Maria de Sousa; Barreto, Marcela de Frias; Barton, Owain; Bates, Chloe E; Beltrão, Mayara Guimarães; Bird, Tori; Biro, Elizabeth G; Bisi, Francesco; Bohórquez, Daniel; Boyce, Mark S.; Brashares, Justin S.; Bullington, Grace; Burns, Phoebe; Burr, Jessica; Butler, Andrew R.; Calhoun, Kendall L.; Cao, Tien Trung; Casado, Natalia; Cepeda-Duque, Juan Camilo; Cepek, Jonathon D.; Chiarello, Adriano Garcia; Collins, Merri; Cordeiro-Estrela, Pedro; Costa, Sebastian; Cremonesi, Giacomo; Cristescu, Bogdan; Cruz, Paula; Albuquerque, Anna Carolina Figueiredo de; De Angelo, Carlos; De Campos, Cláudia Bueno; De Sena, Liana Mara Mendes; Di Bitetti, Mario; Dias, Douglas de Matos; Diefenbach, Duane R. 0000-0001-5111-1147 drd11@usgs.gov; Doherty, Tim S.; dos Santos, Thais P; Duarte, Gabriela Teixeira; Eppley, Timothy M.; Erb, John; Esteves, Carolina Franco; Evans, Bryn; Falcão, Maria L.M.; Fernandes-Ferreira, Hugo; Fieberg, John R.; Firmino de Souza Filho, Luiz Carlos; Fisher, Jason; Fortin, Marie-Josee; Gale, George A.; Gallo, Travis; Ganoe, Laken S; Garcia-Anleu, Rony; Gaynor, Kaitlyn M.; Gelmi-Candusso, Tiziana A.; Gichuru, Phillys N.; Gomez, Quimey; Green, Austin M. 0000-0002-7443-3015; Guimarães, Luiza Neves; Haight, Jeffrey D.; Harris, Lavendar R.; Hawn, Zachary D.; Heiman, Jordan; Hoang, Huy Quoc; Huebner, Sarah; Iannarilli, Fabiola; Iezzi, María Eugenia; Ivan, Jacob S.; Jaspers, Kodi J.; Jordan, Mark J; Kamilar, Jason; Kane, Mamadou; Karimi, Mohammad Hosein; Kelly, Marcella J.; Kohl, Michel T.; Kuvlesky, William P.; Ladle, Andrew; Larson, Rachel N.; Le, Quy Tan; Le, Duy; Le, Van Son; Lehrer, Elizabeth W.; Lendrum, Patrick E; Lewis, Jesse S. 0000-0002-3071-5272; Link, Andrés; Lizcano, Diego J.; Lombardi, Jason V. 0000-0002-0017-5674; Long, Robert 0000-0003-4004-9573; López-Tello, Eva; Lugarini, Camile; Lugo, David; MacKay, Paula; Madadi, Maria; Magalhães, Rodolfo Assis; Magle, Seth B.; Maia, Ludmila Hufnagel Regis Diniz; Mandujano, Salvador; Marchenkova, Taisiia; Marinho, Paulo Henrique; Marker, Laurie; Martinez Pardo, Julia; Martinoli, Adriano; Massara, Rodrigo Lima; Masseloux, Juliana; Matiukhina, Dina; Mayer, Amy E.; Mazariegos, Luis; McClung, Maureen R.; McInturff, Alex; McPhail, Darby; Mertl, Amy; Middaugh, Christopher R.; Miller, David; Mills, David; Miquelle, Dale; Miritis, Vivianna; Moll, Remington J.; Molnar, Peter K. 0000-0001-7260-2674; Montgomery, Robert; Morelli, Toni Lyn; Mortelliti, Alessio; Mueller, Rachael I.; Mukhacheva, Anna S.; Mullen, Kayleigh 0009-0004-1975-2779; Murphy, Asia; Nepomuceno, Vance; Ngoprasert, Dusit; Nguyen, An; Nguyen, Thanh Van; Nguyen, Van Thai; Nguyen Quang, Hoa Anh; Nipko, Rob; Nobre, Ana Clarissa Costa; Northrup, Joseph; Owen, Megan A.; Paglia, Adriano Pereira; Palmer, Meredith S.; Palomo-Munoz, Gabriela; Pardo, Lain E.; Parks, Chrystina; Paschoal, Ana Maria de Oliveira; Patterson, Brent; Paviolo, Agustin; Pejchar, Liba; Pendergast, Mary E. 0000-0001-5024-399X; Perotto-Baldivieso, Humberto L.; Petrov, Timofei; Poisson, Mairi K.P.; Polli, Daiana Jeronimo; Pourmirzai, Morteza; Reebin, Alexander; Remine, Katie R.; Rich, Lindsey; Richardson, Christopher S.; Robino, Facundo; Rocha, Daniel G; Rocha, Fabiana Lopes; Rodrigues, Flávio Henrique Guimarães; Rohnke, Adam T.; Ryan, Travis J.; Salsbury, Carmen M.; Sander, Heather A.; Santos-Cavalcante, Nadia Maria da Cruz; Sekercioglu, Cagan H.; Seryodkin, Ivan; Setiawan, Dede Hendra; Shadloo, Shabnam; Shahhosseini, Mahsa; Shannon, Graeme; Shier, Catherine J.; Smith, G. Bradley; Snyder, Tom; Sollmann, Rahel 0000-0002-1607-2039; Sparks, Kimberly L.; Sribuarod, Kriangsak; St. Claire, Colleen Cassady; Stankowich, Theodore; Steinmetz, Robert; Stevenson, Cassondra J; Sunarto, Sunarto; Surasinghe, Thilina D.; Sutyrina, Svetlana V.; Swaisgood, Ronald R.; Taktehrani, Atie; Thapa, Kanchan; Thorton, Matthew; Tilker, Andrew; Tobler, Mathias W.; Tran, Van Bang; Tucker, Jody; Van Horn, Russell C.; Vargas-Soto, Juan S.; Velásquez, Karen L.; Venter, Jan; Venticinque, Eduardo M.; Verschueren, Stijn; Wampole, Erin; Watchorn, Darcy J.; Wearn, Oliver R.; Weiss, Katherine 0000-0002-0034-2460; Welschen, Alejandro; Widodo, Febri Anggriawan; Williamson, Jacque; Wilting, Andreas; Wittemyer, George; Zavaleta, Arturo; Zellmer, Amanda J.; Gerber, Brian Daniel 0000-0001-9285-9784</t>
         </is>
       </c>
       <c r="AZ112" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70263512</t>
+          <t>https://pubs.usgs.gov/publication/70268954</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>70263512</t>
+          <t>70268954</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>70263512</t>
+          <t>70268954</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
-      <c r="F113" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Video evidence of a Red-eared Slider (Trachemys scripta elegans) preying upon a live Mallard (Anas platyrhynchos) duckling in Louisiana</t>
+          <t>The relative influence of climate extremes and species richness on the temporal variability of bird communities</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Southeastern Naturalist</t>
+          <t>Ecology</t>
         </is>
       </c>
       <c r="P113" t="inlineStr">
         <is>
-          <t>10.1656/058.023.0417</t>
+          <t>10.1002/ecy.70005</t>
         </is>
       </c>
       <c r="R113" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>106</t>
         </is>
       </c>
       <c r="S113" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>2</t>
         </is>
       </c>
       <c r="T113" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U113" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V113" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W113" t="inlineStr">
         <is>
-          <t>Eagle Hill Institute</t>
+          <t>Ecological Society of America</t>
         </is>
       </c>
       <c r="Y113" t="inlineStr">
         <is>
-          <t>Wetland and Aquatic Research Center</t>
+          <t>Coop Res Unit Atlanta</t>
         </is>
       </c>
       <c r="Z113" t="inlineStr">
         <is>
-          <t>4 p.</t>
-[...24 lines deleted...]
-          <t>Mandeville</t>
+          <t>e70005, 8 p.</t>
         </is>
       </c>
       <c r="AW113" t="inlineStr">
         <is>
-          <t>Glorioso, Brad 0000-0002-5400-7414; Landry, Alex; Mandill, Gabrielle</t>
+          <t>Cady, Samantha M.; Fuhlendorf, Samuel D.; Davis, Craig A.; Luttbeg, Barney; Roberts, Caleb Powell 0000-0002-8716-0423; Loss, Scott</t>
         </is>
       </c>
       <c r="AZ113" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70263302</t>
+          <t>https://pubs.usgs.gov/publication/70263506</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>70263302</t>
+          <t>70263506</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>70263302</t>
+          <t>70263506</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Newsletter</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Newsletter</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Bait trapping of waterfowl increases the environmental contamination of avian influenza virus (AIV)</t>
+          <t>Note to banders, February 2025</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Journal of Wildlife Management</t>
-[...14 lines deleted...]
-          <t>3</t>
+          <t>Memo to All Banders (MTAB)</t>
         </is>
       </c>
       <c r="T114" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U114" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V114" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W114" t="inlineStr">
         <is>
-          <t>The Wildlife Society</t>
+          <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="Y114" t="inlineStr">
         <is>
-          <t>Alaska Science Center Ecosystems</t>
+          <t>Eastern Ecological Science Center</t>
         </is>
       </c>
       <c r="Z114" t="inlineStr">
         <is>
-          <t>e22720, 15 p.</t>
-[...14 lines deleted...]
-          <t>Last Mountain Lake, Porter Lake</t>
+          <t>4 p.</t>
         </is>
       </c>
       <c r="AW114" t="inlineStr">
         <is>
-          <t>Andrew, Cassandra; McPhee, Landon; Kuchinski, Kevin; Wight, Jordan; Rahman, Ishraq; Mansour, Sarah; Angelo Cortez, Gabrielle; Kalhor, Marzieh; Kenmuir, Ethan; Prystajecky, Natalie; Hargan, Kathryn; Lang, Andrew; Leafloor, James; Soos, Catherine; Ramey, Andrew M. 0000-0002-3601-8400 aramey@usgs.gov; Himsworth, Chelsea</t>
+          <t>Celis-Murillo, Antonio 0000-0002-3371-6529</t>
         </is>
       </c>
       <c r="AZ114" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/pp1842BB</t>
+          <t>https://pubs.usgs.gov/publication/ofr20251002</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>70263193</t>
+          <t>70263420</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>pp1842BB</t>
+          <t>ofr20251002</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>The Effects of Management Practices on Grassland Birds—Field Sparrow (&lt;em&gt;Spizella pusilla&lt;/em&gt;)</t>
+          <t>Developing Research Tools for Demographic Study of &lt;em&gt;Rhynchophanes mccownii&lt;/em&gt; (Thick-billed Longspurs)</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>The effects of management practices on grassland birds—Field Sparrow (&lt;em&gt;Spizella pusilla&lt;/em&gt;)</t>
+          <t>Developing research tools for demographic study of &lt;em&gt;Rhynchophanes mccownii&lt;/em&gt; (thick-billed longspurs)</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Professional Paper</t>
+          <t>Open-File Report</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>1842</t>
-[...4 lines deleted...]
-          <t>BB</t>
+          <t>2025-1002</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
-          <t>2330-7102</t>
+          <t>2331-1258</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>1044-9612</t>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P115" t="inlineStr">
         <is>
-          <t>10.3133/pp1842BB</t>
+          <t>10.3133/ofr20251002</t>
         </is>
       </c>
       <c r="T115" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U115" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V115" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W115" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="X115" t="inlineStr">
         <is>
           <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y115" t="inlineStr">
         <is>
           <t>Northern Prairie Wildlife Research Center</t>
         </is>
       </c>
       <c r="Z115" t="inlineStr">
         <is>
-          <t>vii, 35 p.</t>
+          <t>viii, 33 p.</t>
         </is>
       </c>
       <c r="AF115" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>46</t>
         </is>
       </c>
       <c r="AU115" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="AV115" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AW115" t="inlineStr">
         <is>
-          <t>Shaffer, Jill A. 0000-0003-3172-0708; Igl, Lawrence D. 0000-0003-0530-7266; Johnson, Douglas H. 0000-0002-7778-6641; Sondreal, Marriah L.; Goldade, Christopher M.; Parkin, Barry D.; Euliss, Betty R.</t>
+          <t>Ring, Megan M. 0000-0001-8331-8492; Swift, Rose J. 0000-0001-7044-6196; Anteau, Michael J. 0000-0002-5173-5870 manteau@usgs.gov; Igl, Lawrence D. 0000-0003-0530-7266; Seamans, Mark E; Somershoe, Scott G.; VonBank, Jay Alan 0000-0002-4319-4998; Yeiser, John M.; MacDonald, Garrett J. 0000-0002-9487-7721</t>
         </is>
       </c>
       <c r="AZ115" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>4</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70263165</t>
+          <t>https://pubs.usgs.gov/publication/70265646</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>70263165</t>
+          <t>70265646</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>70263165</t>
+          <t>70265646</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>Prairie Falcon (Falco mexicanus) abundance in a National Conservation Area in Idaho has increased since the 1970s–1990s</t>
+          <t>Weather, habitat area, connectivity, and number of patches influence breeding ecology of ring-necked pheasants</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Journal of Raptor Research</t>
+          <t>Journal of Wildlife Management</t>
         </is>
       </c>
       <c r="P116" t="inlineStr">
         <is>
-          <t>10.3356/jrr2395</t>
+          <t>10.1002/jwmg.70003</t>
         </is>
       </c>
       <c r="R116" t="inlineStr">
         <is>
-          <t>59</t>
+          <t>89</t>
         </is>
       </c>
       <c r="S116" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>4</t>
         </is>
       </c>
       <c r="T116" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U116" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V116" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W116" t="inlineStr">
         <is>
-          <t>The Raptor Research Foundation, Inc.</t>
+          <t>The Wildlife Society</t>
         </is>
       </c>
       <c r="Y116" t="inlineStr">
         <is>
-          <t>Forest and Rangeland Ecosystem Science Center</t>
+          <t>Coop Res Unit Atlanta</t>
         </is>
       </c>
       <c r="Z116" t="inlineStr">
         <is>
-          <t>13 p.</t>
-[...9 lines deleted...]
-          <t>13</t>
+          <t>e70003, 22 p.</t>
         </is>
       </c>
       <c r="AM116" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN116" t="inlineStr">
         <is>
-          <t>Idaho</t>
+          <t>South Dakota</t>
+        </is>
+      </c>
+      <c r="AO116" t="inlineStr">
+        <is>
+          <t>Beadle County</t>
         </is>
       </c>
       <c r="AW116" t="inlineStr">
         <is>
-          <t>Alsup, Steven; Belthoff, James R. 0000-0002-6051-2353; Steenhof, Karen karen_steenhof@usgs.gov; Kochert, Michael N. 0000-0002-4380-3298 mkochert@usgs.gov; Katzner, Todd E. 0000-0003-4503-8435 tkatzner@usgs.gov</t>
+          <t>Harsh, Sprih; Lonsinger, Robert Charles 0000-0002-1040-7299; Kauth, Hilary R.; Gregory, Andrew J.</t>
         </is>
       </c>
       <c r="AZ116" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70263279</t>
+          <t>https://pubs.usgs.gov/publication/70263885</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>70263279</t>
+          <t>70263885</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>70263279</t>
+          <t>70263885</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
-      <c r="F117" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Perpetuation of avian influenza from molt to fall migration in wild Swan Geese (Anser cygnoides): An agent-based modeling approach</t>
+          <t>Using GPS tracking data to validate the conservation value of bird migration counts</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Viruses</t>
+          <t>Biological Conservation</t>
         </is>
       </c>
       <c r="P117" t="inlineStr">
         <is>
-          <t>10.3390/v17020196</t>
+          <t>10.1016/j.biocon.2024.110959</t>
         </is>
       </c>
       <c r="R117" t="inlineStr">
         <is>
-          <t>17</t>
-[...4 lines deleted...]
-          <t>2</t>
+          <t>302</t>
         </is>
       </c>
       <c r="T117" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U117" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V117" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W117" t="inlineStr">
         <is>
-          <t>MDPI</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Y117" t="inlineStr">
         <is>
-          <t>Eastern Ecological Science Center</t>
+          <t>Forest and Rangeland Ecosystem Science Center</t>
         </is>
       </c>
       <c r="Z117" t="inlineStr">
         <is>
-          <t>196, 20 p.</t>
+          <t>110959, 10 p.</t>
         </is>
       </c>
       <c r="AM117" t="inlineStr">
         <is>
-          <t>Mongolia, Russia</t>
+          <t>Israel, Kazakhstan</t>
         </is>
       </c>
       <c r="AW117" t="inlineStr">
         <is>
-          <t>Takekawa, John; Choi, Chang-Yong; Prosser, Diann J. 0000-0002-5251-1799; Sullivan, Jeffery D. 0000-0002-9242-2432; Batbayar, Nyambaya; Xiao, Xiangming</t>
+          <t>Efrat, Ron; Lehnardt, Yael; Berkowic, Daniel; Leshem, Yossi; Dor, Roi; Bragin, Alexander E.; Bragin, Evgeny; Katzner, Todd E. 0000-0003-4503-8435 tkatzner@usgs.gov; Sapir, Nir</t>
         </is>
       </c>
       <c r="AZ117" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70262899</t>
+          <t>https://pubs.usgs.gov/publication/70263503</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>70262899</t>
+          <t>70263503</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>70262899</t>
+          <t>70263503</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Sulfur-to-iron ratio as a proxy for degree of organic sulfurization</t>
+          <t>Climate-related drivers of migratory bird health in the south-central USA</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Geochemistry, Geophysics, Geosystems</t>
+          <t>Biological Reviews</t>
         </is>
       </c>
       <c r="P118" t="inlineStr">
         <is>
-          <t>10.1029/2024GC011936</t>
+          <t>10.1111/brv.70000</t>
         </is>
       </c>
       <c r="R118" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>100</t>
         </is>
       </c>
       <c r="S118" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
       <c r="T118" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U118" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V118" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W118" t="inlineStr">
         <is>
-          <t>American Geophysical Union</t>
+          <t>Wiley</t>
         </is>
       </c>
       <c r="Y118" t="inlineStr">
         <is>
-          <t>Central Energy Resources Science Center</t>
+          <t>National Wildlife Health Center</t>
         </is>
       </c>
       <c r="Z118" t="inlineStr">
         <is>
-          <t>e2024GC011936, 23 p.</t>
+          <t>22 p.</t>
+        </is>
+      </c>
+      <c r="AD118" t="inlineStr">
+        <is>
+          <t>1272</t>
+        </is>
+      </c>
+      <c r="AE118" t="inlineStr">
+        <is>
+          <t>1293</t>
         </is>
       </c>
       <c r="AM118" t="inlineStr">
         <is>
-          <t>Mexico, United States</t>
+          <t>United States</t>
         </is>
       </c>
       <c r="AN118" t="inlineStr">
         <is>
-          <t>Arkansas, Louisiana, Oklahoma, Texas</t>
+          <t>Louisiana, New Mexico, Oklahoma, Texas</t>
         </is>
       </c>
       <c r="AW118" t="inlineStr">
         <is>
-          <t>French, Katherine L. 0000-0002-0153-8035; Birdwell, Justin E. 0000-0001-8263-1452 jbirdwell@usgs.gov</t>
+          <t>McPherson, Renee A. 0000-0002-1497-9681; Alger, Katrina E. 0000-0001-7708-0203; Hofmeister, Erik K. 0000-0002-2305-519X ehofmeister@usgs.gov</t>
         </is>
       </c>
       <c r="AZ118" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70262227</t>
+          <t>https://pubs.usgs.gov/publication/70264040</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>70262227</t>
+          <t>70264040</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>70262227</t>
+          <t>70264040</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>An enigmatic wild passerine mortality event in the eastern United States</t>
+          <t>Highly pathogenic avian influenza virus H5N1 in double-crested cormorants (Nannopterum auritum) of the Chesapeake Bay, USA</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Veterinary Sciences</t>
+          <t>Journal of Wildlife Diseases</t>
         </is>
       </c>
       <c r="P119" t="inlineStr">
         <is>
-          <t>10.3390/vetsci12010048</t>
+          <t>10.7589/jwd-d-24-00111</t>
         </is>
       </c>
       <c r="R119" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>61</t>
         </is>
       </c>
       <c r="S119" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="T119" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U119" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V119" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W119" t="inlineStr">
         <is>
-          <t>MDPI</t>
+          <t>Wildlife Disease Association</t>
         </is>
       </c>
       <c r="Y119" t="inlineStr">
         <is>
-          <t>National Wildlife Health Center</t>
+          <t>Eastern Ecological Science Center</t>
         </is>
       </c>
       <c r="Z119" t="inlineStr">
         <is>
-          <t>48, 12 p.</t>
+          <t>9 p.</t>
+        </is>
+      </c>
+      <c r="AD119" t="inlineStr">
+        <is>
+          <t>348</t>
+        </is>
+      </c>
+      <c r="AE119" t="inlineStr">
+        <is>
+          <t>356</t>
         </is>
       </c>
       <c r="AM119" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
+      <c r="AN119" t="inlineStr">
+        <is>
+          <t>Maryland, Virginia</t>
+        </is>
+      </c>
       <c r="AQ119" t="inlineStr">
         <is>
-          <t>eastern United States</t>
+          <t>Chesapeake Bay</t>
         </is>
       </c>
       <c r="AW119" t="inlineStr">
         <is>
-          <t>Greening, Sabrina S.; Ellis, Julie C.; Lewis, Nicole L.; Needle, David B.; Tato, Cristina M.; Knowles, Susan 0000-0002-0254-6491 sknowles@usgs.gov; Shearn-Bochsler, Valerie I. 0000-0002-5590-6518 vbochsler@usgs.gov; Miller, Jaimie L. 0000-0002-2305-6862 jaimiemiller@usgs.gov; Grear, Daniel A. 0000-0002-5478-1549 dgrear@usgs.gov; Lorch, Jeffrey M. 0000-0003-2239-1252; Blehert, David S. 0000-0002-1065-9760 dblehert@usgs.gov; Burrell, Caitlin; Murphy, Lisa A.; Miller, Erica A.; Ogbunugafor, C. Brandon; Ayala, Andrea J.; Thomas, W. Kelley; Kirchgessner, Megan S.; Casey, Christine; Barton, Ethan P.; Yabsley, Michael J.; Anis, Eman; Gagne, Roderick B.; Klein, Patrice; Driscoll, Cindy P.; Sykes, Chelsea; Poppenga, Robert H.; Nemeth, Nicole M.</t>
+          <t>Harvey, Johanna Alexandra 0000-0003-4504-6777; Sullivan, Jeffery Dale 0009-0005-9759-5964; Poulson, Rebecca L.; Carter, Deborah L.; Driscoll, Cindy P.; McGowan, Peter C.; Callahan, Carl R.; O’Donnell, Amy W.; Mullinax, Jennifer M.; Stallknecht, David E.; Prosser, Diann J. 0000-0002-5251-1799</t>
         </is>
       </c>
       <c r="AZ119" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70263325</t>
+          <t>https://pubs.usgs.gov/publication/70263512</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>70263325</t>
+          <t>70263512</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>70263325</t>
+          <t>70263512</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
+      <c r="F120" t="inlineStr">
+        <is>
+          <t>Video evidence of a Red-eared Slider (&lt;i&gt;Trachemys scripta elegans&lt;/i&gt;) preying upon a live Mallard (&lt;i&gt;Anas platyrhynchos&lt;/i&gt;) duckling in Louisiana</t>
+        </is>
+      </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Site-level connectivity identified from multiple sources of movement data to inform conservation of a migratory bird</t>
+          <t>Video evidence of a Red-eared Slider (Trachemys scripta elegans) preying upon a live Mallard (Anas platyrhynchos) duckling in Louisiana</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Journal of Applied Ecology</t>
+          <t>Southeastern Naturalist</t>
         </is>
       </c>
       <c r="P120" t="inlineStr">
         <is>
-          <t>10.1111/1365-2664.14839</t>
+          <t>10.1656/058.023.0417</t>
         </is>
       </c>
       <c r="R120" t="inlineStr">
         <is>
-          <t>62</t>
+          <t>23</t>
         </is>
       </c>
       <c r="S120" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>4</t>
         </is>
       </c>
       <c r="T120" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U120" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V120" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W120" t="inlineStr">
         <is>
-          <t>British Ecological Society</t>
+          <t>Eagle Hill Institute</t>
         </is>
       </c>
       <c r="Y120" t="inlineStr">
         <is>
-          <t>Alaska Science Center Ecosystems</t>
+          <t>Wetland and Aquatic Research Center</t>
         </is>
       </c>
       <c r="Z120" t="inlineStr">
         <is>
-          <t>14 p.</t>
+          <t>4 p.</t>
         </is>
       </c>
       <c r="AD120" t="inlineStr">
         <is>
-          <t>303</t>
+          <t>N90</t>
         </is>
       </c>
       <c r="AE120" t="inlineStr">
         <is>
-          <t>316</t>
+          <t>N93</t>
+        </is>
+      </c>
+      <c r="AM120" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN120" t="inlineStr">
+        <is>
+          <t>Louisiana</t>
+        </is>
+      </c>
+      <c r="AP120" t="inlineStr">
+        <is>
+          <t>Mandeville</t>
         </is>
       </c>
       <c r="AW120" t="inlineStr">
         <is>
-          <t>Beal, M.; Nightingale, J.; Belo, J.R.; Batey, C.; Belting, H.; Bocher, P.; Burgess, M.; Craft, T.B.; Crockford, N.; Delaporte, P.; Donaldson, L.; Gelinaud, G.; Gill, J.A.; Gunnarsson, T.G.; Morrison, B. J.; Gutierrez, J.S.; Hooijmeijer, J.; Howison, R.A.; Hunke, P.; Jomat, L.; Lemke, H.; Ludwig, J. P.; Majoor, F.A.; Marlow, C.; Masero, J.A.; Melter, J.; Nicholson, I.; Parejo, M.; O’Mahony, B.; Pasanen, E.; Pessa, J.; Piersma, T.; Rocha, A.D.; Robin, F.; Roodbergen, M.; Rousseau, P.; Salewski, V.; Schmidt, L.; Smart, J.; Staneva, A.; Tibbitts, T. Lee 0000-0002-0290-7592; Timonen, S.; Alves, J.A.; Dias, M.P.</t>
+          <t>Glorioso, Brad 0000-0002-5400-7414; Landry, Alex; Mandill, Gabrielle</t>
         </is>
       </c>
       <c r="AZ120" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70262760</t>
+          <t>https://pubs.usgs.gov/publication/70263302</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>70262760</t>
+          <t>70263302</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>70262760</t>
+          <t>70263302</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Challenges and opportunities for data integration to improve estimation of migratory connectivity</t>
+          <t>Bait trapping of waterfowl increases the environmental contamination of avian influenza virus (AIV)</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Methods in Ecology and Evolution</t>
+          <t>Journal of Wildlife Management</t>
         </is>
       </c>
       <c r="P121" t="inlineStr">
         <is>
-          <t>10.1111/2041-210X.14467</t>
+          <t>10.1002/jwmg.22720</t>
         </is>
       </c>
       <c r="R121" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>89</t>
         </is>
       </c>
       <c r="S121" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>3</t>
         </is>
       </c>
       <c r="T121" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U121" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V121" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W121" t="inlineStr">
         <is>
-          <t>British Ecological Society</t>
+          <t>The Wildlife Society</t>
         </is>
       </c>
       <c r="Y121" t="inlineStr">
         <is>
-          <t>Eastern Ecological Science Center</t>
+          <t>Alaska Science Center Ecosystems</t>
         </is>
       </c>
       <c r="Z121" t="inlineStr">
         <is>
-          <t>15 p.</t>
-[...9 lines deleted...]
-          <t>376</t>
+          <t>e22720, 15 p.</t>
+        </is>
+      </c>
+      <c r="AM121" t="inlineStr">
+        <is>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="AN121" t="inlineStr">
+        <is>
+          <t>Saskatchewan</t>
+        </is>
+      </c>
+      <c r="AQ121" t="inlineStr">
+        <is>
+          <t>Last Mountain Lake, Porter Lake</t>
         </is>
       </c>
       <c r="AW121" t="inlineStr">
         <is>
-          <t>Hostetler, J. A. 0000-0003-3669-1758; Cohen, Emily B.; Bossu, Christen M.; Scarpignato, Amy L.; Ruegg, Kristen; Contina, Andrea; Rushing, Clark S.; Hallworth, Michael T.</t>
+          <t>Andrew, Cassandra; McPhee, Landon; Kuchinski, Kevin; Wight, Jordan; Rahman, Ishraq; Mansour, Sarah; Angelo Cortez, Gabrielle; Kalhor, Marzieh; Kenmuir, Ethan; Prystajecky, Natalie; Hargan, Kathryn; Lang, Andrew; Leafloor, James; Soos, Catherine; Ramey, Andrew M. 0000-0002-3601-8400 aramey@usgs.gov; Himsworth, Chelsea</t>
         </is>
       </c>
       <c r="AZ121" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70265972</t>
+          <t>https://pubs.usgs.gov/publication/pp1842BB</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>70265972</t>
+          <t>70263193</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>70265972</t>
+          <t>pp1842BB</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
+        </is>
+      </c>
+      <c r="F122" t="inlineStr">
+        <is>
+          <t>The Effects of Management Practices on Grassland Birds—Field Sparrow (&lt;em&gt;Spizella pusilla&lt;/em&gt;)</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Hydrologic variability and plant composition drive relative abundance of marsh birds at created and reference marshes in southeastern Louisiana, U.S.A.</t>
+          <t>The effects of management practices on grassland birds—Field Sparrow (&lt;em&gt;Spizella pusilla&lt;/em&gt;)</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Restoration Ecology</t>
+          <t>Professional Paper</t>
+        </is>
+      </c>
+      <c r="I122" t="inlineStr">
+        <is>
+          <t>1842</t>
+        </is>
+      </c>
+      <c r="K122" t="inlineStr">
+        <is>
+          <t>BB</t>
+        </is>
+      </c>
+      <c r="M122" t="inlineStr">
+        <is>
+          <t>2330-7102</t>
+        </is>
+      </c>
+      <c r="N122" t="inlineStr">
+        <is>
+          <t>1044-9612</t>
         </is>
       </c>
       <c r="P122" t="inlineStr">
         <is>
-          <t>10.1111/rec.14376</t>
-[...9 lines deleted...]
-          <t>3</t>
+          <t>10.3133/pp1842BB</t>
         </is>
       </c>
       <c r="T122" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U122" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V122" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W122" t="inlineStr">
         <is>
-          <t>Wiley</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X122" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y122" t="inlineStr">
         <is>
-          <t>Coop Res Unit Atlanta</t>
+          <t>Northern Prairie Wildlife Research Center</t>
         </is>
       </c>
       <c r="Z122" t="inlineStr">
         <is>
-          <t>e14376, 14 p.</t>
-[...9 lines deleted...]
-          <t>Louisiana</t>
+          <t>vii, 35 p.</t>
+        </is>
+      </c>
+      <c r="AF122" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="AU122" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="AV122" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW122" t="inlineStr">
         <is>
-          <t>Lipford, Aylett; Moran, Leah L.K.; Fowler, Drew Nathan 0000-0001-9347-4579; King, Sammy L. 0000-0002-5364-6361 sking@usgs.gov</t>
+          <t>Shaffer, Jill A. 0000-0003-3172-0708; Igl, Lawrence D. 0000-0003-0530-7266; Johnson, Douglas H. 0000-0002-7778-6641; Sondreal, Marriah L.; Goldade, Christopher M.; Parkin, Barry D.; Euliss, Betty R.</t>
         </is>
       </c>
       <c r="AZ122" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70263713</t>
+          <t>https://pubs.usgs.gov/publication/70263165</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>70263713</t>
+          <t>70263165</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>70263713</t>
+          <t>70263165</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Sex differences in migration routes and non-breeding areas of a declining shorebird</t>
+          <t>Prairie Falcon (Falco mexicanus) abundance in a National Conservation Area in Idaho has increased since the 1970s–1990s</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Avian Conservation and Ecology</t>
+          <t>Journal of Raptor Research</t>
         </is>
       </c>
       <c r="P123" t="inlineStr">
         <is>
-          <t>10.5751/ACE-02785-200102</t>
+          <t>10.3356/jrr2395</t>
         </is>
       </c>
       <c r="R123" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>59</t>
         </is>
       </c>
       <c r="S123" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="T123" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U123" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V123" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W123" t="inlineStr">
         <is>
-          <t>The Resilience Alliance</t>
+          <t>The Raptor Research Foundation, Inc.</t>
         </is>
       </c>
       <c r="Y123" t="inlineStr">
         <is>
-          <t>Alaska Science Center Ecosystems</t>
+          <t>Forest and Rangeland Ecosystem Science Center</t>
         </is>
       </c>
       <c r="Z123" t="inlineStr">
         <is>
-          <t>2, 12 p.</t>
+          <t>13 p.</t>
+        </is>
+      </c>
+      <c r="AD123" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AE123" t="inlineStr">
+        <is>
+          <t>13</t>
         </is>
       </c>
       <c r="AM123" t="inlineStr">
         <is>
-          <t>Canada, Mexico, United States</t>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN123" t="inlineStr">
+        <is>
+          <t>Idaho</t>
         </is>
       </c>
       <c r="AW123" t="inlineStr">
         <is>
-          <t>McKellar, Ann E.; Gratto-Trevor, Cheri L; Tibbitts, T. Lee 0000-0002-0290-7592</t>
+          <t>Alsup, Steven; Belthoff, James R. 0000-0002-6051-2353; Steenhof, Karen karen_steenhof@usgs.gov; Kochert, Michael N. 0000-0002-4380-3298 mkochert@usgs.gov; Katzner, Todd E. 0000-0003-4503-8435 tkatzner@usgs.gov</t>
         </is>
       </c>
       <c r="AZ123" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70262126</t>
+          <t>https://pubs.usgs.gov/publication/70263279</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>70262126</t>
+          <t>70263279</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>70262126</t>
+          <t>70263279</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>Evaluating effects of tracking device attachment methods on Black Oystercatchers &lt;i&gt;Haematopus bachmani&lt;/i&gt;</t>
+          <t>Perpetuation of avian influenza from molt to fall migration in wild Swan Geese (&lt;i&gt;Anser cygnoides&lt;/i&gt;): An agent-based modeling approach</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Evaluating effects of tracking device attachment methods on Black Oystercatchers Haematopus bachmani</t>
+          <t>Perpetuation of avian influenza from molt to fall migration in wild Swan Geese (Anser cygnoides): An agent-based modeling approach</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Wader Study</t>
+          <t>Viruses</t>
         </is>
       </c>
       <c r="P124" t="inlineStr">
         <is>
-          <t>10.18194/ws.00357</t>
+          <t>10.3390/v17020196</t>
         </is>
       </c>
       <c r="R124" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>17</t>
         </is>
       </c>
       <c r="S124" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>2</t>
         </is>
       </c>
       <c r="T124" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U124" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V124" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W124" t="inlineStr">
         <is>
-          <t>International Wader Study Group</t>
+          <t>MDPI</t>
         </is>
       </c>
       <c r="Y124" t="inlineStr">
         <is>
-          <t>Alaska Science Center Ecosystems</t>
+          <t>Eastern Ecological Science Center</t>
         </is>
       </c>
       <c r="Z124" t="inlineStr">
         <is>
-          <t>10 p.</t>
-[...9 lines deleted...]
-          <t>213</t>
+          <t>196, 20 p.</t>
+        </is>
+      </c>
+      <c r="AM124" t="inlineStr">
+        <is>
+          <t>Mongolia, Russia</t>
         </is>
       </c>
       <c r="AW124" t="inlineStr">
         <is>
-          <t>Rankin, Cole; Ware, Lena; Robinson, Brian H.; Esler, Daniel 0000-0001-5501-4555 desler@usgs.gov; Coletti, Heather; Maftei, Mark; Hipfner, J Mark; Green, David</t>
+          <t>Takekawa, John; Choi, Chang-Yong; Prosser, Diann J. 0000-0002-5251-1799; Sullivan, Jeffery D. 0000-0002-9242-2432; Batbayar, Nyambaya; Xiao, Xiangming</t>
         </is>
       </c>
       <c r="AZ124" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70263776</t>
+          <t>https://pubs.usgs.gov/publication/70262899</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>70263776</t>
+          <t>70262899</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>70263776</t>
+          <t>70262899</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Population estimates and land cover use of wintering Mountain Plovers in Texas</t>
+          <t>Sulfur-to-iron ratio as a proxy for degree of organic sulfurization</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Journal of Field Ornithology</t>
+          <t>Geochemistry, Geophysics, Geosystems</t>
         </is>
       </c>
       <c r="P125" t="inlineStr">
         <is>
-          <t>10.5751/JFO-00583-960101</t>
+          <t>10.1029/2024GC011936</t>
         </is>
       </c>
       <c r="R125" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>26</t>
         </is>
       </c>
       <c r="S125" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="T125" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U125" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V125" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W125" t="inlineStr">
         <is>
-          <t>The Resilience Alliance</t>
+          <t>American Geophysical Union</t>
         </is>
       </c>
       <c r="Y125" t="inlineStr">
         <is>
-          <t>Eastern Ecological Science Center</t>
+          <t>Central Energy Resources Science Center</t>
         </is>
       </c>
       <c r="Z125" t="inlineStr">
         <is>
-          <t>1, 10 p.</t>
+          <t>e2024GC011936, 23 p.</t>
         </is>
       </c>
       <c r="AM125" t="inlineStr">
         <is>
-          <t>United States</t>
+          <t>Mexico, United States</t>
         </is>
       </c>
       <c r="AN125" t="inlineStr">
         <is>
-          <t>Texas</t>
+          <t>Arkansas, Louisiana, Oklahoma, Texas</t>
         </is>
       </c>
       <c r="AW125" t="inlineStr">
         <is>
-          <t>Lyons, James E. 0000-0002-9810-8751; Andres, Brad A.; Stone, Kelli L.; Pierce, Allison K.; Kruse, Kammie L.</t>
+          <t>French, Katherine L. 0000-0002-0153-8035; Birdwell, Justin E. 0000-0001-8263-1452 jbirdwell@usgs.gov</t>
         </is>
       </c>
       <c r="AZ125" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70263061</t>
+          <t>https://pubs.usgs.gov/publication/70262227</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>70263061</t>
+          <t>70262227</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>70263061</t>
+          <t>70262227</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Vertebrates in trade that pose high invasion risk to the United States</t>
+          <t>An enigmatic wild passerine mortality event in the eastern United States</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Biological Conservation</t>
+          <t>Veterinary Sciences</t>
         </is>
       </c>
       <c r="P126" t="inlineStr">
         <is>
-          <t>10.1016/j.biocon.2024.110887</t>
+          <t>10.3390/vetsci12010048</t>
         </is>
       </c>
       <c r="R126" t="inlineStr">
         <is>
-          <t>302</t>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="S126" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="T126" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U126" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V126" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W126" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>MDPI</t>
         </is>
       </c>
       <c r="Y126" t="inlineStr">
         <is>
-          <t>Wetland and Aquatic Research Center</t>
+          <t>National Wildlife Health Center</t>
         </is>
       </c>
       <c r="Z126" t="inlineStr">
         <is>
-          <t>110887, 10 p.</t>
+          <t>48, 12 p.</t>
+        </is>
+      </c>
+      <c r="AM126" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AQ126" t="inlineStr">
+        <is>
+          <t>eastern United States</t>
         </is>
       </c>
       <c r="AW126" t="inlineStr">
         <is>
-          <t>Daniel, Wesley 0000-0002-7656-8474; Sofaer, Helen 0000-0002-9450-5223; Jarnevich, Catherine S. 0000-0002-9699-2336 jarnevichc@usgs.gov; Erickson, Richard A. 0000-0003-4649-482X rerickson@usgs.gov; DeGregorio, Brett Alexander 0000-0002-5273-049X; Engelstad, Peder Scott 0000-0002-3681-9216; Freedman, Jonathan A. 0000-0001-7140-8028; Canavan, Susan 0000-0002-7972-7928; Dean, Emily M.; Adams, Michael J 0000-0002-4407-9860; Anderson, Charmayne L.; Barnett, Mindy; Brey, Marybeth K. 0000-0003-4403-9655 mbrey@usgs.gov; Brumm, Kyle J.; Bunting, Matthew S.; Caffrey, Emily; Cardador, Laura; Carter, Jacoby 0000-0003-0110-0284; Cassey, Phillip; Chapman, Duane 0000-0002-1086-8853 dchapman@usgs.gov; Claunch, Natalie M.; Counihan, Timothy D. 0000-0003-4967-6514; Davis, Kristin P.; Deshwal, Anant; Douglas, Andrew K.; Dunn, Corey Garland 0000-0002-7102-2165; Ehlo, Chase; Everett, Katie; Gleditsch, Jason M.; Grosse, Andrew; Hendrickson, Zoey; Hess, Steven C.; Hill, Jeffrey E.; Holmes, Nick D.; Longo, Ana V.; Lockwood, Julie L.; Mason, Doran M.; McDonald, Ashley; Neilson, Matthew 0000-0002-5139-5677; Reaver, Kristen M. 0000-0003-2304-4674; Reed, Robert 0000-0001-8349-6168; Roberts, Caleb Powell 0000-0002-8716-0423; Rogosch, Jane S. 0000-0002-1748-4991; Romagosa, Christina 0000-0003-1900-5648; Russell, James C.; Simpson, Annie 0000-0001-8338-5134 asimpson@usgs.gov; Smith, Scott A.; Sperry, Jinelle; Tuckett, Quenton M.; VerCauteren, Kurt; Waddle, J. Hardin 0000-0003-1940-2133; Wanamaker, Christian; Willson, John D.; Williams, Arden; Lieurance, Deah 0000-0001-8176-3146</t>
+          <t>Greening, Sabrina S.; Ellis, Julie C.; Lewis, Nicole L.; Needle, David B.; Tato, Cristina M.; Knowles, Susan 0000-0002-0254-6491 sknowles@usgs.gov; Shearn-Bochsler, Valerie I. 0000-0002-5590-6518 vbochsler@usgs.gov; Miller, Jaimie L. 0000-0002-2305-6862 jaimiemiller@usgs.gov; Grear, Daniel A. 0000-0002-5478-1549 dgrear@usgs.gov; Lorch, Jeffrey M. 0000-0003-2239-1252; Blehert, David S. 0000-0002-1065-9760 dblehert@usgs.gov; Burrell, Caitlin; Murphy, Lisa A.; Miller, Erica A.; Ogbunugafor, C. Brandon; Ayala, Andrea J.; Thomas, W. Kelley; Kirchgessner, Megan S.; Casey, Christine; Barton, Ethan P.; Yabsley, Michael J.; Anis, Eman; Gagne, Roderick B.; Klein, Patrice; Driscoll, Cindy P.; Sykes, Chelsea; Poppenga, Robert H.; Nemeth, Nicole M.</t>
         </is>
       </c>
       <c r="AZ126" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70261880</t>
+          <t>https://pubs.usgs.gov/publication/70263325</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>70261880</t>
+          <t>70263325</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>70261880</t>
+          <t>70263325</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Examining inter-regional and intra-seasonal differences in wintering waterfowl landscape associations among Pacific and Atlantic flyways</t>
+          <t>Site-level connectivity identified from multiple sources of movement data to inform conservation of a migratory bird</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Journal of Avian Biology</t>
+          <t>Journal of Applied Ecology</t>
         </is>
       </c>
       <c r="P127" t="inlineStr">
         <is>
-          <t>10.1111/jav.03296</t>
+          <t>10.1111/1365-2664.14839</t>
         </is>
       </c>
       <c r="R127" t="inlineStr">
         <is>
+          <t>62</t>
+        </is>
+      </c>
+      <c r="S127" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="T127" t="inlineStr">
+        <is>
           <t>2025</t>
         </is>
       </c>
-      <c r="S127" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="U127" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V127" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W127" t="inlineStr">
         <is>
-          <t>Nordic Society Oikos</t>
+          <t>British Ecological Society</t>
         </is>
       </c>
       <c r="Y127" t="inlineStr">
         <is>
-          <t>Eastern Ecological Science Center; Western Ecological Research Center</t>
+          <t>Alaska Science Center Ecosystems</t>
         </is>
       </c>
       <c r="Z127" t="inlineStr">
         <is>
-          <t>e03296, 16 p.</t>
-[...9 lines deleted...]
-          <t>California, Delaware, Maryland, New Jersey, North Carolina, South Carolina</t>
+          <t>14 p.</t>
+        </is>
+      </c>
+      <c r="AD127" t="inlineStr">
+        <is>
+          <t>303</t>
+        </is>
+      </c>
+      <c r="AE127" t="inlineStr">
+        <is>
+          <t>316</t>
         </is>
       </c>
       <c r="AW127" t="inlineStr">
         <is>
-          <t>Hardy, Matthew J.; Williams, Christopher K.; Ladman, Brian S.; Pitesky, Maurice E.; Overton, Cory T. 0000-0002-5060-7447 coverton@usgs.gov; Casazza, Michael L. 0000-0002-5636-735X mike_casazza@usgs.gov; Matchett, Elliott 0000-0001-5095-2884 ematchett@usgs.gov; Prosser, Diann 0000-0002-5251-1799; Buler, Jeffrey J.</t>
+          <t>Beal, M.; Nightingale, J.; Belo, J.R.; Batey, C.; Belting, H.; Bocher, P.; Burgess, M.; Craft, T.B.; Crockford, N.; Delaporte, P.; Donaldson, L.; Gelinaud, G.; Gill, J.A.; Gunnarsson, T.G.; Morrison, B. J.; Gutierrez, J.S.; Hooijmeijer, J.; Howison, R.A.; Hunke, P.; Jomat, L.; Lemke, H.; Ludwig, J. P.; Majoor, F.A.; Marlow, C.; Masero, J.A.; Melter, J.; Nicholson, I.; Parejo, M.; O’Mahony, B.; Pasanen, E.; Pessa, J.; Piersma, T.; Rocha, A.D.; Robin, F.; Roodbergen, M.; Rousseau, P.; Salewski, V.; Schmidt, L.; Smart, J.; Staneva, A.; Tibbitts, T. Lee 0000-0002-0290-7592; Timonen, S.; Alves, J.A.; Dias, M.P.</t>
         </is>
       </c>
       <c r="AZ127" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70265938</t>
+          <t>https://pubs.usgs.gov/publication/70262760</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>70265938</t>
+          <t>70262760</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>70265938</t>
+          <t>70262760</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Great Lakes mallard population dynamics</t>
+          <t>Challenges and opportunities for data integration to improve estimation of migratory connectivity</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Journal of Wildlife Management</t>
+          <t>Methods in Ecology and Evolution</t>
         </is>
       </c>
       <c r="P128" t="inlineStr">
         <is>
-          <t>10.1002/jwmg.22702</t>
+          <t>10.1111/2041-210X.14467</t>
         </is>
       </c>
       <c r="R128" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>16</t>
         </is>
       </c>
       <c r="S128" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T128" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U128" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V128" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W128" t="inlineStr">
         <is>
-          <t>The Wildlife Society</t>
+          <t>British Ecological Society</t>
         </is>
       </c>
       <c r="Y128" t="inlineStr">
         <is>
-          <t>Coop Res Unit Atlanta</t>
+          <t>Eastern Ecological Science Center</t>
         </is>
       </c>
       <c r="Z128" t="inlineStr">
         <is>
-          <t>e22702, 21 p.</t>
-[...9 lines deleted...]
-          <t>Michigan, Wisconsin</t>
+          <t>15 p.</t>
+        </is>
+      </c>
+      <c r="AD128" t="inlineStr">
+        <is>
+          <t>362</t>
+        </is>
+      </c>
+      <c r="AE128" t="inlineStr">
+        <is>
+          <t>376</t>
         </is>
       </c>
       <c r="AW128" t="inlineStr">
         <is>
-          <t>Luukkonen, Benjamin Z.; Winterstein, Scott R.; Hayes, Daniel B.; Fowler, Drew Nathan 0000-0001-9347-4579; Soulliere, Gregory J.; Coluccy, John M.; Shipley, Amy A.; Simpson, John; Shirkey, Brendan; Winiarski, Jason M.; O’Neal, Benjamin J.; Avers, Barbara A.; Urquhart, Gerald R.; Lavretsky, Philip</t>
+          <t>Hostetler, J. A. 0000-0003-3669-1758; Cohen, Emily B.; Bossu, Christen M.; Scarpignato, Amy L.; Ruegg, Kristen; Contina, Andrea; Rushing, Clark S.; Hallworth, Michael T.</t>
         </is>
       </c>
       <c r="AZ128" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70264860</t>
+          <t>https://pubs.usgs.gov/publication/70265972</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>70264860</t>
+          <t>70265972</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>70264860</t>
+          <t>70265972</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Sampling for disease surveillance: Assessing effects on blue-winged teal survival and recovery</t>
+          <t>Hydrologic variability and plant composition drive relative abundance of marsh birds at created and reference marshes in southeastern Louisiana, U.S.A.</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Journal of Wildlife Management</t>
+          <t>Restoration Ecology</t>
         </is>
       </c>
       <c r="P129" t="inlineStr">
         <is>
-          <t>10.1002/jwmg.22708</t>
+          <t>10.1111/rec.14376</t>
         </is>
       </c>
       <c r="R129" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>33</t>
         </is>
       </c>
       <c r="S129" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="T129" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U129" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V129" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W129" t="inlineStr">
         <is>
-          <t>The Wildlife Society</t>
+          <t>Wiley</t>
         </is>
       </c>
       <c r="Y129" t="inlineStr">
         <is>
-          <t>Northern Prairie Wildlife Research Center</t>
+          <t>Coop Res Unit Atlanta</t>
         </is>
       </c>
       <c r="Z129" t="inlineStr">
         <is>
-          <t>e22708, 14 p.</t>
+          <t>e14376, 14 p.</t>
         </is>
       </c>
       <c r="AM129" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN129" t="inlineStr">
         <is>
           <t>Louisiana</t>
         </is>
       </c>
-      <c r="AQ129" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AW129" t="inlineStr">
         <is>
-          <t>Swift, Rose J. 0000-0001-7044-6196; Arnold, Todd W.; Carter, Deborah L.; Link, Paul K.; Poulson, Rebecca L.; Stallknecht, David E.; Pearse, Aaron T. 0000-0002-6137-1556 apearse@usgs.gov</t>
+          <t>Lipford, Aylett; Moran, Leah L.K.; Fowler, Drew Nathan 0000-0001-9347-4579; King, Sammy L. 0000-0002-5364-6361 sking@usgs.gov</t>
         </is>
       </c>
       <c r="AZ129" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70266319</t>
+          <t>https://pubs.usgs.gov/publication/70275575</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>70266319</t>
+          <t>70275575</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>70266319</t>
+          <t>70275575</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Book chapter</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Book Chapter</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>The underlying causes of differential migration: Assumptions, hypotheses, and predictions</t>
-[...19 lines deleted...]
-          <t>2</t>
+          <t>Ecosystems</t>
+        </is>
+      </c>
+      <c r="K130" t="inlineStr">
+        <is>
+          <t>7</t>
         </is>
       </c>
       <c r="T130" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U130" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V130" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W130" t="inlineStr">
         <is>
-          <t>Wiley</t>
+          <t>University of Nebraska-Lincoln</t>
         </is>
       </c>
       <c r="Y130" t="inlineStr">
         <is>
-          <t>Coop Res Unit Seattle</t>
+          <t>Coop Res Unit Atlanta</t>
         </is>
       </c>
       <c r="Z130" t="inlineStr">
         <is>
-          <t>26 p.</t>
+          <t>4 p.</t>
+        </is>
+      </c>
+      <c r="AA130" t="inlineStr">
+        <is>
+          <t>Book</t>
+        </is>
+      </c>
+      <c r="AB130" t="inlineStr">
+        <is>
+          <t>Monograph</t>
+        </is>
+      </c>
+      <c r="AC130" t="inlineStr">
+        <is>
+          <t>Understanding and assessing climate change: Preparing for Nebraska’s future 2024 climate change impact assessment report</t>
         </is>
       </c>
       <c r="AD130" t="inlineStr">
         <is>
-          <t>764</t>
+          <t>89</t>
         </is>
       </c>
       <c r="AE130" t="inlineStr">
         <is>
-          <t>789</t>
+          <t>92</t>
+        </is>
+      </c>
+      <c r="AM130" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN130" t="inlineStr">
+        <is>
+          <t>Nebraska</t>
         </is>
       </c>
       <c r="AW130" t="inlineStr">
         <is>
-          <t>Paprocki, N; Conway, Courtney J. 0000-0003-0492-2953 cconway@usgs.gov</t>
+          <t>Sonsthagen, Sarah A. 0000-0001-6215-5874; Spurgeon, Jonathan J. 0000-0002-6888-5867</t>
         </is>
       </c>
       <c r="AZ130" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70265466</t>
+          <t>https://pubs.usgs.gov/publication/70248755</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>70265466</t>
+          <t>70248755</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>70265466</t>
+          <t>70248755</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Forest bird population status on Saipan, a small oceanic island</t>
-[...4 lines deleted...]
-          <t>Global Ecology and Conservation</t>
+          <t>An integrated geochemical perspective of paleoenvironmental conditions before and during OAE-2 at the southern gateway to the Western Interior Seaway</t>
         </is>
       </c>
       <c r="P131" t="inlineStr">
         <is>
-          <t>10.1016/j.gecco.2024.e03273</t>
-[...4 lines deleted...]
-          <t>56</t>
+          <t>10.5724/gcs.38.100</t>
         </is>
       </c>
       <c r="T131" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U131" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V131" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W131" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>Society for Sedimentary Geology</t>
         </is>
       </c>
       <c r="Y131" t="inlineStr">
         <is>
-          <t>Pacific Island Ecosystems Research Center</t>
+          <t>Central Energy Resources Science Center</t>
         </is>
       </c>
       <c r="Z131" t="inlineStr">
         <is>
-          <t>e03273, 13 p.</t>
-[...9 lines deleted...]
-          <t>Saipan</t>
+          <t>3 p.</t>
+        </is>
+      </c>
+      <c r="AA131" t="inlineStr">
+        <is>
+          <t>Book</t>
+        </is>
+      </c>
+      <c r="AB131" t="inlineStr">
+        <is>
+          <t>Conference publication</t>
+        </is>
+      </c>
+      <c r="AC131" t="inlineStr">
+        <is>
+          <t>The Cenomanian-Turonian stratigraphic interval across the Americas</t>
+        </is>
+      </c>
+      <c r="AD131" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="AE131" t="inlineStr">
+        <is>
+          <t>102</t>
         </is>
       </c>
       <c r="AW131" t="inlineStr">
         <is>
-          <t>Bak, Trevor; Mullin, Steve; Kohler, Emilie; Eichelberger, Bradley A. 0000-0002-7208-3437; Camp, Richard J. 0000-0001-7008-923X rick_camp@usgs.gov</t>
+          <t>French, Katherine L. 0000-0002-0153-8035; Birdwell, Justin E. 0000-0001-8263-1452 jbirdwell@usgs.gov</t>
         </is>
       </c>
       <c r="AZ131" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70263240</t>
+          <t>https://pubs.usgs.gov/publication/70263713</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>70263240</t>
+          <t>70263713</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>70263240</t>
+          <t>70263713</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Organization Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Predation of Lost River and Shortnose suckers by piscivorous colonial waterbirds in the Upper Klamath Basin: An analysis of predation effects during 2021–2023</t>
+          <t>Sex differences in migration routes and non-breeding areas of a declining shorebird</t>
+        </is>
+      </c>
+      <c r="H132" t="inlineStr">
+        <is>
+          <t>Avian Conservation and Ecology</t>
+        </is>
+      </c>
+      <c r="P132" t="inlineStr">
+        <is>
+          <t>10.5751/ACE-02785-200102</t>
+        </is>
+      </c>
+      <c r="R132" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="S132" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="T132" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U132" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V132" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W132" t="inlineStr">
         <is>
-          <t>Bird Research Northwest (BRNW) website: birdresearchnw.org</t>
+          <t>The Resilience Alliance</t>
         </is>
       </c>
       <c r="Y132" t="inlineStr">
         <is>
-          <t>Western Fisheries Research Center</t>
+          <t>Alaska Science Center Ecosystems</t>
         </is>
       </c>
       <c r="Z132" t="inlineStr">
         <is>
-          <t>34 p.</t>
+          <t>2, 12 p.</t>
         </is>
       </c>
       <c r="AM132" t="inlineStr">
         <is>
-          <t>United States</t>
-[...9 lines deleted...]
-          <t>Upper Klamath basin</t>
+          <t>Canada, Mexico, United States</t>
         </is>
       </c>
       <c r="AW132" t="inlineStr">
         <is>
-          <t>Banet, Nathan B; Payton, Quinn; Evans, Allen; Paul-Wilson, Rachael Katelyn 0000-0002-8213-1084; Krause, Jacob Richard 0000-0002-9804-2481; Hayes, Brian S. 0000-0001-8229-4070; Benham, Erin Marie 0009-0000-2972-1897</t>
+          <t>McKellar, Ann E.; Gratto-Trevor, Cheri L; Tibbitts, T. Lee 0000-0002-0290-7592</t>
         </is>
       </c>
       <c r="AZ132" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70263806</t>
+          <t>https://pubs.usgs.gov/publication/70262126</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>70263806</t>
+          <t>70262126</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>70263806</t>
+          <t>70262126</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Weather events influence survival and recruitment of &lt;i&gt;Coereba flaveola&lt;/i&gt; (Bananaquit) in the Caribbean</t>
+          <t>Evaluating effects of tracking device attachment methods on Black Oystercatchers &lt;i&gt;Haematopus bachmani&lt;/i&gt;</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Weather events influence survival and recruitment of Coereba flaveola (Bananaquit) in the Caribbean</t>
+          <t>Evaluating effects of tracking device attachment methods on Black Oystercatchers Haematopus bachmani</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Ornithology</t>
+          <t>Wader Study</t>
         </is>
       </c>
       <c r="P133" t="inlineStr">
         <is>
-          <t>10.1093/ornithology/ukae052</t>
+          <t>10.18194/ws.00357</t>
         </is>
       </c>
       <c r="R133" t="inlineStr">
         <is>
-          <t>142</t>
+          <t>131</t>
         </is>
       </c>
       <c r="S133" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
       <c r="T133" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U133" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V133" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W133" t="inlineStr">
         <is>
-          <t>Oxford Academic</t>
+          <t>International Wader Study Group</t>
         </is>
       </c>
       <c r="Y133" t="inlineStr">
         <is>
-          <t>Coop Res Unit Atlanta</t>
+          <t>Alaska Science Center Ecosystems</t>
         </is>
       </c>
       <c r="Z133" t="inlineStr">
         <is>
-          <t>ukae052, 10 p.</t>
-[...9 lines deleted...]
-          <t>British Virgin Islands, Guana Island</t>
+          <t>10 p.</t>
+        </is>
+      </c>
+      <c r="AD133" t="inlineStr">
+        <is>
+          <t>204</t>
+        </is>
+      </c>
+      <c r="AE133" t="inlineStr">
+        <is>
+          <t>213</t>
         </is>
       </c>
       <c r="AW133" t="inlineStr">
         <is>
-          <t>Boal, Clint W. 0000-0001-6008-8911 cboal@usgs.gov; Bibles, Brent D.</t>
+          <t>Rankin, Cole; Ware, Lena; Robinson, Brian H.; Esler, Daniel 0000-0001-5501-4555 desler@usgs.gov; Coletti, Heather; Maftei, Mark; Hipfner, J Mark; Green, David</t>
         </is>
       </c>
       <c r="AZ133" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70266244</t>
+          <t>https://pubs.usgs.gov/publication/70263776</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>70266244</t>
+          <t>70263776</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>70266244</t>
+          <t>70263776</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>Developing a range-wide sampling framework for endangered species: A case study with light-footed Ridgway’s rail</t>
+          <t>Population estimates and land cover use of wintering Mountain Plovers in Texas</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Biodiversity and Conservation</t>
+          <t>Journal of Field Ornithology</t>
         </is>
       </c>
       <c r="P134" t="inlineStr">
         <is>
-          <t>10.1007/s10531-024-02919-5</t>
+          <t>10.5751/JFO-00583-960101</t>
         </is>
       </c>
       <c r="R134" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>96</t>
+        </is>
+      </c>
+      <c r="S134" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="T134" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U134" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V134" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W134" t="inlineStr">
         <is>
-          <t>Springer Nature</t>
+          <t>The Resilience Alliance</t>
         </is>
       </c>
       <c r="Y134" t="inlineStr">
         <is>
-          <t>Coop Res Unit Seattle</t>
+          <t>Eastern Ecological Science Center</t>
         </is>
       </c>
       <c r="Z134" t="inlineStr">
         <is>
-          <t>24 p.</t>
-[...9 lines deleted...]
-          <t>3726</t>
+          <t>1, 10 p.</t>
         </is>
       </c>
       <c r="AM134" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN134" t="inlineStr">
         <is>
-          <t>California</t>
-[...4 lines deleted...]
-          <t>southern California</t>
+          <t>Texas</t>
         </is>
       </c>
       <c r="AW134" t="inlineStr">
         <is>
-          <t>Stevens, Bryan S.; Conway, Courtney J. 0000-0003-0492-2953 cconway@usgs.gov; Sawyer, Kimberley A.; Kershek, Lauren; Block, Giselle; Hamilton, Sandra E.; Kolstrom, Rebecca</t>
+          <t>Lyons, James E. 0000-0002-9810-8751; Andres, Brad A.; Stone, Kelli L.; Pierce, Allison K.; Kruse, Kammie L.</t>
         </is>
       </c>
       <c r="AZ134" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
+          <t>https://pubs.usgs.gov/publication/70263061</t>
+        </is>
+      </c>
+      <c r="B135" t="inlineStr">
+        <is>
+          <t>70263061</t>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>70263061</t>
+        </is>
+      </c>
+      <c r="D135" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="E135" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="G135" t="inlineStr">
+        <is>
+          <t>Vertebrates in trade that pose high invasion risk to the United States</t>
+        </is>
+      </c>
+      <c r="H135" t="inlineStr">
+        <is>
+          <t>Biological Conservation</t>
+        </is>
+      </c>
+      <c r="P135" t="inlineStr">
+        <is>
+          <t>10.1016/j.biocon.2024.110887</t>
+        </is>
+      </c>
+      <c r="R135" t="inlineStr">
+        <is>
+          <t>302</t>
+        </is>
+      </c>
+      <c r="T135" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="U135" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V135" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W135" t="inlineStr">
+        <is>
+          <t>Elsevier</t>
+        </is>
+      </c>
+      <c r="Y135" t="inlineStr">
+        <is>
+          <t>Wetland and Aquatic Research Center</t>
+        </is>
+      </c>
+      <c r="Z135" t="inlineStr">
+        <is>
+          <t>110887, 10 p.</t>
+        </is>
+      </c>
+      <c r="AW135" t="inlineStr">
+        <is>
+          <t>Daniel, Wesley 0000-0002-7656-8474; Sofaer, Helen R. 0000-0002-9450-5223; Jarnevich, Catherine S. 0000-0002-9699-2336 jarnevichc@usgs.gov; Erickson, Richard A. 0000-0003-4649-482X rerickson@usgs.gov; DeGregorio, Brett Alexander 0000-0002-5273-049X; Engelstad, Peder Scott 0000-0002-3681-9216; Freedman, Jonathan A. 0000-0001-7140-8028; Canavan, Susan 0000-0002-7972-7928; Dean, Emily M.; Adams, Michael J 0000-0002-4407-9860; Anderson, Charmayne L.; Barnett, Mindy; Brey, Marybeth K. 0000-0003-4403-9655 mbrey@usgs.gov; Brumm, Kyle J.; Bunting, Matthew S.; Caffrey, Emily; Cardador, Laura; Carter, Jacoby 0000-0003-0110-0284; Cassey, Phillip; Chapman, Duane 0000-0002-1086-8853 dchapman@usgs.gov; Claunch, Natalie M.; Counihan, Timothy D. 0000-0003-4967-6514; Davis, Kristin P.; Deshwal, Anant; Douglas, Andrew K.; Dunn, Corey Garland 0000-0002-7102-2165; Ehlo, Chase; Everett, Katie; Gleditsch, Jason M.; Grosse, Andrew; Hendrickson, Zoey; Hess, Steven C.; Hill, Jeffrey E.; Holmes, Nick D.; Longo, Ana V.; Lockwood, Julie L.; Mason, Doran M.; McDonald, Ashley; Neilson, Matthew 0000-0002-5139-5677; Reaver, Kristen M. 0000-0003-2304-4674; Reed, Robert 0000-0001-8349-6168; Roberts, Caleb Powell 0000-0002-8716-0423; Rogosch, Jane S. 0000-0002-1748-4991; Romagosa, Christina 0000-0003-1900-5648; Russell, James C.; Simpson, Annie 0000-0001-8338-5134 asimpson@usgs.gov; Smith, Scott A.; Sperry, Jinelle; Tuckett, Quenton M.; VerCauteren, Kurt; Waddle, J. Hardin 0000-0003-1940-2133; Wanamaker, Christian; Willson, John D.; Williams, Arden; Lieurance, Deah 0000-0001-8176-3146</t>
+        </is>
+      </c>
+      <c r="AZ135" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="inlineStr">
+        <is>
+          <t>https://pubs.usgs.gov/publication/70261880</t>
+        </is>
+      </c>
+      <c r="B136" t="inlineStr">
+        <is>
+          <t>70261880</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>70261880</t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="E136" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="G136" t="inlineStr">
+        <is>
+          <t>Examining inter-regional and intra-seasonal differences in wintering waterfowl landscape associations among Pacific and Atlantic flyways</t>
+        </is>
+      </c>
+      <c r="H136" t="inlineStr">
+        <is>
+          <t>Journal of Avian Biology</t>
+        </is>
+      </c>
+      <c r="P136" t="inlineStr">
+        <is>
+          <t>10.1111/jav.03296</t>
+        </is>
+      </c>
+      <c r="R136" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S136" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="T136" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="U136" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V136" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W136" t="inlineStr">
+        <is>
+          <t>Nordic Society Oikos</t>
+        </is>
+      </c>
+      <c r="Y136" t="inlineStr">
+        <is>
+          <t>Eastern Ecological Science Center; Western Ecological Research Center</t>
+        </is>
+      </c>
+      <c r="Z136" t="inlineStr">
+        <is>
+          <t>e03296, 16 p.</t>
+        </is>
+      </c>
+      <c r="AM136" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN136" t="inlineStr">
+        <is>
+          <t>California, Delaware, Maryland, New Jersey, North Carolina, South Carolina</t>
+        </is>
+      </c>
+      <c r="AW136" t="inlineStr">
+        <is>
+          <t>Hardy, Matthew J.; Williams, Christopher K.; Ladman, Brian S.; Pitesky, Maurice E.; Overton, Cory T. 0000-0002-5060-7447 coverton@usgs.gov; Casazza, Michael L. 0000-0002-5636-735X mike_casazza@usgs.gov; Matchett, Elliott 0000-0001-5095-2884 ematchett@usgs.gov; Prosser, Diann 0000-0002-5251-1799; Buler, Jeffrey J.</t>
+        </is>
+      </c>
+      <c r="AZ136" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="inlineStr">
+        <is>
+          <t>https://pubs.usgs.gov/publication/70265938</t>
+        </is>
+      </c>
+      <c r="B137" t="inlineStr">
+        <is>
+          <t>70265938</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>70265938</t>
+        </is>
+      </c>
+      <c r="D137" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="G137" t="inlineStr">
+        <is>
+          <t>Great Lakes mallard population dynamics</t>
+        </is>
+      </c>
+      <c r="H137" t="inlineStr">
+        <is>
+          <t>Journal of Wildlife Management</t>
+        </is>
+      </c>
+      <c r="P137" t="inlineStr">
+        <is>
+          <t>10.1002/jwmg.22702</t>
+        </is>
+      </c>
+      <c r="R137" t="inlineStr">
+        <is>
+          <t>89</t>
+        </is>
+      </c>
+      <c r="S137" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="T137" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="U137" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V137" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W137" t="inlineStr">
+        <is>
+          <t>The Wildlife Society</t>
+        </is>
+      </c>
+      <c r="Y137" t="inlineStr">
+        <is>
+          <t>Coop Res Unit Atlanta</t>
+        </is>
+      </c>
+      <c r="Z137" t="inlineStr">
+        <is>
+          <t>e22702, 21 p.</t>
+        </is>
+      </c>
+      <c r="AM137" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN137" t="inlineStr">
+        <is>
+          <t>Michigan, Wisconsin</t>
+        </is>
+      </c>
+      <c r="AW137" t="inlineStr">
+        <is>
+          <t>Luukkonen, Benjamin Z.; Winterstein, Scott R.; Hayes, Daniel B.; Fowler, Drew Nathan 0000-0001-9347-4579; Soulliere, Gregory J.; Coluccy, John M.; Shipley, Amy A.; Simpson, John; Shirkey, Brendan; Winiarski, Jason M.; O’Neal, Benjamin J.; Avers, Barbara A.; Urquhart, Gerald R.; Lavretsky, Philip</t>
+        </is>
+      </c>
+      <c r="AZ137" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="inlineStr">
+        <is>
+          <t>https://pubs.usgs.gov/publication/70264860</t>
+        </is>
+      </c>
+      <c r="B138" t="inlineStr">
+        <is>
+          <t>70264860</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>70264860</t>
+        </is>
+      </c>
+      <c r="D138" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="E138" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="G138" t="inlineStr">
+        <is>
+          <t>Sampling for disease surveillance: Assessing effects on blue-winged teal survival and recovery</t>
+        </is>
+      </c>
+      <c r="H138" t="inlineStr">
+        <is>
+          <t>Journal of Wildlife Management</t>
+        </is>
+      </c>
+      <c r="P138" t="inlineStr">
+        <is>
+          <t>10.1002/jwmg.22708</t>
+        </is>
+      </c>
+      <c r="R138" t="inlineStr">
+        <is>
+          <t>89</t>
+        </is>
+      </c>
+      <c r="S138" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="T138" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="U138" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V138" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W138" t="inlineStr">
+        <is>
+          <t>The Wildlife Society</t>
+        </is>
+      </c>
+      <c r="Y138" t="inlineStr">
+        <is>
+          <t>Northern Prairie Wildlife Research Center</t>
+        </is>
+      </c>
+      <c r="Z138" t="inlineStr">
+        <is>
+          <t>e22708, 14 p.</t>
+        </is>
+      </c>
+      <c r="AM138" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN138" t="inlineStr">
+        <is>
+          <t>Louisiana</t>
+        </is>
+      </c>
+      <c r="AQ138" t="inlineStr">
+        <is>
+          <t>Grand Chenier, Krotz Springs</t>
+        </is>
+      </c>
+      <c r="AW138" t="inlineStr">
+        <is>
+          <t>Swift, Rose J. 0000-0001-7044-6196; Arnold, Todd W.; Carter, Deborah L.; Link, Paul K.; Poulson, Rebecca L.; Stallknecht, David E.; Pearse, Aaron T. 0000-0002-6137-1556 apearse@usgs.gov</t>
+        </is>
+      </c>
+      <c r="AZ138" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="inlineStr">
+        <is>
+          <t>https://pubs.usgs.gov/publication/70266319</t>
+        </is>
+      </c>
+      <c r="B139" t="inlineStr">
+        <is>
+          <t>70266319</t>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>70266319</t>
+        </is>
+      </c>
+      <c r="D139" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="E139" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="G139" t="inlineStr">
+        <is>
+          <t>The underlying causes of differential migration: Assumptions, hypotheses, and predictions</t>
+        </is>
+      </c>
+      <c r="H139" t="inlineStr">
+        <is>
+          <t>Biological Reviews</t>
+        </is>
+      </c>
+      <c r="P139" t="inlineStr">
+        <is>
+          <t>10.1111/brv.13160</t>
+        </is>
+      </c>
+      <c r="R139" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="S139" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="T139" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="U139" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V139" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W139" t="inlineStr">
+        <is>
+          <t>Wiley</t>
+        </is>
+      </c>
+      <c r="Y139" t="inlineStr">
+        <is>
+          <t>Coop Res Unit Seattle</t>
+        </is>
+      </c>
+      <c r="Z139" t="inlineStr">
+        <is>
+          <t>26 p.</t>
+        </is>
+      </c>
+      <c r="AD139" t="inlineStr">
+        <is>
+          <t>764</t>
+        </is>
+      </c>
+      <c r="AE139" t="inlineStr">
+        <is>
+          <t>789</t>
+        </is>
+      </c>
+      <c r="AW139" t="inlineStr">
+        <is>
+          <t>Paprocki, N; Conway, Courtney J. 0000-0003-0492-2953 cconway@usgs.gov</t>
+        </is>
+      </c>
+      <c r="AZ139" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="inlineStr">
+        <is>
+          <t>https://pubs.usgs.gov/publication/70265466</t>
+        </is>
+      </c>
+      <c r="B140" t="inlineStr">
+        <is>
+          <t>70265466</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>70265466</t>
+        </is>
+      </c>
+      <c r="D140" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="E140" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="G140" t="inlineStr">
+        <is>
+          <t>Forest bird population status on Saipan, a small oceanic island</t>
+        </is>
+      </c>
+      <c r="H140" t="inlineStr">
+        <is>
+          <t>Global Ecology and Conservation</t>
+        </is>
+      </c>
+      <c r="P140" t="inlineStr">
+        <is>
+          <t>10.1016/j.gecco.2024.e03273</t>
+        </is>
+      </c>
+      <c r="R140" t="inlineStr">
+        <is>
+          <t>56</t>
+        </is>
+      </c>
+      <c r="T140" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="U140" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V140" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W140" t="inlineStr">
+        <is>
+          <t>Elsevier</t>
+        </is>
+      </c>
+      <c r="Y140" t="inlineStr">
+        <is>
+          <t>Pacific Island Ecosystems Research Center</t>
+        </is>
+      </c>
+      <c r="Z140" t="inlineStr">
+        <is>
+          <t>e03273, 13 p.</t>
+        </is>
+      </c>
+      <c r="AM140" t="inlineStr">
+        <is>
+          <t>Commonwealth of the Mariana Islands</t>
+        </is>
+      </c>
+      <c r="AQ140" t="inlineStr">
+        <is>
+          <t>Saipan</t>
+        </is>
+      </c>
+      <c r="AW140" t="inlineStr">
+        <is>
+          <t>Bak, Trevor; Mullin, Steve; Kohler, Emilie; Eichelberger, Bradley A. 0000-0002-7208-3437; Camp, Richard J. 0000-0001-7008-923X rick_camp@usgs.gov</t>
+        </is>
+      </c>
+      <c r="AZ140" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="inlineStr">
+        <is>
+          <t>https://pubs.usgs.gov/publication/70263240</t>
+        </is>
+      </c>
+      <c r="B141" t="inlineStr">
+        <is>
+          <t>70263240</t>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>70263240</t>
+        </is>
+      </c>
+      <c r="D141" t="inlineStr">
+        <is>
+          <t>Report</t>
+        </is>
+      </c>
+      <c r="E141" t="inlineStr">
+        <is>
+          <t>Organization Series</t>
+        </is>
+      </c>
+      <c r="G141" t="inlineStr">
+        <is>
+          <t>Predation of Lost River and Shortnose suckers by piscivorous colonial waterbirds in the Upper Klamath Basin: An analysis of predation effects during 2021–2023</t>
+        </is>
+      </c>
+      <c r="T141" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="U141" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V141" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W141" t="inlineStr">
+        <is>
+          <t>Bird Research Northwest (BRNW) website: birdresearchnw.org</t>
+        </is>
+      </c>
+      <c r="Y141" t="inlineStr">
+        <is>
+          <t>Western Fisheries Research Center</t>
+        </is>
+      </c>
+      <c r="Z141" t="inlineStr">
+        <is>
+          <t>34 p.</t>
+        </is>
+      </c>
+      <c r="AM141" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN141" t="inlineStr">
+        <is>
+          <t>California, Oregon</t>
+        </is>
+      </c>
+      <c r="AQ141" t="inlineStr">
+        <is>
+          <t>Upper Klamath basin</t>
+        </is>
+      </c>
+      <c r="AW141" t="inlineStr">
+        <is>
+          <t>Banet, Nathan B; Payton, Quinn; Evans, Allen; Paul-Wilson, Rachael Katelyn 0000-0002-8213-1084; Krause, Jacob Richard 0000-0002-9804-2481; Hayes, Brian S. 0000-0001-8229-4070; Benham, Erin Marie 0009-0000-2972-1897</t>
+        </is>
+      </c>
+      <c r="AZ141" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="inlineStr">
+        <is>
+          <t>https://pubs.usgs.gov/publication/70263806</t>
+        </is>
+      </c>
+      <c r="B142" t="inlineStr">
+        <is>
+          <t>70263806</t>
+        </is>
+      </c>
+      <c r="C142" t="inlineStr">
+        <is>
+          <t>70263806</t>
+        </is>
+      </c>
+      <c r="D142" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="E142" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="F142" t="inlineStr">
+        <is>
+          <t>Weather events influence survival and recruitment of &lt;i&gt;Coereba flaveola&lt;/i&gt; (Bananaquit) in the Caribbean</t>
+        </is>
+      </c>
+      <c r="G142" t="inlineStr">
+        <is>
+          <t>Weather events influence survival and recruitment of Coereba flaveola (Bananaquit) in the Caribbean</t>
+        </is>
+      </c>
+      <c r="H142" t="inlineStr">
+        <is>
+          <t>Ornithology</t>
+        </is>
+      </c>
+      <c r="P142" t="inlineStr">
+        <is>
+          <t>10.1093/ornithology/ukae052</t>
+        </is>
+      </c>
+      <c r="R142" t="inlineStr">
+        <is>
+          <t>142</t>
+        </is>
+      </c>
+      <c r="S142" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="T142" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="U142" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V142" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W142" t="inlineStr">
+        <is>
+          <t>Oxford Academic</t>
+        </is>
+      </c>
+      <c r="Y142" t="inlineStr">
+        <is>
+          <t>Coop Res Unit Atlanta</t>
+        </is>
+      </c>
+      <c r="Z142" t="inlineStr">
+        <is>
+          <t>ukae052, 10 p.</t>
+        </is>
+      </c>
+      <c r="AM142" t="inlineStr">
+        <is>
+          <t>United Kingdom</t>
+        </is>
+      </c>
+      <c r="AQ142" t="inlineStr">
+        <is>
+          <t>British Virgin Islands, Guana Island</t>
+        </is>
+      </c>
+      <c r="AW142" t="inlineStr">
+        <is>
+          <t>Boal, Clint W. 0000-0001-6008-8911 cboal@usgs.gov; Bibles, Brent D.</t>
+        </is>
+      </c>
+      <c r="AZ142" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="inlineStr">
+        <is>
+          <t>https://pubs.usgs.gov/publication/70266244</t>
+        </is>
+      </c>
+      <c r="B143" t="inlineStr">
+        <is>
+          <t>70266244</t>
+        </is>
+      </c>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t>70266244</t>
+        </is>
+      </c>
+      <c r="D143" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="E143" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="G143" t="inlineStr">
+        <is>
+          <t>Developing a range-wide sampling framework for endangered species: A case study with light-footed Ridgway’s rail</t>
+        </is>
+      </c>
+      <c r="H143" t="inlineStr">
+        <is>
+          <t>Biodiversity and Conservation</t>
+        </is>
+      </c>
+      <c r="P143" t="inlineStr">
+        <is>
+          <t>10.1007/s10531-024-02919-5</t>
+        </is>
+      </c>
+      <c r="R143" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="T143" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="U143" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V143" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W143" t="inlineStr">
+        <is>
+          <t>Springer Nature</t>
+        </is>
+      </c>
+      <c r="Y143" t="inlineStr">
+        <is>
+          <t>Coop Res Unit Seattle</t>
+        </is>
+      </c>
+      <c r="Z143" t="inlineStr">
+        <is>
+          <t>24 p.</t>
+        </is>
+      </c>
+      <c r="AD143" t="inlineStr">
+        <is>
+          <t>3703</t>
+        </is>
+      </c>
+      <c r="AE143" t="inlineStr">
+        <is>
+          <t>3726</t>
+        </is>
+      </c>
+      <c r="AM143" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN143" t="inlineStr">
+        <is>
+          <t>California</t>
+        </is>
+      </c>
+      <c r="AQ143" t="inlineStr">
+        <is>
+          <t>southern California</t>
+        </is>
+      </c>
+      <c r="AW143" t="inlineStr">
+        <is>
+          <t>Stevens, Bryan S.; Conway, Courtney J. 0000-0003-0492-2953 cconway@usgs.gov; Sawyer, Kimberley A.; Kershek, Lauren; Block, Giselle; Hamilton, Sandra E.; Kolstrom, Rebecca</t>
+        </is>
+      </c>
+      <c r="AZ143" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="inlineStr">
+        <is>
           <t>https://pubs.usgs.gov/publication/70273013</t>
         </is>
       </c>
-      <c r="B135" t="inlineStr">
+      <c r="B144" t="inlineStr">
         <is>
           <t>70273013</t>
         </is>
       </c>
-      <c r="C135" t="inlineStr">
+      <c r="C144" t="inlineStr">
         <is>
           <t>70273013</t>
         </is>
       </c>
-      <c r="D135" t="inlineStr">
+      <c r="D144" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
-      <c r="E135" t="inlineStr">
+      <c r="E144" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
-      <c r="G135" t="inlineStr">
+      <c r="G144" t="inlineStr">
         <is>
           <t>Identifying mismatches between conservation area networks and vulnerable populations using spatial randomization</t>
         </is>
       </c>
-      <c r="H135" t="inlineStr">
+      <c r="H144" t="inlineStr">
         <is>
           <t>Ecology and Evolution</t>
         </is>
       </c>
-      <c r="P135" t="inlineStr">
+      <c r="P144" t="inlineStr">
         <is>
           <t>10.1002/ece3.8270</t>
         </is>
       </c>
-      <c r="R135" t="inlineStr">
+      <c r="R144" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
-      <c r="S135" t="inlineStr">
+      <c r="S144" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
-      <c r="T135" t="inlineStr">
+      <c r="T144" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
-      <c r="U135" t="inlineStr">
+      <c r="U144" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
-      <c r="V135" t="inlineStr">
+      <c r="V144" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
-      <c r="W135" t="inlineStr">
+      <c r="W144" t="inlineStr">
         <is>
           <t>Wiley</t>
         </is>
       </c>
-      <c r="Y135" t="inlineStr">
+      <c r="Y144" t="inlineStr">
         <is>
           <t>Coop Res Unit Leetown</t>
         </is>
       </c>
-      <c r="Z135" t="inlineStr">
+      <c r="Z144" t="inlineStr">
         <is>
           <t>15 p.</t>
         </is>
       </c>
-      <c r="AD135" t="inlineStr">
+      <c r="AD144" t="inlineStr">
         <is>
           <t>16006</t>
         </is>
       </c>
-      <c r="AE135" t="inlineStr">
+      <c r="AE144" t="inlineStr">
         <is>
           <t>16020</t>
         </is>
       </c>
-      <c r="AM135" t="inlineStr">
+      <c r="AM144" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
-      <c r="AN135" t="inlineStr">
+      <c r="AN144" t="inlineStr">
         <is>
           <t>Wisconsin</t>
         </is>
       </c>
-      <c r="AQ135" t="inlineStr">
+      <c r="AQ144" t="inlineStr">
         <is>
           <t>Central Wisconsin Grasslands Conservation Area, Southwest Grasslands and Stream Conservation Area, Western Prairie Habitat Restoration Area</t>
         </is>
       </c>
-      <c r="AW135" t="inlineStr">
+      <c r="AW144" t="inlineStr">
         <is>
           <t>Nunes, Laura A.; Ribic, Christine 0000-0003-2583-1778 caribic@usgs.gov; Zuckerberg, Benjamin</t>
         </is>
       </c>
-      <c r="AZ135" t="inlineStr">
+      <c r="AZ144" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>