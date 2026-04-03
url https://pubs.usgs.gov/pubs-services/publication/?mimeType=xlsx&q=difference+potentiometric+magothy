--- v0 (2026-01-14)
+++ v1 (2026-04-03)
@@ -2506,310 +2506,310 @@
       </c>
       <c r="AQ20" t="inlineStr">
         <is>
           <t>Magothy aquifer</t>
         </is>
       </c>
       <c r="AW20" t="inlineStr">
         <is>
           <t>Mack, Frederick K.; Wheeler, Judith C.; Curtin, Stephen E. securtin@usgs.gov; Andreasen, David C.</t>
         </is>
       </c>
       <c r="AZ20" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="BA20" t="inlineStr">
         <is>
           <t>4f4e48cee4b07f02db545219</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr81631</t>
+          <t>https://pubs.usgs.gov/publication/ofr82339</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>46248</t>
+          <t>48772</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>ofr81631</t>
+          <t>ofr82339</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>Map showing how the potentiometric surface of the Magothy Aquifer of August 1980 differed from the potentiometric surface of September 1977, in southern Maryland</t>
+          <t>Map showing change in potentiometric surface of the Magothy Aquifer in southern Maryland between September 1975 and September 1981</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Open-File Report</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>81-631</t>
+          <t>82-339</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
           <t>2331-1258</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>0196-1497</t>
         </is>
       </c>
       <c r="P21" t="inlineStr">
         <is>
-          <t>10.3133/ofr81631</t>
+          <t>10.3133/ofr82339</t>
         </is>
       </c>
       <c r="T21" t="inlineStr">
         <is>
           <t>1982</t>
         </is>
       </c>
       <c r="U21" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V21" t="inlineStr">
         <is>
           <t>ENGLISH</t>
         </is>
       </c>
       <c r="Z21" t="inlineStr">
         <is>
-          <t>1 map ;23 x 18 cm.</t>
+          <t>1 map ; 21 x 16 cm.</t>
         </is>
       </c>
       <c r="AW21" t="inlineStr">
         <is>
-          <t>Mack, Frederick K. Jr.; Wheeler, J. C.; Curtin, Stephen E. securtin@usgs.gov</t>
+          <t>Mack, F. K.; Wheeler, J. C.; Curtin, S. E.</t>
         </is>
       </c>
       <c r="AZ21" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA21" t="inlineStr">
         <is>
-          <t>4f4e4b13e4b07f02db6a3624</t>
+          <t>4f4e4a95e4b07f02db659ab6</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr82339</t>
+          <t>https://pubs.usgs.gov/publication/wri834283</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>48772</t>
+          <t>47680</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>ofr82339</t>
+          <t>wri834283</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>Map showing change in potentiometric surface of the Magothy Aquifer in southern Maryland between September 1975 and September 1981</t>
+          <t>Map showing the difference between the potentiometric surfaces of the Magothy Aquifer of September 1975 and September 1982 in southern Maryland</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
+          <t>Water-Resources Investigations Report</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>82-339</t>
-[...9 lines deleted...]
-          <t>0196-1497</t>
+          <t>83-4283</t>
         </is>
       </c>
       <c r="P22" t="inlineStr">
         <is>
-          <t>10.3133/ofr82339</t>
+          <t>10.3133/wri834283</t>
         </is>
       </c>
       <c r="T22" t="inlineStr">
         <is>
           <t>1982</t>
         </is>
       </c>
       <c r="U22" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V22" t="inlineStr">
         <is>
           <t>ENGLISH</t>
         </is>
       </c>
       <c r="Z22" t="inlineStr">
         <is>
-          <t>1 map ; 21 x 16 cm.</t>
+          <t>1 map ; 21 x 16 cm., on sheet 28 x 22 cm.</t>
         </is>
       </c>
       <c r="AW22" t="inlineStr">
         <is>
-          <t>Mack, F. K.; Wheeler, J. C.; Curtin, S. E.</t>
+          <t>Mack, Frederick K.; Wheeler, Judith C.; Curtin, Stephen E. securtin@usgs.gov</t>
         </is>
       </c>
       <c r="AZ22" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA22" t="inlineStr">
         <is>
-          <t>4f4e4a95e4b07f02db659ab6</t>
+          <t>4f4e4b12e4b07f02db6a2692</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/wri834283</t>
+          <t>https://pubs.usgs.gov/publication/ofr81631</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>47680</t>
+          <t>46248</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>wri834283</t>
+          <t>ofr81631</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>Map showing the difference between the potentiometric surfaces of the Magothy Aquifer of September 1975 and September 1982 in southern Maryland</t>
+          <t>Map showing how the potentiometric surface of the Magothy Aquifer of August 1980 differed from the potentiometric surface of September 1977, in southern Maryland</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Water-Resources Investigations Report</t>
+          <t>Open-File Report</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>83-4283</t>
+          <t>81-631</t>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P23" t="inlineStr">
         <is>
-          <t>10.3133/wri834283</t>
+          <t>10.3133/ofr81631</t>
         </is>
       </c>
       <c r="T23" t="inlineStr">
         <is>
           <t>1982</t>
         </is>
       </c>
       <c r="U23" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V23" t="inlineStr">
         <is>
           <t>ENGLISH</t>
         </is>
       </c>
       <c r="Z23" t="inlineStr">
         <is>
-          <t>1 map ; 21 x 16 cm., on sheet 28 x 22 cm.</t>
+          <t>1 map ;23 x 18 cm.</t>
         </is>
       </c>
       <c r="AW23" t="inlineStr">
         <is>
-          <t>Mack, Frederick K.; Wheeler, Judith C.; Curtin, Stephen E. securtin@usgs.gov</t>
+          <t>Mack, Frederick K. Jr.; Wheeler, J. C.; Curtin, Stephen E. securtin@usgs.gov</t>
         </is>
       </c>
       <c r="AZ23" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA23" t="inlineStr">
         <is>
-          <t>4f4e4b12e4b07f02db6a2692</t>
+          <t>4f4e4b13e4b07f02db6a3624</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/ofr81632</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>46249</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>ofr81632</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
@@ -2864,252 +2864,252 @@
       </c>
       <c r="Z24" t="inlineStr">
         <is>
           <t>1 map ;21 x 16 cm.</t>
         </is>
       </c>
       <c r="AW24" t="inlineStr">
         <is>
           <t>Mack, Frederick K.; Wheeler, J. C.; Curtin, Stephen E. securtin@usgs.gov</t>
         </is>
       </c>
       <c r="AZ24" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA24" t="inlineStr">
         <is>
           <t>4f4e4b15e4b07f02db6a4987</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/wri8014</t>
+          <t>https://pubs.usgs.gov/publication/wri8011</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>29319</t>
+          <t>28507</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>wri8014</t>
+          <t>wri8011</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>A comparison of analog and digital modeling techniques for simulating three-dimensional ground-water flow on Long Island, New York</t>
+          <t>Digital-simulation and projection of head changes in the Potomac-Raritan-Magothy aquifer system, coastal plain, New Jersey</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Water-Resources Investigations Report</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>80-14</t>
+          <t>80-11</t>
         </is>
       </c>
       <c r="P25" t="inlineStr">
         <is>
-          <t>10.3133/wri8014</t>
+          <t>10.3133/wri8011</t>
         </is>
       </c>
       <c r="T25" t="inlineStr">
         <is>
           <t>1980</t>
         </is>
       </c>
       <c r="U25" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V25" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
         </is>
       </c>
       <c r="W25" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey, Water Resources Division,</t>
+          <t>U.S. Geological Survey Water Resources Division</t>
+        </is>
+      </c>
+      <c r="X25" t="inlineStr">
+        <is>
+          <t>Trenton, NJ</t>
+        </is>
+      </c>
+      <c r="Y25" t="inlineStr">
+        <is>
+          <t>New Jersey Water Science Center</t>
         </is>
       </c>
       <c r="Z25" t="inlineStr">
         <is>
-          <t>v, 40 p. :ill., maps ;29 cm.</t>
+          <t>vi, 72 p.</t>
+        </is>
+      </c>
+      <c r="AF25" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="AM25" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN25" t="inlineStr">
+        <is>
+          <t>New Jersey</t>
+        </is>
+      </c>
+      <c r="AQ25" t="inlineStr">
+        <is>
+          <t>Potomac-Raritan-Magothy aquifer system</t>
+        </is>
+      </c>
+      <c r="AU25" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="AV25" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW25" t="inlineStr">
         <is>
-          <t>Reilly, Thomas E. tereilly@usgs.gov; Harbaugh, Arlen W. harbaugh@usgs.gov</t>
+          <t>Luzier, James E.</t>
         </is>
       </c>
       <c r="AZ25" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
       <c r="BA25" t="inlineStr">
         <is>
-          <t>4f4e4b27e4b07f02db6b1071</t>
+          <t>4f4e4a82e4b07f02db64ade9</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/wri8011</t>
+          <t>https://pubs.usgs.gov/publication/wri8014</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>28507</t>
+          <t>29319</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>wri8011</t>
+          <t>wri8014</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>Digital-simulation and projection of head changes in the Potomac-Raritan-Magothy aquifer system, coastal plain, New Jersey</t>
+          <t>A comparison of analog and digital modeling techniques for simulating three-dimensional ground-water flow on Long Island, New York</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Water-Resources Investigations Report</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>80-11</t>
+          <t>80-14</t>
         </is>
       </c>
       <c r="P26" t="inlineStr">
         <is>
-          <t>10.3133/wri8011</t>
+          <t>10.3133/wri8014</t>
         </is>
       </c>
       <c r="T26" t="inlineStr">
         <is>
           <t>1980</t>
         </is>
       </c>
       <c r="U26" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V26" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="W26" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey Water Resources Division</t>
-[...9 lines deleted...]
-          <t>New Jersey Water Science Center</t>
+          <t>U.S. Geological Survey, Water Resources Division,</t>
         </is>
       </c>
       <c r="Z26" t="inlineStr">
         <is>
-          <t>vi, 72 p.</t>
-[...29 lines deleted...]
-          <t>N</t>
+          <t>v, 40 p. :ill., maps ;29 cm.</t>
         </is>
       </c>
       <c r="AW26" t="inlineStr">
         <is>
-          <t>Luzier, James E.</t>
+          <t>Reilly, Thomas E. tereilly@usgs.gov; Harbaugh, Arlen W. harbaugh@usgs.gov</t>
         </is>
       </c>
       <c r="AZ26" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA26" t="inlineStr">
         <is>
-          <t>4f4e4a82e4b07f02db64ade9</t>
+          <t>4f4e4b27e4b07f02db6b1071</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>