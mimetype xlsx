--- v0 (2026-02-24)
+++ v1 (2026-06-08)
@@ -4029,51 +4029,51 @@
           <t>https://pubs.usgs.gov/publication/fs20133002</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>70042590</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>fs20133002</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>Extreme drought: summary of hydrologic conditions in Georgia, 2011</t>
+          <t>Extreme drought: Summary of hydrologic conditions in Georgia, 2011</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Fact Sheet</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>2013-3002</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
           <t>2327-6932</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>2327-6916</t>
         </is>
       </c>
       <c r="P30" t="inlineStr">
         <is>
           <t>10.3133/fs20133002</t>
@@ -4129,51 +4129,51 @@
           <t>United States</t>
         </is>
       </c>
       <c r="AN30" t="inlineStr">
         <is>
           <t>Georgia</t>
         </is>
       </c>
       <c r="AU30" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="AV30" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="AW30" t="inlineStr">
         <is>
           <t>Knaak, Andrew E. 0000-0003-1813-8959 aknaak@usgs.gov; Frantz, Eric R. 0000-0002-1867-886X efrantz@usgs.gov; Peck, Michael F. mfpeck@usgs.gov</t>
         </is>
       </c>
       <c r="AZ30" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>3</t>
         </is>
       </c>
       <c r="BA30" t="inlineStr">
         <is>
           <t>50f528efe4b0114312ab01ca</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/70156679</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>70156679</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>70156679</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
@@ -5708,51 +5708,51 @@
           <t>United States</t>
         </is>
       </c>
       <c r="AN42" t="inlineStr">
         <is>
           <t>Georgia</t>
         </is>
       </c>
       <c r="AQ42" t="inlineStr">
         <is>
           <t>Flint River Basin</t>
         </is>
       </c>
       <c r="AU42" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AV42" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AW42" t="inlineStr">
         <is>
-          <t>Viger, Roland J. 0000-0003-2520-714X rviger@usgs.gov; Hay, Lauren E. 0000-0003-3763-4595 lhay@usgs.gov; Markstrom, Steven L. 0000-0001-7630-9547 markstro@usgs.gov; Jones, John 0000-0001-6117-3691 jwjones@usgs.gov; Buell, Gary R. grbuell@usgs.gov</t>
+          <t>Viger, Roland J. 0000-0003-2520-714X rviger@usgs.gov; Hay, Lauren E. 0000-0003-3763-4595 lhay@usgs.gov; Markstrom, Steven L. 0000-0001-7630-9547 markstro@usgs.gov; Jones, John W. 0000-0001-6117-3691 jwjones@usgs.gov; Buell, Gary R. grbuell@usgs.gov</t>
         </is>
       </c>
       <c r="AZ42" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA42" t="inlineStr">
         <is>
           <t>571b4b31e4b071321fe31cb3</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/sir20105209</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>70006093</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">