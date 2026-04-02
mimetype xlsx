--- v0 (2026-01-14)
+++ v1 (2026-04-02)
@@ -363,15695 +363,15630 @@
       </c>
       <c r="BF1" t="inlineStr">
         <is>
           <t>CHORUS Journal Name</t>
         </is>
       </c>
       <c r="BG1" t="inlineStr">
         <is>
           <t>CHORUS Publication Date</t>
         </is>
       </c>
       <c r="BH1" t="inlineStr">
         <is>
           <t>CHORUS Audited On</t>
         </is>
       </c>
       <c r="BI1" t="inlineStr">
         <is>
           <t>CHORUS Publicly Accessible Date</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70272626</t>
+          <t>https://pubs.usgs.gov/publication/70274012</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>70272626</t>
+          <t>70274012</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>70272626</t>
+          <t>70274012</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>Evaluating effectiveness of flocculation and wave-reduction barriers for restoration of a turbid, terminal lake</t>
+          <t>Development of high-throughput genomic resources to inform white-tailed deer population and disease management</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>Wetlands Ecology and Management</t>
+          <t>Molecular Ecology Resources</t>
         </is>
       </c>
       <c r="P2" t="inlineStr">
         <is>
-          <t>10.1007/s11273-025-10094-9</t>
+          <t>10.1111/1755-0998.70085</t>
         </is>
       </c>
       <c r="R2" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="T2" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
-          <t>Springer Nature</t>
+          <t>Wiley</t>
         </is>
       </c>
       <c r="Y2" t="inlineStr">
         <is>
-          <t>Oregon Water Science Center</t>
+          <t>Coop Res Unit Leetown; Coop Res Unit Seattle</t>
         </is>
       </c>
       <c r="Z2" t="inlineStr">
         <is>
-          <t>82, 16 p.</t>
-[...14 lines deleted...]
-          <t>Malheur Lake</t>
+          <t>e70085, 16 p.</t>
         </is>
       </c>
       <c r="AW2" t="inlineStr">
         <is>
-          <t>Smith, Cassandra 0000-0003-1088-1772 cassandrasmith@usgs.gov; Brannan, Randy Joe 0009-0001-1622-9251</t>
+          <t>Navarro, David; Latch, Emily K.; Tallon, Anaïs K.; Ott-Conn, Caitlin N.; DeYoung, Randy W.; Walsh, Daniel P. 0000-0002-7772-2445; Euclide, Peter T.; Chandika, R.G.; Larson, Wes A.; Seetharam, Arun S.; Severin, Andrew J.; Severin, Andrew J.; Reecy, James M.; Hu, Zhi-Liang; Cantrell, Jay R.; Carstensen, Michelle; Caudell, Joe N.; Killmaster, Charlie H.; Lockwood, Mitch L.; McKinley, William T.; Norton, Andrew S.; Schuler, Krysten L.; Storm, Daniel J.; Sumners, Jason A.; Walter, W. David 0000-0003-3068-1073; Blanchong, Julie A.</t>
         </is>
       </c>
       <c r="AZ2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70270729</t>
+          <t>https://pubs.usgs.gov/publication/70274000</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>70270729</t>
+          <t>70274000</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>70270729</t>
+          <t>70274000</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>Harmless tags or hazardous ads? Investigating the potential for ear tags to increase predation on neonatal ungulates</t>
+          <t>Local adaptation to climate has facilitated the global invasion of cheatgrass</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>Canadian Journal of Zoology</t>
+          <t>Nature Communications</t>
         </is>
       </c>
       <c r="P3" t="inlineStr">
         <is>
-          <t>10.1139/cjz-2025-0007</t>
+          <t>10.1038/s41467-025-64799-9</t>
         </is>
       </c>
       <c r="R3" t="inlineStr">
         <is>
-          <t>82</t>
+          <t>16</t>
         </is>
       </c>
       <c r="T3" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U3" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V3" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W3" t="inlineStr">
         <is>
-          <t>Canadian Science Publishing</t>
+          <t>Nature</t>
         </is>
       </c>
       <c r="Y3" t="inlineStr">
         <is>
-          <t>Coop Res Unit Atlanta</t>
+          <t>Forest and Rangeland Ecosystem Science Center</t>
         </is>
       </c>
       <c r="Z3" t="inlineStr">
         <is>
-          <t>8 p.</t>
-[...19 lines deleted...]
-          <t>Oklahoma</t>
+          <t>10203, 17 p.</t>
         </is>
       </c>
       <c r="AW3" t="inlineStr">
         <is>
-          <t>Turnley, Matthew T.; Fairbanks, W. Sue; Lonsinger, Robert Charles 0000-0002-1040-7299; Cherry, Michael J.; Dart, Marlin M.; DeYoung, Randy W.; Hahn, Derek P.; Heffelfinger, Levi J.; Rickels, Celine M.J.; Tanner, Evan P.; Wang, H. George; Chitwood, M. Colter</t>
+          <t>Gamba, Diana; Vahsen, Megan; Maxwell, Toby Matthew 0000-0001-5171-0705; Pirtel, Nikki; Romero, Seth; Van Ee, Justin J.; Penn, Amanda; Das, Aayudh; Ben-Zeev, Rotem; Baughman, Owen W.; Blaney, C. Sean; Bodkins, Randy; Budha-Magar, Shanta; Copeland, Stella M; Davis-Foust, Shannon L.; Diamond, Alvin; Donnelly, Ryan C.; Dunwiddle, Peter W.; Ensing, David J.; Everest, Thomas A.; Hoitink, Holly; Holdrege, Martin C.; Hufbauer, Ruth A.; Juzenas, Sigitas; Kalwij, Jesse M.; Kashirina, Ekaterina; Kim, Sang-Tae; Klisz, Marcin; Klyueva, Alina; Langeveld, Michel; Lutfy, Samuel; Martin, Daniel; Merkord, Christopher L.; Morgan, J. P. J.; Nagy, Dávid U.; Ott, Jacqueline P.; Puchalka, Radoslaw; Pyle, Lysandra A.; Rasran, Leonid; Rector, Brian G.; Rosche, Christoph 0000-0002-4257-3072; Sadykova, Marina; Shriver, Robert K. 0000-0002-4590-4834; Stanislavschi, Alexandr; Starzomski, Brian M.; Stone, Rachel L.; Turner, Kathryn G.; Urza, Alexandra K. 0000-0001-9795-6735; VanWallendael, Acer; Wegenschimmel, Carl-Adam; Zweck, Justin; Brown, Cynthia S.; Leger, Elizabeth A.; Blumenthal, Dana M.; Germino, Matthew 0000-0001-6326-7579; Porensky, Lauren M. 0000-0001-6883-2442; Hooten, Mevin B.; Adler, Peter B.; Lasky, Jesse R.</t>
         </is>
       </c>
       <c r="AZ3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70268819</t>
+          <t>https://pubs.usgs.gov/publication/70272626</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>70268819</t>
+          <t>70272626</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>70268819</t>
+          <t>70272626</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>Network of networks: Time series clustering of AmeriFlux sites</t>
+          <t>Evaluating effectiveness of flocculation and wave-reduction barriers for restoration of a turbid, terminal lake</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>Agricultural and Forest Meteorology</t>
+          <t>Wetlands Ecology and Management</t>
         </is>
       </c>
       <c r="P4" t="inlineStr">
         <is>
-          <t>10.1016/j.agrformet.2025.110686</t>
+          <t>10.1007/s11273-025-10094-9</t>
         </is>
       </c>
       <c r="R4" t="inlineStr">
         <is>
-          <t>372</t>
+          <t>33</t>
         </is>
       </c>
       <c r="T4" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U4" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V4" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W4" t="inlineStr">
         <is>
-          <t>Elsevier B.V.</t>
+          <t>Springer Nature</t>
         </is>
       </c>
       <c r="Y4" t="inlineStr">
         <is>
-          <t>Wetland and Aquatic Research Center; WMA - Earth System Processes Division</t>
+          <t>Oregon Water Science Center</t>
         </is>
       </c>
       <c r="Z4" t="inlineStr">
         <is>
-          <t>110686, 18 p.</t>
+          <t>82, 16 p.</t>
+        </is>
+      </c>
+      <c r="AM4" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN4" t="inlineStr">
+        <is>
+          <t>Oregon</t>
+        </is>
+      </c>
+      <c r="AQ4" t="inlineStr">
+        <is>
+          <t>Malheur Lake</t>
         </is>
       </c>
       <c r="AW4" t="inlineStr">
         <is>
-          <t>Reed, David E.; Chu, Housen; Peter, Brad G.; Chen, Jiquan; Abraha, Michael; Amiro, Brian; Anderson, Ray G.; Arain, M. Altaf; Arruda, Paulo; Barron-Gafford, Greg A.; Bernacchi, Carl; Beverly, Daniel P.; Biraud, Sebastien C.; Black, T. Andrew; Blanken, Peter D.; Bohrer, Gil 0000-0002-9209-9540; Bowler, Rebecca; Bowling, David R.; Bret-Harte, M. Syndonia; Bretfeld, Mario; Brunsell, Nathaniel A.; Bullock, Stephen H.; Celis, Gerardo; Chen, Xingyuan; Classen, Aimee T.; Cook, David R.; Cueva, Alejandro; Dalmagro, Higo J.; Davis, Kenneth J.; Desai, Ankur; Duff, Alison J.; Dunn, Allison L.; Durden, David; Edgar, Colin W. 0000-0002-7026-8358; Euskirchen, Eugenie; Bracho, Rosvel; Ewers, Brent E.; Flanagan, Lawrence B.; Florian, Christopher R.; Foord, Vanessa; Forbrich, Inke; Forsythe, Brandon R.; Frank, John; Garatuza-Payan, Jaime; Goslee, Sarah; Gough, Christopher M.; Green, Mark B.; Griffis, Timothy; Helbig, Manuel; Hill, Andrew C.; Hinkle, Ross; Horne, Jason; Humphreys, Elyn; Ikawa, Hiroki; Iwahana, Go 0000-0003-4628-1074; Jassal, Rachhpal; Johnson, Bruce K.; Johnson, Mark; Kannenberg, Steven A.; Kelsey, Eric; King, John; Knowles, John F.; Knox, Sara; Kobayashi, Hideki; Kolb, Thomas; Kolka, Randy; Krauss, Ken 0000-0003-2195-0729; Kutzbach, Lars; Lamb, Brian T.; Law, Beverly E.; Lee, Sung-Ching; Lee, Xuhui; Liu, Heping; Loescher, Henry W.; Malone, Sparkle L.; Matamala, Roser; Mauritz, Marguerite 0000-0001-8733-9119; Metzger, Stefan; Meyer, Gesa; Mitra, Bhaskar 0000-0002-6617-0884; Munger, J. William; Nesic, Zoran; Noormets, Asko; O’Halloran, Thomas L.; O’Keeffe, Patrick T.; Oberbauer, Steven F.; Oechel, Walter; Oikawa, Patty; Olivas, Paulo C.; Ouimette, Andrew; Pastorello, Gilberto; Perez-Quezada, Jorge F.; Phillips, Claire; Posse, Gabriela; Qu, Bo; Quinton, William L.; Reba, Michele L.; Richardson, Andrew D.; Picasso, Valentin; Rocha, Adrian V.; Rodriguez, Julio C.; Ruzol, Roel; Saleska, Scott; Scott, Russell L.; Schreiner-McGraw, Adam P.; Schuur, Edward A.G.; Silveira, Maria; Sonnentag, Oliver; Spittlehouse, David L.; Staebler, Ralf; Starr, Gregory; Staudhammer, Christina; Still, Chris; Sturtevant, Cove; Sullivan, Ryan C.; Suyker, Andy; Trejo, David; Ueyama, Masahito; Vargas, Rodrigo; Viner, Brian; Vivoni, Enrique R.; Wang, Dong; Ward, Eric J.; Wiesner, Susanne; Windham-Myers, Lisamarie 0000-0003-0281-9581 lwindham-myers@usgs.gov; Yannick, David; Yepez, Enrico A.; Zenone, Terenzio; Zhao, Junbin; Zona, Donatella</t>
+          <t>Smith, Cassandra 0000-0003-1088-1772 cassandrasmith@usgs.gov; Brannan, Randy Joe 0009-0001-1622-9251</t>
         </is>
       </c>
       <c r="AZ4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70269986</t>
+          <t>https://pubs.usgs.gov/publication/70270729</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>70269986</t>
+          <t>70270729</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>70269986</t>
+          <t>70270729</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>Predator-induced injury of a neonatal pronghorn cues abandonment of current reproductive investment</t>
+          <t>Harmless tags or hazardous ads? Investigating the potential for ear tags to increase predation on neonatal ungulates</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>Ecology</t>
+          <t>Canadian Journal of Zoology</t>
         </is>
       </c>
       <c r="P5" t="inlineStr">
         <is>
-          <t>10.1002/ecy.70111</t>
+          <t>10.1139/cjz-2025-0007</t>
         </is>
       </c>
       <c r="R5" t="inlineStr">
         <is>
-          <t>106</t>
-[...4 lines deleted...]
-          <t>5</t>
+          <t>82</t>
         </is>
       </c>
       <c r="T5" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U5" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V5" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W5" t="inlineStr">
         <is>
-          <t>Ecological Society of America</t>
+          <t>Canadian Science Publishing</t>
         </is>
       </c>
       <c r="Y5" t="inlineStr">
         <is>
-          <t>Coop Res Unit Leetown</t>
+          <t>Coop Res Unit Atlanta</t>
         </is>
       </c>
       <c r="Z5" t="inlineStr">
         <is>
-          <t>e70111, 6 p.</t>
+          <t>8 p.</t>
+        </is>
+      </c>
+      <c r="AD5" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AE5" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="AM5" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN5" t="inlineStr">
+        <is>
+          <t>Oklahoma</t>
         </is>
       </c>
       <c r="AW5" t="inlineStr">
         <is>
-          <t>Dart, Marlin M.; Turnley, Matthew T.; Rickels, Celine M.J.; Tanner, Evan P.; Colter Chitwood, M.; DeYoung, Randy W.; Fairbanks, W. Sue; Hahn, Derek P.; Heffelfinger, Levi J.; Lonsinger, Robert Charles 0000-0002-1040-7299; Wang, H. George; Cherry, Michael J.</t>
+          <t>Turnley, Matthew T.; Fairbanks, W. Sue; Lonsinger, Robert Charles 0000-0002-1040-7299; Cherry, Michael J.; Dart, Marlin M.; DeYoung, Randy W.; Hahn, Derek P.; Heffelfinger, Levi J.; Rickels, Celine M.J.; Tanner, Evan P.; Wang, H. George; Chitwood, M. Colter</t>
         </is>
       </c>
       <c r="AZ5" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70266471</t>
+          <t>https://pubs.usgs.gov/publication/70268819</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>70266471</t>
+          <t>70268819</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>70266471</t>
+          <t>70268819</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>Inferring snowpack contributions and the mean elevation of source water to streamflow in the Willamette River, Oregon using water stable isotopes</t>
+          <t>Network of networks: Time series clustering of AmeriFlux sites</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>Hydrological Processes</t>
+          <t>Agricultural and Forest Meteorology</t>
         </is>
       </c>
       <c r="P6" t="inlineStr">
         <is>
-          <t>10.1002/hyp.70136</t>
+          <t>10.1016/j.agrformet.2025.110686</t>
         </is>
       </c>
       <c r="R6" t="inlineStr">
         <is>
-          <t>39</t>
-[...4 lines deleted...]
-          <t>5</t>
+          <t>372</t>
         </is>
       </c>
       <c r="T6" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U6" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V6" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W6" t="inlineStr">
         <is>
-          <t>Wiley</t>
+          <t>Elsevier B.V.</t>
         </is>
       </c>
       <c r="Y6" t="inlineStr">
         <is>
-          <t>Oregon Water Science Center</t>
+          <t>Wetland and Aquatic Research Center; WMA - Earth System Processes Division</t>
         </is>
       </c>
       <c r="Z6" t="inlineStr">
         <is>
-          <t>e70136, 16 p.</t>
-[...14 lines deleted...]
-          <t>Willamette River basin</t>
+          <t>110686, 18 p.</t>
         </is>
       </c>
       <c r="AW6" t="inlineStr">
         <is>
-          <t>Brooks, J. Renee; Johnson, Henry M. 0000-0002-7571-4994 hjohnson@usgs.gov; Johnson, Keira R.; Cline, Steven P.; Comeleo, Randy; Rugh, WIlliam; Trine, Lisandra</t>
+          <t>Reed, David E.; Chu, Housen; Peter, Brad G.; Chen, Jiquan; Abraha, Michael; Amiro, Brian; Anderson, Ray G.; Arain, M. Altaf; Arruda, Paulo; Barron-Gafford, Greg A.; Bernacchi, Carl; Beverly, Daniel P.; Biraud, Sebastien C.; Black, T. Andrew; Blanken, Peter D.; Bohrer, Gil 0000-0002-9209-9540; Bowler, Rebecca; Bowling, David R.; Bret-Harte, M. Syndonia; Bretfeld, Mario; Brunsell, Nathaniel A.; Bullock, Stephen H.; Celis, Gerardo; Chen, Xingyuan; Classen, Aimee T.; Cook, David R.; Cueva, Alejandro; Dalmagro, Higo J.; Davis, Kenneth J.; Desai, Ankur; Duff, Alison J.; Dunn, Allison L.; Durden, David; Edgar, Colin W. 0000-0002-7026-8358; Euskirchen, Eugenie; Bracho, Rosvel; Ewers, Brent E.; Flanagan, Lawrence B.; Florian, Christopher R.; Foord, Vanessa; Forbrich, Inke; Forsythe, Brandon R.; Frank, John; Garatuza-Payan, Jaime; Goslee, Sarah; Gough, Christopher M.; Green, Mark B.; Griffis, Timothy; Helbig, Manuel; Hill, Andrew C.; Hinkle, Ross; Horne, Jason; Humphreys, Elyn; Ikawa, Hiroki; Iwahana, Go 0000-0003-4628-1074; Jassal, Rachhpal; Johnson, Bruce K.; Johnson, Mark S.; Kannenberg, Steven A.; Kelsey, Eric; King, John; Knowles, John F.; Knox, Sara; Kobayashi, Hideki; Kolb, Thomas; Kolka, Randy; Krauss, Ken 0000-0003-2195-0729; Kutzbach, Lars; Lamb, Brian T.; Law, Beverly E.; Lee, Sung-Ching; Lee, Xuhui; Liu, Heping; Loescher, Henry W.; Malone, Sparkle L.; Matamala, Roser; Mauritz, Marguerite 0000-0001-8733-9119; Metzger, Stefan; Meyer, Gesa; Mitra, Bhaskar 0000-0002-6617-0884; Munger, J. William; Nesic, Zoran; Noormets, Asko; O’Halloran, Thomas L.; O’Keeffe, Patrick T.; Oberbauer, Steven F.; Oechel, Walter; Oikawa, Patty; Olivas, Paulo C.; Ouimette, Andrew; Pastorello, Gilberto; Perez-Quezada, Jorge F.; Phillips, Claire; Posse, Gabriela; Qu, Bo; Quinton, William L.; Reba, Michele L.; Richardson, Andrew D.; Picasso, Valentin; Rocha, Adrian V.; Rodriguez, Julio C.; Ruzol, Roel; Saleska, Scott; Scott, Russell L.; Schreiner-McGraw, Adam P.; Schuur, Edward A.G.; Silveira, Maria; Sonnentag, Oliver; Spittlehouse, David L.; Staebler, Ralf; Starr, Gregory; Staudhammer, Christina; Still, Chris; Sturtevant, Cove; Sullivan, Ryan C.; Suyker, Andy; Trejo, David; Ueyama, Masahito; Vargas, Rodrigo; Viner, Brian; Vivoni, Enrique R.; Wang, Dong; Ward, Eric J.; Wiesner, Susanne; Windham-Myers, Lisamarie 0000-0003-0281-9581 lwindham-myers@usgs.gov; Yannick, David; Yepez, Enrico A.; Zenone, Terenzio; Zhao, Junbin; Zona, Donatella</t>
         </is>
       </c>
       <c r="AZ6" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70266026</t>
+          <t>https://pubs.usgs.gov/publication/70269986</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>70266026</t>
+          <t>70269986</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>70266026</t>
+          <t>70269986</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>Relative abundance, seasonal occurrence, and distribution of marine birds in the northern Gulf of Mexico</t>
+          <t>Predator-induced injury of a neonatal pronghorn cues abandonment of current reproductive investment</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>Marine Ornithology: Journal of Seabird Research and Conservation</t>
-[...9 lines deleted...]
-          <t>1018-3337</t>
+          <t>Ecology</t>
         </is>
       </c>
       <c r="P7" t="inlineStr">
         <is>
-          <t>10.5038/2074-1235.53.1.1634</t>
+          <t>10.1002/ecy.70111</t>
         </is>
       </c>
       <c r="R7" t="inlineStr">
         <is>
-          <t>53</t>
+          <t>106</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t>5</t>
         </is>
       </c>
       <c r="T7" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U7" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V7" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W7" t="inlineStr">
         <is>
-          <t>African Seabird Group/Pacific Seabird Group</t>
+          <t>Ecological Society of America</t>
         </is>
       </c>
       <c r="Y7" t="inlineStr">
         <is>
-          <t>Coop Res Unit Atlanta</t>
+          <t>Coop Res Unit Leetown</t>
         </is>
       </c>
       <c r="Z7" t="inlineStr">
         <is>
-          <t>18 p.</t>
-[...14 lines deleted...]
-          <t>Gulf of Mexico</t>
+          <t>e70111, 6 p.</t>
         </is>
       </c>
       <c r="AW7" t="inlineStr">
         <is>
-          <t>Haney, J. Christopher; Michael, Pamela E.; Gleason, Jeffery S.; Wilson, Randy; Satgé, Yvan G.; Hixson, Kathy M.; Jodice, Patrick G.R. 0000-0001-8716-120X</t>
+          <t>Dart, Marlin M.; Turnley, Matthew T.; Rickels, Celine M.J.; Tanner, Evan P.; Colter Chitwood, M.; DeYoung, Randy W.; Fairbanks, W. Sue; Hahn, Derek P.; Heffelfinger, Levi J.; Lonsinger, Robert Charles 0000-0002-1040-7299; Wang, H. George; Cherry, Michael J.</t>
         </is>
       </c>
       <c r="AZ7" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70265704</t>
+          <t>https://pubs.usgs.gov/publication/70266471</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>70265704</t>
+          <t>70266471</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>70265704</t>
+          <t>70266471</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>Tapwater exposures, residential risk, and mitigation in a PFAS-impacted-groundwater community</t>
+          <t>Inferring snowpack contributions and the mean elevation of source water to streamflow in the Willamette River, Oregon using water stable isotopes</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>Environmental Science: Processes and Impacts</t>
+          <t>Hydrological Processes</t>
         </is>
       </c>
       <c r="P8" t="inlineStr">
         <is>
-          <t>10.1039/D5EM00005J</t>
-[...4 lines deleted...]
-          <t>Online First</t>
+          <t>10.1002/hyp.70136</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t>5</t>
         </is>
       </c>
       <c r="T8" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U8" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V8" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W8" t="inlineStr">
         <is>
-          <t>Royal Society of Chemistry</t>
+          <t>Wiley</t>
         </is>
       </c>
       <c r="Y8" t="inlineStr">
         <is>
-          <t>South Atlantic Water Science Center</t>
+          <t>Oregon Water Science Center</t>
         </is>
       </c>
       <c r="Z8" t="inlineStr">
         <is>
-          <t>21 p.</t>
+          <t>e70136, 16 p.</t>
         </is>
       </c>
       <c r="AM8" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN8" t="inlineStr">
         <is>
-          <t>Wisconsin</t>
-[...4 lines deleted...]
-          <t>Campbell</t>
+          <t>Oregon</t>
+        </is>
+      </c>
+      <c r="AQ8" t="inlineStr">
+        <is>
+          <t>Willamette River basin</t>
         </is>
       </c>
       <c r="AW8" t="inlineStr">
         <is>
-          <t>Bradley, Paul M. 0000-0001-7522-8606; Romanok, Kristin M. 0000-0002-8472-8765; Smalling, Kelly 0000-0002-1214-4920; Donahue, Lee; Gaikowski, Mark P. 0000-0002-6507-9341 mgaikowski@usgs.gov; Hines, Randy K. 0000-0002-5135-3135 rkhines@usgs.gov; Breitmeyer, Sara E. 0000-0003-0609-1559 sbreitmeyer@usgs.gov; Gordon, Stephanie E. 0000-0002-6292-2612 sgordon@usgs.gov; Loftin, Keith A. 0000-0001-5291-876X; McCleskey, R. Blaine 0000-0002-2521-8052; Meppelink, Shannon M. 0000-0003-1294-7878; Schreiner, Molly L. 0000-0001-9306-5564</t>
+          <t>Brooks, J. Renee; Johnson, Henry M. 0000-0002-7571-4994 hjohnson@usgs.gov; Johnson, Keira R.; Cline, Steven P.; Comeleo, Randy; Rugh, WIlliam; Trine, Lisandra</t>
         </is>
       </c>
       <c r="AZ8" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70265808</t>
+          <t>https://pubs.usgs.gov/publication/70266026</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>70265808</t>
+          <t>70266026</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>70265808</t>
+          <t>70266026</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Preprint</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Preprint</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>Salinas Valley integrated hydrologic and reservoir operations models, Monterey and San Luis Obispo Counties, California</t>
+          <t>Relative abundance, seasonal occurrence, and distribution of marine birds in the northern Gulf of Mexico</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>EarthArXiv</t>
+          <t>Marine Ornithology: Journal of Seabird Research and Conservation</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>2074-1235</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>1018-3337</t>
         </is>
       </c>
       <c r="P9" t="inlineStr">
         <is>
-          <t>10.31223/X5ZD9N</t>
+          <t>10.5038/2074-1235.53.1.1634</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t>53</t>
         </is>
       </c>
       <c r="T9" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U9" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V9" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W9" t="inlineStr">
         <is>
-          <t>Eartharxiv</t>
+          <t>African Seabird Group/Pacific Seabird Group</t>
         </is>
       </c>
       <c r="Y9" t="inlineStr">
         <is>
-          <t>California Water Science Center</t>
+          <t>Coop Res Unit Atlanta</t>
         </is>
       </c>
       <c r="Z9" t="inlineStr">
         <is>
-          <t>312 p.</t>
+          <t>18 p.</t>
+        </is>
+      </c>
+      <c r="AD9" t="inlineStr">
+        <is>
+          <t>189</t>
+        </is>
+      </c>
+      <c r="AE9" t="inlineStr">
+        <is>
+          <t>206</t>
+        </is>
+      </c>
+      <c r="AQ9" t="inlineStr">
+        <is>
+          <t>Gulf of Mexico</t>
         </is>
       </c>
       <c r="AW9" t="inlineStr">
         <is>
-          <t>Henson, Wesley R. 0000-0003-4962-5565 whenson@usgs.gov; Hanson, Randy 0000-0002-9819-7141; Boyce, Scott E. 0000-0003-0626-9492 seboyce@usgs.gov; Hevesi, Joseph A. 0000-0003-2898-1800 jhevesi@usgs.gov; Jachens, Elizabeth Rae 0000-0001-5885-8892</t>
+          <t>Haney, J. Christopher; Michael, Pamela E.; Gleason, Jeffery S.; Wilson, Randy; Satgé, Yvan G.; Hixson, Kathy M.; Jodice, Patrick G.R. 0000-0001-8716-120X</t>
         </is>
       </c>
       <c r="AZ9" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70263851</t>
+          <t>https://pubs.usgs.gov/publication/70265704</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>70263851</t>
+          <t>70265704</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>70263851</t>
+          <t>70265704</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
-      <c r="F10" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>Increased heterozygosity and body condition result from admixed translocation of the threatened Mogollon Narrow-headed Gartersnake (Thamnophis rufipunctatus)</t>
+          <t>Tapwater exposures, residential risk, and mitigation in a PFAS-impacted-groundwater community</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>Conservation Genetics</t>
+          <t>Environmental Science: Processes and Impacts</t>
         </is>
       </c>
       <c r="P10" t="inlineStr">
         <is>
-          <t>10.1007/s10592-025-01677-3</t>
-[...4 lines deleted...]
-          <t>26</t>
+          <t>10.1039/D5EM00005J</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t>Online First</t>
         </is>
       </c>
       <c r="T10" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U10" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V10" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W10" t="inlineStr">
         <is>
-          <t>Springer</t>
+          <t>Royal Society of Chemistry</t>
         </is>
       </c>
       <c r="Y10" t="inlineStr">
         <is>
-          <t>Western Ecological Research Center</t>
+          <t>South Atlantic Water Science Center</t>
         </is>
       </c>
       <c r="Z10" t="inlineStr">
         <is>
-          <t>16 p.</t>
-[...9 lines deleted...]
-          <t>418</t>
+          <t>21 p.</t>
         </is>
       </c>
       <c r="AM10" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN10" t="inlineStr">
         <is>
-          <t>New Mexico</t>
+          <t>Wisconsin</t>
+        </is>
+      </c>
+      <c r="AP10" t="inlineStr">
+        <is>
+          <t>Campbell</t>
         </is>
       </c>
       <c r="AW10" t="inlineStr">
         <is>
-          <t>Wood, Dustin A. 0000-0002-7668-9911 dawood@usgs.gov; Christman, Bruce L.; Jennings, Randy D.; Rose, Jonathan P. 0000-0003-0874-9166 jprose@usgs.gov; Nowak, Erika M.; Schofer, Justin; Vandergast, Amy G. 0000-0002-7835-6571</t>
+          <t>Bradley, Paul M. 0000-0001-7522-8606; Romanok, Kristin M. 0000-0002-8472-8765; Smalling, Kelly 0000-0002-1214-4920; Donahue, Lee; Gaikowski, Mark P. 0000-0002-6507-9341 mgaikowski@usgs.gov; Hines, Randy K. 0000-0002-5135-3135 rkhines@usgs.gov; Breitmeyer, Sara E. 0000-0003-0609-1559 sbreitmeyer@usgs.gov; Gordon, Stephanie E. 0000-0002-6292-2612 sgordon@usgs.gov; Loftin, Keith A. 0000-0001-5291-876X; McCleskey, R. Blaine 0000-0002-2521-8052; Meppelink, Shannon M. 0000-0003-1294-7878; Schreiner, Molly L. 0000-0001-9306-5564</t>
         </is>
       </c>
       <c r="AZ10" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70262871</t>
+          <t>https://pubs.usgs.gov/publication/70265808</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>70262871</t>
+          <t>70265808</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>70262871</t>
+          <t>70265808</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Preprint</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Preprint</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>Maintenance of genetic diversity despite population fluctuations in the lesser prairie-chicken (Tympanuchus pallidicinctus)</t>
+          <t>Salinas Valley integrated hydrologic and reservoir operations models, Monterey and San Luis Obispo Counties, California</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>Ecology and Evolution</t>
+          <t>EarthArXiv</t>
         </is>
       </c>
       <c r="P11" t="inlineStr">
         <is>
-          <t>10.1002/ece3.70879</t>
-[...9 lines deleted...]
-          <t>1</t>
+          <t>10.31223/X5ZD9N</t>
         </is>
       </c>
       <c r="T11" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U11" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V11" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W11" t="inlineStr">
         <is>
-          <t>Wiley</t>
+          <t>Eartharxiv</t>
         </is>
       </c>
       <c r="Y11" t="inlineStr">
         <is>
-          <t>Fort Collins Science Center</t>
+          <t>California Water Science Center</t>
         </is>
       </c>
       <c r="Z11" t="inlineStr">
         <is>
-          <t>e70879, 15 p.</t>
-[...14 lines deleted...]
-          <t>Bailey County, Chaves County, Cochran County, Lea County, Roosevelt County, Yoakum County</t>
+          <t>312 p.</t>
         </is>
       </c>
       <c r="AW11" t="inlineStr">
         <is>
-          <t>Lawrence, Andrew J.; Carleton, Scott A.; Oyler-McCance, Sara J. 0000-0003-1599-8769 sara_oyler-mccance@usgs.gov; DeYoung, Randy W.; Nichols, Clay T.; Wright, Timothy F.</t>
+          <t>Henson, Wesley R. 0000-0003-4962-5565 whenson@usgs.gov; Hanson, Randy 0000-0002-9819-7141; Boyce, Scott E. 0000-0003-0626-9492 seboyce@usgs.gov; Hevesi, Joseph A. 0000-0003-2898-1800 jhevesi@usgs.gov; Jachens, Elizabeth Rae 0000-0001-5885-8892</t>
         </is>
       </c>
       <c r="AZ11" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70266238</t>
+          <t>https://pubs.usgs.gov/publication/70263851</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>70266238</t>
+          <t>70263851</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>70266238</t>
+          <t>70263851</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Federal Government Series</t>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>Increased heterozygosity and body condition result from admixed translocation of the threatened Mogollon Narrow-headed Gartersnake (&lt;i&gt;Thamnophis rufipunctatus&lt;/i&gt;)</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>Gulf of Mexico Marine Assessment Program for Protected Species (GOMMAPPS): Seabird surveys in the northern Gulf of Mexico, 2017-2020</t>
+          <t>Increased heterozygosity and body condition result from admixed translocation of the threatened Mogollon Narrow-headed Gartersnake (Thamnophis rufipunctatus)</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>OCS Study</t>
-[...4 lines deleted...]
-          <t>BOEM 2025-026</t>
+          <t>Conservation Genetics</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t>10.1007/s10592-025-01677-3</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t>26</t>
         </is>
       </c>
       <c r="T12" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U12" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V12" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W12" t="inlineStr">
         <is>
-          <t>Bureau of Ocean Energy Management</t>
+          <t>Springer</t>
         </is>
       </c>
       <c r="Y12" t="inlineStr">
         <is>
-          <t>Coop Res Unit Atlanta</t>
+          <t>Western Ecological Research Center</t>
         </is>
       </c>
       <c r="Z12" t="inlineStr">
         <is>
-          <t>301 p.</t>
+          <t>16 p.</t>
+        </is>
+      </c>
+      <c r="AD12" t="inlineStr">
+        <is>
+          <t>403</t>
+        </is>
+      </c>
+      <c r="AE12" t="inlineStr">
+        <is>
+          <t>418</t>
         </is>
       </c>
       <c r="AM12" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN12" t="inlineStr">
         <is>
-          <t>Alabama, Florida, Louisiana, Mississippi, Texas</t>
-[...4 lines deleted...]
-          <t>northern Gulf of Mexico</t>
+          <t>New Mexico</t>
         </is>
       </c>
       <c r="AW12" t="inlineStr">
         <is>
-          <t>Gleason, Jeffrey S.; Sussman, Allison 0000-0002-6996-9982; Davis, Kayla L.; Haney, J. Christopher; Hixson, Kathy M.; Jodice, Patrick G.R. 0000-0001-8716-120X; Lyons, James E. 0000-0002-9810-8751; Michael, Pamela E.; Satgé, Yvan G.; Silverman, Emily D.; Zipkin, Elise F.; Wilson, R. Randy</t>
+          <t>Wood, Dustin A. 0000-0002-7668-9911 dawood@usgs.gov; Christman, Bruce L.; Jennings, Randy D.; Rose, Jonathan P. 0000-0003-0874-9166 jprose@usgs.gov; Nowak, Erika M.; Schofer, Justin; Vandergast, Amy G. 0000-0002-7835-6571</t>
         </is>
       </c>
       <c r="AZ12" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70261617</t>
+          <t>https://pubs.usgs.gov/publication/70262871</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>70261617</t>
+          <t>70262871</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>70261617</t>
+          <t>70262871</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
-      <c r="F13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>Archive of morphological data for the Coregonus artedi species complex of the Great Lakes, Lake Nipigon and Great Slave Lake</t>
+          <t>Maintenance of genetic diversity despite population fluctuations in the lesser prairie-chicken (Tympanuchus pallidicinctus)</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>Laurentian</t>
+          <t>Ecology and Evolution</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t>10.1002/ece3.70879</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="T13" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U13" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V13" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W13" t="inlineStr">
         <is>
-          <t>Great Lakes Fishery Commission</t>
+          <t>Wiley</t>
         </is>
       </c>
       <c r="Y13" t="inlineStr">
         <is>
-          <t>Great Lakes Science Center</t>
+          <t>Fort Collins Science Center</t>
         </is>
       </c>
       <c r="Z13" t="inlineStr">
         <is>
-          <t>2025-01, 14 p.</t>
+          <t>e70879, 15 p.</t>
         </is>
       </c>
       <c r="AM13" t="inlineStr">
         <is>
-          <t>Canada, United States</t>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN13" t="inlineStr">
+        <is>
+          <t>New Mexico, Texas</t>
+        </is>
+      </c>
+      <c r="AO13" t="inlineStr">
+        <is>
+          <t>Bailey County, Chaves County, Cochran County, Lea County, Roosevelt County, Yoakum County</t>
         </is>
       </c>
       <c r="AW13" t="inlineStr">
         <is>
-          <t>Eshenroder, Randy L.; Pollens-Dempsey, Jonah; Pratt, Thomas C.; Mandrak, Nicholas E.; Todd, Thomas N.; O’Brien, Timothy P. 0000-0003-4502-5204 tiobrien@usgs.gov; Reid, Scott M.; Olds, Chris M.; Woelmer, Whitney M.; Kao, Yu-Chun; Yule, Daniel L. 0000-0002-0117-5115; O’Malley, Brian 0000-0001-5035-3080 bomalley@usgs.gov; Vecsei, Paul; Nation, Chippewas of Nawash Unceded First; Indians, Little Traverse Bay Bands of Odawa; Little River Band of Ottawa Indians; Muir, Andrew M.</t>
+          <t>Lawrence, Andrew J.; Carleton, Scott A.; Oyler-McCance, Sara J. 0000-0003-1599-8769 sara_oyler-mccance@usgs.gov; DeYoung, Randy W.; Nichols, Clay T.; Wright, Timothy F.</t>
         </is>
       </c>
       <c r="AZ13" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70267308</t>
+          <t>https://pubs.usgs.gov/publication/70266238</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>70267308</t>
+          <t>70266238</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>70267308</t>
+          <t>70266238</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Federal Government Series</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>Strontium isotopes reveal diverse life history variations, migration patterns, and habitat use for Broad Whitefish (Coregonus nasus) in Arctic, Alaska</t>
+          <t>Gulf of Mexico Marine Assessment Program for Protected Species (GOMMAPPS): Seabird surveys in the northern Gulf of Mexico, 2017-2020</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>PLoS ONE</t>
-[...14 lines deleted...]
-          <t>5</t>
+          <t>OCS Study</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>BOEM 2025-026</t>
         </is>
       </c>
       <c r="T14" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="U14" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V14" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W14" t="inlineStr">
         <is>
-          <t>PLoS</t>
+          <t>Bureau of Ocean Energy Management</t>
         </is>
       </c>
       <c r="Y14" t="inlineStr">
         <is>
-          <t>Coop Res Unit Seattle</t>
+          <t>Coop Res Unit Atlanta</t>
         </is>
       </c>
       <c r="Z14" t="inlineStr">
         <is>
-          <t>e0259921, 23 p.</t>
+          <t>301 p.</t>
         </is>
       </c>
       <c r="AM14" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN14" t="inlineStr">
         <is>
-          <t>Alaska</t>
+          <t>Alabama, Florida, Louisiana, Mississippi, Texas</t>
         </is>
       </c>
       <c r="AQ14" t="inlineStr">
         <is>
-          <t>Central Beaufort Sea region study area</t>
+          <t>northern Gulf of Mexico</t>
         </is>
       </c>
       <c r="AW14" t="inlineStr">
         <is>
-          <t>Leppi, Jason C.; Rinella, Daniel J.; Wipfli, Mark S. 0000-0002-4856-6068 mwipfli@usgs.gov; Brown, Randy J.; Spaleta, Karen J.; Whitman, Matthew S.</t>
+          <t>Gleason, Jeffrey S.; Sussman, Allison 0000-0002-6996-9982; Davis, Kayla L.; Haney, J. Christopher; Hixson, Kathy M.; Jodice, Patrick G.R. 0000-0001-8716-120X; Lyons, James E. 0000-0002-9810-8751; Michael, Pamela E.; Satgé, Yvan G.; Silverman, Emily D.; Zipkin, Elise F.; Wilson, R. Randy</t>
         </is>
       </c>
       <c r="AZ14" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70263170</t>
+          <t>https://pubs.usgs.gov/publication/70261617</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>70263170</t>
+          <t>70261617</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>70263170</t>
+          <t>70261617</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>Historical and morphological evidence for a remnant population of Lake Erie cisco &lt;i&gt;Coregonus artedi (albus)&lt;/i&gt; in Crystal Lake, Pennsylvania</t>
+          <t>Archive of morphological data for the &lt;i&gt;Coregonus artedi&lt;/i&gt; species complex of the Great Lakes, Lake Nipigon and Great Slave Lake</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>Historical and morphological evidence for a remnant population of Lake Erie cisco Coregonus artedi (albus) in Crystal Lake, Pennsylvania</t>
+          <t>Archive of morphological data for the Coregonus artedi species complex of the Great Lakes, Lake Nipigon and Great Slave Lake</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>Journal of Great Lakes Research</t>
+          <t>Laurentian</t>
         </is>
       </c>
       <c r="P15" t="inlineStr">
         <is>
-          <t>10.1016/j.jglr.2024.102407</t>
-[...9 lines deleted...]
-          <t>5</t>
+          <t>10.70227/NKOF6023</t>
         </is>
       </c>
       <c r="T15" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="U15" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V15" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W15" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>Great Lakes Fishery Commission</t>
         </is>
       </c>
       <c r="Y15" t="inlineStr">
         <is>
           <t>Great Lakes Science Center</t>
         </is>
       </c>
       <c r="Z15" t="inlineStr">
         <is>
-          <t>102407, 10 p.</t>
+          <t>2025-01, 14 p.</t>
         </is>
       </c>
       <c r="AM15" t="inlineStr">
         <is>
-          <t>United States</t>
-[...9 lines deleted...]
-          <t>Crystal Lake</t>
+          <t>Canada, United States</t>
         </is>
       </c>
       <c r="AW15" t="inlineStr">
         <is>
-          <t>Schmitt, Joseph 0000-0002-8354-4067; Fischer, Douglas P.; Kao, Yu-Chun; Frey, Aaron; Chalupnicki, Marc 0000-0002-3792-9345; McKenna, James E. Jr. 0000-0002-1428-7597 jemckenna@usgs.gov; Phillips, Kristy 0000-0001-8378-0660; Dufour, Mark Richard 0000-0001-6930-7666; Kraus, Richard 0000-0003-4494-1841; Eshenroder, Randy L.</t>
+          <t>Eshenroder, Randy L.; Pollens-Dempsey, Jonah; Pratt, Thomas C.; Mandrak, Nicholas E.; Todd, Thomas N.; O’Brien, Timothy P. 0000-0003-4502-5204 tiobrien@usgs.gov; Reid, Scott M.; Olds, Chris M.; Woelmer, Whitney M.; Kao, Yu-Chun; Yule, Daniel L. 0000-0002-0117-5115; O’Malley, Brian 0000-0001-5035-3080 bomalley@usgs.gov; Vecsei, Paul; Nation, Chippewas of Nawash Unceded First; Indians, Little Traverse Bay Bands of Odawa; Little River Band of Ottawa Indians; Muir, Andrew M.</t>
         </is>
       </c>
       <c r="AZ15" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70258698</t>
+          <t>https://pubs.usgs.gov/publication/70267308</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>70258698</t>
+          <t>70267308</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>70258698</t>
+          <t>70267308</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>Range-wide population genomic structure of the Karner blue butterfly, Plebejus (Lycaeides) samuelis</t>
+          <t>Strontium isotopes reveal diverse life history variations, migration patterns, and habitat use for Broad Whitefish (Coregonus nasus) in Arctic, Alaska</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>Ecology and Evolution</t>
+          <t>PLoS ONE</t>
         </is>
       </c>
       <c r="P16" t="inlineStr">
         <is>
-          <t>10.1002/ece3.70044</t>
+          <t>10.1371/journal.pone.0259921</t>
         </is>
       </c>
       <c r="R16" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>17</t>
         </is>
       </c>
       <c r="S16" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>5</t>
         </is>
       </c>
       <c r="T16" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="U16" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V16" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W16" t="inlineStr">
         <is>
-          <t>Wiley</t>
+          <t>PLoS</t>
         </is>
       </c>
       <c r="Y16" t="inlineStr">
         <is>
-          <t>Eastern Ecological Science Center</t>
+          <t>Coop Res Unit Seattle</t>
         </is>
       </c>
       <c r="Z16" t="inlineStr">
         <is>
-          <t>e70044, 15 p.</t>
+          <t>e0259921, 23 p.</t>
         </is>
       </c>
       <c r="AM16" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN16" t="inlineStr">
         <is>
-          <t>Indiana, Michigan, Wisconsin</t>
+          <t>Alaska</t>
+        </is>
+      </c>
+      <c r="AQ16" t="inlineStr">
+        <is>
+          <t>Central Beaufort Sea region study area</t>
         </is>
       </c>
       <c r="AW16" t="inlineStr">
         <is>
-          <t>Zhang, Jing; Aunins, Aaron 0000-0001-5240-1453 aaunins@usgs.gov; King, Timothy L.; Cong, Qian; Shen, Jinhui; Song, Leina; Schuurman, Gregor W. 0000-0002-9304-7742; Knutson, Randy; Grundel, Ralph 0000-0002-2949-7087 rgrundel@usgs.gov; Hellmann, Jessica; Grishin, Nick V.</t>
+          <t>Leppi, Jason C.; Rinella, Daniel J.; Wipfli, Mark S. 0000-0002-4856-6068 mwipfli@usgs.gov; Brown, Randy J.; Spaleta, Karen J.; Whitman, Matthew S.</t>
         </is>
       </c>
       <c r="AZ16" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sim3523</t>
+          <t>https://pubs.usgs.gov/publication/70263170</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>70257286</t>
+          <t>70263170</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>sim3523</t>
+          <t>70263170</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>Estimation of Reservoir Storage Capacity and Geomorphic Change Detection Analysis From a Multibeam Bathymetric Survey of Randy Poynter Lake, Rockdale County, Georgia</t>
+          <t>Historical and morphological evidence for a remnant population of Lake Erie cisco &lt;i&gt;Coregonus artedi (albus)&lt;/i&gt; in Crystal Lake, Pennsylvania</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>Estimation of reservoir storage capacity and geomorphic change detection analysis from a multibeam bathymetric survey of Randy Poynter Lake, Rockdale County, Georgia</t>
+          <t>Historical and morphological evidence for a remnant population of Lake Erie cisco Coregonus artedi (albus) in Crystal Lake, Pennsylvania</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>Scientific Investigations Map</t>
-[...14 lines deleted...]
-          <t>2329-1311</t>
+          <t>Journal of Great Lakes Research</t>
         </is>
       </c>
       <c r="P17" t="inlineStr">
         <is>
-          <t>10.3133/sim3523</t>
-[...4 lines deleted...]
-          <t>Version 1.0: August 15, 2024; Version 1.1: June 03, 2025</t>
+          <t>10.1016/j.jglr.2024.102407</t>
+        </is>
+      </c>
+      <c r="R17" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="S17" t="inlineStr">
+        <is>
+          <t>5</t>
         </is>
       </c>
       <c r="T17" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="U17" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V17" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W17" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Y17" t="inlineStr">
         <is>
-          <t>Lower Mississippi-Gulf Water Science Center</t>
+          <t>Great Lakes Science Center</t>
         </is>
       </c>
       <c r="Z17" t="inlineStr">
         <is>
-          <t>2 Sheets: 47.00 x 32.23 inches; 2 Data Releases</t>
-[...4 lines deleted...]
-          <t>2</t>
+          <t>102407, 10 p.</t>
         </is>
       </c>
       <c r="AM17" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN17" t="inlineStr">
         <is>
-          <t>Georgia</t>
-[...4 lines deleted...]
-          <t>Rockdale County</t>
+          <t>Pennsylvania</t>
         </is>
       </c>
       <c r="AQ17" t="inlineStr">
         <is>
-          <t>Randy Poynter Lake</t>
-[...4 lines deleted...]
-          <t>Y</t>
+          <t>Crystal Lake</t>
         </is>
       </c>
       <c r="AW17" t="inlineStr">
         <is>
-          <t>Whaling, A.R. 0000-0003-1375-8323; Bolton, W.J. 0000-0002-5120-2695</t>
+          <t>Schmitt, Joseph 0000-0002-8354-4067; Fischer, Douglas P.; Kao, Yu-Chun; Frey, Aaron; Chalupnicki, Marc 0000-0002-3792-9345; McKenna, James E. Jr. 0000-0002-1428-7597 jemckenna@usgs.gov; Phillips, Kristy 0000-0001-8378-0660; Dufour, Mark Richard 0000-0001-6930-7666; Kraus, Richard 0000-0003-4494-1841; Eshenroder, Randy L.</t>
         </is>
       </c>
       <c r="AZ17" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70259309</t>
+          <t>https://pubs.usgs.gov/publication/70258698</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>70259309</t>
+          <t>70258698</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>70259309</t>
+          <t>70258698</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>Toward a set of essential biodiversity variables for assessing change in mountains globally</t>
+          <t>Range-wide population genomic structure of the Karner blue butterfly, Plebejus (Lycaeides) samuelis</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>BioScience</t>
+          <t>Ecology and Evolution</t>
         </is>
       </c>
       <c r="P18" t="inlineStr">
         <is>
-          <t>10.1093/biosci/biae052</t>
+          <t>10.1002/ece3.70044</t>
         </is>
       </c>
       <c r="R18" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>14</t>
         </is>
       </c>
       <c r="S18" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>9</t>
         </is>
       </c>
       <c r="T18" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="U18" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V18" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W18" t="inlineStr">
         <is>
-          <t>Oxford Academic</t>
+          <t>Wiley</t>
         </is>
       </c>
       <c r="Y18" t="inlineStr">
         <is>
-          <t>Land Change Science</t>
+          <t>Eastern Ecological Science Center</t>
         </is>
       </c>
       <c r="Z18" t="inlineStr">
         <is>
-          <t>13 p.</t>
-[...9 lines deleted...]
-          <t>551</t>
+          <t>e70044, 15 p.</t>
+        </is>
+      </c>
+      <c r="AM18" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN18" t="inlineStr">
+        <is>
+          <t>Indiana, Michigan, Wisconsin</t>
         </is>
       </c>
       <c r="AW18" t="inlineStr">
         <is>
-          <t>Schmeller, Dirk; Thornton, James; Urbach, Davnah; Alexander, Jake; Jetz, Walter; Kulonen, Aino; Mills, Robert; Notornicola, Claudia; Pallazi, Elisa; Pauli, Harald; Randin, Christophe; Rosbakh, Sergey; Sayre, Roger 0000-0001-6703-7105; Tehrani, Nasrin; Verbiest, William; Walker, Tom; Wipf, Sonja; Adler, Carolina</t>
+          <t>Zhang, Jing; Aunins, Aaron W. 0000-0001-5240-1453 aaunins@usgs.gov; King, Timothy L.; Cong, Qian; Shen, Jinhui; Song, Leina; Schuurman, Gregor W. 0000-0002-9304-7742; Knutson, Randy; Grundel, Ralph 0000-0002-2949-7087 rgrundel@usgs.gov; Hellmann, Jessica; Grishin, Nick V.</t>
         </is>
       </c>
       <c r="AZ18" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70256594</t>
+          <t>https://pubs.usgs.gov/publication/sim3523</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>70256594</t>
+          <t>70257286</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>70256594</t>
+          <t>sim3523</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>Estimation of Reservoir Storage Capacity and Geomorphic Change Detection Analysis From a Multibeam Bathymetric Survey of Randy Poynter Lake, Rockdale County, Georgia</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>A fine-scale examination of parturition timing in temperate ungulates</t>
+          <t>Estimation of reservoir storage capacity and geomorphic change detection analysis from a multibeam bathymetric survey of Randy Poynter Lake, Rockdale County, Georgia</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Functional Ecology</t>
+          <t>Scientific Investigations Map</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>3523</t>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t>2329-132X</t>
+        </is>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t>2329-1311</t>
         </is>
       </c>
       <c r="P19" t="inlineStr">
         <is>
-          <t>10.1002/ece3.11703</t>
-[...9 lines deleted...]
-          <t>7</t>
+          <t>10.3133/sim3523</t>
+        </is>
+      </c>
+      <c r="Q19" t="inlineStr">
+        <is>
+          <t>Version 1.0: August 15, 2024; Version 1.1: June 03, 2025</t>
         </is>
       </c>
       <c r="T19" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="U19" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V19" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W19" t="inlineStr">
         <is>
-          <t>Wiley</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X19" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y19" t="inlineStr">
         <is>
-          <t>Coop Res Unit Atlanta</t>
+          <t>Lower Mississippi-Gulf Water Science Center</t>
         </is>
       </c>
       <c r="Z19" t="inlineStr">
         <is>
-          <t>e11703, 11 p.</t>
+          <t>2 Sheets: 47.00 x 32.23 inches; 2 Data Releases</t>
+        </is>
+      </c>
+      <c r="AF19" t="inlineStr">
+        <is>
+          <t>2</t>
         </is>
       </c>
       <c r="AM19" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN19" t="inlineStr">
         <is>
-          <t>Utah</t>
+          <t>Georgia</t>
+        </is>
+      </c>
+      <c r="AO19" t="inlineStr">
+        <is>
+          <t>Rockdale County</t>
+        </is>
+      </c>
+      <c r="AQ19" t="inlineStr">
+        <is>
+          <t>Randy Poynter Lake</t>
+        </is>
+      </c>
+      <c r="AU19" t="inlineStr">
+        <is>
+          <t>Y</t>
         </is>
       </c>
       <c r="AW19" t="inlineStr">
         <is>
-          <t>Turnley, Matthew T.; Hughes, Tabitha A.; Larsen, Randy T.; Hersey, Kent R.; Broadway, Matthew S.; Chitwood, M. Colter; Fairbanks, W. Sue; Lonsinger, Robert Charles 0000-0002-1040-7299; McMillan, Brock R.</t>
+          <t>Whaling, A.R. 0000-0003-1375-8323; Bolton, W.J. 0000-0002-5120-2695</t>
         </is>
       </c>
       <c r="AZ19" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70254194</t>
+          <t>https://pubs.usgs.gov/publication/70259309</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>70254194</t>
+          <t>70259309</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>70254194</t>
+          <t>70259309</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Dryland soil recovery after disturbance across soil and climate gradients of the Colorado Plateau</t>
+          <t>Toward a set of essential biodiversity variables for assessing change in mountains globally</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Science of the Total Environment</t>
+          <t>BioScience</t>
         </is>
       </c>
       <c r="P20" t="inlineStr">
         <is>
-          <t>10.1016/j.scitotenv.2024.172976</t>
+          <t>10.1093/biosci/biae052</t>
         </is>
       </c>
       <c r="R20" t="inlineStr">
         <is>
-          <t>932</t>
+          <t>74</t>
+        </is>
+      </c>
+      <c r="S20" t="inlineStr">
+        <is>
+          <t>8</t>
         </is>
       </c>
       <c r="T20" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="U20" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V20" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W20" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>Oxford Academic</t>
         </is>
       </c>
       <c r="Y20" t="inlineStr">
         <is>
-          <t>Southwest Biological Science Center</t>
+          <t>Land Change Science</t>
         </is>
       </c>
       <c r="Z20" t="inlineStr">
         <is>
-          <t>172976, 11 p.</t>
-[...9 lines deleted...]
-          <t>Colorado, Utah</t>
+          <t>13 p.</t>
+        </is>
+      </c>
+      <c r="AD20" t="inlineStr">
+        <is>
+          <t>539</t>
+        </is>
+      </c>
+      <c r="AE20" t="inlineStr">
+        <is>
+          <t>551</t>
         </is>
       </c>
       <c r="AW20" t="inlineStr">
         <is>
-          <t>Eckhoff, Kathryn Delores 0000-0002-4659-5703; Reed, Sasha C. 0000-0002-8597-8619; Bradford, John B. 0000-0001-9257-6303; Daly, Nikita C. 0000-0001-6320-6936; Griffen, Keven; Reibold, Robin H. 0000-0002-3323-487X; Lupardus, Randi; Munson, Seth M. 0000-0002-2736-6374 smunson@usgs.gov; Sengsirirak, Aarin 0000-0002-7422-5785; Villarreal, Miguel L. 0000-0003-0720-1422 mvillarreal@usgs.gov; Duniway, Michael C. 0000-0002-9643-2785 mduniway@usgs.gov</t>
+          <t>Schmeller, Dirk; Thornton, James; Urbach, Davnah; Alexander, Jake; Jetz, Walter; Kulonen, Aino; Mills, Robert; Notornicola, Claudia; Pallazi, Elisa; Pauli, Harald; Randin, Christophe; Rosbakh, Sergey; Sayre, Roger 0000-0001-6703-7105; Tehrani, Nasrin; Verbiest, William; Walker, Tom; Wipf, Sonja; Adler, Carolina</t>
         </is>
       </c>
       <c r="AZ20" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70257420</t>
+          <t>https://pubs.usgs.gov/publication/70256594</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>70257420</t>
+          <t>70256594</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>70257420</t>
+          <t>70256594</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>Survival, cause-specific mortality, and population growth of white-tailed deer in western Virginia</t>
+          <t>A fine-scale examination of parturition timing in temperate ungulates</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Journal of Wildlife Management</t>
+          <t>Functional Ecology</t>
         </is>
       </c>
       <c r="P21" t="inlineStr">
         <is>
-          <t>10.1002/jwmg.22528</t>
+          <t>10.1002/ece3.11703</t>
         </is>
       </c>
       <c r="R21" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>14</t>
         </is>
       </c>
       <c r="S21" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>7</t>
         </is>
       </c>
       <c r="T21" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="U21" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V21" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W21" t="inlineStr">
         <is>
           <t>Wiley</t>
         </is>
       </c>
       <c r="Y21" t="inlineStr">
         <is>
-          <t>Coop Res Unit Leetown</t>
+          <t>Coop Res Unit Atlanta</t>
         </is>
       </c>
       <c r="Z21" t="inlineStr">
         <is>
-          <t>e22528, 21 p.</t>
+          <t>e11703, 11 p.</t>
         </is>
       </c>
       <c r="AM21" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN21" t="inlineStr">
         <is>
-          <t>Virginia</t>
-[...4 lines deleted...]
-          <t>western Virginia</t>
+          <t>Utah</t>
         </is>
       </c>
       <c r="AW21" t="inlineStr">
         <is>
-          <t>Clevinger, Garrett B.; Ford, W. Mark 0000-0002-9611-594X wford@usgs.gov; Kelly, Marcella J.; Alonso, Robert  S.; DeYoung, Randy W.; Lafon, Nelson W.; Cherry, Michael J.</t>
+          <t>Turnley, Matthew T.; Hughes, Tabitha A.; Larsen, Randy T.; Hersey, Kent R.; Broadway, Matthew S.; Chitwood, M. Colter; Fairbanks, W. Sue; Lonsinger, Robert Charles 0000-0002-1040-7299; McMillan, Brock R.</t>
         </is>
       </c>
       <c r="AZ21" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70251241</t>
+          <t>https://pubs.usgs.gov/publication/70254194</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>70251241</t>
+          <t>70254194</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>70251241</t>
+          <t>70254194</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>Expansion of smallmouth bass distribution and habitat overlap with juvenile Chinook salmon in the Willamette River, Oregon</t>
+          <t>Dryland soil recovery after disturbance across soil and climate gradients of the Colorado Plateau</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>River Research and Applications</t>
+          <t>Science of the Total Environment</t>
         </is>
       </c>
       <c r="P22" t="inlineStr">
         <is>
-          <t>10.1002/rra.4228</t>
+          <t>10.1016/j.scitotenv.2024.172976</t>
         </is>
       </c>
       <c r="R22" t="inlineStr">
         <is>
-          <t>40</t>
-[...2 lines deleted...]
-      <c r="S22" t="inlineStr">
+          <t>932</t>
+        </is>
+      </c>
+      <c r="T22" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="U22" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V22" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W22" t="inlineStr">
+        <is>
+          <t>Elsevier</t>
+        </is>
+      </c>
+      <c r="Y22" t="inlineStr">
+        <is>
+          <t>Southwest Biological Science Center</t>
+        </is>
+      </c>
+      <c r="Z22" t="inlineStr">
+        <is>
+          <t>172976, 11 p.</t>
+        </is>
+      </c>
+      <c r="AM22" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN22" t="inlineStr">
+        <is>
+          <t>Colorado, Utah</t>
+        </is>
+      </c>
+      <c r="AW22" t="inlineStr">
+        <is>
+          <t>Eckhoff, Kathryn Delores 0000-0002-4659-5703; Reed, Sasha C. 0000-0002-8597-8619; Bradford, John B. 0000-0001-9257-6303; Daly, Nikita C. 0000-0001-6320-6936; Griffen, Keven; Reibold, Robin H. 0000-0002-3323-487X; Lupardus, Randi; Munson, Seth M. 0000-0002-2736-6374 smunson@usgs.gov; Sengsirirak, Aarin 0000-0002-7422-5785; Villarreal, Miguel L. 0000-0003-0720-1422 mvillarreal@usgs.gov; Duniway, Michael C. 0000-0002-9643-2785 mduniway@usgs.gov</t>
+        </is>
+      </c>
+      <c r="AZ22" t="inlineStr">
         <is>
           <t>2</t>
-        </is>
-[...63 lines deleted...]
-          <t>1</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr20231088</t>
+          <t>https://pubs.usgs.gov/publication/70257420</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>70250685</t>
+          <t>70257420</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>ofr20231088</t>
+          <t>70257420</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
-[...4 lines deleted...]
-          <t>Occurrence of Mixed Organic and Inorganic Chemicals in Groundwater and Tapwater, Town of Campbell, Wisconsin, 2021–22</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>Occurrence of mixed organic and inorganic chemicals in groundwater and tapwater, town of Campbell, Wisconsin, 2021–22</t>
+          <t>Survival, cause-specific mortality, and population growth of white-tailed deer in western Virginia</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
-[...14 lines deleted...]
-          <t>0196-1497</t>
+          <t>Journal of Wildlife Management</t>
         </is>
       </c>
       <c r="P23" t="inlineStr">
         <is>
-          <t>10.3133/ofr20231088</t>
+          <t>10.1002/jwmg.22528</t>
+        </is>
+      </c>
+      <c r="R23" t="inlineStr">
+        <is>
+          <t>88</t>
+        </is>
+      </c>
+      <c r="S23" t="inlineStr">
+        <is>
+          <t>2</t>
         </is>
       </c>
       <c r="T23" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="U23" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V23" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W23" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>Wiley</t>
         </is>
       </c>
       <c r="Y23" t="inlineStr">
         <is>
-          <t>Central Midwest Water Science Center; New Jersey Water Science Center; South Carolina Water Science Center; Upper Midwest Environmental Sciences Center</t>
+          <t>Coop Res Unit Leetown</t>
         </is>
       </c>
       <c r="Z23" t="inlineStr">
         <is>
-          <t>Report: viii, 29 p.; 2 Data Releases</t>
-[...4 lines deleted...]
-          <t>29</t>
+          <t>e22528, 21 p.</t>
         </is>
       </c>
       <c r="AM23" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN23" t="inlineStr">
         <is>
-          <t>Wisconsin</t>
-[...19 lines deleted...]
-          <t>N</t>
+          <t>Virginia</t>
+        </is>
+      </c>
+      <c r="AQ23" t="inlineStr">
+        <is>
+          <t>western Virginia</t>
         </is>
       </c>
       <c r="AW23" t="inlineStr">
         <is>
-          <t>Romanok, Kristin M. 0000-0002-8472-8765; Meppelink, Shannon M. 0000-0003-1294-7878; Bradley, Paul M. 0000-0001-7522-8606; Breitmeyer, Sara E. 0000-0003-0609-1559 sbreitmeyer@usgs.gov; Donahue, Lee; Gaikowski, Mark P. 0000-0002-6507-9341 mgaikowski@usgs.gov; Hines, Randy K. 0000-0002-5135-3135 rkhines@usgs.gov; Smalling, Kelly L. 0000-0002-1214-4920</t>
+          <t>Clevinger, Garrett B.; Ford, W. Mark 0000-0002-9611-594X wford@usgs.gov; Kelly, Marcella J.; Alonso, Robert  S.; DeYoung, Randy W.; Lafon, Nelson W.; Cherry, Michael J.</t>
         </is>
       </c>
       <c r="AZ23" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/tm18A1</t>
+          <t>https://pubs.usgs.gov/publication/70273892</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>70250394</t>
+          <t>70273892</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>tm18A1</t>
+          <t>70273892</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
-[...4 lines deleted...]
-          <t>Oil and Gas Reclamation—Operations, Monitoring Methods, and Standards</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>Oil and gas reclamation—Operations, monitoring methods, and standards</t>
+          <t>On-orbit calibration and performance of the EMIT imaging spectrometer</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Techniques and Methods</t>
-[...9 lines deleted...]
-          <t>2328-7055</t>
+          <t>Remote Sensing of Environment</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2328-7047</t>
+          <t>0034-4257</t>
         </is>
       </c>
       <c r="P24" t="inlineStr">
         <is>
-          <t>10.3133/tm18A1</t>
-[...4 lines deleted...]
-          <t>Version 1.0: December 06, 2023; Version 1.1: December 28, 2023</t>
+          <t>10.1016/j.rse.2023.113986</t>
+        </is>
+      </c>
+      <c r="R24" t="inlineStr">
+        <is>
+          <t>303</t>
         </is>
       </c>
       <c r="T24" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="U24" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V24" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W24" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Y24" t="inlineStr">
         <is>
-          <t>Southwest Biological Science Center</t>
+          <t>Geology, Geophysics, and Geochemistry Science Center</t>
         </is>
       </c>
       <c r="Z24" t="inlineStr">
         <is>
-          <t>Report: ix, 83 p.; Version History</t>
-[...14 lines deleted...]
-          <t>N</t>
+          <t>113986, 16 p.</t>
         </is>
       </c>
       <c r="AW24" t="inlineStr">
         <is>
-          <t>Lupardus, Randi C. 0000-0001-9532-8997; Simonsen, Janna; Toevs, Gordon; Sterling, Barbara; Bowen, Zachary H. 0000-0002-8656-1831 bowenz@usgs.gov; Davidson, Zoe; Hanser, Steve E. 0000-0002-4430-2073 shanser@usgs.gov; Kachergis, Emily; Laurence-Traynor, Alexander; Lepak, Nika; Mann, Rebecca K. 0000-0001-6006-2420; Nafus, Aleta; Pilliod, David S. 0000-0003-4207-3518 dpilliod@usgs.gov; Duniway, Michael C. 0000-0002-9643-2785 mduniway@usgs.gov</t>
+          <t>Thompson, David R.; Green, Robert O.; Bradley, Christine; Brodrick, Philip G.; Mahowald, Natalie; Ben-Dor, Eyal; Bennett, Matthew R.; Bernas, Michael; Carmon, Nimrod; Chadwick, K. Dana; Clark, Roger N.; Coleman, Red Willow; Cox, Evan 0000-0002-1434-7000; Diaz, Ernesto L.; Eastwood, Michael L.; Eckert, Regina; Ehlmann, Bethany L. 0000-0002-2745-3240; Ginoux, Paul; Goncalves Ageitos, Marıa; Grant, Kathleen; Guanter, Louis; Heller Pearlshtien, Daniela; Helmlinger, Mark; Herzog, Harrison; Hoefen, Todd M. 0000-0002-3083-5987 thoefen@usgs.gov; Huang, Yue; Keebler, Abigail; Kalashnikova, Olga; Keymeulen, Didier; Kokaly, Raymond F. 0000-0003-0276-7101; Klose, Martina; Li, Longlei; Lundeen, Sarah; Meyer, John Michael 0000-0003-2810-9414; Middleton, Elizabeth 0000-0002-4775-2774; Miller, Ron L.; Mouroulis, Pantazis; Oaida, Bogdan; Obiso, Vicenzo; Ochoa, Francisco; Olson-Duvall, Winston; Okin, Gregory S.; Painter, Thomas H.; Perez Garcıa-Pando, Carlos; Pollock, Randy; Realmuto, Vincent J.; Shaw, Lucas; Sullivan, Peter; Swayze, Gregg A. 0000-0002-1814-7823; Thingvold, Erik; Thorpe, Andrew K; Vannan, Suresh; Villarreal, Catalina; Ung, Charlene; Wilson, Daniel W.; Zandbergen, Sander</t>
         </is>
       </c>
       <c r="AZ24" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>2</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70250393</t>
+          <t>https://pubs.usgs.gov/publication/70251241</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>70250393</t>
+          <t>70251241</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>70250393</t>
+          <t>70251241</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Federal Government Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>Blue snowflakes in a warming world: Karner blue butterfly climate change vulnerability synthesis and best practices for adaptation</t>
+          <t>Expansion of smallmouth bass distribution and habitat overlap with juvenile Chinook salmon in the Willamette River, Oregon</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Natural Resource Report</t>
-[...4 lines deleted...]
-          <t>NPS/NRSS/CCRP/NRR—2023/2602</t>
+          <t>River Research and Applications</t>
         </is>
       </c>
       <c r="P25" t="inlineStr">
         <is>
-          <t>10.36967/2301333</t>
+          <t>10.1002/rra.4228</t>
+        </is>
+      </c>
+      <c r="R25" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="S25" t="inlineStr">
+        <is>
+          <t>2</t>
         </is>
       </c>
       <c r="T25" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="U25" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V25" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W25" t="inlineStr">
         <is>
-          <t>National Park Service</t>
+          <t>Wiley</t>
         </is>
       </c>
       <c r="Y25" t="inlineStr">
         <is>
-          <t>Upper Midwest Environmental Sciences Center</t>
+          <t>Western Fisheries Research Center</t>
         </is>
       </c>
       <c r="Z25" t="inlineStr">
         <is>
-          <t>xvii, 154 p.</t>
+          <t>13 p.</t>
+        </is>
+      </c>
+      <c r="AD25" t="inlineStr">
+        <is>
+          <t>251</t>
+        </is>
+      </c>
+      <c r="AE25" t="inlineStr">
+        <is>
+          <t>263</t>
         </is>
       </c>
       <c r="AM25" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
+      <c r="AN25" t="inlineStr">
+        <is>
+          <t>Oregon</t>
+        </is>
+      </c>
+      <c r="AQ25" t="inlineStr">
+        <is>
+          <t>Willamette River</t>
+        </is>
+      </c>
       <c r="AW25" t="inlineStr">
         <is>
-          <t>Schuurman, Gregor W.; Hoving, Christopher L.; Hess, Anna N. 0000-0001-7523-3050; Bristow, Lainey V.; Delphey, Philip J.; Hellmann, Jessica J.; Keough, Heather L.; Knutson, Randy L.; Kellner, Annie</t>
+          <t>White, James 0000-0002-7255-3785 jameswhite@usgs.gov; Kock, Tobias J. 0000-0001-8976-0230; Penaluna, Brooke E. 0000-0001-7215-770X; Gregory, Stanley V.; Williams, Joshua E.; Wildman, Randy</t>
         </is>
       </c>
       <c r="AZ25" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70249643</t>
+          <t>https://pubs.usgs.gov/publication/ofr20231088</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>70249643</t>
+          <t>70250685</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>70249643</t>
+          <t>ofr20231088</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Federal Government Series</t>
+          <t>USGS Numbered Series</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>Occurrence of Mixed Organic and Inorganic Chemicals in Groundwater and Tapwater, Town of Campbell, Wisconsin, 2021–22</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>Cruise Report for NOAA Ship Nancy Foster Cruise NF-22-06</t>
+          <t>Occurrence of mixed organic and inorganic chemicals in groundwater and tapwater, town of Campbell, Wisconsin, 2021–22</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>DWH MDBC Cruise Report</t>
+          <t>Open-File Report</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>CR-23-03</t>
+          <t>2023-1088</t>
+        </is>
+      </c>
+      <c r="M26" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N26" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P26" t="inlineStr">
         <is>
-          <t>10.25923/nwxc-ab95</t>
+          <t>10.3133/ofr20231088</t>
         </is>
       </c>
       <c r="T26" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="U26" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V26" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W26" t="inlineStr">
         <is>
-          <t>National Oceanic and Atmospheric Administration</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X26" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y26" t="inlineStr">
         <is>
-          <t>Wetland and Aquatic Research Center</t>
+          <t>Central Midwest Water Science Center; New Jersey Water Science Center; South Carolina Water Science Center; Upper Midwest Environmental Sciences Center</t>
         </is>
       </c>
       <c r="Z26" t="inlineStr">
         <is>
-          <t>33 p.</t>
-[...4 lines deleted...]
-          <t>Gulf of Mexico</t>
+          <t>Report: viii, 29 p.; 2 Data Releases</t>
+        </is>
+      </c>
+      <c r="AF26" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="AM26" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN26" t="inlineStr">
+        <is>
+          <t>Wisconsin</t>
+        </is>
+      </c>
+      <c r="AO26" t="inlineStr">
+        <is>
+          <t>La Crosse County</t>
+        </is>
+      </c>
+      <c r="AP26" t="inlineStr">
+        <is>
+          <t>Campbell</t>
+        </is>
+      </c>
+      <c r="AU26" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="AV26" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW26" t="inlineStr">
         <is>
-          <t>Clark, Randy; Demopoulos, Amanda 0000-0003-2096-4694</t>
+          <t>Romanok, Kristin M. 0000-0002-8472-8765; Meppelink, Shannon M. 0000-0003-1294-7878; Bradley, Paul M. 0000-0001-7522-8606; Breitmeyer, Sara E. 0000-0003-0609-1559 sbreitmeyer@usgs.gov; Donahue, Lee; Gaikowski, Mark P. 0000-0002-6507-9341 mgaikowski@usgs.gov; Hines, Randy K. 0000-0002-5135-3135 rkhines@usgs.gov; Smalling, Kelly L. 0000-0002-1214-4920</t>
         </is>
       </c>
       <c r="AZ26" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>7</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70247993</t>
+          <t>https://pubs.usgs.gov/publication/tm18A1</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>70247993</t>
+          <t>70250394</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>70247993</t>
+          <t>tm18A1</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>Oil and Gas Reclamation—Operations, Monitoring Methods, and Standards</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Time, climate, and soil settings set the course for reclamation outcomes following dryland energy development</t>
+          <t>Oil and gas reclamation—Operations, monitoring methods, and standards</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Land Degradation and Development</t>
+          <t>Techniques and Methods</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>18-A1</t>
+        </is>
+      </c>
+      <c r="M27" t="inlineStr">
+        <is>
+          <t>2328-7055</t>
+        </is>
+      </c>
+      <c r="N27" t="inlineStr">
+        <is>
+          <t>2328-7047</t>
         </is>
       </c>
       <c r="P27" t="inlineStr">
         <is>
-          <t>10.1002/ldr.4856</t>
-[...9 lines deleted...]
-          <t>17</t>
+          <t>10.3133/tm18A1</t>
+        </is>
+      </c>
+      <c r="Q27" t="inlineStr">
+        <is>
+          <t>Version 1.0: December 06, 2023; Version 1.1: December 28, 2023</t>
         </is>
       </c>
       <c r="T27" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="U27" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V27" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W27" t="inlineStr">
         <is>
-          <t>Wiley</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X27" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y27" t="inlineStr">
         <is>
-          <t>Southwest Biological Science Center; Western Geographic Science Center</t>
+          <t>Southwest Biological Science Center</t>
         </is>
       </c>
       <c r="Z27" t="inlineStr">
         <is>
-          <t>16 p.</t>
-[...9 lines deleted...]
-          <t>5453</t>
+          <t>ix, 83 p.</t>
+        </is>
+      </c>
+      <c r="AF27" t="inlineStr">
+        <is>
+          <t>83</t>
+        </is>
+      </c>
+      <c r="AM27" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AU27" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW27" t="inlineStr">
         <is>
-          <t>Lupardus, Randi C. 0000-0001-9532-8997; Sengsirirak, Aarin 0000-0002-7422-5785; Griffen, Keven; Knight, Anna C. 0000-0002-9455-2855; McNellis, Brandon E 0000-0001-9604-8727; Bradford, John B. 0000-0001-9257-6303; Munson, Seth M. 0000-0002-2736-6374 smunson@usgs.gov; Reed, Sasha C. 0000-0002-8597-8619; Villarreal, Miguel L. 0000-0003-0720-1422 mvillarreal@usgs.gov; Duniway, Michael C. 0000-0002-9643-2785 mduniway@usgs.gov</t>
+          <t>Lupardus, Randi C. 0000-0001-9532-8997; Simonsen, Janna; Toevs, Gordon; Sterling, Barbara; Bowen, Zachary H. 0000-0002-8656-1831 bowenz@usgs.gov; Davidson, Zoe; Hanser, Steve E. 0000-0002-4430-2073 shanser@usgs.gov; Kachergis, Emily; Laurence-Traynor, Alexander; Lepak, Nika; Mann, Rebecca K. 0000-0001-6006-2420; Nafus, Aleta; Pilliod, David S. 0000-0003-4207-3518 dpilliod@usgs.gov; Duniway, Michael C. 0000-0002-9643-2785 mduniway@usgs.gov</t>
         </is>
       </c>
       <c r="AZ27" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>4</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70256453</t>
+          <t>https://pubs.usgs.gov/publication/70250393</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>70256453</t>
+          <t>70250393</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>70256453</t>
+          <t>70250393</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Federal Government Series</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>Efficacy of machine learning image classification for automated occupancy-based monitoring</t>
+          <t>Blue snowflakes in a warming world: Karner blue butterfly climate change vulnerability synthesis and best practices for adaptation</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Remote Sensing in Ecology and Conservation</t>
+          <t>Natural Resource Report</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t>NPS/NRSS/CCRP/NRR—2023/2602</t>
         </is>
       </c>
       <c r="P28" t="inlineStr">
         <is>
-          <t>10.1002/rse2.356</t>
-[...9 lines deleted...]
-          <t>1</t>
+          <t>10.36967/2301333</t>
         </is>
       </c>
       <c r="T28" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="U28" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V28" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W28" t="inlineStr">
         <is>
-          <t>Wiley</t>
+          <t>National Park Service</t>
         </is>
       </c>
       <c r="Y28" t="inlineStr">
         <is>
-          <t>Coop Res Unit Atlanta</t>
+          <t>Upper Midwest Environmental Sciences Center</t>
         </is>
       </c>
       <c r="Z28" t="inlineStr">
         <is>
-          <t>16 p.</t>
-[...9 lines deleted...]
-          <t>71</t>
+          <t>xvii, 154 p.</t>
         </is>
       </c>
       <c r="AM28" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
-      <c r="AN28" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="AW28" t="inlineStr">
         <is>
-          <t>Lonsinger, Robert Charles 0000-0002-1040-7299; Dart, Marlin M.; Larsen, Randy T.; Knight, Robert N.</t>
+          <t>Schuurman, Gregor W.; Hoving, Christopher L.; Hess, Anna N. 0000-0001-7523-3050; Bristow, Lainey V.; Delphey, Philip J.; Hellmann, Jessica J.; Keough, Heather L.; Knutson, Randy L.; Kellner, Annie</t>
         </is>
       </c>
       <c r="AZ28" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70248364</t>
+          <t>https://pubs.usgs.gov/publication/70249643</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>70248364</t>
+          <t>70249643</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>70248364</t>
+          <t>70249643</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Federal Government Series</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>Unrecorded tundra fires of the Arctic Slope, Alaska USA</t>
+          <t>Cruise Report for NOAA Ship Nancy Foster Cruise NF-22-06</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Fire</t>
+          <t>DWH MDBC Cruise Report</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t>CR-23-03</t>
         </is>
       </c>
       <c r="P29" t="inlineStr">
         <is>
-          <t>10.3390/fire6030101</t>
-[...9 lines deleted...]
-          <t>3</t>
+          <t>10.25923/nwxc-ab95</t>
         </is>
       </c>
       <c r="T29" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="U29" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V29" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W29" t="inlineStr">
         <is>
-          <t>MDPI</t>
+          <t>National Oceanic and Atmospheric Administration</t>
         </is>
       </c>
       <c r="Y29" t="inlineStr">
         <is>
-          <t>Alaska Science Center Geography</t>
+          <t>Wetland and Aquatic Research Center</t>
         </is>
       </c>
       <c r="Z29" t="inlineStr">
         <is>
-          <t>101, 15 p.</t>
-[...9 lines deleted...]
-          <t>Alaska</t>
+          <t>33 p.</t>
         </is>
       </c>
       <c r="AQ29" t="inlineStr">
         <is>
-          <t>North Slope</t>
+          <t>Gulf of Mexico</t>
         </is>
       </c>
       <c r="AW29" t="inlineStr">
         <is>
-          <t>Miller, Eric A.; Jones, Benjamin M. 0000-0002-1517-4711; Baughman, Carson 0000-0002-9423-9324 cbaughman@usgs.gov; Jandt, Randi R.; Jenkins, Jennifer L.; Yokel, David A.</t>
+          <t>Clark, Randy; Demopoulos, Amanda 0000-0003-2096-4694</t>
         </is>
       </c>
       <c r="AZ29" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70243179</t>
+          <t>https://pubs.usgs.gov/publication/70247993</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>70243179</t>
+          <t>70247993</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>70243179</t>
+          <t>70247993</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>Hydrodynamics structure plankton communities and interactions in a freshwater tidal estuary</t>
+          <t>Time, climate, and soil settings set the course for reclamation outcomes following dryland energy development</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Ecological Monographs</t>
+          <t>Land Degradation and Development</t>
         </is>
       </c>
       <c r="P30" t="inlineStr">
         <is>
-          <t>10.1002/ecm.1567</t>
+          <t>10.1002/ldr.4856</t>
         </is>
       </c>
       <c r="R30" t="inlineStr">
         <is>
-          <t>93</t>
+          <t>34</t>
         </is>
       </c>
       <c r="S30" t="inlineStr">
         <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="T30" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="U30" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V30" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W30" t="inlineStr">
+        <is>
+          <t>Wiley</t>
+        </is>
+      </c>
+      <c r="Y30" t="inlineStr">
+        <is>
+          <t>Southwest Biological Science Center; Western Geographic Science Center</t>
+        </is>
+      </c>
+      <c r="Z30" t="inlineStr">
+        <is>
+          <t>16 p.</t>
+        </is>
+      </c>
+      <c r="AD30" t="inlineStr">
+        <is>
+          <t>5438</t>
+        </is>
+      </c>
+      <c r="AE30" t="inlineStr">
+        <is>
+          <t>5453</t>
+        </is>
+      </c>
+      <c r="AW30" t="inlineStr">
+        <is>
+          <t>Lupardus, Randi C. 0000-0001-9532-8997; Sengsirirak, Aarin 0000-0002-7422-5785; Griffen, Keven; Knight, Anna C. 0000-0002-9455-2855; McNellis, Brandon E 0000-0001-9604-8727; Bradford, John B. 0000-0001-9257-6303; Munson, Seth M. 0000-0002-2736-6374 smunson@usgs.gov; Reed, Sasha C. 0000-0002-8597-8619; Villarreal, Miguel L. 0000-0003-0720-1422 mvillarreal@usgs.gov; Duniway, Michael C. 0000-0002-9643-2785 mduniway@usgs.gov</t>
+        </is>
+      </c>
+      <c r="AZ30" t="inlineStr">
+        <is>
           <t>2</t>
-        </is>
-[...48 lines deleted...]
-          <t>1</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70241863</t>
+          <t>https://pubs.usgs.gov/publication/70256453</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>70241863</t>
+          <t>70256453</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>70241863</t>
+          <t>70256453</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>Pressurized upflow reactor system for the bioconversion of coal to methane: Investigation of the coal/sand interface effect</t>
+          <t>Efficacy of machine learning image classification for automated occupancy-based monitoring</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Cleaner Chemical Engineering</t>
+          <t>Remote Sensing in Ecology and Conservation</t>
         </is>
       </c>
       <c r="P31" t="inlineStr">
         <is>
-          <t>10.1016/j.clce.2023.100099</t>
+          <t>10.1002/rse2.356</t>
         </is>
       </c>
       <c r="R31" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="S31" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="T31" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="U31" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V31" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W31" t="inlineStr">
         <is>
-          <t>Wlsevier</t>
+          <t>Wiley</t>
         </is>
       </c>
       <c r="Y31" t="inlineStr">
         <is>
-          <t>WY-MT Water Science Center</t>
+          <t>Coop Res Unit Atlanta</t>
         </is>
       </c>
       <c r="Z31" t="inlineStr">
         <is>
-          <t>100099, 9 p.</t>
+          <t>16 p.</t>
+        </is>
+      </c>
+      <c r="AD31" t="inlineStr">
+        <is>
+          <t>56</t>
+        </is>
+      </c>
+      <c r="AE31" t="inlineStr">
+        <is>
+          <t>71</t>
+        </is>
+      </c>
+      <c r="AM31" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN31" t="inlineStr">
+        <is>
+          <t>Utah</t>
+        </is>
+      </c>
+      <c r="AQ31" t="inlineStr">
+        <is>
+          <t>Dugway Proving Ground, Lund, Mojave Desert, Beaver Dam Wash, Colorado Plateau Great Basin Desert</t>
         </is>
       </c>
       <c r="AW31" t="inlineStr">
         <is>
-          <t>Mesle, Margaux; Hodgskiss, Logan H.; Barnhart, Elliott 0000-0002-8788-8393; Dobeck, Laura; Eldring, Joachim; Hiebert, Randy; Cunningham, Alfred B.; Gerlach, Robin; Phillips, Adrienne; Fields, Matthew W.</t>
+          <t>Lonsinger, Robert Charles 0000-0002-1040-7299; Dart, Marlin M.; Larsen, Randy T.; Knight, Robert N.</t>
         </is>
       </c>
       <c r="AZ31" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70239766</t>
+          <t>https://pubs.usgs.gov/publication/70248364</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>70239766</t>
+          <t>70248364</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>70239766</t>
+          <t>70248364</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>Comparison of traditional and geometric morphometrics using Lake Huron ciscoes of the Coregonus artedi complex</t>
+          <t>Unrecorded tundra fires of the Arctic Slope, Alaska USA</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Transactions of the American Fisheries Society</t>
+          <t>Fire</t>
         </is>
       </c>
       <c r="P32" t="inlineStr">
         <is>
-          <t>10.1002/tafs.10403</t>
+          <t>10.3390/fire6030101</t>
         </is>
       </c>
       <c r="R32" t="inlineStr">
         <is>
-          <t>152</t>
+          <t>6</t>
         </is>
       </c>
       <c r="S32" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="T32" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="U32" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V32" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W32" t="inlineStr">
         <is>
-          <t>Wiley</t>
+          <t>MDPI</t>
         </is>
       </c>
       <c r="Y32" t="inlineStr">
         <is>
-          <t>Great Lakes Science Center</t>
+          <t>Alaska Science Center Geography</t>
         </is>
       </c>
       <c r="Z32" t="inlineStr">
         <is>
-          <t>14 p.</t>
-[...9 lines deleted...]
-          <t>309</t>
+          <t>101, 15 p.</t>
         </is>
       </c>
       <c r="AM32" t="inlineStr">
         <is>
-          <t>Canada, United States</t>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN32" t="inlineStr">
+        <is>
+          <t>Alaska</t>
         </is>
       </c>
       <c r="AQ32" t="inlineStr">
         <is>
-          <t>Lake Huron</t>
+          <t>North Slope</t>
         </is>
       </c>
       <c r="AW32" t="inlineStr">
         <is>
-          <t>Martin, Benjamin E; O’Malley, Brian 0000-0001-5035-3080 bomalley@usgs.gov; Eshenroder, Randy E; Kao, Yu-Chun 0000-0001-5552-909X ykao@usgs.gov; Olds, Chris; O’Brien, Timothy P. 0000-0003-4502-5204 tiobrien@usgs.gov; Davis, Chris L.</t>
+          <t>Miller, Eric A.; Jones, Benjamin M. 0000-0002-1517-4711; Baughman, Carson 0000-0002-9423-9324 cbaughman@usgs.gov; Jandt, Randi R.; Jenkins, Jennifer L.; Yokel, David A.</t>
         </is>
       </c>
       <c r="AZ32" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70239872</t>
+          <t>https://pubs.usgs.gov/publication/70243179</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>70239872</t>
+          <t>70243179</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>70239872</t>
+          <t>70243179</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>Structured decision making to prioritize regional bird monitoring needs</t>
+          <t>Hydrodynamics structure plankton communities and interactions in a freshwater tidal estuary</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>INFORMS Journal on Applied Analytics</t>
+          <t>Ecological Monographs</t>
         </is>
       </c>
       <c r="P33" t="inlineStr">
         <is>
-          <t>10.1287/inte.2022.1154</t>
+          <t>10.1002/ecm.1567</t>
         </is>
       </c>
       <c r="R33" t="inlineStr">
         <is>
-          <t>53</t>
+          <t>93</t>
         </is>
       </c>
       <c r="S33" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>2</t>
         </is>
       </c>
       <c r="T33" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="U33" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V33" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W33" t="inlineStr">
         <is>
-          <t>InForms</t>
+          <t>Wiley</t>
         </is>
       </c>
       <c r="Y33" t="inlineStr">
         <is>
-          <t>Eastern Ecological Science Center; Patuxent Wildlife Research Center; Wetland and Aquatic Research Center</t>
+          <t>California Water Science Center; Upper Midwest Water Science Center; Wisconsin Water Science Center</t>
         </is>
       </c>
       <c r="Z33" t="inlineStr">
         <is>
-          <t>11 p.</t>
-[...9 lines deleted...]
-          <t>217</t>
+          <t>e1567, 23 p.</t>
+        </is>
+      </c>
+      <c r="AM33" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN33" t="inlineStr">
+        <is>
+          <t>California</t>
         </is>
       </c>
       <c r="AW33" t="inlineStr">
         <is>
-          <t>Fournier, Auriel M. V.; Wilson, R. Randy; Gleason, Jeffrey S.; Adams, Evan M.; Brush, Janell M.; Cooper, Robert J.; DeMaso, Stephen J.; Driscoll, Melanie J. L.; Frederick, Peter C.; Jodice, Patrick G.R. 0000-0001-8716-120X; Ottinger, Mary Ann; Reeves, David B.; Seymour, Michael A.; Sharuga, Stephanie M.; Tirpak, John M.; Vermillion, William G.; Zenzal, Theodore J. Jr. 0000-0001-7342-1373; Lyons, James E.; Woodrey, Mark S.</t>
+          <t>Smits, Adrianne P 0000-0001-9967-5419; Loken, Luke C. 0000-0003-3194-1498 lloken@usgs.gov; Van Nieuwenhuyse, Erwin E 0000-0002-9032-2681; Young, Matthew J. 0000-0001-9306-6866 mjyoung@usgs.gov; Stumpner, Paul 0000-0002-0933-7895 pstump@usgs.gov; Kammel, Leah 0000-0003-4613-0858; Burau, Jon R. 0000-0002-5196-5035 jrburau@usgs.gov; Dahlgren, Randy A 0000-0002-8961-875X; Brown, Tiffany; Hennessey, April; Sadro, Steven</t>
         </is>
       </c>
       <c r="AZ33" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70241524</t>
+          <t>https://pubs.usgs.gov/publication/70241863</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>70241524</t>
+          <t>70241863</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>70241524</t>
+          <t>70241863</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Federal Government Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>Comprehensive inventory of habitat assessment and evaluation datasets to support Deepwater Horizon mesophotic and deep benthic communities</t>
+          <t>Pressurized upflow reactor system for the bioconversion of coal to methane: Investigation of the coal/sand interface effect</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>DWH MDBC Data Report</t>
-[...4 lines deleted...]
-          <t>DR-23-01</t>
+          <t>Cleaner Chemical Engineering</t>
         </is>
       </c>
       <c r="P34" t="inlineStr">
         <is>
-          <t>10.25923/kz7t-4674</t>
+          <t>10.1016/j.clce.2023.100099</t>
+        </is>
+      </c>
+      <c r="R34" t="inlineStr">
+        <is>
+          <t>5</t>
         </is>
       </c>
       <c r="T34" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="U34" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V34" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W34" t="inlineStr">
         <is>
-          <t>NOAA</t>
+          <t>Wlsevier</t>
         </is>
       </c>
       <c r="Y34" t="inlineStr">
         <is>
-          <t>Wetland and Aquatic Research Center</t>
+          <t>WY-MT Water Science Center</t>
         </is>
       </c>
       <c r="Z34" t="inlineStr">
         <is>
-          <t>68 p.</t>
-[...9 lines deleted...]
-          <t>Gulf of Mexico</t>
+          <t>100099, 9 p.</t>
         </is>
       </c>
       <c r="AW34" t="inlineStr">
         <is>
-          <t>Bassett, Rachel; Herting, Jennifer; Frometa, Janessy; Sharuga, Stephanie M.; Howell, Jacob; Siceloff, Laughlin; Bourque, Jill R. 0000-0003-3809-2601; Cromwell, Megan; Francis, Kirstie; Clark, Randy; Demopoulos, Amanda 0000-0003-2096-4694; David, Andy; Benson, Kristopher; Harter, Stacey L.</t>
+          <t>Mesle, Margaux; Hodgskiss, Logan H.; Barnhart, Elliott P. 0000-0002-8788-8393; Dobeck, Laura; Eldring, Joachim; Hiebert, Randy; Cunningham, Alfred B.; Gerlach, Robin; Phillips, Adrienne; Fields, Matthew W.</t>
         </is>
       </c>
       <c r="AZ34" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70240131</t>
+          <t>https://pubs.usgs.gov/publication/70239766</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>70240131</t>
+          <t>70239766</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>70240131</t>
+          <t>70239766</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>Borealization of nearshore fishes on an interior Arctic shelf over multiple decades</t>
+          <t>Comparison of traditional and geometric morphometrics using Lake Huron ciscoes of the Coregonus artedi complex</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Global Change Biology</t>
+          <t>Transactions of the American Fisheries Society</t>
         </is>
       </c>
       <c r="P35" t="inlineStr">
         <is>
-          <t>10.1111/gcb.16576</t>
+          <t>10.1002/tafs.10403</t>
         </is>
       </c>
       <c r="R35" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>152</t>
         </is>
       </c>
       <c r="S35" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>3</t>
         </is>
       </c>
       <c r="T35" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="U35" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V35" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W35" t="inlineStr">
         <is>
           <t>Wiley</t>
         </is>
       </c>
       <c r="Y35" t="inlineStr">
         <is>
-          <t>Alaska Science Center Water</t>
+          <t>Great Lakes Science Center</t>
         </is>
       </c>
       <c r="Z35" t="inlineStr">
         <is>
-          <t>17 p.</t>
+          <t>14 p.</t>
         </is>
       </c>
       <c r="AD35" t="inlineStr">
         <is>
-          <t>1822</t>
+          <t>296</t>
         </is>
       </c>
       <c r="AE35" t="inlineStr">
         <is>
-          <t>1838</t>
+          <t>309</t>
         </is>
       </c>
       <c r="AM35" t="inlineStr">
         <is>
-          <t>United States</t>
-[...4 lines deleted...]
-          <t>Alaska</t>
+          <t>Canada, United States</t>
         </is>
       </c>
       <c r="AQ35" t="inlineStr">
         <is>
-          <t>Arctic National Wildlife Refuge,  Kaktovik and Jago lagoons</t>
+          <t>Lake Huron</t>
         </is>
       </c>
       <c r="AW35" t="inlineStr">
         <is>
-          <t>von Biela, Vanessa R. 0000-0002-7139-5981 vvonbiela@usgs.gov; Laske, Sarah M. 0000-0002-6096-0420 slaske@usgs.gov; Stanek, Ashley E. 0000-0001-5184-2126; Brown, Randy J; Dunton, Kenneth H.</t>
+          <t>Martin, Benjamin E; O’Malley, Brian 0000-0001-5035-3080 bomalley@usgs.gov; Eshenroder, Randy E; Kao, Yu-Chun 0000-0001-5552-909X ykao@usgs.gov; Olds, Chris; O’Brien, Timothy P. 0000-0003-4502-5204 tiobrien@usgs.gov; Davis, Chris L.</t>
         </is>
       </c>
       <c r="AZ35" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70237221</t>
+          <t>https://pubs.usgs.gov/publication/70239872</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>70237221</t>
+          <t>70239872</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>70237221</t>
+          <t>70239872</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
-      <c r="F36" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>Distributions of Cisco (Coregonus artedi) in the upper Great Lakes in the mid-twentieth century, when populations were in decline</t>
+          <t>Structured decision making to prioritize regional bird monitoring needs</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>PLoS ONE</t>
+          <t>INFORMS Journal on Applied Analytics</t>
         </is>
       </c>
       <c r="P36" t="inlineStr">
         <is>
-          <t>10.1371/journal.pone.0276109</t>
+          <t>10.1287/inte.2022.1154</t>
         </is>
       </c>
       <c r="R36" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>53</t>
         </is>
       </c>
       <c r="S36" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>3</t>
         </is>
       </c>
       <c r="T36" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="U36" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V36" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W36" t="inlineStr">
         <is>
-          <t>Public Library of Science</t>
+          <t>InForms</t>
         </is>
       </c>
       <c r="Y36" t="inlineStr">
         <is>
-          <t>Great Lakes Science Center</t>
+          <t>Eastern Ecological Science Center; Patuxent Wildlife Research Center; Wetland and Aquatic Research Center</t>
         </is>
       </c>
       <c r="Z36" t="inlineStr">
         <is>
-          <t>e0276109, 25 p.</t>
-[...9 lines deleted...]
-          <t>Lake Huron, Lake Michigan, Lake Superior</t>
+          <t>11 p.</t>
+        </is>
+      </c>
+      <c r="AD36" t="inlineStr">
+        <is>
+          <t>207</t>
+        </is>
+      </c>
+      <c r="AE36" t="inlineStr">
+        <is>
+          <t>217</t>
         </is>
       </c>
       <c r="AW36" t="inlineStr">
         <is>
-          <t>Kao, Yu-Chun 0000-0001-5552-909X ykao@usgs.gov; Renauer, Renee Elizabeth 0000-0003-4641-9141; Bunnell, David 0000-0003-3521-7747; Gorman, Owen 0000-0003-0451-110X; Eshenroder, Randy L.</t>
+          <t>Fournier, Auriel M. V.; Wilson, R. Randy; Gleason, Jeffrey S.; Adams, Evan M.; Brush, Janell M.; Cooper, Robert J.; DeMaso, Stephen J.; Driscoll, Melanie J. L.; Frederick, Peter C.; Jodice, Patrick G.R. 0000-0001-8716-120X; Ottinger, Mary Ann; Reeves, David B.; Seymour, Michael A.; Sharuga, Stephanie M.; Tirpak, John M.; Vermillion, William G.; Zenzal, Theodore J. Jr. 0000-0001-7342-1373; Lyons, James E.; Woodrey, Mark S.</t>
         </is>
       </c>
       <c r="AZ36" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70261202</t>
+          <t>https://pubs.usgs.gov/publication/70241524</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>70261202</t>
+          <t>70241524</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>70261202</t>
+          <t>70241524</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Federal Government Series</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>Variation in carbon and nitrogen concentrations among peatland categories at the global scale</t>
+          <t>Comprehensive inventory of habitat assessment and evaluation datasets to support Deepwater Horizon mesophotic and deep benthic communities</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>PLoS ONE</t>
+          <t>DWH MDBC Data Report</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
+        <is>
+          <t>DR-23-01</t>
         </is>
       </c>
       <c r="P37" t="inlineStr">
         <is>
-          <t>10.1371/journal.pone.0275149</t>
-[...9 lines deleted...]
-          <t>11</t>
+          <t>10.25923/kz7t-4674</t>
         </is>
       </c>
       <c r="T37" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="U37" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V37" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W37" t="inlineStr">
         <is>
-          <t>PLoS</t>
+          <t>NOAA</t>
         </is>
       </c>
       <c r="Y37" t="inlineStr">
         <is>
-          <t>Geology, Minerals, Energy, and Geophysics Science Center</t>
+          <t>Wetland and Aquatic Research Center</t>
         </is>
       </c>
       <c r="Z37" t="inlineStr">
         <is>
-          <t>e0275149, 15 p.</t>
+          <t>68 p.</t>
+        </is>
+      </c>
+      <c r="AM37" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AQ37" t="inlineStr">
+        <is>
+          <t>Gulf of Mexico</t>
         </is>
       </c>
       <c r="AW37" t="inlineStr">
         <is>
-          <t>Watmough, Shaun A.; Gilbert-Parkes, Spencer; Basiliko, Nathan; Lamit, Louis J.; Lilleskov, Erik A.; Andersen, Roxanne; del Aguila-Pasquel, Jhon; Artz, Rebekka E.; Benscoter, Brian W.; Borken, Werner; Bragazza, Luca; Brandt, Stefani M.; Brauer, Suzanna L.; Carson, Michael A.; Chen, Xin; Chimner, Rodney A.; Clarkson, Bev R.; Cobb, Alexander R.; Enriquez, Andrea S.; Farmer, Jenny; Grover, Samantha P.; Harvey, Charles F.; Harris, Lorna I.; Hazard, Christina; Hoyt, Alison M.; Hribljan, John; Jauhiainen, Jyrki; Juutinen, Sari; Kane, Evan S.; Knorr, Klaus-Holger; Kolka, Randy; Kononen, Mari; Laine, Anna M.; Larmola, Tuula; Levasseur, Patrick A.; McCalley, Carmody K.; McLaughlin, Jim; Moore, Tim R.; Mykytczuk, Nadia; Normand, Anna E.; Rich, Virginia; Robinson, Bryce; Rupp, Danielle L.; Rutherford, Jasmine; Schadt, Christopher W.; Smith, Dave S.; Spiers, Graeme; Tedersoo, Leho; Thu, Pham Q.; Trettin, Carl C.; Tuittila, Eeva-Stiina; Turetsky, Merritt; Urbanova, Zuzana; Varner, Ruth K.; Waldrop, Mark 0000-0003-1829-7140; Wang, Meng; Wang, Zheng; Warren, Matt; Wiedermann, Magdalena M.; Williams, Shanay T.; Yavitt, Joseph B.; Yu, Zhi-Guo; Zahn, Geoff</t>
+          <t>Bassett, Rachel; Herting, Jennifer; Frometa, Janessy; Sharuga, Stephanie M.; Howell, Jacob; Siceloff, Laughlin; Bourque, Jill R. 0000-0003-3809-2601; Cromwell, Megan; Francis, Kirstie; Clark, Randy; Demopoulos, Amanda 0000-0003-2096-4694; David, Andy; Benson, Kristopher; Harter, Stacey L.</t>
         </is>
       </c>
       <c r="AZ37" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70238108</t>
+          <t>https://pubs.usgs.gov/publication/70240131</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>70238108</t>
+          <t>70240131</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>70238108</t>
+          <t>70240131</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Tough places and safe spaces: Can refuges save salmon from a warming climate?</t>
+          <t>Borealization of nearshore fishes on an interior Arctic shelf over multiple decades</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Ecosphere</t>
+          <t>Global Change Biology</t>
         </is>
       </c>
       <c r="P38" t="inlineStr">
         <is>
-          <t>10.1002/ecs2.4265</t>
+          <t>10.1111/gcb.16576</t>
         </is>
       </c>
       <c r="R38" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>29</t>
         </is>
       </c>
       <c r="S38" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>7</t>
         </is>
       </c>
       <c r="T38" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="U38" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V38" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W38" t="inlineStr">
         <is>
-          <t>Ecological Society of America</t>
+          <t>Wiley</t>
         </is>
       </c>
       <c r="Y38" t="inlineStr">
         <is>
-          <t>Forest and Rangeland Ecosystem Science Center</t>
+          <t>Alaska Science Center Water</t>
         </is>
       </c>
       <c r="Z38" t="inlineStr">
         <is>
-          <t>e4265, 18 p.</t>
+          <t>17 p.</t>
+        </is>
+      </c>
+      <c r="AD38" t="inlineStr">
+        <is>
+          <t>1822</t>
+        </is>
+      </c>
+      <c r="AE38" t="inlineStr">
+        <is>
+          <t>1838</t>
         </is>
       </c>
       <c r="AM38" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN38" t="inlineStr">
         <is>
-          <t>Idaho, Oregon, Washington</t>
+          <t>Alaska</t>
+        </is>
+      </c>
+      <c r="AQ38" t="inlineStr">
+        <is>
+          <t>Arctic National Wildlife Refuge,  Kaktovik and Jago lagoons</t>
         </is>
       </c>
       <c r="AW38" t="inlineStr">
         <is>
-          <t>Snyder, Marcia N. 0000-0003-2202-2668; Schumaker, Nathan H.; Dunham, Jason B. 0000-0002-6268-0633; Ebersole, Joseph L.; Keefer, Mathew L; Halama, Jonathan; Comeleo, Randy L; Leinenbach, Peter; Brookes, Allen; Cope, Ben; Wu, Jennifer; Palmer, John</t>
+          <t>von Biela, Vanessa R. 0000-0002-7139-5981 vvonbiela@usgs.gov; Laske, Sarah M. 0000-0002-6096-0420 slaske@usgs.gov; Stanek, Ashley E. 0000-0001-5184-2126; Brown, Randy J; Dunton, Kenneth H.</t>
         </is>
       </c>
       <c r="AZ38" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70237919</t>
+          <t>https://pubs.usgs.gov/publication/70237221</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>70237919</t>
+          <t>70237221</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>70237919</t>
+          <t>70237221</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>Distributions of Cisco (&lt;i&gt;Coregonus artedi&lt;/i&gt;) in the upper Great Lakes in the mid-twentieth century, when populations were in decline</t>
+        </is>
+      </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>Whole-ecosystem experiment illustrates short timescale hydrodynamic, light, and nutrient control of primary production in a terminal slough</t>
+          <t>Distributions of Cisco (Coregonus artedi) in the upper Great Lakes in the mid-twentieth century, when populations were in decline</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Estuaries and Coasts</t>
+          <t>PLoS ONE</t>
         </is>
       </c>
       <c r="P39" t="inlineStr">
         <is>
-          <t>10.1007/s12237-022-01111-8</t>
+          <t>10.1371/journal.pone.0276109</t>
         </is>
       </c>
       <c r="R39" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="S39" t="inlineStr">
+        <is>
+          <t>12</t>
         </is>
       </c>
       <c r="T39" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="U39" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V39" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W39" t="inlineStr">
         <is>
-          <t>Springer</t>
+          <t>Public Library of Science</t>
         </is>
       </c>
       <c r="Y39" t="inlineStr">
         <is>
-          <t>Upper Midwest Water Science Center</t>
+          <t>Great Lakes Science Center</t>
         </is>
       </c>
       <c r="Z39" t="inlineStr">
         <is>
-          <t>22 p.</t>
-[...9 lines deleted...]
-          <t>2449</t>
+          <t>e0276109, 25 p.</t>
         </is>
       </c>
       <c r="AM39" t="inlineStr">
         <is>
-          <t>United States</t>
-[...4 lines deleted...]
-          <t>California</t>
+          <t>Canada, United States</t>
         </is>
       </c>
       <c r="AQ39" t="inlineStr">
         <is>
-          <t>Sacramento River Deep Water Ship Channel</t>
+          <t>Lake Huron, Lake Michigan, Lake Superior</t>
         </is>
       </c>
       <c r="AW39" t="inlineStr">
         <is>
-          <t>Loken, Luke C. 0000-0003-3194-1498 lloken@usgs.gov; Sadro, Steven 0000-0002-6416-3840; Lenoch, Leah 0000-0003-4613-0858; Stumpner, Paul 0000-0002-0933-7895 pstump@usgs.gov; Dahlgren, Randy A 0000-0002-8961-875X; Burau, Jon R. 0000-0002-5196-5035 jrburau@usgs.gov; Van Nieuwenhuyse, Erwin E 0000-0002-9032-2681</t>
+          <t>Kao, Yu-Chun 0000-0001-5552-909X ykao@usgs.gov; Renauer, Renee Elizabeth 0000-0003-4641-9141; Bunnell, David B. 0000-0003-3521-7747; Gorman, Owen 0000-0003-0451-110X; Eshenroder, Randy L.</t>
         </is>
       </c>
       <c r="AZ39" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70234139</t>
+          <t>https://pubs.usgs.gov/publication/70261202</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>70234139</t>
+          <t>70261202</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>70234139</t>
+          <t>70261202</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>Temporal and spatial relationships of Yellowfin Tuna to deepwater petroleum platforms in the northern Gulf of Mexico</t>
+          <t>Variation in carbon and nitrogen concentrations among peatland categories at the global scale</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Marine and Coastal Fisheries: Dynamics, Management, and Ecosystem Science</t>
+          <t>PLoS ONE</t>
         </is>
       </c>
       <c r="P40" t="inlineStr">
         <is>
-          <t>10.1002/mcf2.10213</t>
+          <t>10.1371/journal.pone.0275149</t>
         </is>
       </c>
       <c r="R40" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>17</t>
         </is>
       </c>
       <c r="S40" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>11</t>
         </is>
       </c>
       <c r="T40" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="U40" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V40" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W40" t="inlineStr">
         <is>
-          <t>American Fisheries Society</t>
+          <t>PLoS</t>
         </is>
       </c>
       <c r="Y40" t="inlineStr">
         <is>
-          <t>Wetland and Aquatic Research Center</t>
+          <t>Geology, Minerals, Energy, and Geophysics Science Center</t>
         </is>
       </c>
       <c r="Z40" t="inlineStr">
         <is>
-          <t>e10213, 14 p.</t>
-[...14 lines deleted...]
-          <t>northern Gulf of Mexico</t>
+          <t>e0275149, 15 p.</t>
         </is>
       </c>
       <c r="AW40" t="inlineStr">
         <is>
-          <t>Price, Melissa E. 0000-0002-4276-0855 mprice@usgs.gov; Randall, Michael T. 0000-0001-8805-0886 mrandall@usgs.gov; Sulak, Kenneth J. 0000-0002-4795-9310 ksulak@usgs.gov; Edwards, Randy E.; Lamont, Margaret 0000-0001-7520-6669</t>
+          <t>Watmough, Shaun A.; Gilbert-Parkes, Spencer; Basiliko, Nathan; Lamit, Louis J.; Lilleskov, Erik A.; Andersen, Roxanne; del Aguila-Pasquel, Jhon; Artz, Rebekka E.; Benscoter, Brian W.; Borken, Werner; Bragazza, Luca; Brandt, Stefani M.; Brauer, Suzanna L.; Carson, Michael A.; Chen, Xin; Chimner, Rodney A.; Clarkson, Bev R.; Cobb, Alexander R.; Enriquez, Andrea S.; Farmer, Jenny; Grover, Samantha P.; Harvey, Charles F.; Harris, Lorna I.; Hazard, Christina; Hoyt, Alison M.; Hribljan, John; Jauhiainen, Jyrki; Juutinen, Sari; Kane, Evan S.; Knorr, Klaus-Holger; Kolka, Randy; Kononen, Mari; Laine, Anna M.; Larmola, Tuula; Levasseur, Patrick A.; McCalley, Carmody K.; McLaughlin, Jim; Moore, Tim R.; Mykytczuk, Nadia; Normand, Anna E.; Rich, Virginia; Robinson, Bryce; Rupp, Danielle L.; Rutherford, Jasmine; Schadt, Christopher W.; Smith, Dave S.; Spiers, Graeme; Tedersoo, Leho; Thu, Pham Q.; Trettin, Carl C.; Tuittila, Eeva-Stiina; Turetsky, Merritt; Urbanova, Zuzana; Varner, Ruth K.; Waldrop, Mark 0000-0003-1829-7140; Wang, Meng; Wang, Zheng; Warren, Matt; Wiedermann, Magdalena M.; Williams, Shanay T.; Yavitt, Joseph B.; Yu, Zhi-Guo; Zahn, Geoff</t>
         </is>
       </c>
       <c r="AZ40" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70237619</t>
+          <t>https://pubs.usgs.gov/publication/70238108</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>70237619</t>
+          <t>70238108</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>70237619</t>
+          <t>70238108</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Book chapter</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Book Chapter</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>Using in situ/ex situ research collaborations to support polar bear conservation</t>
-[...4 lines deleted...]
-          <t>107</t>
+          <t>Tough places and safe spaces: Can refuges save salmon from a warming climate?</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>Ecosphere</t>
+        </is>
+      </c>
+      <c r="P41" t="inlineStr">
+        <is>
+          <t>10.1002/ecs2.4265</t>
         </is>
       </c>
       <c r="R41" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="S41" t="inlineStr">
+        <is>
+          <t>11</t>
         </is>
       </c>
       <c r="T41" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="U41" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V41" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W41" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>Ecological Society of America</t>
         </is>
       </c>
       <c r="Y41" t="inlineStr">
         <is>
-          <t>Alaska Science Center Biology MFEB</t>
-[...14 lines deleted...]
-          <t>Fowler's zoo and wild animal medicine current therapy</t>
+          <t>Forest and Rangeland Ecosystem Science Center</t>
+        </is>
+      </c>
+      <c r="Z41" t="inlineStr">
+        <is>
+          <t>e4265, 18 p.</t>
+        </is>
+      </c>
+      <c r="AM41" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN41" t="inlineStr">
+        <is>
+          <t>Idaho, Oregon, Washington</t>
         </is>
       </c>
       <c r="AW41" t="inlineStr">
         <is>
-          <t>Meyerson, Randi; Atwood, Todd C. 0000-0002-1971-3110 tatwood@usgs.gov</t>
-[...4 lines deleted...]
-          <t>Miller, Eric; Lamberski, Nadine; Calle, Paul</t>
+          <t>Snyder, Marcia N. 0000-0003-2202-2668; Schumaker, Nathan H.; Dunham, Jason 0000-0002-6268-0633; Ebersole, Joseph L.; Keefer, Mathew L; Halama, Jonathan; Comeleo, Randy L; Leinenbach, P.T.; Brookes, Allen; Cope, Ben; Wu, Jennifer; Palmer, John</t>
         </is>
       </c>
       <c r="AZ41" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70230196</t>
+          <t>https://pubs.usgs.gov/publication/70237919</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>70230196</t>
+          <t>70237919</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>70230196</t>
+          <t>70237919</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>A biological condition gradient for coral reefs in the US Caribbean Territories: Part I. Coral narrative rules</t>
+          <t>Whole-ecosystem experiment illustrates short timescale hydrodynamic, light, and nutrient control of primary production in a terminal slough</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Ecological Indicators</t>
+          <t>Estuaries and Coasts</t>
         </is>
       </c>
       <c r="P42" t="inlineStr">
         <is>
-          <t>10.1016/j.ecolind.2022.108805</t>
+          <t>10.1007/s12237-022-01111-8</t>
         </is>
       </c>
       <c r="R42" t="inlineStr">
         <is>
-          <t>138</t>
+          <t>45</t>
         </is>
       </c>
       <c r="T42" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="U42" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V42" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W42" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>Springer</t>
         </is>
       </c>
       <c r="Y42" t="inlineStr">
         <is>
-          <t>Wetland and Aquatic Research Center</t>
+          <t>Upper Midwest Water Science Center</t>
         </is>
       </c>
       <c r="Z42" t="inlineStr">
         <is>
-          <t>108805, 13 p.</t>
+          <t>22 p.</t>
+        </is>
+      </c>
+      <c r="AD42" t="inlineStr">
+        <is>
+          <t>2428</t>
+        </is>
+      </c>
+      <c r="AE42" t="inlineStr">
+        <is>
+          <t>2449</t>
         </is>
       </c>
       <c r="AM42" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
+      <c r="AN42" t="inlineStr">
+        <is>
+          <t>California</t>
+        </is>
+      </c>
       <c r="AQ42" t="inlineStr">
         <is>
-          <t>Puerto Rico, U.S. Virgin Islands</t>
+          <t>Sacramento River Deep Water Ship Channel</t>
         </is>
       </c>
       <c r="AW42" t="inlineStr">
         <is>
-          <t>Santavy, Deborah L.; Jackson, Susan K.; Jessup, Benjamin; Gerritsen, Jeroen 0000-0002-4455-1088; Rogers, Caroline 0000-0001-9056-6961; Fisher, William S.; Weil, Ernesto; Szmant, Alina; Cuevas-Miranda, David; Walker, Brian K.; Jeffrey, Christopher F G; Bradley, Patricia; Ballantine, David; Roberson, Loretta; Ruiz-Torres, Hector; Todd, Brandi; Smith, Tyler B.; Clark, Randy; Diaz, Ernesto L.; Bauza-Ortega, Jorge; Horstmann, Christina; Raimondo, Sandy</t>
+          <t>Loken, Luke C. 0000-0003-3194-1498 lloken@usgs.gov; Sadro, Steven 0000-0002-6416-3840; Lenoch, Leah 0000-0003-4613-0858; Stumpner, Paul 0000-0002-0933-7895 pstump@usgs.gov; Dahlgren, Randy A 0000-0002-8961-875X; Burau, Jon R. 0000-0002-5196-5035 jrburau@usgs.gov; Van Nieuwenhuyse, Erwin E 0000-0002-9032-2681</t>
         </is>
       </c>
       <c r="AZ42" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70229838</t>
+          <t>https://pubs.usgs.gov/publication/70234139</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>70229838</t>
+          <t>70234139</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>70229838</t>
+          <t>70234139</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Errors in aerial survey count data: Identifying pitfalls and solutions</t>
+          <t>Temporal and spatial relationships of Yellowfin Tuna to deepwater petroleum platforms in the northern Gulf of Mexico</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Ecology and Evolution</t>
+          <t>Marine and Coastal Fisheries: Dynamics, Management, and Ecosystem Science</t>
         </is>
       </c>
       <c r="P43" t="inlineStr">
         <is>
-          <t>10.1002/ece3.8733</t>
+          <t>10.1002/mcf2.10213</t>
         </is>
       </c>
       <c r="R43" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>14</t>
         </is>
       </c>
       <c r="S43" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="T43" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="U43" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V43" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W43" t="inlineStr">
         <is>
-          <t>Wiley</t>
+          <t>American Fisheries Society</t>
         </is>
       </c>
       <c r="Y43" t="inlineStr">
         <is>
-          <t>Eastern Ecological Science Center</t>
+          <t>Wetland and Aquatic Research Center</t>
         </is>
       </c>
       <c r="Z43" t="inlineStr">
         <is>
-          <t>e8733, 14 p.</t>
+          <t>e10213, 14 p.</t>
         </is>
       </c>
       <c r="AM43" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN43" t="inlineStr">
         <is>
-          <t>Alabama, Florida, Louisiana, Mississippi, Texas</t>
+          <t>Louisiana</t>
         </is>
       </c>
       <c r="AQ43" t="inlineStr">
         <is>
-          <t>Gulf of Mexico</t>
+          <t>northern Gulf of Mexico</t>
         </is>
       </c>
       <c r="AW43" t="inlineStr">
         <is>
-          <t>Davis, Kayla L.; Silverman, Emily D; Sussman, Allison 0000-0002-6996-9982; Wilson, R. Randy; Zipkin, Elise F. 0000-0003-4155-6139</t>
+          <t>Price, Melissa E. 0000-0002-4276-0855 mprice@usgs.gov; Randall, Michael T. 0000-0001-8805-0886 mrandall@usgs.gov; Sulak, Kenneth J. 0000-0002-4795-9310 ksulak@usgs.gov; Edwards, Randy E.; Lamont, Margaret 0000-0001-7520-6669</t>
         </is>
       </c>
       <c r="AZ43" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70228677</t>
+          <t>https://pubs.usgs.gov/publication/70237619</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>70228677</t>
+          <t>70237619</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>70228677</t>
+          <t>70237619</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Book chapter</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Book Chapter</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>In situ enhancement and isotopic labeling of biogenic coalbed methane</t>
-[...9 lines deleted...]
-          <t>10.1021/acs.est.1c05979</t>
+          <t>Using in situ/ex situ research collaborations to support polar bear conservation</t>
+        </is>
+      </c>
+      <c r="K44" t="inlineStr">
+        <is>
+          <t>107</t>
         </is>
       </c>
       <c r="R44" t="inlineStr">
         <is>
-          <t>56</t>
-[...4 lines deleted...]
-          <t>5</t>
+          <t>10</t>
         </is>
       </c>
       <c r="T44" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="U44" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V44" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W44" t="inlineStr">
         <is>
-          <t>ACS Publications</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Y44" t="inlineStr">
         <is>
-          <t>WY-MT Water Science Center</t>
-[...34 lines deleted...]
-          <t>Flowers-Goodale coal bed at the Birney Test Site</t>
+          <t>Alaska Science Center Biology MFEB</t>
+        </is>
+      </c>
+      <c r="AA44" t="inlineStr">
+        <is>
+          <t>Book</t>
+        </is>
+      </c>
+      <c r="AB44" t="inlineStr">
+        <is>
+          <t>Monograph</t>
+        </is>
+      </c>
+      <c r="AC44" t="inlineStr">
+        <is>
+          <t>Fowler's zoo and wild animal medicine current therapy</t>
         </is>
       </c>
       <c r="AW44" t="inlineStr">
         <is>
-          <t>Barnhart, Elliott 0000-0002-8788-8393; Ruppert, Leslie F. 0000-0002-7453-1061; Heibert, Randy; Smith, Heidi J.; Schweitzer, Hannah; Clark, Arthur; Weeks, Edwin; Orem, William H. 0000-0003-4990-0539 borem@usgs.gov; Varonka, Matthew S. 0000-0003-3620-5262; Platt, George A.; Shelton, Jenna L. 0000-0002-1377-0675 jlshelton@usgs.gov; Davis, Katherine J; Hyatt, Robert; McIntosh, Jennifer C. 0000-0001-5055-4202; Ashley, Kilian; Ono, Shuhei; Martini, Anna M.; Hackley, Keith; Gerlach, Robin; Spangler, Lee; Phillips, Adrienne; Barry, Mark; Cunningham, Alfred B.; Fields, Matthew W.</t>
+          <t>Meyerson, Randi; Atwood, Todd C. 0000-0002-1971-3110 tatwood@usgs.gov</t>
+        </is>
+      </c>
+      <c r="AX44" t="inlineStr">
+        <is>
+          <t>Miller, Eric; Lamberski, Nadine; Calle, Paul</t>
         </is>
       </c>
       <c r="AZ44" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70229026</t>
+          <t>https://pubs.usgs.gov/publication/70230196</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>70229026</t>
+          <t>70230196</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>70229026</t>
+          <t>70230196</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>Baseline gene expression levels in Falkland-Malvinas Island penguins: Towards a new monitoring paradigm</t>
+          <t>A biological condition gradient for coral reefs in the US Caribbean Territories: Part I. Coral narrative rules</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Life</t>
+          <t>Ecological Indicators</t>
         </is>
       </c>
       <c r="P45" t="inlineStr">
         <is>
-          <t>10.3390/life12020258</t>
+          <t>10.1016/j.ecolind.2022.108805</t>
         </is>
       </c>
       <c r="R45" t="inlineStr">
         <is>
-          <t>12</t>
-[...4 lines deleted...]
-          <t>2</t>
+          <t>138</t>
         </is>
       </c>
       <c r="T45" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="U45" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V45" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W45" t="inlineStr">
         <is>
-          <t>MDPI</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Y45" t="inlineStr">
         <is>
-          <t>Western Ecological Research Center</t>
+          <t>Wetland and Aquatic Research Center</t>
         </is>
       </c>
       <c r="Z45" t="inlineStr">
         <is>
-          <t>258, 15 p.</t>
+          <t>108805, 13 p.</t>
+        </is>
+      </c>
+      <c r="AM45" t="inlineStr">
+        <is>
+          <t>United States</t>
         </is>
       </c>
       <c r="AQ45" t="inlineStr">
         <is>
-          <t>Falkland-Malvinas Island</t>
+          <t>Puerto Rico, U.S. Virgin Islands</t>
         </is>
       </c>
       <c r="AW45" t="inlineStr">
         <is>
-          <t>Bowen, Lizabeth 0000-0001-9115-4336 lbowen@usgs.gov; Waters-Dynes, Shannon C. 0000-0002-9707-4684 swaters@usgs.gov; Stott, Jeffrey L; Duncan, Ann; Meyerson, Randi; Woodhouse, Sarah</t>
+          <t>Santavy, Deborah L.; Jackson, Susan K.; Jessup, Benjamin; Gerritsen, Jeroen 0000-0002-4455-1088; Rogers, Caroline 0000-0001-9056-6961; Fisher, William S.; Weil, Ernesto; Szmant, Alina; Cuevas-Miranda, David; Walker, Brian K.; Jeffrey, Christopher F G; Bradley, Patricia; Ballantine, David; Roberson, Loretta; Ruiz-Torres, Hector; Todd, Brandi; Smith, Tyler B.; Clark, Randy; Diaz, Ernesto L.; Bauza-Ortega, Jorge; Horstmann, Christina; Raimondo, Sandy</t>
         </is>
       </c>
       <c r="AZ45" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70243263</t>
+          <t>https://pubs.usgs.gov/publication/70229838</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>70243263</t>
+          <t>70229838</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>70243263</t>
+          <t>70229838</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Book</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Monograph</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>Spreading like wildfire: The rising threat of extraordinary landscape fires - A rapid response assessment</t>
+          <t>Errors in aerial survey count data: Identifying pitfalls and solutions</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>Ecology and Evolution</t>
+        </is>
+      </c>
+      <c r="P46" t="inlineStr">
+        <is>
+          <t>10.1002/ece3.8733</t>
+        </is>
+      </c>
+      <c r="R46" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="S46" t="inlineStr">
+        <is>
+          <t>3</t>
         </is>
       </c>
       <c r="T46" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="U46" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V46" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W46" t="inlineStr">
         <is>
-          <t>United Nations Environment Program (UNEP)</t>
+          <t>Wiley</t>
         </is>
       </c>
       <c r="Y46" t="inlineStr">
         <is>
-          <t>Alaska Climate Adaptation Science Center</t>
+          <t>Eastern Ecological Science Center</t>
         </is>
       </c>
       <c r="Z46" t="inlineStr">
         <is>
-          <t>124 p.</t>
+          <t>e8733, 14 p.</t>
+        </is>
+      </c>
+      <c r="AM46" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN46" t="inlineStr">
+        <is>
+          <t>Alabama, Florida, Louisiana, Mississippi, Texas</t>
+        </is>
+      </c>
+      <c r="AQ46" t="inlineStr">
+        <is>
+          <t>Gulf of Mexico</t>
         </is>
       </c>
       <c r="AW46" t="inlineStr">
         <is>
-          <t>Popescu, Alexandra; Paulson, Allison; Christianson, Amy C.; Sullivan, Andrew S.; Tulloch, A.; Bilbao, Bibiana; Mathison, Camilla; Robinson, Catherine; Ganz, David; Nangoma, David; Saah, David; Armenteras, Dolors; Driscoll, Don A.; Hankins, Don L.; Kelley, Douglas I.; Langer, E. R.; Baker, Elaine; Reisen, Fabienne; Robinne, Francois-Nicholas; Galudra, Gamma; Humphrey, Glynis; Safford, Hugh; Baird, Ian G.; Oliveras, Imma; Littell, Jeremy 0000-0002-5302-8280; Kieft, Johan; Chew, J.; Maclean, Kirsten; Wittenberg, Lea; Anderson, Liana O.; Gillson, Lindsey; Plucinski, Matt; Moritz, Max A.; Brown, Megan; Castillo Soto, Miguel; Flannigan, M.; Costello, Oliver; Silva, Patricia S.; Fernandes, Paulo; Moore, Peter; Jandt, Randi; Blanchi, Raphaele; Libonati, Renata; Archibald, Sally; Dunlop, Sarah; McCaffrey, Sarah; Page, Susan; Gonzalez Delgado, Tania Marisol; Kurvits, Tiina; Sokchea, Tol; Charlton, Val</t>
-[...4 lines deleted...]
-          <t>Sullivan, Andrew S.; Baker, Elaine; Kurvits, Tiina</t>
+          <t>Davis, Kayla L.; Silverman, Emily D; Sussman, Allison 0000-0002-6996-9982; Wilson, R. Randy; Zipkin, Elise F. 0000-0003-4155-6139</t>
         </is>
       </c>
       <c r="AZ46" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70227645</t>
+          <t>https://pubs.usgs.gov/publication/70228677</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>70227645</t>
+          <t>70228677</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>70227645</t>
+          <t>70228677</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>A biological condition gradient for Caribbean coral reefs: Part II. Numeric rules using sessile benthic organisms</t>
+          <t>In situ enhancement and isotopic labeling of biogenic coalbed methane</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Ecological Indicators</t>
+          <t>Environmental Science and Technology</t>
         </is>
       </c>
       <c r="P47" t="inlineStr">
         <is>
-          <t>10.1016/j.ecolind.2022.108576</t>
+          <t>10.1021/acs.est.1c05979</t>
         </is>
       </c>
       <c r="R47" t="inlineStr">
         <is>
-          <t>135</t>
+          <t>56</t>
+        </is>
+      </c>
+      <c r="S47" t="inlineStr">
+        <is>
+          <t>5</t>
         </is>
       </c>
       <c r="T47" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="U47" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V47" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W47" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>ACS Publications</t>
         </is>
       </c>
       <c r="Y47" t="inlineStr">
         <is>
-          <t>Wetland and Aquatic Research Center</t>
+          <t>WY-MT Water Science Center</t>
         </is>
       </c>
       <c r="Z47" t="inlineStr">
         <is>
-          <t>108576, 13 p.</t>
+          <t>9 p.</t>
+        </is>
+      </c>
+      <c r="AD47" t="inlineStr">
+        <is>
+          <t>3225</t>
+        </is>
+      </c>
+      <c r="AE47" t="inlineStr">
+        <is>
+          <t>3233</t>
+        </is>
+      </c>
+      <c r="AM47" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN47" t="inlineStr">
+        <is>
+          <t>Montana</t>
+        </is>
+      </c>
+      <c r="AO47" t="inlineStr">
+        <is>
+          <t>Rosebud County</t>
+        </is>
+      </c>
+      <c r="AQ47" t="inlineStr">
+        <is>
+          <t>Flowers-Goodale coal bed at the Birney Test Site</t>
         </is>
       </c>
       <c r="AW47" t="inlineStr">
         <is>
-          <t>Santavy, Deborah L; Jackson, Susan K; Jessup, Benjamin; Horstmann, Christina; Rogers, Caroline 0000-0001-9056-6961; Weil, Ernesto; Szmant, Alina; Cuevas Miranda, David; Walker, Brian K; Jeffrey, Christopher F.G.; Ballantine, David; Fisher, William S.; Clark, Randy; Ruiz Torres, Hector; Todd, Brandi; Raimondo, Sandy</t>
+          <t>Barnhart, Elliott P. 0000-0002-8788-8393; Ruppert, Leslie F. 0000-0002-7453-1061; Heibert, Randy; Smith, Heidi J.; Schweitzer, Hannah; Clark, Arthur; Weeks, Edwin; Orem, William H. 0000-0003-4990-0539 borem@usgs.gov; Varonka, Matthew S. 0000-0003-3620-5262; Platt, George A.; Shelton, Jenna L. 0000-0002-1377-0675 jlshelton@usgs.gov; Davis, Katherine J; Hyatt, Robert; McIntosh, Jennifer C. 0000-0001-5055-4202; Ashley, Kilian; Ono, Shuhei; Martini, Anna M.; Hackley, Keith; Gerlach, Robin; Spangler, Lee; Phillips, Adrienne; Barry, Mark; Cunningham, Alfred B.; Fields, Matthew W.</t>
         </is>
       </c>
       <c r="AZ47" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70237783</t>
+          <t>https://pubs.usgs.gov/publication/70229026</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>70237783</t>
+          <t>70229026</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>70237783</t>
+          <t>70229026</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>Multi-year, spatially extensive, watershed-scale synoptic stream chemistry and water quality conditions for six permafrost-underlain Arctic watersheds</t>
+          <t>Baseline gene expression levels in Falkland-Malvinas Island penguins: Towards a new monitoring paradigm</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Earth System Science Data</t>
+          <t>Life</t>
         </is>
       </c>
       <c r="P48" t="inlineStr">
         <is>
-          <t>10.5194/essd-14-95-2022</t>
+          <t>10.3390/life12020258</t>
         </is>
       </c>
       <c r="R48" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="S48" t="inlineStr">
+        <is>
+          <t>2</t>
         </is>
       </c>
       <c r="T48" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="U48" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V48" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W48" t="inlineStr">
         <is>
-          <t>Copernicus Publications</t>
+          <t>MDPI</t>
         </is>
       </c>
       <c r="Y48" t="inlineStr">
         <is>
-          <t>Alaska Science Center Water</t>
+          <t>Western Ecological Research Center</t>
         </is>
       </c>
       <c r="Z48" t="inlineStr">
         <is>
-          <t>22 p.</t>
-[...19 lines deleted...]
-          <t>Alaska</t>
+          <t>258, 15 p.</t>
+        </is>
+      </c>
+      <c r="AQ48" t="inlineStr">
+        <is>
+          <t>Falkland-Malvinas Island</t>
         </is>
       </c>
       <c r="AW48" t="inlineStr">
         <is>
-          <t>Shogren, Arial; Zarnetske, Jay P.; Abbott, Benjamin 0000-0001-5861-3481; Bratsman, Samuel P.; Brown, Brian C.; Carey, Michael P. 0000-0002-3327-8995 mcarey@usgs.gov; Fulweiber, Randy; Greaves, Heather; Haines, Emma; Iannucci, Frances; Koch, Joshua C. 0000-0001-7180-6982 jkoch@usgs.gov; Medvedeff, Alex; O’Donnell, Jonathan A. 0000-0001-7031-9808; Patch, Leika; Poulin, Brett 0000-0002-5555-7733; Williamson, Tanner J.; Bowden, William B.</t>
+          <t>Bowen, Lizabeth 0000-0001-9115-4336 lbowen@usgs.gov; Waters-Dynes, Shannon C. 0000-0002-9707-4684 swaters@usgs.gov; Stott, Jeffrey L; Duncan, Ann; Meyerson, Randi; Woodhouse, Sarah</t>
         </is>
       </c>
       <c r="AZ48" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70240413</t>
+          <t>https://pubs.usgs.gov/publication/70243263</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>70240413</t>
+          <t>70243263</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>70240413</t>
+          <t>70243263</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Book</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Federal Government Series</t>
+          <t>Monograph</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>Workshops report for mesophotic and deep benthic community fish, mobile invertebrates, sessile invertebrates and infauna</t>
-[...14 lines deleted...]
-          <t>10.25923/8ph6-j393</t>
+          <t>Spreading like wildfire: The rising threat of extraordinary landscape fires - A rapid response assessment</t>
         </is>
       </c>
       <c r="T49" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="U49" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V49" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W49" t="inlineStr">
         <is>
-          <t>NOAA</t>
+          <t>United Nations Environment Program (UNEP)</t>
         </is>
       </c>
       <c r="Y49" t="inlineStr">
         <is>
-          <t>Leetown Science Center; Pacific Coastal and Marine Science Center; Wetland and Aquatic Research Center</t>
+          <t>Alaska Climate Adaptation Science Center</t>
         </is>
       </c>
       <c r="Z49" t="inlineStr">
         <is>
-          <t>177 p.</t>
-[...2 lines deleted...]
-      <c r="AD49" t="inlineStr">
+          <t>124 p.</t>
+        </is>
+      </c>
+      <c r="AW49" t="inlineStr">
+        <is>
+          <t>Popescu, Alexandra; Paulson, Allison; Christianson, Amy C.; Sullivan, Andrew S.; Tulloch, A.; Bilbao, Bibiana; Mathison, Camilla; Robinson, Catherine; Ganz, David; Nangoma, David; Saah, David; Armenteras, Dolors; Driscoll, Don A.; Hankins, Don L.; Kelley, Douglas I.; Langer, E. R.; Baker, Elaine; Reisen, Fabienne; Robinne, Francois-Nicholas; Galudra, Gamma; Humphrey, Glynis; Safford, Hugh; Baird, Ian G.; Oliveras, Imma; Littell, Jeremy S. 0000-0002-5302-8280; Kieft, Johan; Chew, J.; Maclean, Kirsten; Wittenberg, Lea; Anderson, Liana O.; Gillson, Lindsey; Plucinski, Matt; Moritz, Max A.; Brown, Megan; Castillo Soto, Miguel; Flannigan, M.; Costello, Oliver; Silva, Patricia S.; Fernandes, Paulo; Moore, Peter; Jandt, Randi; Blanchi, Raphaele; Libonati, Renata; Archibald, Sally; Dunlop, Sarah; McCaffrey, Sarah; Page, Susan; Gonzalez Delgado, Tania Marisol; Kurvits, Tiina; Sokchea, Tol; Charlton, Val</t>
+        </is>
+      </c>
+      <c r="AX49" t="inlineStr">
+        <is>
+          <t>Sullivan, Andrew S.; Baker, Elaine; Kurvits, Tiina</t>
+        </is>
+      </c>
+      <c r="AZ49" t="inlineStr">
         <is>
           <t>1</t>
-        </is>
-[...13 lines deleted...]
-          <t>0</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70228445</t>
+          <t>https://pubs.usgs.gov/publication/70227645</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>70228445</t>
+          <t>70227645</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>70228445</t>
+          <t>70227645</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>Migration strategies supporting salmonids in Arctic Rivers: A case study of Arctic Cisco and Dolly Varden</t>
+          <t>A biological condition gradient for Caribbean coral reefs: Part II. Numeric rules using sessile benthic organisms</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Animal Migrations</t>
+          <t>Ecological Indicators</t>
         </is>
       </c>
       <c r="P50" t="inlineStr">
         <is>
-          <t>10.1515/ami-2020-0115</t>
+          <t>10.1016/j.ecolind.2022.108576</t>
         </is>
       </c>
       <c r="R50" t="inlineStr">
         <is>
-          <t>8</t>
-[...4 lines deleted...]
-          <t>1</t>
+          <t>135</t>
         </is>
       </c>
       <c r="T50" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="U50" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V50" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W50" t="inlineStr">
         <is>
-          <t>De Gruyter</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Y50" t="inlineStr">
         <is>
-          <t>Alaska Science Center Biology MFEB</t>
+          <t>Wetland and Aquatic Research Center</t>
         </is>
       </c>
       <c r="Z50" t="inlineStr">
         <is>
-          <t>12 p.</t>
-[...19 lines deleted...]
-          <t>Alaska</t>
+          <t>108576, 13 p.</t>
         </is>
       </c>
       <c r="AW50" t="inlineStr">
         <is>
-          <t>Carey, Michael P. 0000-0002-3327-8995 mcarey@usgs.gov; von Biela, Vanessa R. 0000-0002-7139-5981 vvonbiela@usgs.gov; Brown, Randy J; Zimmerman, Christian E. 0000-0002-3646-0688 czimmerman@usgs.gov</t>
+          <t>Santavy, Deborah L; Jackson, Susan K; Jessup, Benjamin; Horstmann, Christina; Rogers, Caroline 0000-0001-9056-6961; Weil, Ernesto; Szmant, Alina; Cuevas Miranda, David; Walker, Brian K; Jeffrey, Christopher F.G.; Ballantine, David; Fisher, William S.; Clark, Randy; Ruiz Torres, Hector; Todd, Brandi; Raimondo, Sandy</t>
         </is>
       </c>
       <c r="AZ50" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70226476</t>
+          <t>https://pubs.usgs.gov/publication/70237783</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>70226476</t>
+          <t>70237783</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>70226476</t>
+          <t>70237783</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Other Government Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>Synthesis of data and studies relating to Delta Smelt biology in the San Francisco Estuary, emphasizing water year 2017</t>
+          <t>Multi-year, spatially extensive, watershed-scale synoptic stream chemistry and water quality conditions for six permafrost-underlain Arctic watersheds</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Interagency Ecological Program Technical Report</t>
-[...2 lines deleted...]
-      <c r="I51" t="inlineStr">
+          <t>Earth System Science Data</t>
+        </is>
+      </c>
+      <c r="P51" t="inlineStr">
+        <is>
+          <t>10.5194/essd-14-95-2022</t>
+        </is>
+      </c>
+      <c r="R51" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="T51" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="U51" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V51" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W51" t="inlineStr">
+        <is>
+          <t>Copernicus Publications</t>
+        </is>
+      </c>
+      <c r="Y51" t="inlineStr">
+        <is>
+          <t>Alaska Science Center Water</t>
+        </is>
+      </c>
+      <c r="Z51" t="inlineStr">
+        <is>
+          <t>22 p.</t>
+        </is>
+      </c>
+      <c r="AD51" t="inlineStr">
         <is>
           <t>95</t>
         </is>
       </c>
-      <c r="T51" t="inlineStr">
-[...26 lines deleted...]
-          <t>xvii, 265 p.</t>
+      <c r="AE51" t="inlineStr">
+        <is>
+          <t>116</t>
         </is>
       </c>
       <c r="AM51" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN51" t="inlineStr">
         <is>
-          <t>California</t>
-[...4 lines deleted...]
-          <t>San Francisco Estuary</t>
+          <t>Alaska</t>
         </is>
       </c>
       <c r="AW51" t="inlineStr">
         <is>
-          <t>Acuna, Shawn; Baxter, Randy; Bever, Aaron J.; Brown, Larry R. 0000-0001-6702-4531 lrbrown@usgs.gov; Burdi, Christina; Castillo, Gonzalo; Conrad, Louise 0000-0002-1145-7503; Culberson, Steven; Damon, Lauren; Frantzich, Jared; Grimaldo, Lenny; Hammock, Bruce; Hennessy, April; Hobbs, James A.; Khanna, Shruti; Lehman, Peggy W.; MacWilliams, Michael L.; Mahardja, Brian; Schultz, Andrew A.; Slater, Steven B.; Sommer, Ted; Teh, Swee; Thompson, Janet</t>
+          <t>Shogren, Arial; Zarnetske, Jay P.; Abbott, Benjamin 0000-0001-5861-3481; Bratsman, Samuel P.; Brown, Brian C.; Carey, Michael P. 0000-0002-3327-8995 mcarey@usgs.gov; Fulweiber, Randy; Greaves, Heather; Haines, Emma; Iannucci, Frances; Koch, Joshua C. 0000-0001-7180-6982 jkoch@usgs.gov; Medvedeff, Alex; O’Donnell, Jonathan A. 0000-0001-7031-9808; Patch, Leika; Poulin, Brett 0000-0002-5555-7733; Williamson, Tanner J.; Bowden, William B.</t>
         </is>
       </c>
       <c r="AZ51" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70226498</t>
+          <t>https://pubs.usgs.gov/publication/70240413</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>70226498</t>
+          <t>70240413</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>70226498</t>
+          <t>70240413</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Federal Government Series</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>Assessment of multiple ecosystem metabolism methods in an estuary</t>
+          <t>Workshops report for mesophotic and deep benthic community fish, mobile invertebrates, sessile invertebrates and infauna</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Limnology &amp; Oceanography: Methods</t>
+          <t>DWH MDBC Summary Report</t>
+        </is>
+      </c>
+      <c r="I52" t="inlineStr">
+        <is>
+          <t>SR-22-01</t>
         </is>
       </c>
       <c r="P52" t="inlineStr">
         <is>
-          <t>10.1002/lom3.10458</t>
-[...9 lines deleted...]
-          <t>11</t>
+          <t>10.25923/8ph6-j393</t>
         </is>
       </c>
       <c r="T52" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="U52" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V52" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W52" t="inlineStr">
         <is>
-          <t>Wiley</t>
+          <t>NOAA</t>
         </is>
       </c>
       <c r="Y52" t="inlineStr">
         <is>
-          <t>California Water Science Center; Upper Midwest Water Science Center; Wisconsin Water Science Center</t>
+          <t>Leetown Science Center; Pacific Coastal and Marine Science Center; Wetland and Aquatic Research Center</t>
         </is>
       </c>
       <c r="Z52" t="inlineStr">
         <is>
-          <t>17 p.</t>
+          <t>177 p.</t>
         </is>
       </c>
       <c r="AD52" t="inlineStr">
         <is>
-          <t>741</t>
+          <t>1</t>
         </is>
       </c>
       <c r="AE52" t="inlineStr">
         <is>
-          <t>757</t>
-[...9 lines deleted...]
-          <t>California</t>
+          <t>177</t>
         </is>
       </c>
       <c r="AW52" t="inlineStr">
         <is>
-          <t>Loken, Luke C. 0000-0003-3194-1498 lloken@usgs.gov; Van Nieuwenhuyse, Erwin E 0000-0002-9032-2681; Dahlgren, Randy A 0000-0002-8961-875X; Kammel, Leah 0000-0003-4613-0858; Stumpner, Paul 0000-0002-0933-7895 pstump@usgs.gov; Burau, Jon R. 0000-0002-5196-5035 jrburau@usgs.gov; Sadro, Steven 0000-0002-6416-3840</t>
+          <t>Bassett, Rachel; Harter, Stacey L.; Clark, Randy; Zink, Ian; Hornick, Katherine; Hartman, Jennifer; Bliska, Hanna; Carle, Melissa; Sutton, Tracey; Demopoulos, Amanda 0000-0003-2096-4694; David, Andy; Benson, Kristopher; Bourque, Jill 0000-0003-3809-2601; Nizinski, Martha S.; Prouty, Nancy G. 0000-0002-8922-0688 nprouty@usgs.gov; Sharuga, Stephanie M.; Caporaso, Alicia; Le, Jennifer; Herting, Jennifer; Morrison, Cheryl 0000-0001-9425-691X; Poti, Matthew</t>
         </is>
       </c>
       <c r="AZ52" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr20201122</t>
+          <t>https://pubs.usgs.gov/publication/70228445</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>70223129</t>
+          <t>70228445</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>ofr20201122</t>
+          <t>70228445</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
-[...4 lines deleted...]
-          <t>Structured Decision Making and Optimal Bird Monitoring in the Northern Gulf of Mexico</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>Structured decision making and optimal bird monitoring in the northern Gulf of Mexico</t>
+          <t>Migration strategies supporting salmonids in Arctic Rivers: A case study of Arctic Cisco and Dolly Varden</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
-[...14 lines deleted...]
-          <t>0196-1497</t>
+          <t>Animal Migrations</t>
         </is>
       </c>
       <c r="P53" t="inlineStr">
         <is>
-          <t>10.3133/ofr20201122</t>
+          <t>10.1515/ami-2020-0115</t>
+        </is>
+      </c>
+      <c r="R53" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="S53" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="T53" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
       <c r="U53" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V53" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W53" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>De Gruyter</t>
         </is>
       </c>
       <c r="Y53" t="inlineStr">
         <is>
-          <t>Eastern Ecological Science Center; Patuxent Wildlife Research Center</t>
+          <t>Alaska Science Center Biology MFEB</t>
         </is>
       </c>
       <c r="Z53" t="inlineStr">
         <is>
-          <t>Report: ix, 62 p.; 6 Companion Files</t>
-[...4 lines deleted...]
-          <t>62</t>
+          <t>12 p.</t>
+        </is>
+      </c>
+      <c r="AD53" t="inlineStr">
+        <is>
+          <t>132</t>
+        </is>
+      </c>
+      <c r="AE53" t="inlineStr">
+        <is>
+          <t>143</t>
         </is>
       </c>
       <c r="AM53" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN53" t="inlineStr">
         <is>
-          <t>Alabama, Florida, Louisiana, Mississippi, Texas</t>
-[...14 lines deleted...]
-          <t>Y</t>
+          <t>Alaska</t>
         </is>
       </c>
       <c r="AW53" t="inlineStr">
         <is>
-          <t>Fournier, Auriel 0000-0002-8530-9968; Wilson, R. Randy; Lyons, James E. 0000-0002-9810-8751; Gleason, Jeffrey S.; Adams, Evan M.; Barnhill, Laurel M.; Brush, Janell M.; Cooper, Robert J.; DeMaso, Stephen J.; Driscoll, Melanie J.L.; Eaton, Mitchell J. 0000-0001-7324-6333 meaton@usgs.gov; Frederick, Peter C.; Just, Michael G.; Seymour, Michael A.; Tirpak, John M.; Woodrey, Mark S.</t>
+          <t>Carey, Michael P. 0000-0002-3327-8995 mcarey@usgs.gov; von Biela, Vanessa R. 0000-0002-7139-5981 vvonbiela@usgs.gov; Brown, Randy J; Zimmerman, Christian E. 0000-0002-3646-0688 czimmerman@usgs.gov</t>
         </is>
       </c>
       <c r="AZ53" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70223350</t>
+          <t>https://pubs.usgs.gov/publication/70226476</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>70223350</t>
+          <t>70226476</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>70223350</t>
+          <t>70226476</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Journal Article</t>
-[...4 lines deleted...]
-          <t>Replacement of the typical &lt;i&gt;artedi&lt;/i&gt; form of &lt;i&gt;Coregonus artedi&lt;/i&gt; in Lake Huron by endemic shallow-water Ciscoes, including putative hybrids</t>
+          <t>Other Government Series</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>Replacement of the typical artedi form of Coregonus artedi in Lake Huron by endemic shallow-water Ciscoes, including putative hybrids</t>
+          <t>Synthesis of data and studies relating to Delta Smelt biology in the San Francisco Estuary, emphasizing water year 2017</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Transactions of the American Fisheries Society</t>
-[...14 lines deleted...]
-          <t>6</t>
+          <t>Interagency Ecological Program Technical Report</t>
+        </is>
+      </c>
+      <c r="I54" t="inlineStr">
+        <is>
+          <t>95</t>
         </is>
       </c>
       <c r="T54" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
       <c r="U54" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V54" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W54" t="inlineStr">
         <is>
-          <t>American Fisheries Society</t>
+          <t>Interagency Ecological Program</t>
         </is>
       </c>
       <c r="Y54" t="inlineStr">
         <is>
-          <t>Great Lakes Science Center</t>
+          <t>California Water Science Center</t>
         </is>
       </c>
       <c r="Z54" t="inlineStr">
         <is>
-          <t>15 p.</t>
-[...9 lines deleted...]
-          <t>806</t>
+          <t>xvii, 265 p.</t>
         </is>
       </c>
       <c r="AM54" t="inlineStr">
         <is>
-          <t>Canada, United States</t>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN54" t="inlineStr">
+        <is>
+          <t>California</t>
         </is>
       </c>
       <c r="AQ54" t="inlineStr">
         <is>
-          <t>Lake Huron</t>
+          <t>San Francisco Estuary</t>
         </is>
       </c>
       <c r="AW54" t="inlineStr">
         <is>
-          <t>Eshenroder, Randy L.; Kao, Yu-Chun 0000-0001-5552-909X ykao@usgs.gov; O’Brien, Timothy P. 0000-0003-4502-5204 tiobrien@usgs.gov; Olds, Chris M.; Davis, Chris L.; Duncan, Alexander T.</t>
+          <t>Acuna, Shawn; Baxter, Randy; Bever, Aaron J.; Brown, Larry R. 0000-0001-6702-4531 lrbrown@usgs.gov; Burdi, Christina; Castillo, Gonzalo; Conrad, Louise 0000-0002-1145-7503; Culberson, Steven; Damon, Lauren; Frantzich, Jared; Grimaldo, Lenny; Hammock, Bruce; Hennessy, April; Hobbs, James A.; Khanna, Shruti; Lehman, Peggy W.; MacWilliams, Michael L.; Mahardja, Brian; Schultz, Andrew A.; Slater, Steven B.; Sommer, Ted; Teh, Swee; Thompson, Janet</t>
         </is>
       </c>
       <c r="AZ54" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70221696</t>
+          <t>https://pubs.usgs.gov/publication/70226498</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>70221696</t>
+          <t>70226498</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>70221696</t>
+          <t>70226498</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
-      <c r="F55" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>Climate impacts on source contributions and evaporation to flow in the Snake River Basin using surface water isoscapes (δ2H and δ18O)</t>
+          <t>Assessment of multiple ecosystem metabolism methods in an estuary</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Water Resources Research</t>
-[...9 lines deleted...]
-          <t>0043-1397</t>
+          <t>Limnology &amp; Oceanography: Methods</t>
         </is>
       </c>
       <c r="P55" t="inlineStr">
         <is>
-          <t>10.1029/2020WR029157</t>
+          <t>10.1002/lom3.10458</t>
         </is>
       </c>
       <c r="R55" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>19</t>
         </is>
       </c>
       <c r="S55" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>11</t>
         </is>
       </c>
       <c r="T55" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
       <c r="U55" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V55" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W55" t="inlineStr">
         <is>
-          <t>American Geophysical Union</t>
+          <t>Wiley</t>
         </is>
       </c>
       <c r="Y55" t="inlineStr">
         <is>
-          <t>Oregon Water Science Center</t>
+          <t>California Water Science Center; Upper Midwest Water Science Center; Wisconsin Water Science Center</t>
         </is>
       </c>
       <c r="Z55" t="inlineStr">
         <is>
-          <t>e2020WR029157, 15 p.</t>
+          <t>17 p.</t>
+        </is>
+      </c>
+      <c r="AD55" t="inlineStr">
+        <is>
+          <t>741</t>
+        </is>
+      </c>
+      <c r="AE55" t="inlineStr">
+        <is>
+          <t>757</t>
         </is>
       </c>
       <c r="AM55" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN55" t="inlineStr">
         <is>
-          <t>Idaho, Montana, Oregon, Wyoming</t>
-[...4 lines deleted...]
-          <t>Snake River basin</t>
+          <t>California</t>
         </is>
       </c>
       <c r="AW55" t="inlineStr">
         <is>
-          <t>Windler, Grace; Brooks, J. Renee; Johnson, Henry M. 0000-0002-7571-4994 hjohnson@usgs.gov; Comeleo, Randy; Coulombe, Rob; Bowen, Gabriel J.</t>
+          <t>Loken, Luke C. 0000-0003-3194-1498 lloken@usgs.gov; Van Nieuwenhuyse, Erwin E 0000-0002-9032-2681; Dahlgren, Randy A 0000-0002-8961-875X; Kammel, Leah 0000-0003-4613-0858; Stumpner, Paul 0000-0002-0933-7895 pstump@usgs.gov; Burau, Jon R. 0000-0002-5196-5035 jrburau@usgs.gov; Sadro, Steven 0000-0002-6416-3840</t>
         </is>
       </c>
       <c r="AZ55" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70221162</t>
+          <t>https://pubs.usgs.gov/publication/ofr20201122</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>70221162</t>
+          <t>70223129</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>70221162</t>
+          <t>ofr20201122</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>Structured Decision Making and Optimal Bird Monitoring in the Northern Gulf of Mexico</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>Amplified impact of climate change on fine-sediment delivery to a subsiding coast, Humboldt Bay, California</t>
+          <t>Structured decision making and optimal bird monitoring in the northern Gulf of Mexico</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Estuaries and Coasts</t>
+          <t>Open-File Report</t>
+        </is>
+      </c>
+      <c r="I56" t="inlineStr">
+        <is>
+          <t>2020-1122</t>
+        </is>
+      </c>
+      <c r="M56" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N56" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P56" t="inlineStr">
         <is>
-          <t>10.1007/s12237-021-00938-x</t>
-[...4 lines deleted...]
-          <t>44</t>
+          <t>10.3133/ofr20201122</t>
         </is>
       </c>
       <c r="T56" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
       <c r="U56" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V56" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W56" t="inlineStr">
         <is>
-          <t>Springer</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X56" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y56" t="inlineStr">
         <is>
-          <t>California Water Science Center</t>
+          <t>Eastern Ecological Science Center; Patuxent Wildlife Research Center</t>
         </is>
       </c>
       <c r="Z56" t="inlineStr">
         <is>
-          <t>21 p.</t>
-[...9 lines deleted...]
-          <t>2193</t>
+          <t>Report: ix, 62 p.; 6 Companion Files</t>
+        </is>
+      </c>
+      <c r="AF56" t="inlineStr">
+        <is>
+          <t>62</t>
         </is>
       </c>
       <c r="AM56" t="inlineStr">
         <is>
-          <t>United  States</t>
+          <t>United States</t>
         </is>
       </c>
       <c r="AN56" t="inlineStr">
         <is>
-          <t>California</t>
-[...4 lines deleted...]
-          <t>Humboldt County</t>
+          <t>Alabama, Florida, Louisiana, Mississippi, Texas</t>
+        </is>
+      </c>
+      <c r="AQ56" t="inlineStr">
+        <is>
+          <t>northern Gulf of Mexico</t>
+        </is>
+      </c>
+      <c r="AU56" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="AV56" t="inlineStr">
+        <is>
+          <t>Y</t>
         </is>
       </c>
       <c r="AW56" t="inlineStr">
         <is>
-          <t>Curtis, Jennifer 0000-0001-7766-994X; Flint, Lorraine E. 0000-0002-7868-441X lflint@usgs.gov; Stern, Michelle A. 0000-0003-3030-7065 mstern@usgs.gov; Lewis, Jack; Klein, Randy D.</t>
+          <t>Fournier, Auriel 0000-0002-8530-9968; Wilson, R. Randy; Lyons, James E. 0000-0002-9810-8751; Gleason, Jeffrey S.; Adams, Evan M.; Barnhill, Laurel M.; Brush, Janell M.; Cooper, Robert J.; DeMaso, Stephen J.; Driscoll, Melanie J.L.; Eaton, Mitchell J. 0000-0001-7324-6333 meaton@usgs.gov; Frederick, Peter C.; Just, Michael G.; Seymour, Michael A.; Tirpak, John M.; Woodrey, Mark S.</t>
         </is>
       </c>
       <c r="AZ56" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>11</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70229125</t>
+          <t>https://pubs.usgs.gov/publication/70223350</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>70229125</t>
+          <t>70223350</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>70229125</t>
+          <t>70223350</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>Replacement of the typical &lt;i&gt;artedi&lt;/i&gt; form of &lt;i&gt;Coregonus artedi&lt;/i&gt; in Lake Huron by endemic shallow-water Ciscoes, including putative hybrids</t>
+        </is>
+      </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>Remote ecological monitoring with smartphones and tasker</t>
+          <t>Replacement of the typical artedi form of Coregonus artedi in Lake Huron by endemic shallow-water Ciscoes, including putative hybrids</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Journal of Fish and Wildlife Management</t>
+          <t>Transactions of the American Fisheries Society</t>
         </is>
       </c>
       <c r="P57" t="inlineStr">
         <is>
-          <t>10.3996/JFWM-20-071</t>
+          <t>10.1002/tafs.10328</t>
         </is>
       </c>
       <c r="R57" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>150</t>
         </is>
       </c>
       <c r="S57" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>6</t>
         </is>
       </c>
       <c r="T57" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
       <c r="U57" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V57" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W57" t="inlineStr">
         <is>
-          <t>U.S. Fish and Wildlife Service</t>
+          <t>American Fisheries Society</t>
         </is>
       </c>
       <c r="Y57" t="inlineStr">
         <is>
-          <t>Coop Res Unit Leetown</t>
+          <t>Great Lakes Science Center</t>
         </is>
       </c>
       <c r="Z57" t="inlineStr">
         <is>
-          <t>11 p.</t>
+          <t>15 p.</t>
         </is>
       </c>
       <c r="AD57" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>792</t>
         </is>
       </c>
       <c r="AE57" t="inlineStr">
         <is>
-          <t>173</t>
+          <t>806</t>
         </is>
       </c>
       <c r="AM57" t="inlineStr">
         <is>
-          <t>United States</t>
-[...4 lines deleted...]
-          <t>California, Indiana</t>
+          <t>Canada, United States</t>
         </is>
       </c>
       <c r="AQ57" t="inlineStr">
         <is>
-          <t>Indiana Dunes National Park, Riverside East Solar Energy Zone</t>
+          <t>Lake Huron</t>
         </is>
       </c>
       <c r="AW57" t="inlineStr">
         <is>
-          <t>Donovan, Therese M. 0000-0001-8124-9251 tdonovan@usgs.gov; Balantic, Cathleen; Katz, Jonathan; Massar, Mark; Knutson, Randy; Duh, Kara; Jones, Peter; Epstein, Keith; Lacasse-Roger, Julien; Dias, João</t>
+          <t>Eshenroder, Randy L.; Kao, Yu-Chun 0000-0001-5552-909X ykao@usgs.gov; O’Brien, Timothy P. 0000-0003-4502-5204 tiobrien@usgs.gov; Olds, Chris M.; Davis, Chris L.; Duncan, Alexander T.</t>
         </is>
       </c>
       <c r="AZ57" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70241468</t>
+          <t>https://pubs.usgs.gov/publication/70221696</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>70241468</t>
+          <t>70221696</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>70241468</t>
+          <t>70221696</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>Climate impacts on source contributions and evaporation to flow in the Snake River Basin using surface water isoscapes (δ&lt;sup&gt;2&lt;/sup&gt;H and δ&lt;sup&gt;18&lt;/sup&gt;O)</t>
+        </is>
+      </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Contrasting geographic patterns of ignition probability and burn severity in the Mojave Desert</t>
+          <t>Climate impacts on source contributions and evaporation to flow in the Snake River Basin using surface water isoscapes (δ2H and δ18O)</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Frontiers in Ecology and Evolution</t>
+          <t>Water Resources Research</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>2296-701X</t>
+          <t>1944-7973</t>
+        </is>
+      </c>
+      <c r="N58" t="inlineStr">
+        <is>
+          <t>0043-1397</t>
         </is>
       </c>
       <c r="P58" t="inlineStr">
         <is>
-          <t>10.3389/fevo.2021.593167</t>
+          <t>10.1029/2020WR029157</t>
         </is>
       </c>
       <c r="R58" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>57</t>
+        </is>
+      </c>
+      <c r="S58" t="inlineStr">
+        <is>
+          <t>7</t>
         </is>
       </c>
       <c r="T58" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
       <c r="U58" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V58" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W58" t="inlineStr">
         <is>
-          <t>Frontiers</t>
+          <t>American Geophysical Union</t>
         </is>
       </c>
       <c r="Y58" t="inlineStr">
         <is>
-          <t>Earth Resources Observation and Science (EROS) Center; Western Ecological Research Center</t>
+          <t>Oregon Water Science Center</t>
         </is>
       </c>
       <c r="Z58" t="inlineStr">
         <is>
-          <t>593167, 21 p.</t>
+          <t>e2020WR029157, 15 p.</t>
         </is>
       </c>
       <c r="AM58" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN58" t="inlineStr">
         <is>
-          <t>Arizona, California, Nevada, Utah</t>
+          <t>Idaho, Montana, Oregon, Wyoming</t>
         </is>
       </c>
       <c r="AQ58" t="inlineStr">
         <is>
-          <t>Mohave Desert</t>
+          <t>Snake River basin</t>
         </is>
       </c>
       <c r="AW58" t="inlineStr">
         <is>
-          <t>Klinger, Robert C. 0000-0003-3193-3199 rcklinger@usgs.gov; Underwood, Emma C 0000-0003-1879-9247; McKinley, Randy 0000-0001-7644-6365; Brooks, Matthew L. 0000-0002-3518-6787 mlbrooks@usgs.gov</t>
+          <t>Windler, Grace; Brooks, J. Renee; Johnson, Henry M. 0000-0002-7571-4994 hjohnson@usgs.gov; Comeleo, Randy; Coulombe, Rob; Bowen, Gabriel J.</t>
         </is>
       </c>
       <c r="AZ58" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70216567</t>
+          <t>https://pubs.usgs.gov/publication/70221162</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>70216567</t>
+          <t>70221162</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>70216567</t>
+          <t>70221162</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Artificial nightlight alters the predator-prey dynamics of an apex carnivore</t>
+          <t>Amplified impact of climate change on fine-sediment delivery to a subsiding coast, Humboldt Bay, California</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Ecography</t>
+          <t>Estuaries and Coasts</t>
         </is>
       </c>
       <c r="P59" t="inlineStr">
         <is>
-          <t>10.1111/ecog.05251</t>
+          <t>10.1007/s12237-021-00938-x</t>
         </is>
       </c>
       <c r="R59" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
-      <c r="S59" t="inlineStr">
+      <c r="T59" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="U59" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V59" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W59" t="inlineStr">
+        <is>
+          <t>Springer</t>
+        </is>
+      </c>
+      <c r="Y59" t="inlineStr">
+        <is>
+          <t>California Water Science Center</t>
+        </is>
+      </c>
+      <c r="Z59" t="inlineStr">
+        <is>
+          <t>21 p.</t>
+        </is>
+      </c>
+      <c r="AD59" t="inlineStr">
+        <is>
+          <t>2173</t>
+        </is>
+      </c>
+      <c r="AE59" t="inlineStr">
+        <is>
+          <t>2193</t>
+        </is>
+      </c>
+      <c r="AM59" t="inlineStr">
+        <is>
+          <t>United  States</t>
+        </is>
+      </c>
+      <c r="AN59" t="inlineStr">
+        <is>
+          <t>California</t>
+        </is>
+      </c>
+      <c r="AO59" t="inlineStr">
+        <is>
+          <t>Humboldt County</t>
+        </is>
+      </c>
+      <c r="AW59" t="inlineStr">
+        <is>
+          <t>Curtis, Jennifer 0000-0001-7766-994X; Flint, Lorraine E. 0000-0002-7868-441X lflint@usgs.gov; Stern, Michelle A. 0000-0003-3030-7065 mstern@usgs.gov; Lewis, Jack; Klein, Randy D.</t>
+        </is>
+      </c>
+      <c r="AZ59" t="inlineStr">
         <is>
           <t>2</t>
-        </is>
-[...63 lines deleted...]
-          <t>1</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70220610</t>
+          <t>https://pubs.usgs.gov/publication/70229125</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>70220610</t>
+          <t>70229125</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>70220610</t>
+          <t>70229125</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Federal Government Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>Council monitoring and assessment program (CMAP): Common monitoring program attributes and methodologies for the Gulf of Mexico Region</t>
+          <t>Remote ecological monitoring with smartphones and tasker</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>NOAA Technical Memorandum</t>
-[...4 lines deleted...]
-          <t>285</t>
+          <t>Journal of Fish and Wildlife Management</t>
         </is>
       </c>
       <c r="P60" t="inlineStr">
         <is>
-          <t>10.25923/vxay-xz10</t>
+          <t>10.3996/JFWM-20-071</t>
+        </is>
+      </c>
+      <c r="R60" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="S60" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="T60" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="U60" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V60" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W60" t="inlineStr">
         <is>
-          <t>National Oceanic and Atmospheric Administration (NOAA)</t>
+          <t>U.S. Fish and Wildlife Service</t>
         </is>
       </c>
       <c r="Y60" t="inlineStr">
         <is>
-          <t>Wetland and Aquatic Research Center</t>
+          <t>Coop Res Unit Leetown</t>
         </is>
       </c>
       <c r="Z60" t="inlineStr">
         <is>
-          <t>ii, 87 p.</t>
+          <t>11 p.</t>
+        </is>
+      </c>
+      <c r="AD60" t="inlineStr">
+        <is>
+          <t>163</t>
+        </is>
+      </c>
+      <c r="AE60" t="inlineStr">
+        <is>
+          <t>173</t>
         </is>
       </c>
       <c r="AM60" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN60" t="inlineStr">
         <is>
-          <t>Alabama, Florida, Georgia, Louisiana, Mississippi, Texas</t>
+          <t>California, Indiana</t>
+        </is>
+      </c>
+      <c r="AQ60" t="inlineStr">
+        <is>
+          <t>Indiana Dunes National Park, Riverside East Solar Energy Zone</t>
         </is>
       </c>
       <c r="AW60" t="inlineStr">
         <is>
-          <t>Bosch, Julie; Burkart, Heidi B; Chivoiu, Bogdan 0000-0002-4568-3496; Clark, Randy; Clement, Chris; Enwright, Nicholas 0000-0002-7887-3261; Giordano, Steve; Jeffrey, Chris; Johnson, Ed; Hart, Rheannon 0000-0003-4657-5945; Hile, Sarah D; Howell, Jacob S; Laurenzano, Claudia 0000-0003-1406-8658; Lee, Michael 0000-0002-8260-8794; McCloskey, Terrance 0000-0003-3979-3821; McTigue, Terry; Meyers, Michelle B 0000-0002-5937-1012; Miller, Katie E; Mize, Scott 0000-0001-6751-5568; Monaco, Mark E.; Owen, Kevin; Rebich, Richard 0000-0003-4256-7171; Rendon, Samuel H. 0000-0001-5589-0563 srendon@usgs.gov; Robertson, Ali; Sample, Thomas 0000-0002-3960-8334; Sanks, Kelly Marie 0000-0002-5966-2370; Steyer, Gregory 0000-0001-7231-0110; Suir, Kevin 0000-0003-1570-9648; Swarzenski, Christopher M. 0000-0001-9843-1471 cswarzen@usgs.gov; Thurman, Hana Rose 0000-0001-7097-5362</t>
+          <t>Donovan, Therese M. 0000-0001-8124-9251 tdonovan@usgs.gov; Balantic, Cathleen; Katz, Jonathan; Massar, Mark; Knutson, Randy; Duh, Kara; Jones, Peter; Epstein, Keith; Lacasse-Roger, Julien; Dias, João</t>
         </is>
       </c>
       <c r="AZ60" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70216537</t>
+          <t>https://pubs.usgs.gov/publication/70241468</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>70216537</t>
+          <t>70241468</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>70216537</t>
+          <t>70241468</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>Evidence of an extreme weather‐induced phenological mismatch and a local extirpation of the endangered Karner blue butterfly</t>
+          <t>Contrasting geographic patterns of ignition probability and burn severity in the Mojave Desert</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Conservation Science and Practice</t>
+          <t>Frontiers in Ecology and Evolution</t>
+        </is>
+      </c>
+      <c r="M61" t="inlineStr">
+        <is>
+          <t>2296-701X</t>
         </is>
       </c>
       <c r="P61" t="inlineStr">
         <is>
-          <t>10.1111/csp2.147</t>
+          <t>10.3389/fevo.2021.593167</t>
         </is>
       </c>
       <c r="R61" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>9</t>
         </is>
       </c>
       <c r="T61" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="U61" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V61" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W61" t="inlineStr">
         <is>
-          <t>Society for Conservation Biology</t>
+          <t>Frontiers</t>
         </is>
       </c>
       <c r="Y61" t="inlineStr">
         <is>
-          <t>Great Lakes Science Center</t>
+          <t>Earth Resources Observation and Science (EROS) Center; Western Ecological Research Center</t>
         </is>
       </c>
       <c r="Z61" t="inlineStr">
         <is>
-          <t>e147, 13 p.</t>
+          <t>593167, 21 p.</t>
         </is>
       </c>
       <c r="AM61" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN61" t="inlineStr">
         <is>
-          <t>Indiana</t>
+          <t>Arizona, California, Nevada, Utah</t>
         </is>
       </c>
       <c r="AQ61" t="inlineStr">
         <is>
-          <t>Indiana Dunes</t>
+          <t>Mohave Desert</t>
         </is>
       </c>
       <c r="AW61" t="inlineStr">
         <is>
-          <t>Patterson, Tamatha 0000-0002-1648-8114 tpatterson@usgs.gov; Grundel, Ralph 0000-0002-2949-7087 rgrundel@usgs.gov; Dzurisin, Jason D. K.; Knutson, Randy L.; Hellmann, Jessica</t>
+          <t>Klinger, Robert C. 0000-0003-3193-3199 rcklinger@usgs.gov; Underwood, Emma C 0000-0003-1879-9247; McKinley, Randy 0000-0001-7644-6365; Brooks, Matthew L. 0000-0002-3518-6787 mlbrooks@usgs.gov</t>
         </is>
       </c>
       <c r="AZ61" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70216499</t>
+          <t>https://pubs.usgs.gov/publication/70216567</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>70216499</t>
+          <t>70216567</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>70216499</t>
+          <t>70216567</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Book chapter</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Book Chapter</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>Polar Bear (Ursus maritimus)</t>
-[...9 lines deleted...]
-          <t>9781108483520</t>
+          <t>Artificial nightlight alters the predator-prey dynamics of an apex carnivore</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>Ecography</t>
         </is>
       </c>
       <c r="P62" t="inlineStr">
         <is>
-          <t>10.1017/9781108692571.015</t>
+          <t>10.1111/ecog.05251</t>
+        </is>
+      </c>
+      <c r="R62" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="S62" t="inlineStr">
+        <is>
+          <t>2</t>
         </is>
       </c>
       <c r="T62" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="U62" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V62" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W62" t="inlineStr">
         <is>
-          <t>Cambridge University Press</t>
+          <t>Wiley</t>
         </is>
       </c>
       <c r="Y62" t="inlineStr">
         <is>
-          <t>Alaska Science Center Biology MFEB</t>
+          <t>Western Ecological Research Center</t>
         </is>
       </c>
       <c r="Z62" t="inlineStr">
         <is>
-          <t>17 p.</t>
-[...14 lines deleted...]
-          <t>Bears of the world: Ecology, conservation and management</t>
+          <t>16 p.</t>
         </is>
       </c>
       <c r="AD62" t="inlineStr">
         <is>
-          <t>196</t>
+          <t>1492</t>
         </is>
       </c>
       <c r="AE62" t="inlineStr">
         <is>
-          <t>212</t>
+          <t>161</t>
+        </is>
+      </c>
+      <c r="AM62" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN62" t="inlineStr">
+        <is>
+          <t>Arizona, California, Colorado, Idaho, Nevada, New Mexico, Oregon, Utah</t>
         </is>
       </c>
       <c r="AW62" t="inlineStr">
         <is>
-          <t>Rode, Karyn D. 0000-0002-3328-8202 krode@usgs.gov; Obbard, Martyn E.; Belikov, Stanislav; Derocher, Andrew E.; Durner, George M. 0000-0002-3370-1191 gdurner@usgs.gov; Thiemann, Gregory; Tryland, Morten; Letcher, Robert J.; Meyersen, Randi; Sonne, Christian; Jenssen, Bjorn; Dietz, Rune; Vongraven, Dag</t>
+          <t>Ditmer, Mark A.; Stoner, David C.; Francis, Clinton D.; Barber, Jesse R.; Forester, James D.; Choate, David M.; Ironside, Kristen E.; Longshore, Kathleen 0000-0001-6621-1271; Hersey, Kent R.; Larson, Randy T.; McMillan, Brock R.; Olson, Daniel; Andreasen, Alyson M.; Beckmann, Jon P.; Holton, Brandon P.; Carter, Neil H.; Messmer, Terry A.</t>
+        </is>
+      </c>
+      <c r="AX62" t="inlineStr">
+        <is>
+          <t>Beckmann, Jon P.</t>
         </is>
       </c>
       <c r="AZ62" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70220613</t>
+          <t>https://pubs.usgs.gov/publication/70220610</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>70220613</t>
+          <t>70220610</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>70220613</t>
+          <t>70220610</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>Federal Government Series</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>Council monitoring and assessment program (CMAP): A framework for using the monitoring program inventory to conduct gap assessments for the Gulf of Mexico Region</t>
+          <t>Council monitoring and assessment program (CMAP): Common monitoring program attributes and methodologies for the Gulf of Mexico Region</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>NOAA Technical Memorandum</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>284</t>
+          <t>285</t>
         </is>
       </c>
       <c r="P63" t="inlineStr">
         <is>
-          <t>10.25923/mrdd-h727</t>
+          <t>10.25923/vxay-xz10</t>
         </is>
       </c>
       <c r="T63" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
       <c r="U63" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V63" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W63" t="inlineStr">
         <is>
           <t>National Oceanic and Atmospheric Administration (NOAA)</t>
         </is>
       </c>
       <c r="Y63" t="inlineStr">
         <is>
-          <t>Lower Mississippi-Gulf Water Science Center; Oklahoma-Texas Water Science Center; Southeast Regional Director's Office; Wetland and Aquatic Research Center</t>
+          <t>Wetland and Aquatic Research Center</t>
         </is>
       </c>
       <c r="Z63" t="inlineStr">
         <is>
-          <t>ii, 55 p.</t>
-[...4 lines deleted...]
-          <t>55 p.</t>
+          <t>ii, 87 p.</t>
         </is>
       </c>
       <c r="AM63" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN63" t="inlineStr">
         <is>
           <t>Alabama, Florida, Georgia, Louisiana, Mississippi, Texas</t>
-        </is>
-[...3 lines deleted...]
-          <t>Gulf of Mexico</t>
         </is>
       </c>
       <c r="AW63" t="inlineStr">
         <is>
           <t>Bosch, Julie; Burkart, Heidi B; Chivoiu, Bogdan 0000-0002-4568-3496; Clark, Randy; Clement, Chris; Enwright, Nicholas 0000-0002-7887-3261; Giordano, Steve; Jeffrey, Chris; Johnson, Ed; Hart, Rheannon 0000-0003-4657-5945; Hile, Sarah D; Howell, Jacob S; Laurenzano, Claudia 0000-0003-1406-8658; Lee, Michael 0000-0002-8260-8794; McCloskey, Terrance 0000-0003-3979-3821; McTigue, Terry; Meyers, Michelle B 0000-0002-5937-1012; Miller, Katie E; Mize, Scott 0000-0001-6751-5568; Monaco, Mark E.; Owen, Kevin; Rebich, Richard 0000-0003-4256-7171; Rendon, Samuel H. 0000-0001-5589-0563 srendon@usgs.gov; Robertson, Ali; Sample, Thomas 0000-0002-3960-8334; Sanks, Kelly Marie 0000-0002-5966-2370; Steyer, Gregory 0000-0001-7231-0110; Suir, Kevin 0000-0003-1570-9648; Swarzenski, Christopher M. 0000-0001-9843-1471 cswarzen@usgs.gov; Thurman, Hana Rose 0000-0001-7097-5362</t>
         </is>
       </c>
       <c r="AZ63" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70222425</t>
+          <t>https://pubs.usgs.gov/publication/70216537</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>70222425</t>
+          <t>70216537</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>70222425</t>
+          <t>70216537</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Other Report</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Mississippi Alluvial Valley Forest-breeding landbird population &amp; quantitative habitat objectives</t>
+          <t>Evidence of an extreme weather‐induced phenological mismatch and a local extirpation of the endangered Karner blue butterfly</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>Conservation Science and Practice</t>
+        </is>
+      </c>
+      <c r="P64" t="inlineStr">
+        <is>
+          <t>10.1111/csp2.147</t>
+        </is>
+      </c>
+      <c r="R64" t="inlineStr">
+        <is>
+          <t>2</t>
         </is>
       </c>
       <c r="T64" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
       <c r="U64" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V64" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W64" t="inlineStr">
         <is>
-          <t>Lower Mississippi Valley Joint Venture</t>
+          <t>Society for Conservation Biology</t>
         </is>
       </c>
       <c r="Y64" t="inlineStr">
         <is>
-          <t>Eastern Ecological Science Center</t>
+          <t>Great Lakes Science Center</t>
         </is>
       </c>
       <c r="Z64" t="inlineStr">
         <is>
-          <t>14 p.</t>
+          <t>e147, 13 p.</t>
         </is>
       </c>
       <c r="AM64" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN64" t="inlineStr">
         <is>
-          <t>Arkansas, Kentucky, Louisiana, Mississippi, Missouri, Tennessee</t>
+          <t>Indiana</t>
         </is>
       </c>
       <c r="AQ64" t="inlineStr">
         <is>
-          <t>lower Mississippi Alluvial Valley</t>
+          <t>Indiana Dunes</t>
         </is>
       </c>
       <c r="AW64" t="inlineStr">
         <is>
-          <t>Demarest, Dean W.; Elliott, Blaine; Ford, Robert; Hanni, David; McKnight, S. Keith; Mini, Anne E.; Twedt, Daniel J. 0000-0003-1223-5045 dtwedt@usgs.gov; Wilson, R. Randy</t>
+          <t>Patterson, Tamatha 0000-0002-1648-8114 tpatterson@usgs.gov; Grundel, Ralph 0000-0002-2949-7087 rgrundel@usgs.gov; Dzurisin, Jason D. K.; Knutson, Randy L.; Hellmann, Jessica</t>
         </is>
       </c>
       <c r="AZ64" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70215576</t>
+          <t>https://pubs.usgs.gov/publication/70216499</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>70215576</t>
+          <t>70216499</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>70215576</t>
+          <t>70216499</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Book chapter</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Book Chapter</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>A manipulative thermal challenge protocol for adult salmonids in remote field settings</t>
-[...9 lines deleted...]
-          <t>2051-1434</t>
+          <t>Polar Bear (Ursus maritimus)</t>
+        </is>
+      </c>
+      <c r="K65" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="O65" t="inlineStr">
+        <is>
+          <t>9781108483520</t>
         </is>
       </c>
       <c r="P65" t="inlineStr">
         <is>
-          <t>10.1093/conphys/coaa074</t>
-[...9 lines deleted...]
-          <t>8</t>
+          <t>10.1017/9781108692571.015</t>
         </is>
       </c>
       <c r="T65" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
       <c r="U65" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V65" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W65" t="inlineStr">
         <is>
-          <t>Oxford Academic</t>
+          <t>Cambridge University Press</t>
         </is>
       </c>
       <c r="Y65" t="inlineStr">
         <is>
-          <t>Alaska Science Center; Leetown Science Center; Western Ecological Research Center</t>
+          <t>Alaska Science Center Biology MFEB</t>
         </is>
       </c>
       <c r="Z65" t="inlineStr">
         <is>
-          <t>coaa074, 11 p.</t>
+          <t>17 p.</t>
+        </is>
+      </c>
+      <c r="AA65" t="inlineStr">
+        <is>
+          <t>Book</t>
+        </is>
+      </c>
+      <c r="AB65" t="inlineStr">
+        <is>
+          <t>Monograph</t>
+        </is>
+      </c>
+      <c r="AC65" t="inlineStr">
+        <is>
+          <t>Bears of the world: Ecology, conservation and management</t>
+        </is>
+      </c>
+      <c r="AD65" t="inlineStr">
+        <is>
+          <t>196</t>
+        </is>
+      </c>
+      <c r="AE65" t="inlineStr">
+        <is>
+          <t>212</t>
         </is>
       </c>
       <c r="AW65" t="inlineStr">
         <is>
-          <t>Donnelly, Daniel S. 0000-0001-9456-885X; von Biela, Vanessa R. 0000-0002-7139-5981 vvonbiela@usgs.gov; McCormick, Stephen D. 0000-0003-0621-6200 smccormick@usgs.gov; Laske, Sarah M. 0000-0002-6096-0420 slaske@usgs.gov; Carey, Michael P. 0000-0002-3327-8995 mcarey@usgs.gov; Waters-Dynes, Shannon C. 0000-0002-9707-4684 swaters@usgs.gov; Bowen, Lizabeth 0000-0001-9115-4336 lbowen@usgs.gov; Brown, Randy J; Larson, Sean; Zimmerman, Christian E. 0000-0002-3646-0688 czimmerman@usgs.gov</t>
+          <t>Rode, Karyn D. 0000-0002-3328-8202 krode@usgs.gov; Obbard, Martyn E.; Belikov, Stanislav; Derocher, Andrew E.; Durner, George M. 0000-0002-3370-1191 gdurner@usgs.gov; Thiemann, Gregory; Tryland, Morten; Letcher, Robert J.; Meyersen, Randi; Sonne, Christian; Jenssen, Bjorn; Dietz, Rune; Vongraven, Dag</t>
         </is>
       </c>
       <c r="AZ65" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70215368</t>
+          <t>https://pubs.usgs.gov/publication/70220613</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>70215368</t>
+          <t>70220613</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>70215368</t>
+          <t>70220613</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Federal Government Series</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>Transcriptomic response to elevated water temperatures in adult migrating Yukon River Chinook salmon (Oncorhynchus tshawytscha)</t>
+          <t>Council monitoring and assessment program (CMAP): A framework for using the monitoring program inventory to conduct gap assessments for the Gulf of Mexico Region</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Conservation Physiology</t>
-[...4 lines deleted...]
-          <t>2051-1434</t>
+          <t>NOAA Technical Memorandum</t>
+        </is>
+      </c>
+      <c r="I66" t="inlineStr">
+        <is>
+          <t>284</t>
         </is>
       </c>
       <c r="P66" t="inlineStr">
         <is>
-          <t>10.1093/conphys/coaa084</t>
-[...9 lines deleted...]
-          <t>1</t>
+          <t>10.25923/mrdd-h727</t>
         </is>
       </c>
       <c r="T66" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
       <c r="U66" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V66" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W66" t="inlineStr">
         <is>
-          <t>Oxford Academic</t>
+          <t>National Oceanic and Atmospheric Administration (NOAA)</t>
         </is>
       </c>
       <c r="Y66" t="inlineStr">
         <is>
-          <t>Alaska Science Center; Leetown Science Center; Western Ecological Research Center</t>
+          <t>Lower Mississippi-Gulf Water Science Center; Oklahoma-Texas Water Science Center; Southeast Regional Director's Office; Wetland and Aquatic Research Center</t>
         </is>
       </c>
       <c r="Z66" t="inlineStr">
         <is>
-          <t>coaa084, 7 p.</t>
+          <t>ii, 55 p.</t>
+        </is>
+      </c>
+      <c r="AD66" t="inlineStr">
+        <is>
+          <t>55 p.</t>
         </is>
       </c>
       <c r="AM66" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN66" t="inlineStr">
         <is>
-          <t>Alaska</t>
+          <t>Alabama, Florida, Georgia, Louisiana, Mississippi, Texas</t>
         </is>
       </c>
       <c r="AQ66" t="inlineStr">
         <is>
-          <t>Yukon River</t>
+          <t>Gulf of Mexico</t>
         </is>
       </c>
       <c r="AW66" t="inlineStr">
         <is>
-          <t>Bowen, Lizabeth 0000-0001-9115-4336 lbowen@usgs.gov; von Biela, Vanessa R. 0000-0002-7139-5981 vvonbiela@usgs.gov; McCormick, Stephen D. 0000-0003-0621-6200 smccormick@usgs.gov; Regish, Amy M. 0000-0003-4747-4265 aregish@usgs.gov; Waters-Dynes, Shannon C. 0000-0002-9707-4684 swaters@usgs.gov; Durbin-Johnson, Blythe; Britton, Monica; Settles, Matt; Donnelly, Daniel S. 0000-0001-9456-885X; Laske, Sarah M. 0000-0002-6096-0420 slaske@usgs.gov; Carey, Michael P. 0000-0002-3327-8995 mcarey@usgs.gov; Brown, Randy J; Zimmerman, Christian E. 0000-0002-3646-0688 czimmerman@usgs.gov</t>
+          <t>Bosch, Julie; Burkart, Heidi B; Chivoiu, Bogdan 0000-0002-4568-3496; Clark, Randy; Clement, Chris; Enwright, Nicholas 0000-0002-7887-3261; Giordano, Steve; Jeffrey, Chris; Johnson, Ed; Hart, Rheannon 0000-0003-4657-5945; Hile, Sarah D; Howell, Jacob S; Laurenzano, Claudia 0000-0003-1406-8658; Lee, Michael 0000-0002-8260-8794; McCloskey, Terrance 0000-0003-3979-3821; McTigue, Terry; Meyers, Michelle B 0000-0002-5937-1012; Miller, Katie E; Mize, Scott 0000-0001-6751-5568; Monaco, Mark E.; Owen, Kevin; Rebich, Richard 0000-0003-4256-7171; Rendon, Samuel H. 0000-0001-5589-0563 srendon@usgs.gov; Robertson, Ali; Sample, Thomas 0000-0002-3960-8334; Sanks, Kelly Marie 0000-0002-5966-2370; Steyer, Gregory 0000-0001-7231-0110; Suir, Kevin 0000-0003-1570-9648; Swarzenski, Christopher M. 0000-0001-9843-1471 cswarzen@usgs.gov; Thurman, Hana Rose 0000-0001-7097-5362</t>
         </is>
       </c>
       <c r="AZ66" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70215573</t>
+          <t>https://pubs.usgs.gov/publication/70222425</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>70215573</t>
+          <t>70222425</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>70215573</t>
+          <t>70222425</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Other Report</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>Evidence of prevalent heat stress in Yukon River Chinook salmon</t>
-[...19 lines deleted...]
-          <t>12</t>
+          <t>Mississippi Alluvial Valley Forest-breeding landbird population &amp; quantitative habitat objectives</t>
         </is>
       </c>
       <c r="T67" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
       <c r="U67" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V67" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W67" t="inlineStr">
         <is>
-          <t>Canadian Science Publishing</t>
+          <t>Lower Mississippi Valley Joint Venture</t>
         </is>
       </c>
       <c r="Y67" t="inlineStr">
         <is>
-          <t>Alaska Science Center</t>
+          <t>Eastern Ecological Science Center</t>
         </is>
       </c>
       <c r="Z67" t="inlineStr">
         <is>
-          <t>15 p.</t>
-[...9 lines deleted...]
-          <t>1892</t>
+          <t>14 p.</t>
         </is>
       </c>
       <c r="AM67" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN67" t="inlineStr">
         <is>
-          <t>Alaska</t>
+          <t>Arkansas, Kentucky, Louisiana, Mississippi, Missouri, Tennessee</t>
         </is>
       </c>
       <c r="AQ67" t="inlineStr">
         <is>
-          <t>Yukon River</t>
+          <t>lower Mississippi Alluvial Valley</t>
         </is>
       </c>
       <c r="AW67" t="inlineStr">
         <is>
-          <t>von Biela, Vanessa R. 0000-0002-7139-5981 vvonbiela@usgs.gov; Bowen, Lizabeth 0000-0001-9115-4336 lbowen@usgs.gov; McCormick, Stephen D. 0000-0003-0621-6200 smccormick@usgs.gov; Carey, Michael P. 0000-0002-3327-8995 mcarey@usgs.gov; Donnelly, Daniel S. 0000-0001-9456-885X; Waters-Dynes, Shannon C. 0000-0002-9707-4684 swaters@usgs.gov; Regish, Amy M. 0000-0003-4747-4265 aregish@usgs.gov; Laske, Sarah M. 0000-0002-6096-0420 slaske@usgs.gov; Brown, Randy J; Larson, Sean; Zuray, Stan; Zimmerman, Christian E. 0000-0002-3646-0688 czimmerman@usgs.gov</t>
+          <t>Demarest, Dean W.; Elliott, Blaine; Ford, Robert; Hanni, David; McKnight, S. Keith; Mini, Anne E.; Twedt, Daniel J. 0000-0003-1223-5045 dtwedt@usgs.gov; Wilson, R. Randy</t>
         </is>
       </c>
       <c r="AZ67" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70228173</t>
+          <t>https://pubs.usgs.gov/publication/70215576</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>70228173</t>
+          <t>70215576</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>70228173</t>
+          <t>70215576</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>Threshold responses of songbirds to forest loss and fragmentation across the Marcellus-Utica shale gas region</t>
+          <t>A manipulative thermal challenge protocol for adult salmonids in remote field settings</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Landscape Ecology</t>
+          <t>Conservation Physiology</t>
+        </is>
+      </c>
+      <c r="M68" t="inlineStr">
+        <is>
+          <t>2051-1434</t>
         </is>
       </c>
       <c r="P68" t="inlineStr">
         <is>
-          <t>10.1007/s10980-020-01019-3</t>
+          <t>10.1093/conphys/coaa074</t>
         </is>
       </c>
       <c r="R68" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>1</t>
         </is>
       </c>
       <c r="S68" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>8</t>
         </is>
       </c>
       <c r="T68" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
       <c r="U68" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V68" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W68" t="inlineStr">
         <is>
-          <t>Springer</t>
+          <t>Oxford Academic</t>
         </is>
       </c>
       <c r="Y68" t="inlineStr">
         <is>
-          <t>Coop Res Unit Leetown</t>
+          <t>Alaska Science Center; Leetown Science Center; Western Ecological Research Center</t>
         </is>
       </c>
       <c r="Z68" t="inlineStr">
         <is>
-          <t>18 p.</t>
-[...19 lines deleted...]
-          <t>Maryland, New York, Ohio, Pennsylvania, West Virginia</t>
+          <t>coaa074, 11 p.</t>
         </is>
       </c>
       <c r="AW68" t="inlineStr">
         <is>
-          <t>Farwell, Laura S.; Wood, Petra B. 0000-0002-8575-1705 pbwood@usgs.gov; Dettmers, Randy; Brittingham, Margaret C.</t>
+          <t>Donnelly, Daniel S. 0000-0001-9456-885X; von Biela, Vanessa R. 0000-0002-7139-5981 vvonbiela@usgs.gov; McCormick, Stephen D. 0000-0003-0621-6200 smccormick@usgs.gov; Laske, Sarah M. 0000-0002-6096-0420 slaske@usgs.gov; Carey, Michael P. 0000-0002-3327-8995 mcarey@usgs.gov; Waters-Dynes, Shannon C. 0000-0002-9707-4684 swaters@usgs.gov; Bowen, Lizabeth 0000-0001-9115-4336 lbowen@usgs.gov; Brown, Randy J; Larson, Sean; Zimmerman, Christian E. 0000-0002-3646-0688 czimmerman@usgs.gov</t>
         </is>
       </c>
       <c r="AZ68" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70209466</t>
+          <t>https://pubs.usgs.gov/publication/70215368</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>70209466</t>
+          <t>70215368</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>70209466</t>
+          <t>70215368</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
-      <c r="F69" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Describing historical habitat use of a native fish-Cisco (Coregonus artedi)-In Lake Michigan between 1930 and 1932</t>
+          <t>Transcriptomic response to elevated water temperatures in adult migrating Yukon River Chinook salmon (Oncorhynchus tshawytscha)</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>PLoS ONE</t>
+          <t>Conservation Physiology</t>
+        </is>
+      </c>
+      <c r="M69" t="inlineStr">
+        <is>
+          <t>2051-1434</t>
         </is>
       </c>
       <c r="P69" t="inlineStr">
         <is>
-          <t>10.1371/journal.pone.0231420</t>
+          <t>10.1093/conphys/coaa084</t>
         </is>
       </c>
       <c r="R69" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>8</t>
         </is>
       </c>
       <c r="S69" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>1</t>
         </is>
       </c>
       <c r="T69" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
       <c r="U69" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V69" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W69" t="inlineStr">
         <is>
-          <t>PLoS ONE</t>
+          <t>Oxford Academic</t>
         </is>
       </c>
       <c r="Y69" t="inlineStr">
         <is>
-          <t>Great Lakes Science Center</t>
+          <t>Alaska Science Center; Leetown Science Center; Western Ecological Research Center</t>
         </is>
       </c>
       <c r="Z69" t="inlineStr">
         <is>
-          <t>e0231420, 21 p.</t>
+          <t>coaa084, 7 p.</t>
         </is>
       </c>
       <c r="AM69" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
+      <c r="AN69" t="inlineStr">
+        <is>
+          <t>Alaska</t>
+        </is>
+      </c>
       <c r="AQ69" t="inlineStr">
         <is>
-          <t>Lake Michigan</t>
+          <t>Yukon River</t>
         </is>
       </c>
       <c r="AW69" t="inlineStr">
         <is>
-          <t>Kao, Yu-Chun; Bunnell, David 0000-0003-3521-7747; Eshenroder, Randy L.; Murray, Devin N. 0000-0003-1429-6669</t>
+          <t>Bowen, Lizabeth 0000-0001-9115-4336 lbowen@usgs.gov; von Biela, Vanessa R. 0000-0002-7139-5981 vvonbiela@usgs.gov; McCormick, Stephen D. 0000-0003-0621-6200 smccormick@usgs.gov; Regish, Amy M. 0000-0003-4747-4265 aregish@usgs.gov; Waters-Dynes, Shannon C. 0000-0002-9707-4684 swaters@usgs.gov; Durbin-Johnson, Blythe; Britton, Monica; Settles, Matt; Donnelly, Daniel S. 0000-0001-9456-885X; Laske, Sarah M. 0000-0002-6096-0420 slaske@usgs.gov; Carey, Michael P. 0000-0002-3327-8995 mcarey@usgs.gov; Brown, Randy J; Zimmerman, Christian E. 0000-0002-3646-0688 czimmerman@usgs.gov</t>
         </is>
       </c>
       <c r="AZ69" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70208333</t>
+          <t>https://pubs.usgs.gov/publication/70215573</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>70208333</t>
+          <t>70215573</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>70208333</t>
+          <t>70215573</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Other Government Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>Council monitoring and assessment program (CMAP) compilation of existing habitat and water quality monitoring and mapping assessments for the Gulf of Mexico Region</t>
+          <t>Evidence of prevalent heat stress in Yukon River Chinook salmon</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>NOAA Technical Memorandum</t>
-[...4 lines deleted...]
-          <t>269</t>
+          <t>Canadian Journal Fisheries and Aquatic Sciences</t>
         </is>
       </c>
       <c r="P70" t="inlineStr">
         <is>
-          <t>10.25923/bpj6-z187</t>
+          <t>10.1139/cjfas-2020-0209</t>
+        </is>
+      </c>
+      <c r="R70" t="inlineStr">
+        <is>
+          <t>77</t>
+        </is>
+      </c>
+      <c r="S70" t="inlineStr">
+        <is>
+          <t>12</t>
         </is>
       </c>
       <c r="T70" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="U70" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V70" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W70" t="inlineStr">
         <is>
-          <t>NOAA</t>
+          <t>Canadian Science Publishing</t>
         </is>
       </c>
       <c r="Y70" t="inlineStr">
         <is>
-          <t>Lower Mississippi-Gulf Water Science Center; Southeast Regional Director's Office; Texas Water Science Center; Wetland and Aquatic Research Center</t>
+          <t>Alaska Science Center</t>
         </is>
       </c>
       <c r="Z70" t="inlineStr">
         <is>
-          <t>50 p.</t>
+          <t>15 p.</t>
+        </is>
+      </c>
+      <c r="AD70" t="inlineStr">
+        <is>
+          <t>1878</t>
+        </is>
+      </c>
+      <c r="AE70" t="inlineStr">
+        <is>
+          <t>1892</t>
         </is>
       </c>
       <c r="AM70" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN70" t="inlineStr">
         <is>
-          <t>Alabama, Florida, Georgia, Louisiana, Mississippi, Texas</t>
+          <t>Alaska</t>
+        </is>
+      </c>
+      <c r="AQ70" t="inlineStr">
+        <is>
+          <t>Yukon River</t>
         </is>
       </c>
       <c r="AW70" t="inlineStr">
         <is>
-          <t>Bosch, Julie; Burkart, Heidi; Chivoiu, Bogdan 0000-0002-4568-3496; Clark, Randy; Clement, Chris; Enwright, Nicholas 0000-0002-7887-3261; Giordano, Steve; Jeffrey, Chris; Johnson, Ed; Hart, Rheannon M. 0000-0003-4657-5945 rmhart@usgs.gov; Davidson Hile, Sarah; Howell, Jacob; Laurenzano, Claudia 0000-0003-1406-8658; Lee, Michael T. 0000-0002-8260-8794 mtlee@usgs.gov; McCloskey, Terrence A. 0000-0003-3979-3821 tmccloskey@usgs.gov; McTigue, Terry; Meyers, Michelle B. 0000-0002-5937-1012 mmeyers@usgs.gov; Mize, Scott V. 0000-0001-6751-5568 svmize@usgs.gov; Monaco, Mark E.; Owen, Kevin; Rebich, Richard A. 0000-0003-4256-7171 rarebich@usgs.gov; Rendon, Samuel H. 0000-0001-5589-0563 srendon@usgs.gov; Robertson, Ali; Sample, Thomas 0000-0002-3960-8334 tlsample@usgs.gov; Steyer, Gregory D. 0000-0001-7231-0110 steyerg@usgs.gov; Suir, Kevin J. 0000-0003-1570-9648 suirk@usgs.gov; Swarzenski, Christopher M. 0000-0001-9843-1471 cswarzen@usgs.gov; Watson, Katie</t>
+          <t>von Biela, Vanessa R. 0000-0002-7139-5981 vvonbiela@usgs.gov; Bowen, Lizabeth 0000-0001-9115-4336 lbowen@usgs.gov; McCormick, Stephen D. 0000-0003-0621-6200 smccormick@usgs.gov; Carey, Michael P. 0000-0002-3327-8995 mcarey@usgs.gov; Donnelly, Daniel S. 0000-0001-9456-885X; Waters-Dynes, Shannon C. 0000-0002-9707-4684 swaters@usgs.gov; Regish, Amy M. 0000-0003-4747-4265 aregish@usgs.gov; Laske, Sarah M. 0000-0002-6096-0420 slaske@usgs.gov; Brown, Randy J; Larson, Sean; Zuray, Stan; Zimmerman, Christian E. 0000-0002-3646-0688 czimmerman@usgs.gov</t>
         </is>
       </c>
       <c r="AZ70" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70204942</t>
+          <t>https://pubs.usgs.gov/publication/70228173</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>70204942</t>
+          <t>70228173</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>70204942</t>
+          <t>70228173</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Biogenic coal-to-methane conversion can be enhanced with small additions of algal amendment in field-relevant upflow column reactors</t>
+          <t>Threshold responses of songbirds to forest loss and fragmentation across the Marcellus-Utica shale gas region</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Fuel</t>
+          <t>Landscape Ecology</t>
         </is>
       </c>
       <c r="P71" t="inlineStr">
         <is>
-          <t>10.1016/j.fuel.2019.115905</t>
+          <t>10.1007/s10980-020-01019-3</t>
         </is>
       </c>
       <c r="R71" t="inlineStr">
         <is>
-          <t>256</t>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="S71" t="inlineStr">
+        <is>
+          <t>6</t>
         </is>
       </c>
       <c r="T71" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="U71" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V71" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W71" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>Springer</t>
         </is>
       </c>
       <c r="Y71" t="inlineStr">
         <is>
-          <t>WY-MT Water Science Center</t>
+          <t>Coop Res Unit Leetown</t>
         </is>
       </c>
       <c r="Z71" t="inlineStr">
         <is>
-          <t>115905, 8 p.</t>
+          <t>18 p.</t>
+        </is>
+      </c>
+      <c r="AD71" t="inlineStr">
+        <is>
+          <t>1353</t>
+        </is>
+      </c>
+      <c r="AE71" t="inlineStr">
+        <is>
+          <t>1370</t>
+        </is>
+      </c>
+      <c r="AM71" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN71" t="inlineStr">
+        <is>
+          <t>Maryland, New York, Ohio, Pennsylvania, West Virginia</t>
         </is>
       </c>
       <c r="AW71" t="inlineStr">
         <is>
-          <t>Davis, Katherine J.; Platt, George A.; Barnhart, Elliott 0000-0002-8788-8393; Hiebart, Randy; Hyatt, Robert; Fields, Matthew W.; Gerlach, Robin</t>
+          <t>Farwell, Laura S.; Wood, Petra B. 0000-0002-8575-1705 pbwood@usgs.gov; Dettmers, Randy; Brittingham, Margaret C.</t>
         </is>
       </c>
       <c r="AZ71" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70204984</t>
+          <t>https://pubs.usgs.gov/publication/70209466</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>70204984</t>
+          <t>70209466</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>70204984</t>
+          <t>70209466</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Federal Government Series</t>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>Describing historical habitat use of a native fish-Cisco (&lt;i&gt;Coregonus artedi&lt;/i&gt;)-In Lake Michigan between 1930 and 1932</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>Council Monitoring and Assessment Program (CMAP): Inventory of existing water quality and habitat monitoring, and mapping metadata for Gulf of Mexico Programs</t>
+          <t>Describing historical habitat use of a native fish-Cisco (Coregonus artedi)-In Lake Michigan between 1930 and 1932</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Technical Memorandum</t>
-[...4 lines deleted...]
-          <t>262</t>
+          <t>PLoS ONE</t>
         </is>
       </c>
       <c r="P72" t="inlineStr">
         <is>
-          <t>10.25923/gwpx-ff30</t>
+          <t>10.1371/journal.pone.0231420</t>
+        </is>
+      </c>
+      <c r="R72" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="S72" t="inlineStr">
+        <is>
+          <t>4</t>
         </is>
       </c>
       <c r="T72" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="U72" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V72" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W72" t="inlineStr">
         <is>
-          <t>NOAA, U. S. Geological Survey</t>
+          <t>PLoS ONE</t>
         </is>
       </c>
       <c r="Y72" t="inlineStr">
         <is>
-          <t>Arkansas Water Science Center; Louisiana Water Science Center; Lower Mississippi-Gulf Water Science Center; St. Petersburg Coastal and Marine Science Center; Texas Water Science Center; Wetland and Aquatic Research Center</t>
+          <t>Great Lakes Science Center</t>
         </is>
       </c>
       <c r="Z72" t="inlineStr">
         <is>
-          <t>155 p.</t>
+          <t>e0231420, 21 p.</t>
         </is>
       </c>
       <c r="AM72" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
-      <c r="AN72" t="inlineStr">
-[...1 lines deleted...]
-          <t>Alabama, Florida, Georgia, Louisiana, Mississippi, Texas</t>
+      <c r="AQ72" t="inlineStr">
+        <is>
+          <t>Lake Michigan</t>
         </is>
       </c>
       <c r="AW72" t="inlineStr">
         <is>
-          <t>Bosch, Julie; Burkart, Heidi; Chivoiu, Bogdan 0000-0002-4568-3496; Clark, Randy; Clement, Chris; Enwright, Nicholas 0000-0002-7887-3261; Giordano, Steve; Jeffrey, Chris; Johnson, Edward; Hart, Rheannon M. 0000-0003-4657-5945 rmhart@usgs.gov; Hile, Sarah; Howell, Jacob; Laurenzano, Claudia  0000-0003-1406-8658; Lee, Michael T. 0000-0002-8260-8794 mtlee@usgs.gov; McCloskey, Terrence A. 0000-0003-3979-3821 tmccloskey@usgs.gov; McTigue, Terry; Meyers, Michelle B. 0000-0002-5937-1012 mmeyers@usgs.gov; Mize, Scott 0000-0001-6751-5568; Monaco, Mark E.; Owen, Kevin; Rebich, Richard A. 0000-0003-4256-7171 rarebich@usgs.gov; Rendon, Samuel H. 0000-0001-5589-0563 srendon@usgs.gov; Robertson, Ali; Sample, Thomas 0000-0002-3960-8334 tlsample@usgs.gov; Steyer, Gregory D. 0000-0001-7231-0110 steyerg@usgs.gov; Suir, Kevin J. 0000-0003-1570-9648 suirk@usgs.gov; Swarzenski, Christopher M. 0000-0001-9843-1471 cswarzen@usgs.gov; Watson, Katie</t>
-[...4 lines deleted...]
-          <t>Meyers, Michelle 0000-0002-5937-1012; Bosch, Julie; Burkart, Heidi; Clement, Chris; Enwright, Nicholas 0000-0002-7887-3261; Giordano, Steve; Jeffery, Chris; Hart, Rheannon 0000-0003-4657-5945; Hile, Sarah; Howell, Jacob; Lee, Michael 0000-0002-8260-8794; Laurenzano, Claudia  0000-0003-1406-8658; McCloskey, Terrance 0000-0003-3979-3821; Mize, Scott 0000-0001-6751-5568; Monaco, Mark E.; Owen, Kevin; Rebich, Richard 0000-0003-4256-7171; Sample, Thomas 0000-0002-3960-8334; Steyer, Gregory D. 0000-0001-7231-0110 steyerg@usgs.gov; Suir, Kevin J. 0000-0003-1570-9648 suirk@usgs.gov; Smith, Christopher G. 0000-0002-8075-4763 cgsmith@usgs.gov; Watson, Katie</t>
+          <t>Kao, Yu-Chun; Bunnell, David 0000-0003-3521-7747; Eshenroder, Randy L.; Murray, Devin N. 0000-0003-1429-6669</t>
         </is>
       </c>
       <c r="AZ72" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70206446</t>
+          <t>https://pubs.usgs.gov/publication/70208333</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>70206446</t>
+          <t>70208333</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>70206446</t>
+          <t>70208333</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Journal Article</t>
-[...4 lines deleted...]
-          <t>First record of the non-indigenous parasitic copepod &lt;i&gt;Neoergasilus japonicus&lt;/i&gt; (Harada, 1950) in the Lake Ontario Watershed:  Oneida Lake, New York</t>
+          <t>Other Government Series</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>First record of the non-indigenous parasitic copepod Neoergasilus japonicus (Harada, 1950) in the Lake Ontario Watershed:  Oneida Lake, New York</t>
+          <t>Council monitoring and assessment program (CMAP) compilation of existing habitat and water quality monitoring and mapping assessments for the Gulf of Mexico Region</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Journal of Great Lakes Research</t>
+          <t>NOAA Technical Memorandum</t>
+        </is>
+      </c>
+      <c r="I73" t="inlineStr">
+        <is>
+          <t>269</t>
         </is>
       </c>
       <c r="P73" t="inlineStr">
         <is>
-          <t>10.1016/j.jglr.2019.09.017</t>
-[...9 lines deleted...]
-          <t>6</t>
+          <t>10.25923/bpj6-z187</t>
         </is>
       </c>
       <c r="T73" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="U73" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V73" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W73" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>NOAA</t>
         </is>
       </c>
       <c r="Y73" t="inlineStr">
         <is>
-          <t>Great Lakes Science Center</t>
+          <t>Lower Mississippi-Gulf Water Science Center; Southeast Regional Director's Office; Texas Water Science Center; Wetland and Aquatic Research Center</t>
         </is>
       </c>
       <c r="Z73" t="inlineStr">
         <is>
-          <t>6 p.</t>
-[...9 lines deleted...]
-          <t>1353</t>
+          <t>50 p.</t>
         </is>
       </c>
       <c r="AM73" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN73" t="inlineStr">
         <is>
-          <t>New York</t>
-[...4 lines deleted...]
-          <t>Oneida Lake, Lake Ontario watershed</t>
+          <t>Alabama, Florida, Georgia, Louisiana, Mississippi, Texas</t>
         </is>
       </c>
       <c r="AW73" t="inlineStr">
         <is>
-          <t>Marshall, Chris C.; Hudson, Patrick 0000-0002-7646-443X; Jackson, J. Randy; Connolly, Joe K.; Watkins, Jim M; Rudstam, Lars G. 0000-0002-3732-6368</t>
+          <t>NOAA; United States Geological Survey; Bosch, Julie; Burkart, Heidi; Chivoiu, Bogdan 0000-0002-4568-3496; Clark, Randy; Clement, Chris; Enwright, Nicholas 0000-0002-7887-3261; Giordano, Steve; Jeffrey, Chris; Johnson, Ed; Hart, Rheannon M. 0000-0003-4657-5945 rmhart@usgs.gov; Davidson Hile, Sarah; Howell, Jacob; Laurenzano, Claudia 0000-0003-1406-8658; Lee, Michael T. 0000-0002-8260-8794 mtlee@usgs.gov; McCloskey, Terrence A. 0000-0003-3979-3821 tmccloskey@usgs.gov; McTigue, Terry; Meyers, Michelle B. 0000-0002-5937-1012 mmeyers@usgs.gov; Mize, Scott V. 0000-0001-6751-5568 svmize@usgs.gov; Monaco, Mark E.; Owen, Kevin; Rebich, Richard A. 0000-0003-4256-7171 rarebich@usgs.gov; Rendon, Samuel H. 0000-0001-5589-0563 srendon@usgs.gov; Robertson, Ali; Sample, Thomas 0000-0002-3960-8334 tlsample@usgs.gov; Steyer, Gregory D. 0000-0001-7231-0110 steyerg@usgs.gov; Suir, Kevin J. 0000-0003-1570-9648 suirk@usgs.gov; Swarzenski, Christopher M. 0000-0001-9843-1471 cswarzen@usgs.gov; Watson, Katie</t>
         </is>
       </c>
       <c r="AZ73" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70204660</t>
+          <t>https://pubs.usgs.gov/publication/70204942</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>70204660</t>
+          <t>70204942</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>70204660</t>
+          <t>70204942</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>Individual based modelling of fish migration in a 2-D river system: Model description and case study</t>
+          <t>Biogenic coal-to-methane conversion can be enhanced with small additions of algal amendment in field-relevant upflow column reactors</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Landscape Ecology</t>
+          <t>Fuel</t>
         </is>
       </c>
       <c r="P74" t="inlineStr">
         <is>
-          <t>10.1007/s10980-019-00804-z</t>
+          <t>10.1016/j.fuel.2019.115905</t>
         </is>
       </c>
       <c r="R74" t="inlineStr">
         <is>
-          <t>34</t>
-[...4 lines deleted...]
-          <t>4</t>
+          <t>256</t>
         </is>
       </c>
       <c r="T74" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="U74" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V74" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W74" t="inlineStr">
         <is>
-          <t>Springer</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Y74" t="inlineStr">
         <is>
-          <t>Forest and Rangeland Ecosystem Science Center</t>
+          <t>WY-MT Water Science Center</t>
         </is>
       </c>
       <c r="Z74" t="inlineStr">
         <is>
-          <t>18 p.</t>
-[...9 lines deleted...]
-          <t>754</t>
+          <t>115905, 8 p.</t>
         </is>
       </c>
       <c r="AW74" t="inlineStr">
         <is>
-          <t>Snyder, Marcia N. 0000-0003-2202-2668; Schumaker, Nathan H.; Ebersole, Joseph E; Dunham, Jason B. 0000-0002-6268-0633 jdunham@usgs.gov; Comeleo, Randy; Keefer, Matthew; Leinenbach, Peter; Brookes, Allen; Cope, Ben; Wu, Jennifer; Palmer, John; Keenan, Druscilla</t>
+          <t>Davis, Katherine J.; Platt, George A.; Barnhart, Elliott P. 0000-0002-8788-8393; Hiebart, Randy; Hyatt, Robert; Fields, Matthew W.; Gerlach, Robin</t>
         </is>
       </c>
       <c r="AZ74" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70221144</t>
+          <t>https://pubs.usgs.gov/publication/70204984</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>70221144</t>
+          <t>70204984</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>70221144</t>
+          <t>70204984</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Organization Series</t>
+          <t>Federal Government Series</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>Why strategic bird monitoring plan for the Gulf of Mexico?</t>
+          <t>Council Monitoring and Assessment Program (CMAP): Inventory of existing water quality and habitat monitoring, and mapping metadata for Gulf of Mexico Programs</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Mississippi Agricultural and Forestry Experiment Station Research Bulletin</t>
+          <t>Technical Memorandum</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>1228</t>
-[...4 lines deleted...]
-          <t>1</t>
+          <t>262</t>
+        </is>
+      </c>
+      <c r="P75" t="inlineStr">
+        <is>
+          <t>10.25923/gwpx-ff30</t>
         </is>
       </c>
       <c r="T75" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="U75" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V75" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W75" t="inlineStr">
         <is>
-          <t>University Press of Mississippi</t>
+          <t>NOAA, U. S. Geological Survey</t>
         </is>
       </c>
       <c r="Y75" t="inlineStr">
         <is>
-          <t>Eastern Ecological Science Center</t>
+          <t>Arkansas Water Science Center; Louisiana Water Science Center; Lower Mississippi-Gulf Water Science Center; St. Petersburg Coastal and Marine Science Center; Texas Water Science Center; Wetland and Aquatic Research Center</t>
         </is>
       </c>
       <c r="Z75" t="inlineStr">
         <is>
-          <t>14 p.</t>
-[...14 lines deleted...]
-          <t>Strategic bird monitoring guidelines for the northern Gulf of Mexico</t>
+          <t>155 p.</t>
         </is>
       </c>
       <c r="AM75" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN75" t="inlineStr">
         <is>
-          <t>Alabama, Florida, Louisiana, Mississippi, Texas</t>
+          <t>Alabama, Florida, Georgia, Louisiana, Mississippi, Texas</t>
         </is>
       </c>
       <c r="AW75" t="inlineStr">
         <is>
-          <t>Wilson, R. Randy; Woodrey, Mark S.; Fournier, Auriel M. V.; Gleason, Jeff; Lyons, James E. 0000-0002-9810-8751</t>
+          <t>Bosch, Julie; Burkart, Heidi; Chivoiu, Bogdan 0000-0002-4568-3496; Clark, Randy; Clement, Chris; Enwright, Nicholas 0000-0002-7887-3261; Giordano, Steve; Jeffrey, Chris; Johnson, Edward; Hart, Rheannon M. 0000-0003-4657-5945 rmhart@usgs.gov; Hile, Sarah; Howell, Jacob; Laurenzano, Claudia  0000-0003-1406-8658; Lee, Michael T. 0000-0002-8260-8794 mtlee@usgs.gov; McCloskey, Terrence A. 0000-0003-3979-3821 tmccloskey@usgs.gov; McTigue, Terry; Meyers, Michelle B. 0000-0002-5937-1012 mmeyers@usgs.gov; Mize, Scott 0000-0001-6751-5568; Monaco, Mark E.; Owen, Kevin; Rebich, Richard A. 0000-0003-4256-7171 rarebich@usgs.gov; Rendon, Samuel H. 0000-0001-5589-0563 srendon@usgs.gov; Robertson, Ali; Sample, Thomas 0000-0002-3960-8334 tlsample@usgs.gov; Steyer, Gregory D. 0000-0001-7231-0110 steyerg@usgs.gov; Suir, Kevin J. 0000-0003-1570-9648 suirk@usgs.gov; Swarzenski, Christopher M. 0000-0001-9843-1471 cswarzen@usgs.gov; Watson, Katie</t>
+        </is>
+      </c>
+      <c r="AX75" t="inlineStr">
+        <is>
+          <t>Meyers, Michelle 0000-0002-5937-1012; Bosch, Julie; Burkart, Heidi; Clement, Chris; Enwright, Nicholas 0000-0002-7887-3261; Giordano, Steve; Jeffery, Chris; Hart, Rheannon 0000-0003-4657-5945; Hile, Sarah; Howell, Jacob; Lee, Michael 0000-0002-8260-8794; Laurenzano, Claudia  0000-0003-1406-8658; McCloskey, Terrance 0000-0003-3979-3821; Mize, Scott 0000-0001-6751-5568; Monaco, Mark E.; Owen, Kevin; Rebich, Richard 0000-0003-4256-7171; Sample, Thomas 0000-0002-3960-8334; Steyer, Gregory D. 0000-0001-7231-0110 steyerg@usgs.gov; Suir, Kevin J. 0000-0003-1570-9648 suirk@usgs.gov; Smith, Christopher G. 0000-0002-8075-4763 cgsmith@usgs.gov; Watson, Katie</t>
         </is>
       </c>
       <c r="AZ75" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70156541</t>
+          <t>https://pubs.usgs.gov/publication/70206446</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>70156541</t>
+          <t>70206446</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>70156541</t>
+          <t>70206446</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Book chapter</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Book Chapter</t>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>First record of the non-indigenous parasitic copepod &lt;i&gt;Neoergasilus japonicus&lt;/i&gt; (Harada, 1950) in the Lake Ontario Watershed:  Oneida Lake, New York</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>The role of fish in a globally changing food system</t>
-[...4 lines deleted...]
-          <t>978-0-89118-358-7</t>
+          <t>First record of the non-indigenous parasitic copepod Neoergasilus japonicus (Harada, 1950) in the Lake Ontario Watershed:  Oneida Lake, New York</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>Journal of Great Lakes Research</t>
         </is>
       </c>
       <c r="P76" t="inlineStr">
         <is>
-          <t>10.2134/agronmonogr60.2014.0059</t>
+          <t>10.1016/j.jglr.2019.09.017</t>
         </is>
       </c>
       <c r="R76" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="S76" t="inlineStr">
+        <is>
+          <t>6</t>
         </is>
       </c>
       <c r="T76" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="U76" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V76" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W76" t="inlineStr">
         <is>
-          <t>ACSESS Books</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Y76" t="inlineStr">
         <is>
-          <t>National Climate Adaptation Science Center; National Climate Change and Wildlife Science Center</t>
+          <t>Great Lakes Science Center</t>
         </is>
       </c>
       <c r="Z76" t="inlineStr">
         <is>
-          <t>15 p.</t>
-[...14 lines deleted...]
-          <t>Agroclimatology: Linking agriculture to climate</t>
+          <t>6 p.</t>
         </is>
       </c>
       <c r="AD76" t="inlineStr">
         <is>
-          <t>579</t>
+          <t>1348</t>
         </is>
       </c>
       <c r="AE76" t="inlineStr">
         <is>
-          <t>593</t>
+          <t>1353</t>
+        </is>
+      </c>
+      <c r="AM76" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN76" t="inlineStr">
+        <is>
+          <t>New York</t>
+        </is>
+      </c>
+      <c r="AQ76" t="inlineStr">
+        <is>
+          <t>Oneida Lake, Lake Ontario watershed</t>
         </is>
       </c>
       <c r="AW76" t="inlineStr">
         <is>
-          <t>Lynch, Abigail J. ajlynch@usgs.gov; MacMillan, J. Randy</t>
+          <t>Marshall, Chris C.; Hudson, Patrick 0000-0002-7646-443X; Jackson, J. Randy; Connolly, Joe K.; Watkins, Jim M; Rudstam, Lars G. 0000-0002-3732-6368</t>
         </is>
       </c>
       <c r="AZ76" t="inlineStr">
         <is>
           <t>0</t>
-        </is>
-[...3 lines deleted...]
-          <t>58f9c8cde4b0b7ea545240eb</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20185102</t>
+          <t>https://pubs.usgs.gov/publication/70204660</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>70198296</t>
+          <t>70204660</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>sir20185102</t>
+          <t>70204660</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Groundwater contributions to excessive algal growth in the East Fork Carson River, Carson Valley, west-central Nevada, 2010 and 2012</t>
+          <t>Individual based modelling of fish migration in a 2-D river system: Model description and case study</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Scientific Investigations Report</t>
-[...14 lines deleted...]
-          <t>2328-031X</t>
+          <t>Landscape Ecology</t>
         </is>
       </c>
       <c r="P77" t="inlineStr">
         <is>
-          <t>10.3133/sir20185102</t>
+          <t>10.1007/s10980-019-00804-z</t>
+        </is>
+      </c>
+      <c r="R77" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="S77" t="inlineStr">
+        <is>
+          <t>4</t>
         </is>
       </c>
       <c r="T77" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="U77" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V77" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W77" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>Springer</t>
         </is>
       </c>
       <c r="Y77" t="inlineStr">
         <is>
-          <t>Nevada Water Science Center</t>
+          <t>Forest and Rangeland Ecosystem Science Center</t>
         </is>
       </c>
       <c r="Z77" t="inlineStr">
         <is>
-          <t>Report: xii, 94 p.; Data release</t>
-[...24 lines deleted...]
-          <t>Y</t>
+          <t>18 p.</t>
+        </is>
+      </c>
+      <c r="AD77" t="inlineStr">
+        <is>
+          <t>737</t>
+        </is>
+      </c>
+      <c r="AE77" t="inlineStr">
+        <is>
+          <t>754</t>
         </is>
       </c>
       <c r="AW77" t="inlineStr">
         <is>
-          <t>Alvarez, Nancy L. 0000-0001-8037-1001 nalvarez@usgs.gov; Pahl, Randy A.; Rosen, Michael R. 0000-0003-3991-0522 mrosen@usgs.gov</t>
+          <t>Snyder, Marcia N. 0000-0003-2202-2668; Schumaker, Nathan H.; Ebersole, Joseph E; Dunham, Jason B. 0000-0002-6268-0633 jdunham@usgs.gov; Comeleo, Randy; Keefer, Matthew; Leinenbach, P.T.; Brookes, Allen; Cope, Ben; Wu, Jennifer; Palmer, John; Keenan, Druscilla</t>
         </is>
       </c>
       <c r="AZ77" t="inlineStr">
         <is>
-          <t>2</t>
-[...4 lines deleted...]
-          <t>5bc02f86e4b0fc368eb53887</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70192068</t>
+          <t>https://pubs.usgs.gov/publication/70221144</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>70192068</t>
+          <t>70221144</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>70192068</t>
+          <t>70221144</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Journal Article</t>
-[...4 lines deleted...]
-          <t>Tagging effects of passive integrated transponder and visual implant elastomer on the small-bodied white sands pupfish (&lt;i&gt;Cyprinodon tularosa&lt;/i&gt;)</t>
+          <t>Organization Series</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Tagging effects of passive integrated transponder and visual implant elastomer on the small-bodied white sands pupfish (Cyprinodon tularosa)</t>
+          <t>Why strategic bird monitoring plan for the Gulf of Mexico?</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Fisheries Research</t>
-[...9 lines deleted...]
-          <t>198</t>
+          <t>Mississippi Agricultural and Forestry Experiment Station Research Bulletin</t>
+        </is>
+      </c>
+      <c r="I78" t="inlineStr">
+        <is>
+          <t>1228</t>
+        </is>
+      </c>
+      <c r="K78" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="T78" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="U78" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V78" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W78" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>University Press of Mississippi</t>
         </is>
       </c>
       <c r="Y78" t="inlineStr">
         <is>
-          <t>Coop Res Unit Seattle</t>
+          <t>Eastern Ecological Science Center</t>
         </is>
       </c>
       <c r="Z78" t="inlineStr">
         <is>
-          <t>6 p.</t>
-[...9 lines deleted...]
-          <t>208</t>
+          <t>14 p.</t>
+        </is>
+      </c>
+      <c r="AA78" t="inlineStr">
+        <is>
+          <t>Report</t>
+        </is>
+      </c>
+      <c r="AB78" t="inlineStr">
+        <is>
+          <t>Organization Series</t>
+        </is>
+      </c>
+      <c r="AC78" t="inlineStr">
+        <is>
+          <t>Strategic bird monitoring guidelines for the northern Gulf of Mexico</t>
+        </is>
+      </c>
+      <c r="AM78" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN78" t="inlineStr">
+        <is>
+          <t>Alabama, Florida, Louisiana, Mississippi, Texas</t>
         </is>
       </c>
       <c r="AW78" t="inlineStr">
         <is>
-          <t>Peterson, Damon; Trantham, Randi B.; Trantham, Tulley G.; Caldwell, Colleen A. 0000-0002-4730-4867 ccaldwel@usgs.gov</t>
+          <t>Wilson, R. Randy; Woodrey, Mark S.; Fournier, Auriel M. V.; Gleason, Jeff; Lyons, James E. 0000-0002-9810-8751</t>
         </is>
       </c>
       <c r="AZ78" t="inlineStr">
         <is>
           <t>1</t>
-        </is>
-[...3 lines deleted...]
-          <t>59e9b98fe4b05fe04cd65c28</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70193965</t>
+          <t>https://pubs.usgs.gov/publication/70156541</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>70193965</t>
+          <t>70156541</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>70193965</t>
+          <t>70156541</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Book chapter</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Book Chapter</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Modeling global Hammond landform regions from 250-m elevation data</t>
-[...4 lines deleted...]
-          <t>Transactions in GIS</t>
+          <t>The role of fish in a globally changing food system</t>
+        </is>
+      </c>
+      <c r="O79" t="inlineStr">
+        <is>
+          <t>978-0-89118-358-7</t>
         </is>
       </c>
       <c r="P79" t="inlineStr">
         <is>
-          <t>10.1111/tgis.12265</t>
+          <t>10.2134/agronmonogr60.2014.0059</t>
         </is>
       </c>
       <c r="R79" t="inlineStr">
         <is>
-          <t>21</t>
-[...4 lines deleted...]
-          <t>5</t>
+          <t>60</t>
         </is>
       </c>
       <c r="T79" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="U79" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V79" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W79" t="inlineStr">
         <is>
-          <t>Wiley</t>
+          <t>ACSESS Books</t>
         </is>
       </c>
       <c r="Y79" t="inlineStr">
         <is>
-          <t>Office of the AD Climate and Land-Use Change</t>
+          <t>National Climate Adaptation Science Center; National Climate Change and Wildlife Science Center</t>
         </is>
       </c>
       <c r="Z79" t="inlineStr">
         <is>
-          <t>21 p.</t>
+          <t>15 p.</t>
+        </is>
+      </c>
+      <c r="AA79" t="inlineStr">
+        <is>
+          <t>Book</t>
+        </is>
+      </c>
+      <c r="AB79" t="inlineStr">
+        <is>
+          <t>Monograph</t>
+        </is>
+      </c>
+      <c r="AC79" t="inlineStr">
+        <is>
+          <t>Agroclimatology: Linking agriculture to climate</t>
         </is>
       </c>
       <c r="AD79" t="inlineStr">
         <is>
-          <t>1040</t>
+          <t>579</t>
         </is>
       </c>
       <c r="AE79" t="inlineStr">
         <is>
-          <t>1060</t>
+          <t>593</t>
         </is>
       </c>
       <c r="AW79" t="inlineStr">
         <is>
-          <t>Karagulle, Deniz; Frye, Charlie; Sayre, Roger 0000-0001-6703-7105 rsayre@usgs.gov; Breyer, Sean P.; Aniello, Peter; Vaughan, Randy; Wright, Dawn J.</t>
+          <t>Lynch, Abigail J. ajlynch@usgs.gov; MacMillan, J. Randy</t>
         </is>
       </c>
       <c r="AZ79" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA79" t="inlineStr">
         <is>
-          <t>5a60fb14e4b06e28e9c22bf4</t>
+          <t>58f9c8cde4b0b7ea545240eb</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70189474</t>
+          <t>https://pubs.usgs.gov/publication/sir20185102</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>70189474</t>
+          <t>70198296</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>70189474</t>
+          <t>sir20185102</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>How do en route events around the Gulf of Mexico influence landbird populations</t>
+          <t>Groundwater contributions to excessive algal growth in the East Fork Carson River, Carson Valley, west-central Nevada, 2010 and 2012</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>The Condor</t>
+          <t>Scientific Investigations Report</t>
+        </is>
+      </c>
+      <c r="I80" t="inlineStr">
+        <is>
+          <t>2018-5102</t>
+        </is>
+      </c>
+      <c r="M80" t="inlineStr">
+        <is>
+          <t>2328-0328</t>
+        </is>
+      </c>
+      <c r="N80" t="inlineStr">
+        <is>
+          <t>2328-031X</t>
         </is>
       </c>
       <c r="P80" t="inlineStr">
         <is>
-          <t>10.1650/CONDOR-17-20.1</t>
-[...7 lines deleted...]
-      <c r="S80" t="inlineStr">
+          <t>10.3133/sir20185102</t>
+        </is>
+      </c>
+      <c r="T80" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="U80" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V80" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W80" t="inlineStr">
+        <is>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X80" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
+        </is>
+      </c>
+      <c r="Y80" t="inlineStr">
+        <is>
+          <t>Nevada Water Science Center</t>
+        </is>
+      </c>
+      <c r="Z80" t="inlineStr">
+        <is>
+          <t>Report: xii, 94 p.; Data release</t>
+        </is>
+      </c>
+      <c r="AF80" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="AM80" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN80" t="inlineStr">
+        <is>
+          <t>Nevada</t>
+        </is>
+      </c>
+      <c r="AQ80" t="inlineStr">
+        <is>
+          <t>East Fork Carson River</t>
+        </is>
+      </c>
+      <c r="AU80" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="AW80" t="inlineStr">
+        <is>
+          <t>Alvarez, Nancy L. 0000-0001-8037-1001 nalvarez@usgs.gov; Pahl, Randy A.; Rosen, Michael R. 0000-0003-3991-0522 mrosen@usgs.gov</t>
+        </is>
+      </c>
+      <c r="AZ80" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="T80" t="inlineStr">
-[...53 lines deleted...]
-      </c>
       <c r="BA80" t="inlineStr">
         <is>
-          <t>5968869de4b0d1f9f05f596c</t>
+          <t>5bc02f86e4b0fc368eb53887</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70191331</t>
+          <t>https://pubs.usgs.gov/publication/70192068</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>70191331</t>
+          <t>70192068</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>70191331</t>
+          <t>70192068</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Other Report</t>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>Tagging effects of passive integrated transponder and visual implant elastomer on the small-bodied white sands pupfish (&lt;i&gt;Cyprinodon tularosa&lt;/i&gt;)</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>The Partners in Flight handbook on species assessment Version 2017</t>
+          <t>Tagging effects of passive integrated transponder and visual implant elastomer on the small-bodied white sands pupfish (Cyprinodon tularosa)</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>Fisheries Research</t>
+        </is>
+      </c>
+      <c r="P81" t="inlineStr">
+        <is>
+          <t>10.1016/j.fishres.2017.08.019</t>
+        </is>
+      </c>
+      <c r="R81" t="inlineStr">
+        <is>
+          <t>198</t>
         </is>
       </c>
       <c r="T81" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="U81" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V81" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W81" t="inlineStr">
         <is>
-          <t>Partners in Flight</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Y81" t="inlineStr">
         <is>
-          <t>Upper Midwest Environmental Sciences Center</t>
+          <t>Coop Res Unit Seattle</t>
         </is>
       </c>
       <c r="Z81" t="inlineStr">
         <is>
-          <t>43 p.</t>
+          <t>6 p.</t>
+        </is>
+      </c>
+      <c r="AD81" t="inlineStr">
+        <is>
+          <t>203</t>
+        </is>
+      </c>
+      <c r="AE81" t="inlineStr">
+        <is>
+          <t>208</t>
         </is>
       </c>
       <c r="AW81" t="inlineStr">
         <is>
-          <t>Panjabi, Arvind O.; Blancher, Peter J.; Easton, Wendy E.; Stanton, Jessica C. 0000-0002-6225-3703 jcstanton@usgs.gov; Demarest, Dean W.; Dettmers, Randy; Rosenberg, Kenneth V.</t>
+          <t>Peterson, Damon; Trantham, Randi B.; Trantham, Tulley G.; Caldwell, Colleen A. 0000-0002-4730-4867 ccaldwel@usgs.gov</t>
         </is>
       </c>
       <c r="AZ81" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA81" t="inlineStr">
         <is>
-          <t>59d744a3e4b05fe04cc7e324</t>
+          <t>59e9b98fe4b05fe04cd65c28</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70179503</t>
+          <t>https://pubs.usgs.gov/publication/70193965</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>70179503</t>
+          <t>70193965</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>70179503</t>
+          <t>70193965</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Prevalence and distribution of Wellfleet Bay virus exposure in the Common Eider (&lt;i&gt;Somateria mollissima&lt;/i&gt;)</t>
+          <t>Modeling global Hammond landform regions from 250-m elevation data</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Journal of Wildlife Diseases</t>
+          <t>Transactions in GIS</t>
         </is>
       </c>
       <c r="P82" t="inlineStr">
         <is>
-          <t>10.7589/2016-01-019</t>
+          <t>10.1111/tgis.12265</t>
         </is>
       </c>
       <c r="R82" t="inlineStr">
         <is>
-          <t>53</t>
+          <t>21</t>
         </is>
       </c>
       <c r="S82" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>5</t>
         </is>
       </c>
       <c r="T82" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
       <c r="U82" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V82" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W82" t="inlineStr">
         <is>
-          <t>Wildlife Disease Association</t>
+          <t>Wiley</t>
         </is>
       </c>
       <c r="Y82" t="inlineStr">
         <is>
-          <t>National Wildlife Health Center</t>
+          <t>Office of the AD Climate and Land-Use Change</t>
         </is>
       </c>
       <c r="Z82" t="inlineStr">
         <is>
-          <t>10 p.</t>
+          <t>21 p.</t>
         </is>
       </c>
       <c r="AD82" t="inlineStr">
         <is>
-          <t>81</t>
+          <t>1040</t>
         </is>
       </c>
       <c r="AE82" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>1060</t>
         </is>
       </c>
       <c r="AW82" t="inlineStr">
         <is>
-          <t>Ballard, Jennifer R.; Mickley, Randall M.; Gibbs, Samantha E.J.; Dwyer, Chris P.; Soos, Catherine; Harms, N. Jane; Gilchrist, H. Grant; Hall, Jeffrey S. 0000-0001-5599-2826 jshall@usgs.gov; Franson, J. Christian 0000-0002-0251-4238 jfranson@usgs.gov; Milton, G. Randy; Parsons, Glen; Allen, Brad; Giroux, Jean-Francois; Lair, Stephane; Mead, Daniel G.; Fischer, John R.</t>
+          <t>Karagulle, Deniz; Frye, Charlie; Sayre, Roger 0000-0001-6703-7105 rsayre@usgs.gov; Breyer, Sean P.; Aniello, Peter; Vaughan, Randy; Wright, Dawn J.</t>
         </is>
       </c>
       <c r="AZ82" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA82" t="inlineStr">
         <is>
-          <t>586e181fe4b0f5ce109fcad5</t>
+          <t>5a60fb14e4b06e28e9c22bf4</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70189110</t>
+          <t>https://pubs.usgs.gov/publication/70189474</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>70189110</t>
+          <t>70189474</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>70189110</t>
+          <t>70189474</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>Geologic influence on induced seismicity: Constraints from potential field data in Oklahoma</t>
+          <t>How do en route events around the Gulf of Mexico influence landbird populations</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Geophysical Research Letters</t>
+          <t>The Condor</t>
         </is>
       </c>
       <c r="P83" t="inlineStr">
         <is>
-          <t>10.1002/2016GL071808</t>
+          <t>10.1650/CONDOR-17-20.1</t>
         </is>
       </c>
       <c r="R83" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>119</t>
         </is>
       </c>
       <c r="S83" t="inlineStr">
         <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="T83" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="U83" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V83" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W83" t="inlineStr">
+        <is>
+          <t>American Ornithological Society: BioOne</t>
+        </is>
+      </c>
+      <c r="Y83" t="inlineStr">
+        <is>
+          <t>Wetland and Aquatic Research Center</t>
+        </is>
+      </c>
+      <c r="Z83" t="inlineStr">
+        <is>
+          <t>18 p. </t>
+        </is>
+      </c>
+      <c r="AD83" t="inlineStr">
+        <is>
+          <t>327</t>
+        </is>
+      </c>
+      <c r="AE83" t="inlineStr">
+        <is>
+          <t>343</t>
+        </is>
+      </c>
+      <c r="AQ83" t="inlineStr">
+        <is>
+          <t>Gulf of Mexico</t>
+        </is>
+      </c>
+      <c r="AW83" t="inlineStr">
+        <is>
+          <t>Cohen, Emily B.; Barrow, Wylie C. Jr. 0000-0003-4671-2823 barroww@usgs.gov; Buler, Jeffrey J.; Deppe, Jill L.; Farnsworth, Andrew; Marra, Peter P.; McWilliams, Scott R.; Mehlman, David W; Wilson, R. Randy; Woodrey, Mark S; Moore, Frank R.</t>
+        </is>
+      </c>
+      <c r="AZ83" t="inlineStr">
+        <is>
           <t>1</t>
         </is>
       </c>
-      <c r="T83" t="inlineStr">
-[...58 lines deleted...]
-      </c>
       <c r="BA83" t="inlineStr">
         <is>
-          <t>595611b4e4b0d1f9f0506755</t>
+          <t>5968869de4b0d1f9f05f596c</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70192516</t>
+          <t>https://pubs.usgs.gov/publication/70191331</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>70192516</t>
+          <t>70191331</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>70192516</t>
+          <t>70191331</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Other Report</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Impacts of mesquite distribution on seasonal space use of lesser prairie-chickens</t>
-[...27 lines deleted...]
-      <c r="S84" t="inlineStr">
+          <t>The Partners in Flight handbook on species assessment Version 2017</t>
+        </is>
+      </c>
+      <c r="T84" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="U84" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V84" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W84" t="inlineStr">
+        <is>
+          <t>Partners in Flight</t>
+        </is>
+      </c>
+      <c r="Y84" t="inlineStr">
+        <is>
+          <t>Upper Midwest Environmental Sciences Center</t>
+        </is>
+      </c>
+      <c r="Z84" t="inlineStr">
+        <is>
+          <t>43 p.</t>
+        </is>
+      </c>
+      <c r="AW84" t="inlineStr">
+        <is>
+          <t>Panjabi, Arvind O.; Blancher, Peter J.; Easton, Wendy E.; Stanton, Jessica C. 0000-0002-6225-3703 jcstanton@usgs.gov; Demarest, Dean W.; Dettmers, Randy; Rosenberg, Kenneth V.; Partners in Flight Science Committee</t>
+        </is>
+      </c>
+      <c r="AZ84" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="T84" t="inlineStr">
-[...63 lines deleted...]
-      </c>
       <c r="BA84" t="inlineStr">
         <is>
-          <t>5a07e954e4b09af898c8cc13</t>
+          <t>59d744a3e4b05fe04cc7e324</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70178213</t>
+          <t>https://pubs.usgs.gov/publication/70179503</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>70178213</t>
+          <t>70179503</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>70178213</t>
+          <t>70179503</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Breeding birds in managed forests on public conservation lands in the Mississippi Alluvial Valley</t>
+          <t>Prevalence and distribution of Wellfleet Bay virus exposure in the Common Eider (&lt;i&gt;Somateria mollissima&lt;/i&gt;)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Forest Ecology and Management</t>
+          <t>Journal of Wildlife Diseases</t>
         </is>
       </c>
       <c r="P85" t="inlineStr">
         <is>
-          <t>10.1016/j.foreco.2016.10.031</t>
+          <t>10.7589/2016-01-019</t>
         </is>
       </c>
       <c r="R85" t="inlineStr">
         <is>
-          <t>384</t>
+          <t>53</t>
+        </is>
+      </c>
+      <c r="S85" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="T85" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
       <c r="U85" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V85" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W85" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>Wildlife Disease Association</t>
         </is>
       </c>
       <c r="Y85" t="inlineStr">
         <is>
-          <t>Patuxent Wildlife Research Center</t>
+          <t>National Wildlife Health Center</t>
         </is>
       </c>
       <c r="Z85" t="inlineStr">
         <is>
-          <t>11 p.</t>
+          <t>10 p.</t>
         </is>
       </c>
       <c r="AD85" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>81</t>
         </is>
       </c>
       <c r="AE85" t="inlineStr">
         <is>
-          <t>190</t>
-[...9 lines deleted...]
-          <t> Mississippi Alluvial Valley</t>
+          <t>90</t>
         </is>
       </c>
       <c r="AW85" t="inlineStr">
         <is>
-          <t>Twedt, Daniel J. 0000-0003-1223-5045 dtwedt@usgs.gov; Wilson, R. Randy</t>
+          <t>Ballard, Jennifer R.; Mickley, Randall M.; Gibbs, Samantha E.J.; Dwyer, Chris P.; Soos, Catherine; Harms, N. Jane; Gilchrist, H. Grant; Hall, Jeffrey S. 0000-0001-5599-2826 jshall@usgs.gov; Franson, J. Christian 0000-0002-0251-4238 jfranson@usgs.gov; Milton, G. Randy; Parsons, Glen; Allen, Brad; Giroux, Jean-Francois; Lair, Stephane; Mead, Daniel G.; Fischer, John R.</t>
         </is>
       </c>
       <c r="AZ85" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA85" t="inlineStr">
         <is>
-          <t>5821a0dbe4b02f1a881de956</t>
+          <t>586e181fe4b0f5ce109fcad5</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70179454</t>
+          <t>https://pubs.usgs.gov/publication/70192516</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>70179454</t>
+          <t>70192516</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>70179454</t>
+          <t>70192516</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Other Report</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>Ciscoes (&lt;i&gt;Coregonus&lt;/i&gt;, subgenus &lt;i&gt;Leucichthys&lt;/i&gt;) of the Laurentian Great Lakes and Lake Nipigon</t>
+          <t>Impacts of mesquite distribution on seasonal space use of lesser prairie-chickens</t>
+        </is>
+      </c>
+      <c r="H86" t="inlineStr">
+        <is>
+          <t>Rangeland Ecology and Management</t>
+        </is>
+      </c>
+      <c r="M86" t="inlineStr">
+        <is>
+          <t>1551-5028</t>
+        </is>
+      </c>
+      <c r="N86" t="inlineStr">
+        <is>
+          <t>1550-7424</t>
+        </is>
+      </c>
+      <c r="P86" t="inlineStr">
+        <is>
+          <t>10.1016/j.rama.2016.09.006</t>
+        </is>
+      </c>
+      <c r="R86" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="S86" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="T86" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="U86" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V86" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W86" t="inlineStr">
         <is>
-          <t>Great Lakes Fishery Commission</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Y86" t="inlineStr">
         <is>
-          <t>Great Lakes Science Center</t>
+          <t>Coop Res Unit Seattle</t>
         </is>
       </c>
       <c r="Z86" t="inlineStr">
         <is>
-          <t>v, 141 p.</t>
-[...4 lines deleted...]
-          <t>Miscellaneous Publication 2016-01</t>
+          <t>10 p.</t>
+        </is>
+      </c>
+      <c r="AD86" t="inlineStr">
+        <is>
+          <t>68</t>
+        </is>
+      </c>
+      <c r="AE86" t="inlineStr">
+        <is>
+          <t>77</t>
         </is>
       </c>
       <c r="AM86" t="inlineStr">
         <is>
-          <t>Canada, United States</t>
-[...4 lines deleted...]
-          <t> Lake Nipigon, Laurentian Great Lakes </t>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN86" t="inlineStr">
+        <is>
+          <t>New Mexico</t>
+        </is>
+      </c>
+      <c r="AO86" t="inlineStr">
+        <is>
+          <t>Chaves County, Lea County</t>
         </is>
       </c>
       <c r="AW86" t="inlineStr">
         <is>
-          <t>Eshenroder, Randy L.; Vecsei, Paul; Gorman, Owen T. 0000-0003-0451-110X otgorman@usgs.gov; Yule, Daniel 0000-0002-0117-5115 dyule@usgs.gov; Pratt, Thomas C.; Mandrak, Nicholas E.; Bunnell, David B. 0000-0003-3521-7747 dbunnell@usgs.gov; Muir, Andrew M.</t>
+          <t>Boggie, Matthew A.; Strong, Cody R.; Lusk, Daniel; Carleton, Scott A. 0000-0001-9609-650X scarleton@usgs.gov; Gould, William R.; Howard, Randy L.; Nichols, Clay T.; Falkowski, Michael J.; Hagen, Christian A.</t>
         </is>
       </c>
       <c r="AZ86" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA86" t="inlineStr">
         <is>
-          <t>586e1821e4b0f5ce109fcadb</t>
+          <t>5a07e954e4b09af898c8cc13</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70191926</t>
+          <t>https://pubs.usgs.gov/publication/70189110</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>70191926</t>
+          <t>70189110</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>70191926</t>
+          <t>70189110</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>The effects of anthropogenic land cover change on pollen-vegetation relationships in the American Midwest</t>
+          <t>Geologic influence on induced seismicity: Constraints from potential field data in Oklahoma</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Anthropocene</t>
+          <t>Geophysical Research Letters</t>
         </is>
       </c>
       <c r="P87" t="inlineStr">
         <is>
-          <t>10.1016/j.ancene.2016.09.005</t>
+          <t>10.1002/2016GL071808</t>
         </is>
       </c>
       <c r="R87" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="S87" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="T87" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="U87" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V87" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W87" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>American Geophysical Union</t>
         </is>
       </c>
       <c r="Y87" t="inlineStr">
         <is>
-          <t>Southwest Climate Science Center</t>
+          <t>Crustal Geophysics and Geochemistry Science Center</t>
         </is>
       </c>
       <c r="Z87" t="inlineStr">
         <is>
-          <t>12 p.</t>
+          <t>10 p.</t>
         </is>
       </c>
       <c r="AD87" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>152</t>
         </is>
       </c>
       <c r="AE87" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>161</t>
         </is>
       </c>
       <c r="AM87" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN87" t="inlineStr">
         <is>
-          <t>Michigan, Minnesota, Wisconsin</t>
+          <t>Oklahoma</t>
         </is>
       </c>
       <c r="AW87" t="inlineStr">
         <is>
-          <t>Kujawa, Ellen Ruth; Goring, Simon; Dawson, Andria; Calcote, Randy; Grimm, Eric; Hotchkiss, Sara C.; Jackson, Stephen T. 0000-0002-1487-4652 stjackson@usgs.gov; Lynch, Elizabeth A.; McLachlan, Jason S.; St-Jacques, Jeannine-Marie; Umbanhowar, Charles Jr.; Williams, John W.</t>
+          <t>Shah, Anjana K. 0000-0002-3198-081X ashah@usgs.gov; Keller, G. Randy</t>
         </is>
       </c>
       <c r="AZ87" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA87" t="inlineStr">
         <is>
-          <t>59e9b997e4b05fe04cd65cd2</t>
+          <t>595611b4e4b0d1f9f0506755</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70188584</t>
+          <t>https://pubs.usgs.gov/publication/70178213</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>70188584</t>
+          <t>70178213</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>70188584</t>
+          <t>70178213</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>Aspects of the reproductive ecology of female turtles in New Mexico</t>
+          <t>Breeding birds in managed forests on public conservation lands in the Mississippi Alluvial Valley</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Western North American Naturalist</t>
-[...9 lines deleted...]
-          <t>1527-0904</t>
+          <t>Forest Ecology and Management</t>
         </is>
       </c>
       <c r="P88" t="inlineStr">
         <is>
-          <t>10.3398/064.076.0306</t>
+          <t>10.1016/j.foreco.2016.10.031</t>
         </is>
       </c>
       <c r="R88" t="inlineStr">
         <is>
-          <t>76</t>
-[...4 lines deleted...]
-          <t>3</t>
+          <t>384</t>
         </is>
       </c>
       <c r="T88" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="U88" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V88" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W88" t="inlineStr">
         <is>
-          <t>Monte L. Bean Life Science Museum, Brigham Young University</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Y88" t="inlineStr">
         <is>
-          <t>Southwest Biological Science Center</t>
+          <t>Patuxent Wildlife Research Center</t>
         </is>
       </c>
       <c r="Z88" t="inlineStr">
         <is>
-          <t>7 p.</t>
+          <t>11 p.</t>
         </is>
       </c>
       <c r="AD88" t="inlineStr">
         <is>
-          <t>291</t>
+          <t>180</t>
         </is>
       </c>
       <c r="AE88" t="inlineStr">
         <is>
-          <t>297</t>
+          <t>190</t>
         </is>
       </c>
       <c r="AM88" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
-      <c r="AN88" t="inlineStr">
-[...1 lines deleted...]
-          <t>New Mexico</t>
+      <c r="AQ88" t="inlineStr">
+        <is>
+          <t> Mississippi Alluvial Valley</t>
         </is>
       </c>
       <c r="AW88" t="inlineStr">
         <is>
-          <t>Lovich, Jeffrey E. 0000-0002-7789-2831 jeffrey_lovich@usgs.gov; Agha, Mickey; Painter, Charlie; Cole, Levi; Fitzgerald, Austin; Narum, Kevin; Jennings, Randy</t>
+          <t>Twedt, Daniel J. 0000-0003-1223-5045 dtwedt@usgs.gov; Wilson, R. Randy</t>
         </is>
       </c>
       <c r="AZ88" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA88" t="inlineStr">
         <is>
-          <t>5944ee18e4b062508e333615</t>
+          <t>5821a0dbe4b02f1a881de956</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70179387</t>
+          <t>https://pubs.usgs.gov/publication/70179454</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>70179387</t>
+          <t>70179454</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>70179387</t>
+          <t>70179454</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Other Report</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>A point mutation in the polymerase protein PB2 allows a reassortant H9N2 influenza isolate of wild-bird origin to replicate in human cells.</t>
-[...14 lines deleted...]
-          <t>41</t>
+          <t>Ciscoes (&lt;i&gt;Coregonus&lt;/i&gt;, subgenus &lt;i&gt;Leucichthys&lt;/i&gt;) of the Laurentian Great Lakes and Lake Nipigon</t>
         </is>
       </c>
       <c r="T89" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
       <c r="U89" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V89" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W89" t="inlineStr">
         <is>
-          <t>Elsevier </t>
+          <t>Great Lakes Fishery Commission</t>
         </is>
       </c>
       <c r="Y89" t="inlineStr">
         <is>
-          <t>Alaska Science Center Biology WTEB</t>
+          <t>Great Lakes Science Center</t>
         </is>
       </c>
       <c r="Z89" t="inlineStr">
         <is>
-          <t>10 p.</t>
-[...9 lines deleted...]
-          <t>288</t>
+          <t>v, 141 p.</t>
+        </is>
+      </c>
+      <c r="AC89" t="inlineStr">
+        <is>
+          <t>Miscellaneous Publication 2016-01</t>
+        </is>
+      </c>
+      <c r="AM89" t="inlineStr">
+        <is>
+          <t>Canada, United States</t>
+        </is>
+      </c>
+      <c r="AQ89" t="inlineStr">
+        <is>
+          <t> Lake Nipigon, Laurentian Great Lakes </t>
         </is>
       </c>
       <c r="AW89" t="inlineStr">
         <is>
-          <t>Hussein, Islam T.M.; Ma, Eric J.; Hill, Nichola J.; Meixell, Brandt W. 0000-0002-6738-0349 bmeixell@usgs.gov; Lindberg, Mark S.; Albrecht, Randy A.; Bahl, Justin; Runstadler, Jonathan A.</t>
+          <t>Eshenroder, Randy L.; Vecsei, Paul; Gorman, Owen T. 0000-0003-0451-110X otgorman@usgs.gov; Yule, Daniel 0000-0002-0117-5115 dyule@usgs.gov; Pratt, Thomas C.; Mandrak, Nicholas E.; Bunnell, David B. 0000-0003-3521-7747 dbunnell@usgs.gov; Muir, Andrew M.</t>
         </is>
       </c>
       <c r="AZ89" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA89" t="inlineStr">
         <is>
-          <t>586781f8e4b0cd2dabe7c71b</t>
+          <t>586e1821e4b0f5ce109fcadb</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70173796</t>
+          <t>https://pubs.usgs.gov/publication/70191926</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>70173796</t>
+          <t>70191926</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>70173796</t>
+          <t>70191926</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Object-based forest classification to facilitate landscape-scale conservation in the Mississippi Alluvial Valley</t>
+          <t>The effects of anthropogenic land cover change on pollen-vegetation relationships in the American Midwest</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Remote Sensing Applications: Society and Environment</t>
+          <t>Anthropocene</t>
         </is>
       </c>
       <c r="P90" t="inlineStr">
         <is>
-          <t>10.1016/j.rsase.2016.01.003</t>
+          <t>10.1016/j.ancene.2016.09.005</t>
         </is>
       </c>
       <c r="R90" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>15</t>
         </is>
       </c>
       <c r="T90" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
       <c r="U90" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V90" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W90" t="inlineStr">
         <is>
           <t>Elsevier</t>
         </is>
       </c>
       <c r="Y90" t="inlineStr">
         <is>
-          <t>Patuxent Wildlife Research Center</t>
+          <t>Southwest Climate Science Center</t>
         </is>
       </c>
       <c r="Z90" t="inlineStr">
         <is>
-          <t>6 p.</t>
+          <t>12 p.</t>
         </is>
       </c>
       <c r="AD90" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>60</t>
         </is>
       </c>
       <c r="AE90" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>71</t>
         </is>
       </c>
       <c r="AM90" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN90" t="inlineStr">
         <is>
-          <t>Arkansas, Louisiana, Mississippi, Missouri</t>
-[...14 lines deleted...]
-          <t>N</t>
+          <t>Michigan, Minnesota, Wisconsin</t>
         </is>
       </c>
       <c r="AW90" t="inlineStr">
         <is>
-          <t>Mitchell, Michael; Wilson, R. Randy; Twedt, Daniel J. 0000-0003-1223-5045 dtwedt@usgs.gov; Mini, Anne; James, J. Dale</t>
+          <t>Kujawa, Ellen Ruth; Goring, Simon; Dawson, Andria; Calcote, Randy; Grimm, Eric; Hotchkiss, Sara C.; Jackson, Stephen T. 0000-0002-1487-4652 stjackson@usgs.gov; Lynch, Elizabeth A.; McLachlan, Jason S.; St-Jacques, Jeannine-Marie; Umbanhowar, Charles Jr.; Williams, John W.</t>
         </is>
       </c>
       <c r="AZ90" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA90" t="inlineStr">
         <is>
-          <t>576ba89fe4b07657d1a17683</t>
-[...29 lines deleted...]
-          <t>10/2016</t>
+          <t>59e9b997e4b05fe04cd65cd2</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70192536</t>
+          <t>https://pubs.usgs.gov/publication/70188584</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>70192536</t>
+          <t>70188584</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>70192536</t>
+          <t>70188584</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>A simple prioritization tool to diagnose impairment of stream temperature for coldwater fishes in the Great Basin</t>
+          <t>Aspects of the reproductive ecology of female turtles in New Mexico</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>North American Journal of Fisheries Management</t>
+          <t>Western North American Naturalist</t>
+        </is>
+      </c>
+      <c r="M91" t="inlineStr">
+        <is>
+          <t>1944-8341</t>
+        </is>
+      </c>
+      <c r="N91" t="inlineStr">
+        <is>
+          <t>1527-0904</t>
         </is>
       </c>
       <c r="P91" t="inlineStr">
         <is>
-          <t>10.1080/02755947.2015.1115449</t>
+          <t>10.3398/064.076.0306</t>
         </is>
       </c>
       <c r="R91" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>76</t>
         </is>
       </c>
       <c r="S91" t="inlineStr">
         <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="T91" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="U91" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V91" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W91" t="inlineStr">
+        <is>
+          <t>Monte L. Bean Life Science Museum, Brigham Young University</t>
+        </is>
+      </c>
+      <c r="Y91" t="inlineStr">
+        <is>
+          <t>Southwest Biological Science Center</t>
+        </is>
+      </c>
+      <c r="Z91" t="inlineStr">
+        <is>
+          <t>7 p.</t>
+        </is>
+      </c>
+      <c r="AD91" t="inlineStr">
+        <is>
+          <t>291</t>
+        </is>
+      </c>
+      <c r="AE91" t="inlineStr">
+        <is>
+          <t>297</t>
+        </is>
+      </c>
+      <c r="AM91" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN91" t="inlineStr">
+        <is>
+          <t>New Mexico</t>
+        </is>
+      </c>
+      <c r="AW91" t="inlineStr">
+        <is>
+          <t>Lovich, Jeffrey E. 0000-0002-7789-2831 jeffrey_lovich@usgs.gov; Agha, Mickey; Painter, Charlie; Cole, Levi; Fitzgerald, Austin; Narum, Kevin; Jennings, Randy</t>
+        </is>
+      </c>
+      <c r="AZ91" t="inlineStr">
+        <is>
           <t>1</t>
         </is>
       </c>
-      <c r="T91" t="inlineStr">
-[...63 lines deleted...]
-      </c>
       <c r="BA91" t="inlineStr">
         <is>
-          <t>5a07ea76e4b09af898c8cc8d</t>
+          <t>5944ee18e4b062508e333615</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70156652</t>
+          <t>https://pubs.usgs.gov/publication/70179387</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>70156652</t>
+          <t>70179387</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>70156652</t>
+          <t>70179387</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Conference Paper</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Conference Paper</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Forest structure of oak plantations after silvicultural treatment to enhance habitat for wildlife</t>
+          <t>A point mutation in the polymerase protein PB2 allows a reassortant H9N2 influenza isolate of wild-bird origin to replicate in human cells.</t>
+        </is>
+      </c>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>Infection, Genetics and Evolution</t>
+        </is>
+      </c>
+      <c r="P92" t="inlineStr">
+        <is>
+          <t>10.1016/j.meegid.2016.04.011</t>
+        </is>
+      </c>
+      <c r="R92" t="inlineStr">
+        <is>
+          <t>41</t>
         </is>
       </c>
       <c r="T92" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
       <c r="U92" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V92" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W92" t="inlineStr">
         <is>
-          <t>USDA Forest Service, Southern Research Station</t>
+          <t>Elsevier </t>
         </is>
       </c>
       <c r="Y92" t="inlineStr">
         <is>
-          <t>Patuxent Wildlife Research Center</t>
+          <t>Alaska Science Center Biology WTEB</t>
         </is>
       </c>
       <c r="Z92" t="inlineStr">
         <is>
-          <t>9 p.</t>
-[...14 lines deleted...]
-          <t>Proceedings of the 18th Biennial Southern Silvicultural Research Conference</t>
+          <t>10 p.</t>
         </is>
       </c>
       <c r="AD92" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>279</t>
         </is>
       </c>
       <c r="AE92" t="inlineStr">
         <is>
-          <t>121</t>
-[...4 lines deleted...]
-          <t>18th Biennial Southern Silvicultural Research Conference</t>
+          <t>288</t>
         </is>
       </c>
       <c r="AW92" t="inlineStr">
         <is>
-          <t>Twedt, Daniel J. 0000-0003-1223-5045 dtwedt@usgs.gov; Phillip, Cherrie-Lee P.; Guilfoyle, Michael P.; Wilson, R. Randy</t>
-[...4 lines deleted...]
-          <t>Schweitzer, Callie Jo; Clatterbuck, Wayne K.; Oswalt, Christopher M.</t>
+          <t>Hussein, Islam T.M.; Ma, Eric J.; Hill, Nichola J.; Meixell, Brandt W. 0000-0002-6738-0349 bmeixell@usgs.gov; Lindberg, Mark S.; Albrecht, Randy A.; Bahl, Justin; Runstadler, Jonathan A.</t>
         </is>
       </c>
       <c r="AZ92" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA92" t="inlineStr">
         <is>
-          <t>58be833be4b014cc3a3a99ed</t>
+          <t>586781f8e4b0cd2dabe7c71b</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70176942</t>
+          <t>https://pubs.usgs.gov/publication/70173796</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>70176942</t>
+          <t>70173796</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>70176942</t>
+          <t>70173796</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Precipitation regime classification for the Mojave Desert: Implications for fire occurrence</t>
+          <t>Object-based forest classification to facilitate landscape-scale conservation in the Mississippi Alluvial Valley</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Journal of Arid Environments</t>
+          <t>Remote Sensing Applications: Society and Environment</t>
         </is>
       </c>
       <c r="P93" t="inlineStr">
         <is>
-          <t>10.1016/j.jaridenv.2015.09.002</t>
+          <t>10.1016/j.rsase.2016.01.003</t>
         </is>
       </c>
       <c r="R93" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>4</t>
         </is>
       </c>
       <c r="T93" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
       <c r="U93" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V93" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W93" t="inlineStr">
         <is>
           <t>Elsevier</t>
         </is>
       </c>
       <c r="Y93" t="inlineStr">
         <is>
-          <t>Earth Resources Observation and Science (EROS) Center; Western Ecological Research Center</t>
+          <t>Patuxent Wildlife Research Center</t>
         </is>
       </c>
       <c r="Z93" t="inlineStr">
         <is>
-          <t>10 p.</t>
+          <t>6 p.</t>
         </is>
       </c>
       <c r="AD93" t="inlineStr">
         <is>
-          <t>388</t>
+          <t>55</t>
         </is>
       </c>
       <c r="AE93" t="inlineStr">
         <is>
-          <t>397</t>
-[...4 lines deleted...]
-          <t>10</t>
+          <t>60</t>
         </is>
       </c>
       <c r="AM93" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
+      <c r="AN93" t="inlineStr">
+        <is>
+          <t>Arkansas, Louisiana, Mississippi, Missouri</t>
+        </is>
+      </c>
       <c r="AQ93" t="inlineStr">
         <is>
-          <t>Mojave Desert</t>
+          <t>Mississippi Alluvial Valley</t>
+        </is>
+      </c>
+      <c r="AU93" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AV93" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW93" t="inlineStr">
         <is>
-          <t>Tagestad, Jerry; Brooks, Matthew L. 0000-0002-3518-6787 mlbrooks@usgs.gov; Cullinan, Valerie; Downs, Janelle; McKinley, Randy 0000-0001-7644-6365 rmckinley@usgs.gov</t>
+          <t>Mitchell, Michael; Wilson, R. Randy; Twedt, Daniel J. 0000-0003-1223-5045 dtwedt@usgs.gov; Mini, Anne; James, J. Dale</t>
         </is>
       </c>
       <c r="AZ93" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA93" t="inlineStr">
         <is>
-          <t>57ffdefee4b0824b2d179cf6</t>
+          <t>576ba89fe4b07657d1a17683</t>
+        </is>
+      </c>
+      <c r="BB93" t="inlineStr">
+        <is>
+          <t>10.1016/j.rsase.2016.01.003</t>
+        </is>
+      </c>
+      <c r="BC93" t="inlineStr">
+        <is>
+          <t>http://dx.doi.org/10.1016/j.rsase.2016.01.003</t>
+        </is>
+      </c>
+      <c r="BD93" t="inlineStr">
+        <is>
+          <t>Elsevier BV</t>
+        </is>
+      </c>
+      <c r="BE93" t="inlineStr">
+        <is>
+          <t>Mitchell Michael, Wilson R. Randy, Twedt Daniel J., Mini Anne E., James J. Dale</t>
+        </is>
+      </c>
+      <c r="BF93" t="inlineStr">
+        <is>
+          <t>Remote Sensing Applications: Society and Environment</t>
+        </is>
+      </c>
+      <c r="BG93" t="inlineStr">
+        <is>
+          <t>10/2016</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70184221</t>
+          <t>https://pubs.usgs.gov/publication/70192536</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>70184221</t>
+          <t>70192536</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>70184221</t>
+          <t>70192536</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Relations between soil hydraulic properties and burn severity</t>
+          <t>A simple prioritization tool to diagnose impairment of stream temperature for coldwater fishes in the Great Basin</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>International Journal of Wildland Fire</t>
+          <t>North American Journal of Fisheries Management</t>
         </is>
       </c>
       <c r="P94" t="inlineStr">
         <is>
-          <t>10.1071/WF14062</t>
+          <t>10.1080/02755947.2015.1115449</t>
         </is>
       </c>
       <c r="R94" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>36</t>
         </is>
       </c>
       <c r="S94" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>1</t>
         </is>
       </c>
       <c r="T94" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="U94" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V94" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W94" t="inlineStr">
         <is>
-          <t>CSIRO Publishing</t>
+          <t>Taylor &amp; Francis</t>
         </is>
       </c>
       <c r="Y94" t="inlineStr">
         <is>
-          <t>Earth Resources Observation and Science (EROS) Center; National Research Program - Central Branch</t>
+          <t>Coop Res Unit Seattle; Forest and Rangeland Ecosystem Science Center</t>
         </is>
       </c>
       <c r="Z94" t="inlineStr">
         <is>
-          <t>15 p.</t>
+          <t>14 p.</t>
         </is>
       </c>
       <c r="AD94" t="inlineStr">
         <is>
-          <t>279</t>
+          <t>147</t>
         </is>
       </c>
       <c r="AE94" t="inlineStr">
         <is>
-          <t>293</t>
+          <t>160</t>
+        </is>
+      </c>
+      <c r="AM94" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN94" t="inlineStr">
+        <is>
+          <t>Nevada</t>
+        </is>
+      </c>
+      <c r="AQ94" t="inlineStr">
+        <is>
+          <t>Great Basin</t>
         </is>
       </c>
       <c r="AW94" t="inlineStr">
         <is>
-          <t>Moody, John A. 0000-0003-2609-364X jamoody@usgs.gov; Ebel, Brian A. 0000-0002-5413-3963 bebel@usgs.gov; Nyman, Petter; Martin, Deborah A. 0000-0001-8237-0838 damartin@usgs.gov; Stoof, Cathelijne R.; McKinley, Randy 0000-0001-7644-6365 rmckinley@usgs.gov</t>
+          <t>Falke, Jeffrey A. 0000-0002-6670-8250 jfalke@usgs.gov; Dunham, Jason B. jdunham@usgs.gov; Hockman-Wert, David 0000-0003-2436-6237 dhockman-wert@usgs.gov; Pahl, Randy A.</t>
         </is>
       </c>
       <c r="AZ94" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA94" t="inlineStr">
         <is>
-          <t>58be833be4b014cc3a3a99ef</t>
+          <t>5a07ea76e4b09af898c8cc8d</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70193730</t>
+          <t>https://pubs.usgs.gov/publication/70156652</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>70193730</t>
+          <t>70156652</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>70193730</t>
+          <t>70156652</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Book chapter</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Book Chapter</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>Formulating the American Geophysical Union's Scientific Integrity and Professional Ethics Policy: Challenges and lessons learned</t>
-[...9 lines deleted...]
-          <t>10.1016/B978-0-12-799935-7.00008-3</t>
+          <t>Forest structure of oak plantations after silvicultural treatment to enhance habitat for wildlife</t>
         </is>
       </c>
       <c r="T95" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="U95" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V95" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W95" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>USDA Forest Service, Southern Research Station</t>
         </is>
       </c>
       <c r="Y95" t="inlineStr">
         <is>
-          <t>Office of Science Quality and Integrity</t>
+          <t>Patuxent Wildlife Research Center</t>
         </is>
       </c>
       <c r="Z95" t="inlineStr">
         <is>
-          <t>11 p.</t>
+          <t>9 p.</t>
         </is>
       </c>
       <c r="AA95" t="inlineStr">
         <is>
           <t>Book</t>
         </is>
       </c>
       <c r="AB95" t="inlineStr">
         <is>
-          <t>Monograph</t>
+          <t>Conference publication</t>
         </is>
       </c>
       <c r="AC95" t="inlineStr">
         <is>
-          <t>Geoethics: Ethical challenges and case studies in Earth Sciences</t>
+          <t>Proceedings of the 18th Biennial Southern Silvicultural Research Conference</t>
         </is>
       </c>
       <c r="AD95" t="inlineStr">
         <is>
-          <t>83</t>
+          <t>113</t>
         </is>
       </c>
       <c r="AE95" t="inlineStr">
         <is>
-          <t>93</t>
+          <t>121</t>
+        </is>
+      </c>
+      <c r="AJ95" t="inlineStr">
+        <is>
+          <t>18th Biennial Southern Silvicultural Research Conference</t>
         </is>
       </c>
       <c r="AW95" t="inlineStr">
         <is>
-          <t>Gundersen, Linda C. lgundersen@usgs.gov; Townsend, Randy</t>
+          <t>Twedt, Daniel J. 0000-0003-1223-5045 dtwedt@usgs.gov; Phillip, Cherrie-Lee P.; Guilfoyle, Michael P.; Wilson, R. Randy</t>
+        </is>
+      </c>
+      <c r="AX95" t="inlineStr">
+        <is>
+          <t>Schweitzer, Callie Jo; Clatterbuck, Wayne K.; Oswalt, Christopher M.</t>
         </is>
       </c>
       <c r="AZ95" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA95" t="inlineStr">
         <is>
-          <t>5a60fc5ae4b06e28e9c23d9b</t>
+          <t>58be833be4b014cc3a3a99ed</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70168392</t>
+          <t>https://pubs.usgs.gov/publication/70176942</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>70168392</t>
+          <t>70176942</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>70168392</t>
+          <t>70176942</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Predictions of future ephemeral springtime waterbird stopover habitat availability under global change</t>
+          <t>Precipitation regime classification for the Mojave Desert: Implications for fire occurrence</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Ecosphere</t>
+          <t>Journal of Arid Environments</t>
         </is>
       </c>
       <c r="P96" t="inlineStr">
         <is>
-          <t>10.1890/ES15-00256.1</t>
+          <t>10.1016/j.jaridenv.2015.09.002</t>
         </is>
       </c>
       <c r="R96" t="inlineStr">
         <is>
-          <t>6</t>
-[...4 lines deleted...]
-          <t>11</t>
+          <t>124</t>
         </is>
       </c>
       <c r="T96" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="U96" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V96" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W96" t="inlineStr">
         <is>
-          <t>Ecological Society of America</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Y96" t="inlineStr">
         <is>
-          <t>Coop Res Unit Seattle</t>
+          <t>Earth Resources Observation and Science (EROS) Center; Western Ecological Research Center</t>
         </is>
       </c>
       <c r="Z96" t="inlineStr">
         <is>
-          <t>26 p.</t>
+          <t>10 p.</t>
         </is>
       </c>
       <c r="AD96" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>388</t>
         </is>
       </c>
       <c r="AE96" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>397</t>
+        </is>
+      </c>
+      <c r="AF96" t="inlineStr">
+        <is>
+          <t>10</t>
         </is>
       </c>
       <c r="AM96" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
-      <c r="AN96" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AQ96" t="inlineStr">
         <is>
-          <t>Rainwater Basin</t>
-[...9 lines deleted...]
-          <t>N</t>
+          <t>Mojave Desert</t>
         </is>
       </c>
       <c r="AW96" t="inlineStr">
         <is>
-          <t>Uden, Daniel R.; Allen, Craig R. 0000-0001-8655-8272 allencr@usgs.gov; Bishop, Andrew A.; Grosse, Roger; Jorgensen, Christopher F.; LaGrange, Theodore G.; Stutheit, Randy G.; Vrtiska, Mark P.</t>
+          <t>Tagestad, Jerry; Brooks, Matthew L. 0000-0002-3518-6787 mlbrooks@usgs.gov; Cullinan, Valerie; Downs, Janelle; McKinley, Randy 0000-0001-7644-6365 rmckinley@usgs.gov</t>
         </is>
       </c>
       <c r="AZ96" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA96" t="inlineStr">
         <is>
-          <t>56bdbec8e4b06458514aeed9</t>
+          <t>57ffdefee4b0824b2d179cf6</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70157271</t>
+          <t>https://pubs.usgs.gov/publication/70184221</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>70157271</t>
+          <t>70184221</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>70157271</t>
+          <t>70184221</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>Developing analytical approaches to explore the connection between endocrine-active pharmaceuticals in water to effects in fish</t>
+          <t>Relations between soil hydraulic properties and burn severity</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Analytical and Bioanalytical Chemistry</t>
+          <t>International Journal of Wildland Fire</t>
         </is>
       </c>
       <c r="P97" t="inlineStr">
         <is>
-          <t>10.1007/s00216-015-8813-0</t>
+          <t>10.1071/WF14062</t>
         </is>
       </c>
       <c r="R97" t="inlineStr">
         <is>
-          <t>407</t>
+          <t>25</t>
         </is>
       </c>
       <c r="S97" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>3</t>
         </is>
       </c>
       <c r="T97" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
       <c r="U97" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V97" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W97" t="inlineStr">
         <is>
-          <t>Springer</t>
+          <t>CSIRO Publishing</t>
         </is>
       </c>
       <c r="Y97" t="inlineStr">
         <is>
-          <t>Columbia Environmental Research Center; Contaminant Biology Program</t>
+          <t>Earth Resources Observation and Science (EROS) Center; National Research Program - Central Branch</t>
         </is>
       </c>
       <c r="Z97" t="inlineStr">
         <is>
-          <t>12 p.</t>
+          <t>15 p.</t>
         </is>
       </c>
       <c r="AD97" t="inlineStr">
         <is>
-          <t>6481</t>
+          <t>279</t>
         </is>
       </c>
       <c r="AE97" t="inlineStr">
         <is>
-          <t>6492</t>
-[...9 lines deleted...]
-          <t>N</t>
+          <t>293</t>
         </is>
       </c>
       <c r="AW97" t="inlineStr">
         <is>
-          <t>Jones-Lepp, Tammy L.; Taniguchi-Fu, Randi L.; Morgan, Jade; Nance, Trevor; Ward, Matthew; Alvarez, David A. dalvarez@usgs.gov; Mills, Lesley</t>
+          <t>Moody, John A. 0000-0003-2609-364X jamoody@usgs.gov; Ebel, Brian A. 0000-0002-5413-3963 bebel@usgs.gov; Nyman, Petter; Martin, Deborah A. 0000-0001-8237-0838 damartin@usgs.gov; Stoof, Cathelijne R.; McKinley, Randy 0000-0001-7644-6365 rmckinley@usgs.gov</t>
         </is>
       </c>
       <c r="AZ97" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA97" t="inlineStr">
         <is>
-          <t>55fbd63be4b05d6c4e5028c5</t>
+          <t>58be833be4b014cc3a3a99ef</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70156021</t>
+          <t>https://pubs.usgs.gov/publication/70193730</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>70156021</t>
+          <t>70193730</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>70156021</t>
+          <t>70193730</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Book chapter</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Book Chapter</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Gene transcription in polar bears (&lt;i&gt;Ursus maritimus&lt;/i&gt;) from disparate populations</t>
-[...4 lines deleted...]
-          <t>Polar Biology</t>
+          <t>Formulating the American Geophysical Union's Scientific Integrity and Professional Ethics Policy: Challenges and lessons learned</t>
+        </is>
+      </c>
+      <c r="K98" t="inlineStr">
+        <is>
+          <t>8</t>
         </is>
       </c>
       <c r="P98" t="inlineStr">
         <is>
-          <t>10.1007/s00300-015-1705-0</t>
-[...9 lines deleted...]
-          <t>9</t>
+          <t>10.1016/B978-0-12-799935-7.00008-3</t>
         </is>
       </c>
       <c r="T98" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
       <c r="U98" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V98" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W98" t="inlineStr">
         <is>
-          <t>Springer</t>
-[...4 lines deleted...]
-          <t>Heidelberg, Germany</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Y98" t="inlineStr">
         <is>
-          <t>Western Ecological Research Center</t>
+          <t>Office of Science Quality and Integrity</t>
         </is>
       </c>
       <c r="Z98" t="inlineStr">
         <is>
-          <t>15 p.</t>
+          <t>11 p.</t>
+        </is>
+      </c>
+      <c r="AA98" t="inlineStr">
+        <is>
+          <t>Book</t>
+        </is>
+      </c>
+      <c r="AB98" t="inlineStr">
+        <is>
+          <t>Monograph</t>
+        </is>
+      </c>
+      <c r="AC98" t="inlineStr">
+        <is>
+          <t>Geoethics: Ethical challenges and case studies in Earth Sciences</t>
         </is>
       </c>
       <c r="AD98" t="inlineStr">
         <is>
-          <t>1413</t>
+          <t>83</t>
         </is>
       </c>
       <c r="AE98" t="inlineStr">
         <is>
-          <t>1427</t>
-[...24 lines deleted...]
-          <t>N</t>
+          <t>93</t>
         </is>
       </c>
       <c r="AW98" t="inlineStr">
         <is>
-          <t>Bowen, Lizabeth 0000-0001-9115-4336 lbowen@usgs.gov; Miles, A. Keith 0000-0002-3108-808X keith_miles@usgs.gov; Waters-Dynes, Shannon C. 0000-0002-9707-4684 swaters@usgs.gov; Meyerson, Randi; Rode, Karyn D. 0000-0002-3328-8202 krode@usgs.gov; Atwood, Todd C. 0000-0002-1971-3110 tatwood@usgs.gov</t>
+          <t>Gundersen, Linda C. lgundersen@usgs.gov; Townsend, Randy</t>
         </is>
       </c>
       <c r="AZ98" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA98" t="inlineStr">
         <is>
-          <t>55cdb1abe4b08400b1fe13a3</t>
+          <t>5a60fc5ae4b06e28e9c23d9b</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70148061</t>
+          <t>https://pubs.usgs.gov/publication/70168392</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>70148061</t>
+          <t>70168392</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>70148061</t>
+          <t>70168392</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Inter-laboratory variation in the chemical analysis of acidic forest soil reference samples from eastern North America</t>
+          <t>Predictions of future ephemeral springtime waterbird stopover habitat availability under global change</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>Ecosphere</t>
         </is>
       </c>
       <c r="P99" t="inlineStr">
         <is>
-          <t>10.1890/ES14-00209.1</t>
+          <t>10.1890/ES15-00256.1</t>
         </is>
       </c>
       <c r="R99" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="S99" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>11</t>
         </is>
       </c>
       <c r="T99" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
       <c r="U99" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V99" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W99" t="inlineStr">
         <is>
           <t>Ecological Society of America</t>
         </is>
       </c>
-      <c r="X99" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="Y99" t="inlineStr">
         <is>
-          <t>New York Water Science Center</t>
+          <t>Coop Res Unit Seattle</t>
         </is>
       </c>
       <c r="Z99" t="inlineStr">
         <is>
-          <t>22 p.</t>
+          <t>26 p.</t>
         </is>
       </c>
       <c r="AD99" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="AE99" t="inlineStr">
         <is>
-          <t>22</t>
-[...4 lines deleted...]
-          <t>22</t>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="AM99" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN99" t="inlineStr">
+        <is>
+          <t>Nebraska</t>
+        </is>
+      </c>
+      <c r="AQ99" t="inlineStr">
+        <is>
+          <t>Rainwater Basin</t>
         </is>
       </c>
       <c r="AU99" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AV99" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AW99" t="inlineStr">
         <is>
-          <t>Ross, Donald S.; Bailiey, Scott W; Briggs, Russell D; Curry, Johanna; Fernandez, Ivan J.; Fredriksen, Guinevere; Goodale, Christine L.; Hazlett, Paul W.; Heine, Paul R; Johnson, Chris E.; Larson, John T; Lawrence, Gregory B. 0000-0002-8035-2350 glawrenc@usgs.gov; Kolka, Randy K;  Ouimet; Pare, D; Richter, Daniel D.; Shirmer, Charles D; Warby, Richard A.F.</t>
+          <t>Uden, Daniel R.; Allen, Craig R. 0000-0001-8655-8272 allencr@usgs.gov; Bishop, Andrew A.; Grosse, Roger; Jorgensen, Christopher F.; LaGrange, Theodore G.; Stutheit, Randy G.; Vrtiska, Mark P.</t>
         </is>
       </c>
       <c r="AZ99" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA99" t="inlineStr">
         <is>
-          <t>555b0d50e4b0a92fa7eac62b</t>
+          <t>56bdbec8e4b06458514aeed9</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70140798</t>
+          <t>https://pubs.usgs.gov/publication/70157271</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>70140798</t>
+          <t>70157271</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>70140798</t>
+          <t>70157271</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>Earthquake hypocenters and focal mechanisms in central Oklahoma reveal a complex system of reactivated subsurface strike-slip faulting</t>
+          <t>Developing analytical approaches to explore the connection between endocrine-active pharmaceuticals in water to effects in fish</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Geophysical Research Letters</t>
+          <t>Analytical and Bioanalytical Chemistry</t>
         </is>
       </c>
       <c r="P100" t="inlineStr">
         <is>
-          <t>10.1002/2014GL062730</t>
+          <t>10.1007/s00216-015-8813-0</t>
         </is>
       </c>
       <c r="R100" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>407</t>
         </is>
       </c>
       <c r="S100" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>21</t>
         </is>
       </c>
       <c r="T100" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
       <c r="U100" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V100" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W100" t="inlineStr">
         <is>
-          <t>Wiley-Blackwell Publishing, Inc.</t>
+          <t>Springer</t>
         </is>
       </c>
       <c r="Y100" t="inlineStr">
         <is>
-          <t>Geologic Hazards Science Center</t>
+          <t>Columbia Environmental Research Center; Contaminant Biology Program</t>
         </is>
       </c>
       <c r="Z100" t="inlineStr">
         <is>
-          <t>8 p.</t>
+          <t>12 p.</t>
         </is>
       </c>
       <c r="AD100" t="inlineStr">
         <is>
-          <t>2742</t>
+          <t>6481</t>
         </is>
       </c>
       <c r="AE100" t="inlineStr">
         <is>
-          <t>2749</t>
-[...9 lines deleted...]
-          <t>Oklahoma</t>
+          <t>6492</t>
         </is>
       </c>
       <c r="AU100" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AV100" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AW100" t="inlineStr">
         <is>
-          <t>McNamara, Daniel E. 0000-0001-6860-0350 mcnamara@usgs.gov; Benz, Harley M. 0000-0002-6860-2134 benz@usgs.gov; Herrmann, Robert B.; Bergman, Eric A. 0000-0002-7069-8286; Earle, Paul S. pearle@usgs.gov; Holland, Austin F.; Baldwin, Randy W. rbaldwin@usgs.gov; Gassner, A.</t>
+          <t>Jones-Lepp, Tammy L.; Taniguchi-Fu, Randi L.; Morgan, Jade; Nance, Trevor; Ward, Matthew; Alvarez, David A. dalvarez@usgs.gov; Mills, Lesley</t>
         </is>
       </c>
       <c r="AZ100" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA100" t="inlineStr">
         <is>
-          <t>54dd2a6fe4b08de9379b305e</t>
+          <t>55fbd63be4b05d6c4e5028c5</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70140681</t>
+          <t>https://pubs.usgs.gov/publication/70156021</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>70140681</t>
+          <t>70156021</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>70140681</t>
+          <t>70156021</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>A laboratory evaluation of tagging-related mortality and tag loss in juvenile humpback chub</t>
+          <t>Gene transcription in polar bears (&lt;i&gt;Ursus maritimus&lt;/i&gt;) from disparate populations</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>North American Journal of Fisheries Management</t>
+          <t>Polar Biology</t>
         </is>
       </c>
       <c r="P101" t="inlineStr">
         <is>
-          <t>10.1080/02755947.2014.986345</t>
+          <t>10.1007/s00300-015-1705-0</t>
         </is>
       </c>
       <c r="R101" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>38</t>
         </is>
       </c>
       <c r="S101" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>9</t>
         </is>
       </c>
       <c r="T101" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
       <c r="U101" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V101" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W101" t="inlineStr">
         <is>
-          <t>American Fisheries Society</t>
+          <t>Springer</t>
         </is>
       </c>
       <c r="X101" t="inlineStr">
         <is>
-          <t>Lawrence, KS</t>
+          <t>Heidelberg, Germany</t>
         </is>
       </c>
       <c r="Y101" t="inlineStr">
         <is>
-          <t>Southwest Biological Science Center</t>
+          <t>Western Ecological Research Center</t>
         </is>
       </c>
       <c r="Z101" t="inlineStr">
         <is>
-          <t>6 p.</t>
+          <t>15 p.</t>
         </is>
       </c>
       <c r="AD101" t="inlineStr">
         <is>
-          <t>135</t>
+          <t>1413</t>
         </is>
       </c>
       <c r="AE101" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>1427</t>
         </is>
       </c>
       <c r="AF101" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="AH101" t="inlineStr">
+        <is>
+          <t>2011-03-01</t>
+        </is>
+      </c>
+      <c r="AI101" t="inlineStr">
+        <is>
+          <t>2012-12-31</t>
         </is>
       </c>
       <c r="AU101" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AV101" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AW101" t="inlineStr">
         <is>
-          <t>Ward, David L. 0000-0002-3355-0637 dlward@usgs.gov; Persons, William R. wpersons@usgs.gov; Young, Kirk; Stone, Dennis M.; Van Haverbeke, Randy; Knight, William R.</t>
+          <t>Bowen, Lizabeth 0000-0001-9115-4336 lbowen@usgs.gov; Miles, A. Keith 0000-0002-3108-808X keith_miles@usgs.gov; Waters-Dynes, Shannon C. 0000-0002-9707-4684 swaters@usgs.gov; Meyerson, Randi; Rode, Karyn D. 0000-0002-3328-8202 krode@usgs.gov; Atwood, Todd C. 0000-0002-1971-3110 tatwood@usgs.gov</t>
         </is>
       </c>
       <c r="AZ101" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA101" t="inlineStr">
         <is>
-          <t>54dd2a4be4b08de9379b2fc7</t>
+          <t>55cdb1abe4b08400b1fe13a3</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70159319</t>
+          <t>https://pubs.usgs.gov/publication/70148061</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>70159319</t>
+          <t>70148061</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>70159319</t>
+          <t>70148061</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Strontium isotopes in otoliths of a non-migratory fish (slimy sculpin): Implications for provenance studies</t>
+          <t>Inter-laboratory variation in the chemical analysis of acidic forest soil reference samples from eastern North America</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Geochimica et Cosmochimica Acta</t>
+          <t>Ecosphere</t>
         </is>
       </c>
       <c r="P102" t="inlineStr">
         <is>
-          <t>10.1016/j.gca.2014.10.032</t>
+          <t>10.1890/ES14-00209.1</t>
         </is>
       </c>
       <c r="R102" t="inlineStr">
         <is>
-          <t>149</t>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="S102" t="inlineStr">
+        <is>
+          <t>5</t>
         </is>
       </c>
       <c r="T102" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
       <c r="U102" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V102" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W102" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>Ecological Society of America</t>
+        </is>
+      </c>
+      <c r="X102" t="inlineStr">
+        <is>
+          <t>Washington, D.C.</t>
         </is>
       </c>
       <c r="Y102" t="inlineStr">
         <is>
-          <t>Alaska Science Center Geography</t>
+          <t>New York Water Science Center</t>
         </is>
       </c>
       <c r="Z102" t="inlineStr">
         <is>
-          <t>14 p.</t>
+          <t>22 p.</t>
         </is>
       </c>
       <c r="AD102" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>1</t>
         </is>
       </c>
       <c r="AE102" t="inlineStr">
         <is>
-          <t>45</t>
-[...14 lines deleted...]
-          <t>Nushagak River</t>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="AF102" t="inlineStr">
+        <is>
+          <t>22</t>
         </is>
       </c>
       <c r="AU102" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AV102" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AW102" t="inlineStr">
         <is>
-          <t>Brennan, Sean R.; Fernandez, Diego P.; Zimmerman, Christian E. 0000-0002-3646-0688 czimmerman@usgs.gov; Cerling, Thure E.; Brown, Randy J.; Wooller, Matthew J.</t>
+          <t>Ross, Donald S.; Bailiey, Scott W; Briggs, Russell D; Curry, Johanna; Fernandez, Ivan J.; Fredriksen, Guinevere; Goodale, Christine L.; Hazlett, Paul W.; Heine, Paul R; Johnson, Chris E.; Larson, John T; Lawrence, Gregory B. 0000-0002-8035-2350 glawrenc@usgs.gov; Kolka, Randy K;  Ouimet; Pare, D; Richter, Daniel D.; Shirmer, Charles D; Warby, Richard A.F.</t>
         </is>
       </c>
       <c r="AZ102" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA102" t="inlineStr">
         <is>
-          <t>562a08f1e4b011227bf1fddd</t>
+          <t>555b0d50e4b0a92fa7eac62b</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70141607</t>
+          <t>https://pubs.usgs.gov/publication/70140798</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>70141607</t>
+          <t>70140798</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>70141607</t>
+          <t>70140798</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Preface</t>
+          <t>Earthquake hypocenters and focal mechanisms in central Oklahoma reveal a complex system of reactivated subsurface strike-slip faulting</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Geological Society of America Special Papers </t>
+          <t>Geophysical Research Letters</t>
         </is>
       </c>
       <c r="P103" t="inlineStr">
         <is>
-          <t>10.1130/2015.2509(00)</t>
+          <t>10.1002/2014GL062730</t>
         </is>
       </c>
       <c r="R103" t="inlineStr">
         <is>
-          <t>509</t>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="S103" t="inlineStr">
+        <is>
+          <t>8</t>
         </is>
       </c>
       <c r="T103" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
       <c r="U103" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V103" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W103" t="inlineStr">
         <is>
-          <t>Geological Society of America</t>
+          <t>Wiley-Blackwell Publishing, Inc.</t>
         </is>
       </c>
       <c r="Y103" t="inlineStr">
         <is>
-          <t>Eastern Geology and Paleoclimate Science Center</t>
+          <t>Geologic Hazards Science Center</t>
         </is>
       </c>
       <c r="Z103" t="inlineStr">
         <is>
+          <t>8 p.</t>
+        </is>
+      </c>
+      <c r="AD103" t="inlineStr">
+        <is>
+          <t>2742</t>
+        </is>
+      </c>
+      <c r="AE103" t="inlineStr">
+        <is>
+          <t>2749</t>
+        </is>
+      </c>
+      <c r="AM103" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN103" t="inlineStr">
+        <is>
+          <t>Oklahoma</t>
+        </is>
+      </c>
+      <c r="AU103" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AV103" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AW103" t="inlineStr">
+        <is>
+          <t>McNamara, Daniel E. 0000-0001-6860-0350 mcnamara@usgs.gov; Benz, Harley M. 0000-0002-6860-2134 benz@usgs.gov; Herrmann, Robert B.; Bergman, Eric A. 0000-0002-7069-8286; Earle, Paul S. pearle@usgs.gov; Holland, Austin F.; Baldwin, Randy W. rbaldwin@usgs.gov; Gassner, A.</t>
+        </is>
+      </c>
+      <c r="AZ103" t="inlineStr">
+        <is>
           <t>1</t>
         </is>
       </c>
-      <c r="AD103" t="inlineStr">
-[...33 lines deleted...]
-      </c>
       <c r="BA103" t="inlineStr">
         <is>
-          <t>59181b30e4b044b359e48911</t>
+          <t>54dd2a6fe4b08de9379b305e</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70141018</t>
+          <t>https://pubs.usgs.gov/publication/70140681</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>70141018</t>
+          <t>70140681</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>70141018</t>
+          <t>70140681</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Other Report</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>An updated conceptual model of Delta Smelt biology: Our evolving understanding of an estuarine fish</t>
+          <t>A laboratory evaluation of tagging-related mortality and tag loss in juvenile humpback chub</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Technical Report</t>
-[...4 lines deleted...]
-          <t>90</t>
+          <t>North American Journal of Fisheries Management</t>
+        </is>
+      </c>
+      <c r="P104" t="inlineStr">
+        <is>
+          <t>10.1080/02755947.2014.986345</t>
+        </is>
+      </c>
+      <c r="R104" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="S104" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="T104" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
       <c r="U104" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V104" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W104" t="inlineStr">
         <is>
-          <t>Interagency Ecological Program, California Department of Water Resources</t>
+          <t>American Fisheries Society</t>
+        </is>
+      </c>
+      <c r="X104" t="inlineStr">
+        <is>
+          <t>Lawrence, KS</t>
         </is>
       </c>
       <c r="Y104" t="inlineStr">
         <is>
-          <t>California Water Science Center</t>
+          <t>Southwest Biological Science Center</t>
         </is>
       </c>
       <c r="Z104" t="inlineStr">
         <is>
-          <t>xvi, 206 p.</t>
-[...14 lines deleted...]
-          <t>San Francisco Estuary</t>
+          <t>6 p.</t>
+        </is>
+      </c>
+      <c r="AD104" t="inlineStr">
+        <is>
+          <t>135</t>
+        </is>
+      </c>
+      <c r="AE104" t="inlineStr">
+        <is>
+          <t>140</t>
+        </is>
+      </c>
+      <c r="AF104" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="AU104" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AV104" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW104" t="inlineStr">
         <is>
-          <t>Baxter, Randy; Brown, Larry R. 0000-0001-6702-4531 lrbrown@usgs.gov; Castillo, Gonzalo; Conrad, Louise; Culberson, Steven D.; Dekar, Matthew P.; Dekar, Melissa; Feyrer, Frederick 0000-0003-1253-2349; Hunt, Thaddeus; Jones, Kristopher; Kirsch, Joseph; Mueller-Solger, Anke; Nobriga, Matthew; Slater, Steven B.; Sommer, Ted; Souza, Kelly; Erickson, Gregg; Fong, Stephanie; Gehrts, Karen; Grimaldo, Lenny; Herbold, Bruce</t>
+          <t>Ward, David L. 0000-0002-3355-0637 dlward@usgs.gov; Persons, William R. wpersons@usgs.gov; Young, Kirk; Stone, Dennis M.; Van Haverbeke, Randy; Knight, William R.</t>
         </is>
       </c>
       <c r="AZ104" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA104" t="inlineStr">
         <is>
-          <t>593fa838e4b0764e6c627995</t>
+          <t>54dd2a4be4b08de9379b2fc7</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70127588</t>
+          <t>https://pubs.usgs.gov/publication/70141607</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>70127588</t>
+          <t>70141607</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>70127588</t>
+          <t>70141607</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>Guidelines for use of fishes in research: Revised and expanded</t>
+          <t>Preface</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Fisheries</t>
-[...9 lines deleted...]
-          <t>0363-2415</t>
+          <t>Geological Society of America Special Papers </t>
         </is>
       </c>
       <c r="P105" t="inlineStr">
         <is>
-          <t>10.1080/03632415.2014.924408</t>
+          <t>10.1130/2015.2509(00)</t>
         </is>
       </c>
       <c r="R105" t="inlineStr">
         <is>
-          <t>39</t>
-[...4 lines deleted...]
-          <t>9</t>
+          <t>509</t>
         </is>
       </c>
       <c r="T105" t="inlineStr">
         <is>
-          <t>2014</t>
+          <t>2015</t>
         </is>
       </c>
       <c r="U105" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V105" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W105" t="inlineStr">
         <is>
-          <t>American Fisheries Society</t>
-[...4 lines deleted...]
-          <t>Bethesda, MD</t>
+          <t>Geological Society of America</t>
         </is>
       </c>
       <c r="Y105" t="inlineStr">
         <is>
-          <t>National Wetlands Research Center</t>
+          <t>Eastern Geology and Paleoclimate Science Center</t>
         </is>
       </c>
       <c r="Z105" t="inlineStr">
         <is>
-          <t>2 p.</t>
+          <t>1</t>
         </is>
       </c>
       <c r="AD105" t="inlineStr">
         <is>
-          <t>415</t>
+          <t>vii</t>
         </is>
       </c>
       <c r="AE105" t="inlineStr">
         <is>
-          <t>416</t>
-[...4 lines deleted...]
-          <t>2</t>
+          <t>vii</t>
+        </is>
+      </c>
+      <c r="AM105" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN105" t="inlineStr">
+        <is>
+          <t>Virginia</t>
+        </is>
+      </c>
+      <c r="AP105" t="inlineStr">
+        <is>
+          <t>Mineral</t>
         </is>
       </c>
       <c r="AW105" t="inlineStr">
         <is>
-          <t>Jenkins, Jill A. 0000-0002-5087-0894 jenkinsj@usgs.gov; Bart, Henry L. Jr.; Bowker, James D.; Bowser, Paul R.; MacMillan, J. Randy; Nickum, John G.; Rachlin, Joseph W.; Rose, James D.; Sorensen, Peter W.; Warkentine, Barbara E.; Whitledge, Greg W.</t>
+          <t>Horton, J. Wright Jr. 0000-0001-6756-6365 whorton@usgs.gov; Chapman, Martin C.; Green, Russell A.</t>
         </is>
       </c>
       <c r="AZ105" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA105" t="inlineStr">
         <is>
-          <t>542bc638e4b0abfb4c80980b</t>
+          <t>59181b30e4b044b359e48911</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70122875</t>
+          <t>https://pubs.usgs.gov/publication/70159319</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>70122875</t>
+          <t>70159319</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>70122875</t>
+          <t>70159319</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Hand-rearing, growth, and development of common loon (&lt;i&gt;Gavia immer&lt;/i&gt;) chicks</t>
+          <t>Strontium isotopes in otoliths of a non-migratory fish (slimy sculpin): Implications for provenance studies</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Zoo Biology</t>
+          <t>Geochimica et Cosmochimica Acta</t>
         </is>
       </c>
       <c r="P106" t="inlineStr">
         <is>
-          <t>10.1002/zoo.21130</t>
+          <t>10.1016/j.gca.2014.10.032</t>
         </is>
       </c>
       <c r="R106" t="inlineStr">
         <is>
-          <t>33</t>
-[...4 lines deleted...]
-          <t>4</t>
+          <t>149</t>
         </is>
       </c>
       <c r="T106" t="inlineStr">
         <is>
-          <t>2014</t>
+          <t>2015</t>
         </is>
       </c>
       <c r="U106" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V106" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W106" t="inlineStr">
         <is>
-          <t>Wiley</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Y106" t="inlineStr">
         <is>
-          <t>Upper Midwest Environmental Sciences Center</t>
+          <t>Alaska Science Center Geography</t>
         </is>
       </c>
       <c r="Z106" t="inlineStr">
         <is>
-          <t>12 p.</t>
-[...14 lines deleted...]
-          <t>Zoo Biology</t>
+          <t>14 p.</t>
         </is>
       </c>
       <c r="AD106" t="inlineStr">
         <is>
-          <t>360</t>
+          <t>32</t>
         </is>
       </c>
       <c r="AE106" t="inlineStr">
         <is>
-          <t>371</t>
-[...4 lines deleted...]
-          <t>12</t>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="AM106" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN106" t="inlineStr">
+        <is>
+          <t>Alaska</t>
+        </is>
+      </c>
+      <c r="AQ106" t="inlineStr">
+        <is>
+          <t>Nushagak River</t>
+        </is>
+      </c>
+      <c r="AU106" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AV106" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW106" t="inlineStr">
         <is>
-          <t>Kenow, Kevin P. 0000-0002-3062-5197 kkenow@usgs.gov; Meier, Melissa S.; McColl, Laurie E.; Hines, Randy K. 0000-0002-5135-3135 rkhines@usgs.gov; Pichner, Jimmy; Johnson, Laura; Lyon, James E.; Scharold, Kellie Kroc; Meyer, Michael</t>
+          <t>Brennan, Sean R.; Fernandez, Diego P.; Zimmerman, Christian E. 0000-0002-3646-0688 czimmerman@usgs.gov; Cerling, Thure E.; Brown, Randy J.; Wooller, Matthew J.</t>
         </is>
       </c>
       <c r="AZ106" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA106" t="inlineStr">
         <is>
-          <t>540185b1e4b0ae951d95c976</t>
-[...34 lines deleted...]
-          <t>11/1/2014</t>
+          <t>562a08f1e4b011227bf1fddd</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20145035</t>
+          <t>https://pubs.usgs.gov/publication/70141018</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>70103170</t>
+          <t>70141018</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>sir20145035</t>
+          <t>70141018</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Other Report</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey Karst Interest Group Proceedings, Carlsbad, New Mexico, April 29-May 2, 2014</t>
+          <t>An updated conceptual model of Delta Smelt biology: Our evolving understanding of an estuarine fish</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Scientific Investigations Report</t>
+          <t>Technical Report</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>2014-5035</t>
-[...14 lines deleted...]
-          <t>10.3133/sir20145035</t>
+          <t>90</t>
         </is>
       </c>
       <c r="T107" t="inlineStr">
         <is>
-          <t>2014</t>
+          <t>2015</t>
         </is>
       </c>
       <c r="U107" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V107" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W107" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>Interagency Ecological Program, California Department of Water Resources</t>
         </is>
       </c>
       <c r="Y107" t="inlineStr">
         <is>
-          <t>Office of the Associate Director for Water; Utah Water Science Center</t>
+          <t>California Water Science Center</t>
         </is>
       </c>
       <c r="Z107" t="inlineStr">
         <is>
-          <t>iv, 155 p.</t>
-[...19 lines deleted...]
-          <t>April 29 - May 2, 2014</t>
+          <t>xvi, 206 p.</t>
         </is>
       </c>
       <c r="AM107" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
+      <c r="AN107" t="inlineStr">
+        <is>
+          <t>California</t>
+        </is>
+      </c>
+      <c r="AQ107" t="inlineStr">
+        <is>
+          <t>San Francisco Estuary</t>
+        </is>
+      </c>
       <c r="AW107" t="inlineStr">
         <is>
-          <t>Kuniansky, Eve L. 0000-0002-5581-0225 elkunian@usgs.gov; Spangler, Lawrence E. 0000-0003-3928-8809 spangler@usgs.gov</t>
-[...4 lines deleted...]
-          <t>Kuniansky, Eve L. 0000-0002-5581-0225 elkunian@usgs.gov; Spangler, Lawrence E. 0000-0003-3928-8809 spangler@usgs.gov</t>
+          <t>Baxter, Randy; Brown, Larry R. 0000-0001-6702-4531 lrbrown@usgs.gov; Castillo, Gonzalo; Conrad, Louise; Culberson, Steven D.; Dekar, Matthew P.; Dekar, Melissa; Feyrer, Frederick 0000-0003-1253-2349; Hunt, Thaddeus; Jones, Kristopher; Kirsch, Joseph; Mueller-Solger, Anke; Nobriga, Matthew; Slater, Steven B.; Sommer, Ted; Souza, Kelly; Erickson, Gregg; Fong, Stephanie; Gehrts, Karen; Grimaldo, Lenny; Herbold, Bruce</t>
         </is>
       </c>
       <c r="AZ107" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA107" t="inlineStr">
         <is>
-          <t>5360bbd2e4b082a3ecf53dce</t>
+          <t>593fa838e4b0764e6c627995</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20145028</t>
+          <t>https://pubs.usgs.gov/publication/70127588</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>70094151</t>
+          <t>70127588</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>sir20145028</t>
+          <t>70127588</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>Surface-water and karst groundwater interactions and streamflow-response simulations of the karst-influenced upper Lost River watershed, Orange County, Indiana</t>
+          <t>Guidelines for use of fishes in research: Revised and expanded</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Scientific Investigations Report</t>
-[...4 lines deleted...]
-          <t>2014-5028</t>
+          <t>Fisheries</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t>2328-0328</t>
+          <t>1548-8446</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>2328-031X</t>
+          <t>0363-2415</t>
         </is>
       </c>
       <c r="P108" t="inlineStr">
         <is>
-          <t>10.3133/sir20145028</t>
-[...4 lines deleted...]
-          <t>Originally posted March 18, 2014; Revised April 7, 2014</t>
+          <t>10.1080/03632415.2014.924408</t>
+        </is>
+      </c>
+      <c r="R108" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="S108" t="inlineStr">
+        <is>
+          <t>9</t>
         </is>
       </c>
       <c r="T108" t="inlineStr">
         <is>
           <t>2014</t>
         </is>
       </c>
       <c r="U108" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V108" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W108" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
+          <t>American Fisheries Society</t>
         </is>
       </c>
       <c r="X108" t="inlineStr">
         <is>
-          <t>Reston, VA</t>
+          <t>Bethesda, MD</t>
         </is>
       </c>
       <c r="Y108" t="inlineStr">
         <is>
-          <t>Kentucky Water Science Center</t>
+          <t>National Wetlands Research Center</t>
         </is>
       </c>
       <c r="Z108" t="inlineStr">
         <is>
-          <t>viii, 39 p.</t>
+          <t>2 p.</t>
+        </is>
+      </c>
+      <c r="AD108" t="inlineStr">
+        <is>
+          <t>415</t>
+        </is>
+      </c>
+      <c r="AE108" t="inlineStr">
+        <is>
+          <t>416</t>
         </is>
       </c>
       <c r="AF108" t="inlineStr">
         <is>
-          <t>52</t>
-[...29 lines deleted...]
-          <t>Y</t>
+          <t>2</t>
         </is>
       </c>
       <c r="AW108" t="inlineStr">
         <is>
-          <t>Bayless, E. Randall 0000-0002-0357-3635; Cinotto, Peter J. pcinotto@usgs.gov; Ulery, Randy L. rlulery@usgs.gov; Taylor, Charles J.; McCombs, Gregory K. gmccombs@usgs.gov; Kim, Moon H. 0000-0002-4328-8409 mkim@usgs.gov; Nelson, Hugh L. hlnelson@usgs.gov</t>
+          <t>Jenkins, Jill A. 0000-0002-5087-0894 jenkinsj@usgs.gov; Bart, Henry L. Jr.; Bowker, James D.; Bowser, Paul R.; MacMillan, J. Randy; Nickum, John G.; Rachlin, Joseph W.; Rose, James D.; Sorensen, Peter W.; Warkentine, Barbara E.; Whitledge, Greg W.</t>
         </is>
       </c>
       <c r="AZ108" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA108" t="inlineStr">
         <is>
-          <t>53517065e4b05569d805a3d3</t>
+          <t>542bc638e4b0abfb4c80980b</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70187380</t>
+          <t>https://pubs.usgs.gov/publication/70122875</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>70187380</t>
+          <t>70122875</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>70187380</t>
+          <t>70122875</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Book</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Monograph</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>A new map of global ecological land units — An ecophysiographic stratification approach</t>
-[...4 lines deleted...]
-          <t>978-0-89291-276-6</t>
+          <t>Hand-rearing, growth, and development of common loon (&lt;i&gt;Gavia immer&lt;/i&gt;) chicks</t>
+        </is>
+      </c>
+      <c r="H109" t="inlineStr">
+        <is>
+          <t>Zoo Biology</t>
+        </is>
+      </c>
+      <c r="P109" t="inlineStr">
+        <is>
+          <t>10.1002/zoo.21130</t>
+        </is>
+      </c>
+      <c r="R109" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="S109" t="inlineStr">
+        <is>
+          <t>4</t>
         </is>
       </c>
       <c r="T109" t="inlineStr">
         <is>
           <t>2014</t>
         </is>
       </c>
       <c r="U109" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V109" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W109" t="inlineStr">
         <is>
-          <t>Association of American Geographers, U. S. Geological Survey, GEO BON</t>
+          <t>Wiley</t>
         </is>
       </c>
       <c r="Y109" t="inlineStr">
         <is>
-          <t>Geosciences and Environmental Change Science Center; Land Change Science</t>
+          <t>Upper Midwest Environmental Sciences Center</t>
         </is>
       </c>
       <c r="Z109" t="inlineStr">
         <is>
-          <t>46 p.</t>
+          <t>12 p.</t>
+        </is>
+      </c>
+      <c r="AA109" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="AB109" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="AC109" t="inlineStr">
+        <is>
+          <t>Zoo Biology</t>
+        </is>
+      </c>
+      <c r="AD109" t="inlineStr">
+        <is>
+          <t>360</t>
+        </is>
+      </c>
+      <c r="AE109" t="inlineStr">
+        <is>
+          <t>371</t>
+        </is>
+      </c>
+      <c r="AF109" t="inlineStr">
+        <is>
+          <t>12</t>
         </is>
       </c>
       <c r="AW109" t="inlineStr">
         <is>
-          <t>Sayre, Roger 0000-0001-6703-7105 rsayre@usgs.gov; Dangermond, Jack; Frye, Charlie; Vaughan, Randy; Aniello, Peter; Breyer, Sean P.; Cribbs, Douglas; Hopkins, Dabney; Nauman, Richard; Derrenbacher, William; Wright, Dawn J.; Brown, Clint; Convis, Charles; Smith, Jonathan H. jhsmith@usgs.gov; Benson, Laurence; VanSistine, D. Paco 0000-0003-1166-2547 dvansistine@usgs.gov; Warner, Harumi hwarner@usgs.gov; Cress, Jill Janene 0000-0002-3148-8374 jjcress@usgs.gov; Danielson, Jeffrey J. 0000-0003-0907-034X daniels@usgs.gov; Hamann, Sharon L. shamann@usgs.gov; Cecere, Thomas tcecere@usgs.gov; Reddy, Ashwan D. areddy@usgs.gov; Burton, Devon dburton@usgs.gov; Grosse, Andrea; TRUE, Diane; Metzger, Marc; Hartmann, Jens; Moosdorf, Nils; Durr, Hans; Paganini, Marc; Defourny, Pierre; Arino, Olivier; Maynard, Simone; Anderson, Mark; Comer, Patrick</t>
+          <t>Kenow, Kevin P. 0000-0002-3062-5197 kkenow@usgs.gov; Meier, Melissa S.; McColl, Laurie E.; Hines, Randy K. 0000-0002-5135-3135 rkhines@usgs.gov; Pichner, Jimmy; Johnson, Laura; Lyon, James E.; Scharold, Kellie Kroc; Meyer, Michael</t>
         </is>
       </c>
       <c r="AZ109" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA109" t="inlineStr">
         <is>
-          <t>59084934e4b0fc4e448ffd8a</t>
+          <t>540185b1e4b0ae951d95c976</t>
+        </is>
+      </c>
+      <c r="BB109" t="inlineStr">
+        <is>
+          <t>10.1002/zoo.21130</t>
+        </is>
+      </c>
+      <c r="BC109" t="inlineStr">
+        <is>
+          <t>http://dx.doi.org/10.1002/zoo.21130</t>
+        </is>
+      </c>
+      <c r="BD109" t="inlineStr">
+        <is>
+          <t>Wiley-Blackwell</t>
+        </is>
+      </c>
+      <c r="BE109" t="inlineStr">
+        <is>
+          <t>Kenow Kevin P., Meier Melissa S., McColl Laurie E., Hines Randy K., Pichner Jimmy, Johnson Laura, Lyon James E., Kroc Scharold Kellie, Meyer Michael</t>
+        </is>
+      </c>
+      <c r="BF109" t="inlineStr">
+        <is>
+          <t>Zoo Biology</t>
+        </is>
+      </c>
+      <c r="BG109" t="inlineStr">
+        <is>
+          <t>4/21/2014</t>
+        </is>
+      </c>
+      <c r="BH109" t="inlineStr">
+        <is>
+          <t>11/1/2014</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70047553</t>
+          <t>https://pubs.usgs.gov/publication/sir20145035</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>70047553</t>
+          <t>70103170</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>70047553</t>
+          <t>sir20145035</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Avian response to conservation buffers in agricultural landscapes during winter</t>
+          <t>U.S. Geological Survey Karst Interest Group Proceedings, Carlsbad, New Mexico, April 29-May 2, 2014</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Wildlife Society Bulletin</t>
+          <t>Scientific Investigations Report</t>
+        </is>
+      </c>
+      <c r="I110" t="inlineStr">
+        <is>
+          <t>2014-5035</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>1938-5463</t>
+          <t>2328-0328</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>0091-7648</t>
+          <t>2328-031X</t>
         </is>
       </c>
       <c r="P110" t="inlineStr">
         <is>
-          <t>10.1002/wsb.405</t>
-[...7 lines deleted...]
-      <c r="S110" t="inlineStr">
+          <t>10.3133/sir20145035</t>
+        </is>
+      </c>
+      <c r="T110" t="inlineStr">
+        <is>
+          <t>2014</t>
+        </is>
+      </c>
+      <c r="U110" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V110" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W110" t="inlineStr">
+        <is>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X110" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
+        </is>
+      </c>
+      <c r="Y110" t="inlineStr">
+        <is>
+          <t>Office of the Associate Director for Water; Utah Water Science Center</t>
+        </is>
+      </c>
+      <c r="Z110" t="inlineStr">
+        <is>
+          <t>iv, 155 p.</t>
+        </is>
+      </c>
+      <c r="AF110" t="inlineStr">
+        <is>
+          <t>162</t>
+        </is>
+      </c>
+      <c r="AJ110" t="inlineStr">
+        <is>
+          <t>U.S. Geological Survey Karst Interest Group Proceedings</t>
+        </is>
+      </c>
+      <c r="AK110" t="inlineStr">
+        <is>
+          <t>Carlsbad, NM</t>
+        </is>
+      </c>
+      <c r="AL110" t="inlineStr">
+        <is>
+          <t>April 29 - May 2, 2014</t>
+        </is>
+      </c>
+      <c r="AM110" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AW110" t="inlineStr">
+        <is>
+          <t>Kuniansky, Eve L. 0000-0002-5581-0225 elkunian@usgs.gov; Spangler, Lawrence E. 0000-0003-3928-8809 spangler@usgs.gov</t>
+        </is>
+      </c>
+      <c r="AX110" t="inlineStr">
+        <is>
+          <t>Kuniansky, Eve L. 0000-0002-5581-0225 elkunian@usgs.gov; Spangler, Lawrence E. 0000-0003-3928-8809 spangler@usgs.gov</t>
+        </is>
+      </c>
+      <c r="AZ110" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="T110" t="inlineStr">
-[...58 lines deleted...]
-      </c>
       <c r="BA110" t="inlineStr">
         <is>
-          <t>53517027e4b05569d805a173</t>
+          <t>5360bbd2e4b082a3ecf53dce</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70058009</t>
+          <t>https://pubs.usgs.gov/publication/sir20145028</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>70058009</t>
+          <t>70094151</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>70058009</t>
+          <t>sir20145028</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>Integrated carbon budget models for the Everglades terrestrial-coastal-oceanic gradient: Current status and needs for inter-site comparisons</t>
+          <t>Surface-water and karst groundwater interactions and streamflow-response simulations of the karst-influenced upper Lost River watershed, Orange County, Indiana</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Oceanography</t>
+          <t>Scientific Investigations Report</t>
+        </is>
+      </c>
+      <c r="I111" t="inlineStr">
+        <is>
+          <t>2014-5028</t>
+        </is>
+      </c>
+      <c r="M111" t="inlineStr">
+        <is>
+          <t>2328-0328</t>
+        </is>
+      </c>
+      <c r="N111" t="inlineStr">
+        <is>
+          <t>2328-031X</t>
         </is>
       </c>
       <c r="P111" t="inlineStr">
         <is>
-          <t>10.5670/oceanog.2013.51</t>
-[...9 lines deleted...]
-          <t>3</t>
+          <t>10.3133/sir20145028</t>
+        </is>
+      </c>
+      <c r="Q111" t="inlineStr">
+        <is>
+          <t>Originally posted March 18, 2014; Revised April 7, 2014</t>
         </is>
       </c>
       <c r="T111" t="inlineStr">
         <is>
-          <t>2013</t>
+          <t>2014</t>
         </is>
       </c>
       <c r="U111" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V111" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W111" t="inlineStr">
         <is>
-          <t>The Oceanography Society</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X111" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y111" t="inlineStr">
         <is>
-          <t>Southeast Ecological Science Center</t>
+          <t>Kentucky Water Science Center</t>
         </is>
       </c>
       <c r="Z111" t="inlineStr">
         <is>
-          <t>10 p.</t>
-[...24 lines deleted...]
-          <t>107</t>
+          <t>viii, 39 p.</t>
+        </is>
+      </c>
+      <c r="AF111" t="inlineStr">
+        <is>
+          <t>52</t>
         </is>
       </c>
       <c r="AM111" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN111" t="inlineStr">
         <is>
-          <t>Florida</t>
+          <t>Indiana</t>
+        </is>
+      </c>
+      <c r="AO111" t="inlineStr">
+        <is>
+          <t>Orange County</t>
         </is>
       </c>
       <c r="AQ111" t="inlineStr">
         <is>
-          <t>Florida Everglades</t>
+          <t>Upper Lost River Watershed</t>
+        </is>
+      </c>
+      <c r="AT111" t="inlineStr">
+        <is>
+          <t>100000</t>
+        </is>
+      </c>
+      <c r="AU111" t="inlineStr">
+        <is>
+          <t>Y</t>
         </is>
       </c>
       <c r="AW111" t="inlineStr">
         <is>
-          <t>Troxler, Tiffany G.; Gaiser, Evelyn; Barr, Jordan; Fuentes, Jose D.; Jaffe, Rudolf; Childers, Daniel L.; Collado-Vides, Ligia; Rivera-Monroy, Victor H.; Castañeda-Moya, Edward; Anderson, William; Chambers, Randy; Chen, Meilian; Coronado-Molina, Carlos; Davis, Stephen E.; Engel, Victor C. 0000-0002-3858-7308 vengel@usgs.gov; Fitz, Carl; Fourqurean, James; Frankovich, Tom; Kominoski, John; Madden, Chris; Malone, Sparkle L.; Oberbauer, Steve F.; Olivas, Paulo; Richards, Jennifer; Saunders, Colin; Schedlbauer, Jessica; Scinto, Leonard J.; Sklar, Fred; Smith, Thomas J. III tom_j_smith@usgs.gov; Smoak, Joseph M.; Starr, Gregory; Twilley, Robert; Whelan, Kevin</t>
+          <t>Bayless, E. Randall 0000-0002-0357-3635; Cinotto, Peter J. pcinotto@usgs.gov; Ulery, Randy L. rlulery@usgs.gov; Taylor, Charles J.; McCombs, Gregory K. gmccombs@usgs.gov; Kim, Moon H. 0000-0002-4328-8409 mkim@usgs.gov; Nelson, Hugh L. hlnelson@usgs.gov</t>
         </is>
       </c>
       <c r="AZ111" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="BA111" t="inlineStr">
         <is>
-          <t>529efd70e4b01942f4ab8b89</t>
+          <t>53517065e4b05569d805a3d3</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20135151</t>
+          <t>https://pubs.usgs.gov/publication/70187380</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>70048650</t>
+          <t>70187380</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>sir20135151</t>
+          <t>70187380</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Book</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Monograph</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>Groundwater contributions of flow, nitrate, and dissolved organic carbon to the lower San Joaquin River, California, 2006-08</t>
-[...24 lines deleted...]
-          <t>10.3133/sir20135151</t>
+          <t>A new map of global ecological land units — An ecophysiographic stratification approach</t>
+        </is>
+      </c>
+      <c r="O112" t="inlineStr">
+        <is>
+          <t>978-0-89291-276-6</t>
         </is>
       </c>
       <c r="T112" t="inlineStr">
         <is>
-          <t>2013</t>
+          <t>2014</t>
         </is>
       </c>
       <c r="U112" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V112" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W112" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>Association of American Geographers, U. S. Geological Survey, GEO BON</t>
         </is>
       </c>
       <c r="Y112" t="inlineStr">
         <is>
-          <t>California Water Science Center</t>
+          <t>Geosciences and Environmental Change Science Center; Land Change Science</t>
         </is>
       </c>
       <c r="Z112" t="inlineStr">
         <is>
-          <t>Report: xii, 105 p.; Appendix 4: CSV file; Appendix 5: CSV file; Appendix 6: CSV file; Appendix 7: CSV file; Appendix 8: CSV file</t>
-[...19 lines deleted...]
-          <t>Y</t>
+          <t>46 p.</t>
         </is>
       </c>
       <c r="AW112" t="inlineStr">
         <is>
-          <t>Zamora, Celia 0000-0003-1456-4360 czamora@usgs.gov; Dahlgren, Randy A.; Kratzer, Charles R.; Downing, Bryan D. 0000-0002-2007-5304 bdowning@usgs.gov; Russell, Ann D.; Dileanis, Peter D. dileanis@usgs.gov; Bergamaschi, Brian A. 0000-0002-9610-5581; Phillips, Steven P. 0000-0002-5107-868X sphillip@usgs.gov</t>
+          <t>Sayre, Roger 0000-0001-6703-7105 rsayre@usgs.gov; Dangermond, Jack; Frye, Charlie; Vaughan, Randy; Aniello, Peter; Breyer, Sean P.; Cribbs, Douglas; Hopkins, Dabney; Nauman, Richard; Derrenbacher, William; Wright, Dawn J.; Brown, Clint; Convis, Charles; Smith, Jonathan H. jhsmith@usgs.gov; Benson, Laurence; VanSistine, D. Paco 0000-0003-1166-2547 dvansistine@usgs.gov; Warner, Harumi hwarner@usgs.gov; Cress, Jill Janene 0000-0002-3148-8374 jjcress@usgs.gov; Danielson, Jeffrey J. 0000-0003-0907-034X daniels@usgs.gov; Hamann, Sharon L. shamann@usgs.gov; Cecere, Thomas tcecere@usgs.gov; Reddy, Ashwan D. areddy@usgs.gov; Burton, Devon dburton@usgs.gov; Grosse, Andrea; TRUE, Diane; Metzger, Marc; Hartmann, Jens; Moosdorf, Nils; Durr, Hans; Paganini, Marc; Defourny, Pierre; Arino, Olivier; Maynard, Simone; Anderson, Mark; Comer, Patrick</t>
         </is>
       </c>
       <c r="AZ112" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA112" t="inlineStr">
         <is>
-          <t>57f7f21de4b0bc0bec0a01be</t>
+          <t>59084934e4b0fc4e448ffd8a</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70044237</t>
+          <t>https://pubs.usgs.gov/publication/70047553</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>70044237</t>
+          <t>70047553</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>70044237</t>
+          <t>70047553</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Book chapter</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Book Chapter</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Recent changes in successional state of the deep-water fish communities of Lakes Michigan, Huron, and Ontario and management implications</t>
-[...4 lines deleted...]
-          <t>2nd</t>
+          <t>Avian response to conservation buffers in agricultural landscapes during winter</t>
+        </is>
+      </c>
+      <c r="H113" t="inlineStr">
+        <is>
+          <t>Wildlife Society Bulletin</t>
+        </is>
+      </c>
+      <c r="M113" t="inlineStr">
+        <is>
+          <t>1938-5463</t>
+        </is>
+      </c>
+      <c r="N113" t="inlineStr">
+        <is>
+          <t>0091-7648</t>
+        </is>
+      </c>
+      <c r="P113" t="inlineStr">
+        <is>
+          <t>10.1002/wsb.405</t>
+        </is>
+      </c>
+      <c r="R113" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="S113" t="inlineStr">
+        <is>
+          <t>2</t>
         </is>
       </c>
       <c r="T113" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="U113" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V113" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W113" t="inlineStr">
         <is>
-          <t>Michigan State University Press</t>
+          <t>Wildlife Society</t>
         </is>
       </c>
       <c r="Y113" t="inlineStr">
         <is>
-          <t>Great Lakes Science Center</t>
+          <t>Patuxent Wildlife Research Center</t>
         </is>
       </c>
       <c r="Z113" t="inlineStr">
         <is>
-          <t>30 p.</t>
-[...14 lines deleted...]
-          <t>Great Lakes fisheries policy and management: A binational perspective</t>
+          <t>8 p.</t>
         </is>
       </c>
       <c r="AD113" t="inlineStr">
         <is>
-          <t>137</t>
+          <t>257</t>
         </is>
       </c>
       <c r="AE113" t="inlineStr">
         <is>
-          <t>166</t>
+          <t>264</t>
         </is>
       </c>
       <c r="AM113" t="inlineStr">
         <is>
-          <t>Canada, United States</t>
-[...4 lines deleted...]
-          <t>Lakes Michigan, Huron, and Ontario</t>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN113" t="inlineStr">
+        <is>
+          <t>Arkansas, Kentucky, Mississippi</t>
         </is>
       </c>
       <c r="AW113" t="inlineStr">
         <is>
-          <t>Eshenroder, Randy L.; Lantry, Brian F. 0000-0001-8797-3910 bflantry@usgs.gov</t>
-[...4 lines deleted...]
-          <t>Taylor, William W.; Lynch, Abigail 0000-0001-8449-8392 ajlynch@usgs.gov; Leonard, Nancy J.</t>
+          <t>Evans, Kristine O.; Burger, L. Wes Jr.; Riffell, Samuel K.; Smith, Mark D.; Twedt, Daniel J. 0000-0003-1223-5045 dtwedt@usgs.gov; Wilson, R. Randy; Vorisek, Shawchyi; Rideout, Catherine; Heyden, Kate</t>
         </is>
       </c>
       <c r="AZ113" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA113" t="inlineStr">
         <is>
-          <t>526b9309e4b058918d0acc42</t>
+          <t>53517027e4b05569d805a173</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70048087</t>
+          <t>https://pubs.usgs.gov/publication/70058009</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>70048087</t>
+          <t>70058009</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>70048087</t>
+          <t>70058009</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Conference Paper</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Conference Paper</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Tsunami flooding</t>
+          <t>Integrated carbon budget models for the Everglades terrestrial-coastal-oceanic gradient: Current status and needs for inter-site comparisons</t>
+        </is>
+      </c>
+      <c r="H114" t="inlineStr">
+        <is>
+          <t>Oceanography</t>
+        </is>
+      </c>
+      <c r="P114" t="inlineStr">
+        <is>
+          <t>10.5670/oceanog.2013.51</t>
+        </is>
+      </c>
+      <c r="R114" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="S114" t="inlineStr">
+        <is>
+          <t>3</t>
         </is>
       </c>
       <c r="T114" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="U114" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V114" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W114" t="inlineStr">
         <is>
-          <t>U.S. Nuclear Regulatory Commission</t>
-[...4 lines deleted...]
-          <t>Washington, D.C.</t>
+          <t>The Oceanography Society</t>
         </is>
       </c>
       <c r="Y114" t="inlineStr">
         <is>
-          <t>Pacific Coastal and Marine Science Center</t>
+          <t>Southeast Ecological Science Center</t>
         </is>
       </c>
       <c r="Z114" t="inlineStr">
         <is>
-          <t>6 p.</t>
+          <t>10 p.</t>
         </is>
       </c>
       <c r="AA114" t="inlineStr">
         <is>
-          <t>Book</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="AB114" t="inlineStr">
         <is>
-          <t>Conference publication</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="AC114" t="inlineStr">
         <is>
-          <t>Proceedings of the Workshop on Probabilistic Flood Hazard Assessment (PFHA): Held at the U.S. Nuclear Regulatory Commission Headquarters, Rockville, MD, January 29_31, 2013 (NUREG/CP-0302)</t>
+          <t>Oceanography</t>
         </is>
       </c>
       <c r="AD114" t="inlineStr">
         <is>
-          <t>6-2</t>
+          <t>98</t>
         </is>
       </c>
       <c r="AE114" t="inlineStr">
         <is>
-          <t>6-7</t>
-[...4 lines deleted...]
-          <t>6</t>
+          <t>107</t>
+        </is>
+      </c>
+      <c r="AM114" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN114" t="inlineStr">
+        <is>
+          <t>Florida</t>
+        </is>
+      </c>
+      <c r="AQ114" t="inlineStr">
+        <is>
+          <t>Florida Everglades</t>
         </is>
       </c>
       <c r="AW114" t="inlineStr">
         <is>
-          <t>Geist, Eric; Jones, Henry; McBride, Mark; Fedors, Randy</t>
+          <t>Troxler, Tiffany G.; Gaiser, Evelyn; Barr, Jordan; Fuentes, Jose D.; Jaffe, Rudolf; Childers, Daniel L.; Collado-Vides, Ligia; Rivera-Monroy, Victor H.; Castañeda-Moya, Edward; Anderson, William; Chambers, Randy; Chen, Meilian; Coronado-Molina, Carlos; Davis, Stephen E.; Engel, Victor C. 0000-0002-3858-7308 vengel@usgs.gov; Fitz, Carl; Fourqurean, James; Frankovich, Tom; Kominoski, John; Madden, Chris; Malone, Sparkle L.; Oberbauer, Steve F.; Olivas, Paulo; Richards, Jennifer; Saunders, Colin; Schedlbauer, Jessica; Scinto, Leonard J.; Sklar, Fred; Smith, Thomas J. III tom_j_smith@usgs.gov; Smoak, Joseph M.; Starr, Gregory; Twilley, Robert; Whelan, Kevin</t>
         </is>
       </c>
       <c r="AZ114" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="BA114" t="inlineStr">
         <is>
-          <t>53870574e4b0aa26cd7b5401</t>
+          <t>529efd70e4b01942f4ab8b89</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sim3265</t>
+          <t>https://pubs.usgs.gov/publication/sir20135151</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>70047544</t>
+          <t>70048650</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>sim3265</t>
+          <t>sir20135151</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Estimation of reservoir storage capacity using multibeam sonar and terrestrial lidar, Randy Poynter Lake, Rockdale County, Georgia, 2012</t>
+          <t>Groundwater contributions of flow, nitrate, and dissolved organic carbon to the lower San Joaquin River, California, 2006-08</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Scientific Investigations Map</t>
+          <t>Scientific Investigations Report</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>3265</t>
+          <t>2013-5151</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
-          <t>2329-132X</t>
+          <t>2328-0328</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>2329-1311</t>
+          <t>2328-031X</t>
         </is>
       </c>
       <c r="P115" t="inlineStr">
         <is>
-          <t>10.3133/sim3265</t>
+          <t>10.3133/sir20135151</t>
         </is>
       </c>
       <c r="T115" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="U115" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V115" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W115" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="X115" t="inlineStr">
         <is>
           <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y115" t="inlineStr">
         <is>
-          <t>Alabama Water Science Center; South Atlantic Water Science Center</t>
+          <t>California Water Science Center</t>
         </is>
       </c>
       <c r="Z115" t="inlineStr">
         <is>
-          <t>Map: 1 Sheet: 34 x 32 inches</t>
+          <t>Report: xii, 105 p.; Appendix 4: CSV file; Appendix 5: CSV file; Appendix 6: CSV file; Appendix 7: CSV file; Appendix 8: CSV file</t>
         </is>
       </c>
       <c r="AM115" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN115" t="inlineStr">
         <is>
-          <t>Georgia</t>
-[...4 lines deleted...]
-          <t>Rockdale County</t>
+          <t>California</t>
         </is>
       </c>
       <c r="AQ115" t="inlineStr">
         <is>
-          <t>Randy Poynter Lake</t>
-[...2 lines deleted...]
-      <c r="AU115" t="inlineStr">
+          <t>San Joaquin River</t>
+        </is>
+      </c>
+      <c r="AV115" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="AW115" t="inlineStr">
         <is>
-          <t>Lee, K.G.</t>
+          <t>Zamora, Celia 0000-0003-1456-4360 czamora@usgs.gov; Dahlgren, Randy A.; Kratzer, Charles R.; Downing, Bryan D. 0000-0002-2007-5304 bdowning@usgs.gov; Russell, Ann D.; Dileanis, Peter D. dileanis@usgs.gov; Bergamaschi, Brian A. 0000-0002-9610-5581; Phillips, Steven P. 0000-0002-5107-868X sphillip@usgs.gov</t>
         </is>
       </c>
       <c r="AZ115" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>7</t>
         </is>
       </c>
       <c r="BA115" t="inlineStr">
         <is>
-          <t>52060151e4b08a2ec8694b00</t>
+          <t>57f7f21de4b0bc0bec0a01be</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70046317</t>
+          <t>https://pubs.usgs.gov/publication/70044237</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>70046317</t>
+          <t>70044237</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>70046317</t>
+          <t>70044237</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Book chapter</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Book Chapter</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>An individual-based model for population viability analysis of humpback chub in Grand Canyon</t>
-[...19 lines deleted...]
-          <t>3</t>
+          <t>Recent changes in successional state of the deep-water fish communities of Lakes Michigan, Huron, and Ontario and management implications</t>
+        </is>
+      </c>
+      <c r="Q116" t="inlineStr">
+        <is>
+          <t>2nd</t>
         </is>
       </c>
       <c r="T116" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="U116" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V116" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W116" t="inlineStr">
         <is>
-          <t>Taylor &amp; Francis</t>
+          <t>Michigan State University Press</t>
         </is>
       </c>
       <c r="Y116" t="inlineStr">
         <is>
-          <t>Grand Canyon Monitoring and Research Center</t>
+          <t>Great Lakes Science Center</t>
         </is>
       </c>
       <c r="Z116" t="inlineStr">
         <is>
-          <t>16 p.</t>
+          <t>30 p.</t>
         </is>
       </c>
       <c r="AA116" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Book</t>
         </is>
       </c>
       <c r="AB116" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Monograph</t>
         </is>
       </c>
       <c r="AC116" t="inlineStr">
         <is>
-          <t>North American Journal of Fisheries Management</t>
+          <t>Great Lakes fisheries policy and management: A binational perspective</t>
         </is>
       </c>
       <c r="AD116" t="inlineStr">
         <is>
-          <t>626</t>
+          <t>137</t>
         </is>
       </c>
       <c r="AE116" t="inlineStr">
         <is>
-          <t>641</t>
+          <t>166</t>
         </is>
       </c>
       <c r="AM116" t="inlineStr">
         <is>
-          <t>United States</t>
-[...4 lines deleted...]
-          <t>Arizona</t>
+          <t>Canada, United States</t>
         </is>
       </c>
       <c r="AQ116" t="inlineStr">
         <is>
-          <t>Grand Canyon National Park</t>
+          <t>Lakes Michigan, Huron, and Ontario</t>
         </is>
       </c>
       <c r="AW116" t="inlineStr">
         <is>
-          <t>Pine, William Pine III; Healy, Brian; Smith, Emily Omana; Trammell, Melissa; Speas, Dave; Valdez, Rich; Yard, Mike; Walters, Carl; Ahrens, Rob; Vanhaverbeke, Randy; Stone, Dennis; Wilson, Wade</t>
+          <t>Eshenroder, Randy L.; Lantry, Brian F. 0000-0001-8797-3910 bflantry@usgs.gov</t>
+        </is>
+      </c>
+      <c r="AX116" t="inlineStr">
+        <is>
+          <t>Taylor, William W.; Lynch, Abigail 0000-0001-8449-8392 ajlynch@usgs.gov; Leonard, Nancy J.</t>
         </is>
       </c>
       <c r="AZ116" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA116" t="inlineStr">
         <is>
-          <t>51b1a14fe4b022a6a540f990</t>
+          <t>526b9309e4b058918d0acc42</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70047347</t>
+          <t>https://pubs.usgs.gov/publication/70048087</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>70047347</t>
+          <t>70048087</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>70047347</t>
+          <t>70048087</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Wind erosion from a sagebrush steppe burned by wildfire: measurements of PM&lt;sub&gt;10&lt;/sub&gt; and total horizontal sediment flux</t>
-[...14 lines deleted...]
-          <t>10</t>
+          <t>Tsunami flooding</t>
         </is>
       </c>
       <c r="T117" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="U117" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V117" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W117" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>U.S. Nuclear Regulatory Commission</t>
+        </is>
+      </c>
+      <c r="X117" t="inlineStr">
+        <is>
+          <t>Washington, D.C.</t>
         </is>
       </c>
       <c r="Y117" t="inlineStr">
         <is>
-          <t>Forest and Rangeland Ecosystem Science Center</t>
+          <t>Pacific Coastal and Marine Science Center</t>
         </is>
       </c>
       <c r="Z117" t="inlineStr">
         <is>
-          <t>12 p.</t>
+          <t>6 p.</t>
         </is>
       </c>
       <c r="AA117" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Book</t>
         </is>
       </c>
       <c r="AB117" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Conference publication</t>
         </is>
       </c>
       <c r="AC117" t="inlineStr">
         <is>
-          <t>Aeolian Research</t>
+          <t>Proceedings of the Workshop on Probabilistic Flood Hazard Assessment (PFHA): Held at the U.S. Nuclear Regulatory Commission Headquarters, Rockville, MD, January 29_31, 2013 (NUREG/CP-0302)</t>
         </is>
       </c>
       <c r="AD117" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>6-2</t>
         </is>
       </c>
       <c r="AE117" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>6-7</t>
         </is>
       </c>
       <c r="AF117" t="inlineStr">
         <is>
-          <t>12</t>
-[...9 lines deleted...]
-          <t>Idaho</t>
+          <t>6</t>
         </is>
       </c>
       <c r="AW117" t="inlineStr">
         <is>
-          <t>Wagenbrenner, Natalie S.; Germino, Matthew J.; Lamb, Brian K.; Robichaud, Peter R.; Foltz, Randy B.</t>
+          <t>Geist, Eric; Jones, Henry; McBride, Mark; Fedors, Randy</t>
         </is>
       </c>
       <c r="AZ117" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA117" t="inlineStr">
         <is>
-          <t>51fb7555e4b04b00e3d7856f</t>
+          <t>53870574e4b0aa26cd7b5401</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70123973</t>
+          <t>https://pubs.usgs.gov/publication/sim3265</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>70123973</t>
+          <t>70047544</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>70123973</t>
+          <t>sim3265</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Federal Government Series</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Fire history, effects and management in southern Nevada</t>
+          <t>Estimation of reservoir storage capacity using multibeam sonar and terrestrial lidar, Randy Poynter Lake, Rockdale County, Georgia, 2012</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>General Technical Report</t>
-[...4 lines deleted...]
-          <t>5</t>
+          <t>Scientific Investigations Map</t>
+        </is>
+      </c>
+      <c r="I118" t="inlineStr">
+        <is>
+          <t>3265</t>
+        </is>
+      </c>
+      <c r="M118" t="inlineStr">
+        <is>
+          <t>2329-132X</t>
+        </is>
+      </c>
+      <c r="N118" t="inlineStr">
+        <is>
+          <t>2329-1311</t>
         </is>
       </c>
       <c r="P118" t="inlineStr">
         <is>
-          <t>10.2737/RMRS-GTR-303</t>
+          <t>10.3133/sim3265</t>
         </is>
       </c>
       <c r="T118" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="U118" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V118" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W118" t="inlineStr">
         <is>
-          <t>U.S. Forest Service</t>
+          <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="X118" t="inlineStr">
         <is>
-          <t>Fort Collins, CO</t>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y118" t="inlineStr">
         <is>
-          <t>Earth Resources Observation and Science (EROS) Center; Western Ecological Research Center</t>
+          <t>Alabama Water Science Center; South Atlantic Water Science Center</t>
         </is>
       </c>
       <c r="Z118" t="inlineStr">
         <is>
-          <t>22 p.</t>
-[...29 lines deleted...]
-          <t>22</t>
+          <t>Map: 1 Sheet: 34 x 32 inches</t>
         </is>
       </c>
       <c r="AM118" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN118" t="inlineStr">
         <is>
-          <t>Nevada</t>
+          <t>Georgia</t>
+        </is>
+      </c>
+      <c r="AO118" t="inlineStr">
+        <is>
+          <t>Rockdale County</t>
+        </is>
+      </c>
+      <c r="AQ118" t="inlineStr">
+        <is>
+          <t>Randy Poynter Lake</t>
+        </is>
+      </c>
+      <c r="AU118" t="inlineStr">
+        <is>
+          <t>Y</t>
         </is>
       </c>
       <c r="AW118" t="inlineStr">
         <is>
-          <t>Brooks, Matthew L. 0000-0002-3518-6787 mlbrooks@usgs.gov; Chambers, Jeanne; McKinley, Randy 0000-0001-7644-6365 rmckinley@usgs.gov</t>
+          <t>Lee, K.G.</t>
         </is>
       </c>
       <c r="AZ118" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="BA118" t="inlineStr">
         <is>
-          <t>54252eb4e4b0e641df8a6fee</t>
+          <t>52060151e4b08a2ec8694b00</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70041483</t>
+          <t>https://pubs.usgs.gov/publication/70046317</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>70041483</t>
+          <t>70046317</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>70041483</t>
+          <t>70046317</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>Lake trout otolith chronologies as multidecadal indicators of high-latitude freshwater ecosystems</t>
+          <t>An individual-based model for population viability analysis of humpback chub in Grand Canyon</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Polar Biology</t>
+          <t>North American Journal of Fisheries Management</t>
         </is>
       </c>
       <c r="P119" t="inlineStr">
         <is>
-          <t>10.1007/s00300-012-1245-9</t>
+          <t>10.1080/02755947.2013.788587</t>
         </is>
       </c>
       <c r="R119" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>33</t>
         </is>
       </c>
       <c r="S119" t="inlineStr">
         <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="T119" t="inlineStr">
+        <is>
+          <t>2013</t>
+        </is>
+      </c>
+      <c r="U119" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V119" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W119" t="inlineStr">
+        <is>
+          <t>Taylor &amp; Francis</t>
+        </is>
+      </c>
+      <c r="Y119" t="inlineStr">
+        <is>
+          <t>Grand Canyon Monitoring and Research Center</t>
+        </is>
+      </c>
+      <c r="Z119" t="inlineStr">
+        <is>
+          <t>16 p.</t>
+        </is>
+      </c>
+      <c r="AA119" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="AB119" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="AC119" t="inlineStr">
+        <is>
+          <t>North American Journal of Fisheries Management</t>
+        </is>
+      </c>
+      <c r="AD119" t="inlineStr">
+        <is>
+          <t>626</t>
+        </is>
+      </c>
+      <c r="AE119" t="inlineStr">
+        <is>
+          <t>641</t>
+        </is>
+      </c>
+      <c r="AM119" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN119" t="inlineStr">
+        <is>
+          <t>Arizona</t>
+        </is>
+      </c>
+      <c r="AQ119" t="inlineStr">
+        <is>
+          <t>Grand Canyon National Park</t>
+        </is>
+      </c>
+      <c r="AW119" t="inlineStr">
+        <is>
+          <t>Pine, William Pine III; Healy, Brian; Smith, Emily Omana; Trammell, Melissa; Speas, Dave; Valdez, Rich; Yard, Mike; Walters, Carl; Ahrens, Rob; Vanhaverbeke, Randy; Stone, Dennis; Wilson, Wade</t>
+        </is>
+      </c>
+      <c r="AZ119" t="inlineStr">
+        <is>
           <t>1</t>
         </is>
       </c>
-      <c r="T119" t="inlineStr">
-[...83 lines deleted...]
-      </c>
       <c r="BA119" t="inlineStr">
         <is>
-          <t>50d04984e4b0d83991d15692</t>
+          <t>51b1a14fe4b022a6a540f990</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70154905</t>
+          <t>https://pubs.usgs.gov/publication/70047347</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>70154905</t>
+          <t>70047347</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>70154905</t>
+          <t>70047347</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Response by anglers to a differential harvest regulation on three black bass species at Skiatook Lake, Oklahoma</t>
+          <t>Wind erosion from a sagebrush steppe burned by wildfire: measurements of PM&lt;sub&gt;10&lt;/sub&gt; and total horizontal sediment flux</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Proceedings of the Oklahoma Academy of Science</t>
+          <t>Aeolian Research</t>
+        </is>
+      </c>
+      <c r="P120" t="inlineStr">
+        <is>
+          <t>10.1016/j.aeolia.2012.10.003</t>
         </is>
       </c>
       <c r="R120" t="inlineStr">
         <is>
-          <t>92</t>
+          <t>10</t>
         </is>
       </c>
       <c r="T120" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2013</t>
         </is>
       </c>
       <c r="U120" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V120" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W120" t="inlineStr">
         <is>
-          <t>Oklahoma Academy of Science</t>
-[...4 lines deleted...]
-          <t>Edmond, OK</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Y120" t="inlineStr">
         <is>
-          <t>Coop Res Unit Atlanta</t>
+          <t>Forest and Rangeland Ecosystem Science Center</t>
         </is>
       </c>
       <c r="Z120" t="inlineStr">
         <is>
           <t>12 p.</t>
         </is>
       </c>
+      <c r="AA120" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="AB120" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="AC120" t="inlineStr">
+        <is>
+          <t>Aeolian Research</t>
+        </is>
+      </c>
       <c r="AD120" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>25</t>
         </is>
       </c>
       <c r="AE120" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>36</t>
         </is>
       </c>
       <c r="AF120" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="AH120" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="AM120" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN120" t="inlineStr">
         <is>
-          <t>Oklahoma</t>
-[...14 lines deleted...]
-          <t>N</t>
+          <t>Idaho</t>
         </is>
       </c>
       <c r="AW120" t="inlineStr">
         <is>
-          <t>Long, James M. 0000-0002-8658-9949 jmlong@usgs.gov; Hyler, Randy G.; Fisher, William L. wfisher@usgs.gov</t>
+          <t>Wagenbrenner, Natalie S.; Germino, Matthew J.; Lamb, Brian K.; Robichaud, Peter R.; Foltz, Randy B.</t>
         </is>
       </c>
       <c r="AZ120" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA120" t="inlineStr">
         <is>
-          <t>55fa92d3e4b05d6c4e501acb</t>
+          <t>51fb7555e4b04b00e3d7856f</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20125071</t>
+          <t>https://pubs.usgs.gov/publication/70123973</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>70041518</t>
+          <t>70123973</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>sir20125071</t>
+          <t>70123973</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Federal Government Series</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Phase II modification of the &lt;u&gt;W&lt;/u&gt;ater &lt;u&gt;A&lt;/u&gt;vailability &lt;u&gt;T&lt;/u&gt;ool for &lt;u&gt;E&lt;/u&gt;nvironmental &lt;u&gt;R&lt;/u&gt;esources (WATER) for Kentucky: The sinkhole-drainage process, point-and-click basin delineation, and results of karst test-basin simulations</t>
+          <t>Fire history, effects and management in southern Nevada</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Scientific Investigations Report</t>
-[...14 lines deleted...]
-          <t>2328-031X</t>
+          <t>General Technical Report</t>
+        </is>
+      </c>
+      <c r="K121" t="inlineStr">
+        <is>
+          <t>5</t>
         </is>
       </c>
       <c r="P121" t="inlineStr">
         <is>
-          <t>10.3133/sir20125071</t>
+          <t>10.2737/RMRS-GTR-303</t>
         </is>
       </c>
       <c r="T121" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2013</t>
         </is>
       </c>
       <c r="U121" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V121" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W121" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
+          <t>U.S. Forest Service</t>
         </is>
       </c>
       <c r="X121" t="inlineStr">
         <is>
-          <t>Reston, VA</t>
+          <t>Fort Collins, CO</t>
         </is>
       </c>
       <c r="Y121" t="inlineStr">
         <is>
-          <t>Kentucky Water Science Center</t>
+          <t>Earth Resources Observation and Science (EROS) Center; Western Ecological Research Center</t>
         </is>
       </c>
       <c r="Z121" t="inlineStr">
         <is>
-          <t>vi, 45 p.</t>
+          <t>22 p.</t>
+        </is>
+      </c>
+      <c r="AA121" t="inlineStr">
+        <is>
+          <t>Report</t>
+        </is>
+      </c>
+      <c r="AB121" t="inlineStr">
+        <is>
+          <t>Federal Government Series</t>
+        </is>
+      </c>
+      <c r="AC121" t="inlineStr">
+        <is>
+          <t>The Southern Nevada Agency Partnership science and research synthesis: science to support land management in southern Nevada (General Technical Report RMRS-GTR-303)</t>
+        </is>
+      </c>
+      <c r="AD121" t="inlineStr">
+        <is>
+          <t>75</t>
+        </is>
+      </c>
+      <c r="AE121" t="inlineStr">
+        <is>
+          <t>96</t>
         </is>
       </c>
       <c r="AF121" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>22</t>
         </is>
       </c>
       <c r="AM121" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN121" t="inlineStr">
         <is>
-          <t>Kentucky</t>
-[...9 lines deleted...]
-          <t>N</t>
+          <t>Nevada</t>
         </is>
       </c>
       <c r="AW121" t="inlineStr">
         <is>
-          <t>Taylor, Charles J.; Williamson, Tanja N. tnwillia@usgs.gov; Newson, Jeremy K. jknewson@usgs.gov; Ulery, Randy L. rlulery@usgs.gov; Nelson, Hugh L. hlnelson@usgs.gov; Cinotto, Peter J. pcinotto@usgs.gov</t>
+          <t>Brooks, Matthew L. 0000-0002-3518-6787 mlbrooks@usgs.gov; Chambers, Jeanne; McKinley, Randy 0000-0001-7644-6365 rmckinley@usgs.gov</t>
         </is>
       </c>
       <c r="AZ121" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA121" t="inlineStr">
         <is>
-          <t>50c31e6de4b0b57f2415d206</t>
+          <t>54252eb4e4b0e641df8a6fee</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70038711</t>
+          <t>https://pubs.usgs.gov/publication/70041483</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>70038711</t>
+          <t>70041483</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>70038711</t>
+          <t>70041483</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Point sources of emerging contaminants along the Colorado River Basin: Source water for the arid Southwestern United States</t>
+          <t>Lake trout otolith chronologies as multidecadal indicators of high-latitude freshwater ecosystems</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Science of the Total Environment</t>
+          <t>Polar Biology</t>
         </is>
       </c>
       <c r="P122" t="inlineStr">
         <is>
-          <t>10.1016/j.scitotenv.2012.04.053</t>
+          <t>10.1007/s00300-012-1245-9</t>
         </is>
       </c>
       <c r="R122" t="inlineStr">
         <is>
-          <t>430</t>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="S122" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="T122" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2013</t>
         </is>
       </c>
       <c r="U122" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V122" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W122" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>Springer</t>
         </is>
       </c>
       <c r="X122" t="inlineStr">
         <is>
           <t>Amsterdam, Netherlands</t>
         </is>
       </c>
       <c r="Y122" t="inlineStr">
         <is>
-          <t>Columbia Environmental Research Center</t>
+          <t>Alaska Science Center</t>
         </is>
       </c>
       <c r="Z122" t="inlineStr">
         <is>
-          <t>9 p.</t>
+          <t>7 p.</t>
+        </is>
+      </c>
+      <c r="AA122" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="AB122" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="AC122" t="inlineStr">
+        <is>
+          <t>Polar Biology</t>
         </is>
       </c>
       <c r="AD122" t="inlineStr">
         <is>
-          <t>237</t>
+          <t>147</t>
         </is>
       </c>
       <c r="AE122" t="inlineStr">
         <is>
-          <t>245</t>
+          <t>153</t>
         </is>
       </c>
       <c r="AM122" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN122" t="inlineStr">
         <is>
-          <t>Arizona;California;Colorado;Nevada;New Mexico;Utah</t>
+          <t>Alaska</t>
+        </is>
+      </c>
+      <c r="AQ122" t="inlineStr">
+        <is>
+          <t>Chandler Lake</t>
         </is>
       </c>
       <c r="AW122" t="inlineStr">
         <is>
-          <t>Jones-Lepp, Tammy L.; Sanchez, Charles; Alvarez, David A.; Wilson, Doyle C.; Taniguchi-Fu, Randi-Laurant</t>
+          <t>Black, B.A.; von Biela, Vanessa R. 0000-0002-7139-5981 vvonbiela@usgs.gov; Zimmerman, Christian E. 0000-0002-3646-0688 czimmerman@usgs.gov; Brown, Randy J.</t>
         </is>
       </c>
       <c r="AZ122" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA122" t="inlineStr">
         <is>
-          <t>505a7cb4e4b0c8380cd79b2a</t>
+          <t>50d04984e4b0d83991d15692</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70187335</t>
+          <t>https://pubs.usgs.gov/publication/70154905</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>70187335</t>
+          <t>70154905</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>70187335</t>
+          <t>70154905</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Geophysical study of the San Juan Mountains batholith complex, southwestern Colorado</t>
+          <t>Response by anglers to a differential harvest regulation on three black bass species at Skiatook Lake, Oklahoma</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Geosphere</t>
-[...4 lines deleted...]
-          <t>10.1130/GES00723.1</t>
+          <t>Proceedings of the Oklahoma Academy of Science</t>
         </is>
       </c>
       <c r="R123" t="inlineStr">
         <is>
-          <t>8</t>
-[...4 lines deleted...]
-          <t>3</t>
+          <t>92</t>
         </is>
       </c>
       <c r="T123" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
       <c r="U123" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V123" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W123" t="inlineStr">
         <is>
-          <t>Geological Society of America</t>
+          <t>Oklahoma Academy of Science</t>
+        </is>
+      </c>
+      <c r="X123" t="inlineStr">
+        <is>
+          <t>Edmond, OK</t>
         </is>
       </c>
       <c r="Y123" t="inlineStr">
         <is>
-          <t>Crustal Geophysics and Geochemistry Science Center</t>
+          <t>Coop Res Unit Atlanta</t>
         </is>
       </c>
       <c r="Z123" t="inlineStr">
         <is>
-          <t>16 p.</t>
+          <t>12 p.</t>
         </is>
       </c>
       <c r="AD123" t="inlineStr">
         <is>
-          <t>669</t>
+          <t>9</t>
         </is>
       </c>
       <c r="AE123" t="inlineStr">
         <is>
-          <t>684</t>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="AF123" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="AH123" t="inlineStr">
+        <is>
+          <t>1997-01-01</t>
+        </is>
+      </c>
+      <c r="AI123" t="inlineStr">
+        <is>
+          <t>1999-12-31</t>
         </is>
       </c>
       <c r="AM123" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN123" t="inlineStr">
         <is>
-          <t>Colorado</t>
+          <t>Oklahoma</t>
         </is>
       </c>
       <c r="AQ123" t="inlineStr">
         <is>
-          <t>San Juan Mountains</t>
+          <t>Skiatook Lake</t>
+        </is>
+      </c>
+      <c r="AU123" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AV123" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW123" t="inlineStr">
         <is>
-          <t>Drenth, Benjamin J. 0000-0002-3954-8124 bdrenth@usgs.gov; Keller, G. Randy; Thompson, Ren A. 0000-0002-3044-3043 rathomps@usgs.gov</t>
+          <t>Long, James M. 0000-0002-8658-9949 jmlong@usgs.gov; Hyler, Randy G.; Fisher, William L. wfisher@usgs.gov</t>
         </is>
       </c>
       <c r="AZ123" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA123" t="inlineStr">
         <is>
-          <t>59084936e4b0fc4e448ffda2</t>
+          <t>55fa92d3e4b05d6c4e501acb</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70043559</t>
+          <t>https://pubs.usgs.gov/publication/sir20125071</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>70043559</t>
+          <t>70041518</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>70043559</t>
+          <t>sir20125071</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Habitat persistence for sedentary organisms in managed rivers: the case for the federally endangered dwarf wedgemussel (Alasmidonta heterodon) in the Delaware River</t>
+          <t>Phase II modification of the &lt;u&gt;W&lt;/u&gt;ater &lt;u&gt;A&lt;/u&gt;vailability &lt;u&gt;T&lt;/u&gt;ool for &lt;u&gt;E&lt;/u&gt;nvironmental &lt;u&gt;R&lt;/u&gt;esources (WATER) for Kentucky: The sinkhole-drainage process, point-and-click basin delineation, and results of karst test-basin simulations</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Freshwater Biology</t>
+          <t>Scientific Investigations Report</t>
+        </is>
+      </c>
+      <c r="I124" t="inlineStr">
+        <is>
+          <t>2012-5071</t>
+        </is>
+      </c>
+      <c r="M124" t="inlineStr">
+        <is>
+          <t>2328-0328</t>
+        </is>
+      </c>
+      <c r="N124" t="inlineStr">
+        <is>
+          <t>2328-031X</t>
         </is>
       </c>
       <c r="P124" t="inlineStr">
         <is>
-          <t>10.1111/j.1365-2427.2012.02788.x</t>
-[...9 lines deleted...]
-          <t>6</t>
+          <t>10.3133/sir20125071</t>
         </is>
       </c>
       <c r="T124" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
       <c r="U124" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V124" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W124" t="inlineStr">
         <is>
-          <t>Wiley</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X124" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y124" t="inlineStr">
         <is>
-          <t>Coop Res Unit Leetown</t>
-[...24 lines deleted...]
-          <t>1327</t>
+          <t>Kentucky Water Science Center</t>
+        </is>
+      </c>
+      <c r="Z124" t="inlineStr">
+        <is>
+          <t>vi, 45 p.</t>
+        </is>
+      </c>
+      <c r="AF124" t="inlineStr">
+        <is>
+          <t>56</t>
         </is>
       </c>
       <c r="AM124" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
+      <c r="AN124" t="inlineStr">
+        <is>
+          <t>Kentucky</t>
+        </is>
+      </c>
+      <c r="AU124" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="AV124" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
       <c r="AW124" t="inlineStr">
         <is>
-          <t>Maloney, Kelly O. 0000-0003-2304-0745 kmaloney@usgs.gov; Lellis, William A. 0000-0001-7806-2904 wlellis@usgs.gov; Bennett, Randy M.; Waddle, Terry J.</t>
+          <t>Taylor, Charles J.; Williamson, Tanja N. tnwillia@usgs.gov; Newson, Jeremy K. jknewson@usgs.gov; Ulery, Randy L. rlulery@usgs.gov; Nelson, Hugh L. hlnelson@usgs.gov; Cinotto, Peter J. pcinotto@usgs.gov</t>
         </is>
       </c>
       <c r="AZ124" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="BA124" t="inlineStr">
         <is>
-          <t>515d4f67e4b0803bd2eec530</t>
+          <t>50c31e6de4b0b57f2415d206</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70193205</t>
+          <t>https://pubs.usgs.gov/publication/70038711</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>70193205</t>
+          <t>70038711</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>70193205</t>
+          <t>70038711</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Conference Paper</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Conference Paper</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Burn severity mapping in Australia 2009</t>
+          <t>Point sources of emerging contaminants along the Colorado River Basin: Source water for the arid Southwestern United States</t>
+        </is>
+      </c>
+      <c r="H125" t="inlineStr">
+        <is>
+          <t>Science of the Total Environment</t>
         </is>
       </c>
       <c r="P125" t="inlineStr">
         <is>
-          <t>10.5194/isprsarchives-XXXIX-B8-51-2012</t>
+          <t>10.1016/j.scitotenv.2012.04.053</t>
         </is>
       </c>
       <c r="R125" t="inlineStr">
         <is>
-          <t>XXXIX-B8</t>
+          <t>430</t>
         </is>
       </c>
       <c r="T125" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
       <c r="U125" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V125" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W125" t="inlineStr">
         <is>
-          <t>ISPRS</t>
+          <t>Elsevier</t>
+        </is>
+      </c>
+      <c r="X125" t="inlineStr">
+        <is>
+          <t>Amsterdam, Netherlands</t>
         </is>
       </c>
       <c r="Y125" t="inlineStr">
         <is>
-          <t>Earth Resources Observation and Science (EROS) Center</t>
+          <t>Columbia Environmental Research Center</t>
         </is>
       </c>
       <c r="Z125" t="inlineStr">
         <is>
-          <t>4 p.</t>
-[...14 lines deleted...]
-          <t>International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences, Volume XXXIX-B8</t>
+          <t>9 p.</t>
         </is>
       </c>
       <c r="AD125" t="inlineStr">
         <is>
-          <t>51</t>
+          <t>237</t>
         </is>
       </c>
       <c r="AE125" t="inlineStr">
         <is>
-          <t>54</t>
+          <t>245</t>
         </is>
       </c>
       <c r="AM125" t="inlineStr">
         <is>
-          <t>Australia</t>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN125" t="inlineStr">
+        <is>
+          <t>Arizona;California;Colorado;Nevada;New Mexico;Utah</t>
         </is>
       </c>
       <c r="AW125" t="inlineStr">
         <is>
-          <t>McKinley, Randy 0000-0001-7644-6365 rmckinley@usgs.gov; Clark, J.; Lecker, Jennifer</t>
+          <t>Jones-Lepp, Tammy L.; Sanchez, Charles; Alvarez, David A.; Wilson, Doyle C.; Taniguchi-Fu, Randi-Laurant</t>
         </is>
       </c>
       <c r="AZ125" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA125" t="inlineStr">
         <is>
-          <t>5a6105a0e4b06e28e9c2557d</t>
+          <t>505a7cb4e4b0c8380cd79b2a</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70157500</t>
+          <t>https://pubs.usgs.gov/publication/70187335</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>70157500</t>
+          <t>70187335</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>70157500</t>
+          <t>70187335</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Book chapter</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Book Chapter</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Recent changes in successional state of the deep-water fish communities of Lakes Michigan, Huron, and Ontario and management implications</t>
+          <t>Geophysical study of the San Juan Mountains batholith complex, southwestern Colorado</t>
+        </is>
+      </c>
+      <c r="H126" t="inlineStr">
+        <is>
+          <t>Geosphere</t>
+        </is>
+      </c>
+      <c r="P126" t="inlineStr">
+        <is>
+          <t>10.1130/GES00723.1</t>
+        </is>
+      </c>
+      <c r="R126" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="S126" t="inlineStr">
+        <is>
+          <t>3</t>
         </is>
       </c>
       <c r="T126" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
       <c r="U126" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V126" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W126" t="inlineStr">
         <is>
-          <t>Michigan State University Press</t>
-[...4 lines deleted...]
-          <t>East Lansing, MI</t>
+          <t>Geological Society of America</t>
         </is>
       </c>
       <c r="Y126" t="inlineStr">
         <is>
-          <t>Great Lakes Science Center</t>
+          <t>Crustal Geophysics and Geochemistry Science Center</t>
         </is>
       </c>
       <c r="Z126" t="inlineStr">
         <is>
-          <t>29 p.</t>
-[...14 lines deleted...]
-          <t>Great Lakes fisheries policy and management: A binational perspective</t>
+          <t>16 p.</t>
         </is>
       </c>
       <c r="AD126" t="inlineStr">
         <is>
-          <t>137</t>
+          <t>669</t>
         </is>
       </c>
       <c r="AE126" t="inlineStr">
         <is>
-          <t>165</t>
+          <t>684</t>
         </is>
       </c>
       <c r="AM126" t="inlineStr">
         <is>
-          <t>Canada, United States</t>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN126" t="inlineStr">
+        <is>
+          <t>Colorado</t>
         </is>
       </c>
       <c r="AQ126" t="inlineStr">
         <is>
-          <t>Lake Huron, Lake Michigan, Lake Ontario</t>
-[...9 lines deleted...]
-          <t>N</t>
+          <t>San Juan Mountains</t>
         </is>
       </c>
       <c r="AW126" t="inlineStr">
         <is>
-          <t>Eshenroder, Randy L.; Lantry, Brian F. 0000-0001-8797-3910 bflantry@usgs.gov</t>
-[...4 lines deleted...]
-          <t>Taylor, William W.; Lynch, Abigail J. 0000-0001-8449-8392 ajlynch@usgs.gov; Leonard, Nancy J.</t>
+          <t>Drenth, Benjamin J. 0000-0002-3954-8124 bdrenth@usgs.gov; Keller, G. Randy; Thompson, Ren A. 0000-0002-3044-3043 rathomps@usgs.gov</t>
         </is>
       </c>
       <c r="AZ126" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA126" t="inlineStr">
         <is>
-          <t>56051ee0e4b058f706e5130e</t>
+          <t>59084936e4b0fc4e448ffda2</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20115197</t>
+          <t>https://pubs.usgs.gov/publication/70043559</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>70006151</t>
+          <t>70043559</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>sir20115197</t>
+          <t>70043559</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Source-water susceptibility assessment in Texas&amp;mdash;Approach and methodology</t>
+          <t>Habitat persistence for sedentary organisms in managed rivers: the case for the federally endangered dwarf wedgemussel (Alasmidonta heterodon) in the Delaware River</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Scientific Investigations Report</t>
-[...14 lines deleted...]
-          <t>2328-031X</t>
+          <t>Freshwater Biology</t>
         </is>
       </c>
       <c r="P127" t="inlineStr">
         <is>
-          <t>10.3133/sir20115197</t>
+          <t>10.1111/j.1365-2427.2012.02788.x</t>
+        </is>
+      </c>
+      <c r="R127" t="inlineStr">
+        <is>
+          <t>57</t>
+        </is>
+      </c>
+      <c r="S127" t="inlineStr">
+        <is>
+          <t>6</t>
         </is>
       </c>
       <c r="T127" t="inlineStr">
         <is>
-          <t>2011</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="U127" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V127" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W127" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>Wiley</t>
         </is>
       </c>
       <c r="Y127" t="inlineStr">
         <is>
-          <t>Kentucky Water Science Center</t>
-[...4 lines deleted...]
-          <t>xii, 33 p.; Appendices</t>
+          <t>Coop Res Unit Leetown</t>
+        </is>
+      </c>
+      <c r="AA127" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="AB127" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="AC127" t="inlineStr">
+        <is>
+          <t>Freshwater Biology</t>
         </is>
       </c>
       <c r="AD127" t="inlineStr">
         <is>
-          <t>i</t>
+          <t>1315</t>
         </is>
       </c>
       <c r="AE127" t="inlineStr">
         <is>
-          <t>64</t>
-[...4 lines deleted...]
-          <t>76</t>
+          <t>1327</t>
         </is>
       </c>
       <c r="AM127" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
-      <c r="AN127" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="AW127" t="inlineStr">
         <is>
-          <t>Ulery, Randy L. rlulery@usgs.gov; Meyer, John E.; Andren, Robert W.; Newson, Jeremy K. jknewson@usgs.gov</t>
+          <t>Maloney, Kelly O. 0000-0003-2304-0745 kmaloney@usgs.gov; Lellis, William A. 0000-0001-7806-2904 wlellis@usgs.gov; Bennett, Randy M.; Waddle, Terry J.</t>
         </is>
       </c>
       <c r="AZ127" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA127" t="inlineStr">
         <is>
-          <t>505b9349e4b08c986b31a401</t>
+          <t>515d4f67e4b0803bd2eec530</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70156800</t>
+          <t>https://pubs.usgs.gov/publication/70193205</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>70156800</t>
+          <t>70193205</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>70156800</t>
+          <t>70193205</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Book chapter</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Book Chapter</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Federal interagency coordination for invasive plant issues -- The Federal Interagency Committee for the Management of Noxious and Exotic Weeds (FICMNEW)</t>
-[...4 lines deleted...]
-          <t>11</t>
+          <t>Burn severity mapping in Australia 2009</t>
         </is>
       </c>
       <c r="P128" t="inlineStr">
         <is>
-          <t>10.1021/bk-2011-1073.ch011</t>
+          <t>10.5194/isprsarchives-XXXIX-B8-51-2012</t>
         </is>
       </c>
       <c r="R128" t="inlineStr">
         <is>
-          <t>1073</t>
+          <t>XXXIX-B8</t>
         </is>
       </c>
       <c r="T128" t="inlineStr">
         <is>
-          <t>2011</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="U128" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V128" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W128" t="inlineStr">
         <is>
-          <t>American Chemical Society</t>
+          <t>ISPRS</t>
         </is>
       </c>
       <c r="Y128" t="inlineStr">
         <is>
-          <t>National Wetlands Research Center</t>
+          <t>Earth Resources Observation and Science (EROS) Center</t>
         </is>
       </c>
       <c r="Z128" t="inlineStr">
         <is>
-          <t>8 p.</t>
+          <t>4 p.</t>
         </is>
       </c>
       <c r="AA128" t="inlineStr">
         <is>
           <t>Book</t>
         </is>
       </c>
       <c r="AB128" t="inlineStr">
         <is>
-          <t>Monograph</t>
+          <t>Conference publication</t>
         </is>
       </c>
       <c r="AC128" t="inlineStr">
         <is>
-          <t>Invasive plant management issues and challenges in the United States: 2011 Overview</t>
+          <t>International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences, Volume XXXIX-B8</t>
         </is>
       </c>
       <c r="AD128" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>51</t>
         </is>
       </c>
       <c r="AE128" t="inlineStr">
         <is>
-          <t>128</t>
-[...9 lines deleted...]
-          <t>N</t>
+          <t>54</t>
+        </is>
+      </c>
+      <c r="AM128" t="inlineStr">
+        <is>
+          <t>Australia</t>
         </is>
       </c>
       <c r="AW128" t="inlineStr">
         <is>
-          <t>Westbrooks, Randy G.</t>
+          <t>McKinley, Randy 0000-0001-7644-6365 rmckinley@usgs.gov; Clark, J.; Lecker, Jennifer</t>
         </is>
       </c>
       <c r="AZ128" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA128" t="inlineStr">
         <is>
-          <t>55e18631e4b05561fa206ab2</t>
+          <t>5a6105a0e4b06e28e9c2557d</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70156529</t>
+          <t>https://pubs.usgs.gov/publication/70157500</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>70156529</t>
+          <t>70157500</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>70156529</t>
+          <t>70157500</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Book chapter</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>Book Chapter</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Interagency partnering for weed prevention-- Progress on development of a National Early Detection and Rapid Response System for Invasive Plants in the United States</t>
-[...14 lines deleted...]
-          <t>1073</t>
+          <t>Recent changes in successional state of the deep-water fish communities of Lakes Michigan, Huron, and Ontario and management implications</t>
         </is>
       </c>
       <c r="T129" t="inlineStr">
         <is>
-          <t>2011</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="U129" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V129" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W129" t="inlineStr">
         <is>
-          <t>American Chemical Society</t>
+          <t>Michigan State University Press</t>
         </is>
       </c>
       <c r="X129" t="inlineStr">
         <is>
-          <t>Washington DC</t>
+          <t>East Lansing, MI</t>
+        </is>
+      </c>
+      <c r="Y129" t="inlineStr">
+        <is>
+          <t>Great Lakes Science Center</t>
         </is>
       </c>
       <c r="Z129" t="inlineStr">
         <is>
-          <t>8 p.</t>
+          <t>29 p.</t>
         </is>
       </c>
       <c r="AA129" t="inlineStr">
         <is>
           <t>Book</t>
         </is>
       </c>
       <c r="AB129" t="inlineStr">
         <is>
           <t>Monograph</t>
         </is>
       </c>
       <c r="AC129" t="inlineStr">
         <is>
-          <t>Invasive plant management issues and challenges in the United States: 2011 Overview</t>
+          <t>Great Lakes fisheries policy and management: A binational perspective</t>
         </is>
       </c>
       <c r="AD129" t="inlineStr">
         <is>
-          <t>135</t>
+          <t>137</t>
         </is>
       </c>
       <c r="AE129" t="inlineStr">
         <is>
-          <t>142</t>
+          <t>165</t>
         </is>
       </c>
       <c r="AM129" t="inlineStr">
         <is>
-          <t>United States</t>
+          <t>Canada, United States</t>
+        </is>
+      </c>
+      <c r="AQ129" t="inlineStr">
+        <is>
+          <t>Lake Huron, Lake Michigan, Lake Ontario</t>
         </is>
       </c>
       <c r="AU129" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AV129" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AW129" t="inlineStr">
         <is>
-          <t>Westbrooks, Randy G.</t>
+          <t>Eshenroder, Randy L.; Lantry, Brian F. 0000-0001-8797-3910 bflantry@usgs.gov</t>
         </is>
       </c>
       <c r="AX129" t="inlineStr">
         <is>
-          <t>Westbrooks, R.</t>
+          <t>Taylor, William W.; Lynch, Abigail J. 0000-0001-8449-8392 ajlynch@usgs.gov; Leonard, Nancy J.</t>
         </is>
       </c>
       <c r="AZ129" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA129" t="inlineStr">
         <is>
-          <t>55dc4030e4b0518e354d110d</t>
+          <t>56051ee0e4b058f706e5130e</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70003649</t>
+          <t>https://pubs.usgs.gov/publication/sir20115197</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>70003649</t>
+          <t>70006151</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>70003649</t>
+          <t>sir20115197</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Hypsometry of Titan</t>
+          <t>Source-water susceptibility assessment in Texas&amp;mdash;Approach and methodology</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Icarus</t>
+          <t>Scientific Investigations Report</t>
+        </is>
+      </c>
+      <c r="I130" t="inlineStr">
+        <is>
+          <t>2011-5197</t>
+        </is>
+      </c>
+      <c r="M130" t="inlineStr">
+        <is>
+          <t>2328-0328</t>
+        </is>
+      </c>
+      <c r="N130" t="inlineStr">
+        <is>
+          <t>2328-031X</t>
         </is>
       </c>
       <c r="P130" t="inlineStr">
         <is>
-          <t>10.1016/j.icarus.2010.10.002</t>
-[...7 lines deleted...]
-      <c r="S130" t="inlineStr">
+          <t>10.3133/sir20115197</t>
+        </is>
+      </c>
+      <c r="T130" t="inlineStr">
+        <is>
+          <t>2011</t>
+        </is>
+      </c>
+      <c r="U130" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V130" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W130" t="inlineStr">
+        <is>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X130" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
+        </is>
+      </c>
+      <c r="Y130" t="inlineStr">
+        <is>
+          <t>Kentucky Water Science Center</t>
+        </is>
+      </c>
+      <c r="Z130" t="inlineStr">
+        <is>
+          <t>xii, 33 p.; Appendices</t>
+        </is>
+      </c>
+      <c r="AD130" t="inlineStr">
+        <is>
+          <t>i</t>
+        </is>
+      </c>
+      <c r="AE130" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="AF130" t="inlineStr">
+        <is>
+          <t>76</t>
+        </is>
+      </c>
+      <c r="AM130" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN130" t="inlineStr">
+        <is>
+          <t>Texas</t>
+        </is>
+      </c>
+      <c r="AR130" t="inlineStr">
+        <is>
+          <t>NAD 83</t>
+        </is>
+      </c>
+      <c r="AS130" t="inlineStr">
+        <is>
+          <t>Albers Equal Area</t>
+        </is>
+      </c>
+      <c r="AT130" t="inlineStr">
+        <is>
+          <t>250000</t>
+        </is>
+      </c>
+      <c r="AV130" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AW130" t="inlineStr">
+        <is>
+          <t>Ulery, Randy L. rlulery@usgs.gov; Meyer, John E.; Andren, Robert W.; Newson, Jeremy K. jknewson@usgs.gov</t>
+        </is>
+      </c>
+      <c r="AZ130" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="T130" t="inlineStr">
-[...53 lines deleted...]
-      </c>
       <c r="BA130" t="inlineStr">
         <is>
-          <t>4f4e4a0ae4b07f02db5fb74b</t>
+          <t>505b9349e4b08c986b31a401</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70156441</t>
+          <t>https://pubs.usgs.gov/publication/70156800</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>70156441</t>
+          <t>70156800</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>70156441</t>
+          <t>70156800</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Conference Paper</t>
+          <t>Book chapter</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Conference Paper</t>
+          <t>Book Chapter</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Assessing effects of changing land use practices on sediment loads in Panther Creek, north coastal California</t>
+          <t>Federal interagency coordination for invasive plant issues -- The Federal Interagency Committee for the Management of Noxious and Exotic Weeds (FICMNEW)</t>
+        </is>
+      </c>
+      <c r="K131" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="P131" t="inlineStr">
+        <is>
+          <t>10.1021/bk-2011-1073.ch011</t>
+        </is>
+      </c>
+      <c r="R131" t="inlineStr">
+        <is>
+          <t>1073</t>
         </is>
       </c>
       <c r="T131" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
       <c r="U131" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V131" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W131" t="inlineStr">
         <is>
-          <t>U.S. Department of Agriculture, Forest Service, Pacific Southwest Research Station</t>
+          <t>American Chemical Society</t>
         </is>
       </c>
       <c r="Y131" t="inlineStr">
         <is>
-          <t>Western Ecological Research Center</t>
+          <t>National Wetlands Research Center</t>
         </is>
       </c>
       <c r="Z131" t="inlineStr">
         <is>
-          <t>10 p.</t>
+          <t>8 p.</t>
         </is>
       </c>
       <c r="AA131" t="inlineStr">
         <is>
           <t>Book</t>
         </is>
       </c>
       <c r="AB131" t="inlineStr">
         <is>
-          <t>Conference publication</t>
+          <t>Monograph</t>
         </is>
       </c>
       <c r="AC131" t="inlineStr">
         <is>
-          <t>Proceedings of the coast redwood forests in a changing California: A symposium for scientists and managers</t>
+          <t>Invasive plant management issues and challenges in the United States: 2011 Overview</t>
         </is>
       </c>
       <c r="AD131" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>121</t>
         </is>
       </c>
       <c r="AE131" t="inlineStr">
         <is>
-          <t>110</t>
-[...34 lines deleted...]
-          <t>Redwood National Park</t>
+          <t>128</t>
         </is>
       </c>
       <c r="AU131" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AV131" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AW131" t="inlineStr">
         <is>
-          <t>Madej, Mary Ann 0000-0003-2831-3773 mary_ann_madej@usgs.gov; Bundros, Greg; Klein, Randy</t>
+          <t>Westbrooks, Randy G.</t>
         </is>
       </c>
       <c r="AZ131" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA131" t="inlineStr">
         <is>
-          <t>57fe7f4ee4b0824b2d147747</t>
+          <t>55e18631e4b05561fa206ab2</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70148170</t>
+          <t>https://pubs.usgs.gov/publication/70156529</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>70148170</t>
+          <t>70156529</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>70148170</t>
+          <t>70156529</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Book chapter</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Book Chapter</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Distribution and habitat associations of breeding secretive marsh birds in Louisiana's Mississippi Alluvial Valley</t>
-[...14 lines deleted...]
-          <t>0277-5212</t>
+          <t>Interagency partnering for weed prevention-- Progress on development of a National Early Detection and Rapid Response System for Invasive Plants in the United States</t>
+        </is>
+      </c>
+      <c r="K132" t="inlineStr">
+        <is>
+          <t>13</t>
         </is>
       </c>
       <c r="P132" t="inlineStr">
         <is>
-          <t>10.1007/s13157-010-0138-3</t>
+          <t>10.1021/bk-2011-1073.ch013</t>
         </is>
       </c>
       <c r="R132" t="inlineStr">
         <is>
-          <t>31</t>
-[...4 lines deleted...]
-          <t>1</t>
+          <t>1073</t>
         </is>
       </c>
       <c r="T132" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
       <c r="U132" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V132" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W132" t="inlineStr">
         <is>
-          <t>Springer</t>
-[...4 lines deleted...]
-          <t>Coop Res Unit Atlanta</t>
+          <t>American Chemical Society</t>
+        </is>
+      </c>
+      <c r="X132" t="inlineStr">
+        <is>
+          <t>Washington DC</t>
         </is>
       </c>
       <c r="Z132" t="inlineStr">
         <is>
-          <t>11 p. </t>
+          <t>8 p.</t>
+        </is>
+      </c>
+      <c r="AA132" t="inlineStr">
+        <is>
+          <t>Book</t>
+        </is>
+      </c>
+      <c r="AB132" t="inlineStr">
+        <is>
+          <t>Monograph</t>
+        </is>
+      </c>
+      <c r="AC132" t="inlineStr">
+        <is>
+          <t>Invasive plant management issues and challenges in the United States: 2011 Overview</t>
         </is>
       </c>
       <c r="AD132" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>135</t>
         </is>
       </c>
       <c r="AE132" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>142</t>
         </is>
       </c>
       <c r="AM132" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
-      <c r="AN132" t="inlineStr">
-[...6 lines deleted...]
-          <t>Alluvial Valley</t>
+      <c r="AU132" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AV132" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW132" t="inlineStr">
         <is>
-          <t>Valente, Jonathan J.; King, Sammy L. 0000-0002-5364-6361 sking@usgs.gov; Wilson, R. Randy</t>
+          <t>Westbrooks, Randy G.</t>
+        </is>
+      </c>
+      <c r="AX132" t="inlineStr">
+        <is>
+          <t>Westbrooks, R.</t>
         </is>
       </c>
       <c r="AZ132" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA132" t="inlineStr">
         <is>
-          <t>58550b87e4b02bdf681568bd</t>
+          <t>55dc4030e4b0518e354d110d</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70118243</t>
+          <t>https://pubs.usgs.gov/publication/70003649</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>70118243</t>
+          <t>70003649</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>70118243</t>
+          <t>70003649</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Book chapter</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Book Chapter</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Geoinformatics in the public service: Building a cyberinfrastructure across the geological surveys</t>
-[...4 lines deleted...]
-          <t>9780511976308</t>
+          <t>Hypsometry of Titan</t>
+        </is>
+      </c>
+      <c r="H133" t="inlineStr">
+        <is>
+          <t>Icarus</t>
         </is>
       </c>
       <c r="P133" t="inlineStr">
         <is>
-          <t>10.1017/CBO9780511976308.024</t>
+          <t>10.1016/j.icarus.2010.10.002</t>
+        </is>
+      </c>
+      <c r="R133" t="inlineStr">
+        <is>
+          <t>211</t>
+        </is>
+      </c>
+      <c r="S133" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="T133" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
       <c r="U133" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V133" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W133" t="inlineStr">
         <is>
-          <t>Cambridge University Press</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Y133" t="inlineStr">
         <is>
-          <t>Office of Science Quality and Integrity</t>
+          <t>Astrogeology Science Center</t>
         </is>
       </c>
       <c r="Z133" t="inlineStr">
         <is>
           <t>8 p.</t>
         </is>
       </c>
-      <c r="AA133" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="AD133" t="inlineStr">
         <is>
-          <t>342</t>
+          <t>699</t>
         </is>
       </c>
       <c r="AE133" t="inlineStr">
         <is>
-          <t>349</t>
+          <t>706</t>
+        </is>
+      </c>
+      <c r="AQ133" t="inlineStr">
+        <is>
+          <t>Titan</t>
         </is>
       </c>
       <c r="AW133" t="inlineStr">
         <is>
-          <t>Allison, M. Lee; Gundersen, Linda C. lgundersen@usgs.gov; Richard, Stephen M.</t>
-[...4 lines deleted...]
-          <t>Keller, G. Randy; Baru, Chaitanya</t>
+          <t>Lorenz, Ralph D.; Turtle, Elizabeth P.; Stiles, Bryan; Le Gall, Alice; Hayes, Alexander; Aharonson, Oded; Wood, Charles A.; Stofan, Ellen; Kirk, Randy</t>
         </is>
       </c>
       <c r="AZ133" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA133" t="inlineStr">
         <is>
-          <t>57fe7fd9e4b0824b2d14798c</t>
+          <t>4f4e4a0ae4b07f02db5fb74b</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70157576</t>
+          <t>https://pubs.usgs.gov/publication/70156441</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>70157576</t>
+          <t>70156441</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>70157576</t>
+          <t>70156441</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Book chapter</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Book Chapter</t>
-[...4 lines deleted...]
-          <t>Overview and status of the witchweed (&lt;i&gt;Striga asiatica&lt;/i&gt;) eradication program in the Carolinas</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>Overview and status of the witchweed (striga asiatica) eradication program in the Carolinas</t>
-[...4 lines deleted...]
-          <t>10.1021/bk-2011-1073.ch006</t>
+          <t>Assessing effects of changing land use practices on sediment loads in Panther Creek, north coastal California</t>
         </is>
       </c>
       <c r="T134" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
       <c r="U134" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V134" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W134" t="inlineStr">
         <is>
-          <t>American Chemical Society</t>
-[...4 lines deleted...]
-          <t>Washington, D.C.</t>
+          <t>U.S. Department of Agriculture, Forest Service, Pacific Southwest Research Station</t>
         </is>
       </c>
       <c r="Y134" t="inlineStr">
         <is>
-          <t>National Wetlands Research Center</t>
+          <t>Western Ecological Research Center</t>
         </is>
       </c>
       <c r="Z134" t="inlineStr">
         <is>
-          <t>18 p.</t>
+          <t>10 p.</t>
         </is>
       </c>
       <c r="AA134" t="inlineStr">
         <is>
           <t>Book</t>
         </is>
       </c>
       <c r="AB134" t="inlineStr">
         <is>
-          <t>Monograph</t>
+          <t>Conference publication</t>
         </is>
       </c>
       <c r="AC134" t="inlineStr">
         <is>
-          <t>Invasive plant management issues and challenges in the United States: 2011 Overview</t>
+          <t>Proceedings of the coast redwood forests in a changing California: A symposium for scientists and managers</t>
         </is>
       </c>
       <c r="AD134" t="inlineStr">
         <is>
-          <t>51</t>
+          <t>101</t>
         </is>
       </c>
       <c r="AE134" t="inlineStr">
         <is>
-          <t>68</t>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="AF134" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="AJ134" t="inlineStr">
+        <is>
+          <t>Redwood Science Symposium: Coast Redwood Forests in a Changing California</t>
+        </is>
+      </c>
+      <c r="AK134" t="inlineStr">
+        <is>
+          <t>Santa Cruz, California</t>
+        </is>
+      </c>
+      <c r="AL134" t="inlineStr">
+        <is>
+          <t>June 21-23 2011</t>
         </is>
       </c>
       <c r="AM134" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN134" t="inlineStr">
         <is>
-          <t>North Carolina, South Carolina</t>
+          <t>California</t>
+        </is>
+      </c>
+      <c r="AQ134" t="inlineStr">
+        <is>
+          <t>Redwood National Park</t>
         </is>
       </c>
       <c r="AU134" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AV134" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AW134" t="inlineStr">
         <is>
-          <t>Iverson, Richard D.; Westbrooks, Randy G.; Eplee, Robert E.; Tasker, Alan V.</t>
+          <t>Madej, Mary Ann 0000-0003-2831-3773 mary_ann_madej@usgs.gov; Bundros, Greg; Klein, Randy</t>
         </is>
       </c>
       <c r="AZ134" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA134" t="inlineStr">
         <is>
-          <t>560a64d9e4b058f706e536de</t>
+          <t>57fe7f4ee4b0824b2d147747</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70178818</t>
+          <t>https://pubs.usgs.gov/publication/70148170</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>70178818</t>
+          <t>70148170</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>70178818</t>
+          <t>70148170</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Federal Government Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>Vegetation trends following the 2005 Southern Nevada Complex Fire: Chapter 6</t>
+          <t>Distribution and habitat associations of breeding secretive marsh birds in Louisiana's Mississippi Alluvial Valley</t>
+        </is>
+      </c>
+      <c r="H135" t="inlineStr">
+        <is>
+          <t>Wetlands</t>
+        </is>
+      </c>
+      <c r="M135" t="inlineStr">
+        <is>
+          <t>1943-6246</t>
+        </is>
+      </c>
+      <c r="N135" t="inlineStr">
+        <is>
+          <t>0277-5212</t>
+        </is>
+      </c>
+      <c r="P135" t="inlineStr">
+        <is>
+          <t>10.1007/s13157-010-0138-3</t>
+        </is>
+      </c>
+      <c r="R135" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="S135" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="T135" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
       <c r="U135" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V135" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W135" t="inlineStr">
         <is>
-          <t>U.S. Department of the Interior, Bureau of Land Management</t>
+          <t>Springer</t>
         </is>
       </c>
       <c r="Y135" t="inlineStr">
         <is>
-          <t>Western Ecological Research Center</t>
+          <t>Coop Res Unit Atlanta</t>
         </is>
       </c>
       <c r="Z135" t="inlineStr">
         <is>
-          <t>77 p.</t>
-[...14 lines deleted...]
-          <t>Southern Nevada Complex emergency stabilization and rehabilitation final report</t>
+          <t>11 p. </t>
         </is>
       </c>
       <c r="AD135" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>1</t>
         </is>
       </c>
       <c r="AE135" t="inlineStr">
         <is>
-          <t>194</t>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="AM135" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN135" t="inlineStr">
+        <is>
+          <t>Louisana</t>
+        </is>
+      </c>
+      <c r="AQ135" t="inlineStr">
+        <is>
+          <t>Alluvial Valley</t>
         </is>
       </c>
       <c r="AW135" t="inlineStr">
         <is>
-          <t>Klinger, Robert C. 0000-0003-3193-3199 rcklinger@usgs.gov; Brooks, Matthew L. 0000-0002-3518-6787 mlbrooks@usgs.gov; Frakes, Neil; Matchett, John R. 0000-0002-2905-6468 jmatchett@usgs.gov; McKinley, Randy 0000-0001-7644-6365 rmckinley@usgs.gov</t>
+          <t>Valente, Jonathan J.; King, Sammy L. 0000-0002-5364-6361 sking@usgs.gov; Wilson, R. Randy</t>
         </is>
       </c>
       <c r="AZ135" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA135" t="inlineStr">
         <is>
-          <t>5878a492e4b04df303d95826</t>
+          <t>58550b87e4b02bdf681568bd</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70156706</t>
+          <t>https://pubs.usgs.gov/publication/70118243</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>70156706</t>
+          <t>70118243</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>70156706</t>
+          <t>70118243</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>Book chapter</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>Book Chapter</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Early detection and rapid response</t>
+          <t>Geoinformatics in the public service: Building a cyberinfrastructure across the geological surveys</t>
+        </is>
+      </c>
+      <c r="O136" t="inlineStr">
+        <is>
+          <t>9780511976308</t>
+        </is>
+      </c>
+      <c r="P136" t="inlineStr">
+        <is>
+          <t>10.1017/CBO9780511976308.024</t>
         </is>
       </c>
       <c r="T136" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
       <c r="U136" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V136" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W136" t="inlineStr">
         <is>
-          <t>University of California Press</t>
+          <t>Cambridge University Press</t>
         </is>
       </c>
       <c r="Y136" t="inlineStr">
         <is>
-          <t>National Wetlands Research Center</t>
+          <t>Office of Science Quality and Integrity</t>
         </is>
       </c>
       <c r="Z136" t="inlineStr">
         <is>
           <t>8 p.</t>
         </is>
       </c>
       <c r="AA136" t="inlineStr">
         <is>
           <t>Book</t>
         </is>
       </c>
+      <c r="AB136" t="inlineStr">
+        <is>
+          <t>Monograph</t>
+        </is>
+      </c>
       <c r="AC136" t="inlineStr">
         <is>
-          <t>Encyclopedia of biological invasions</t>
+          <t>Geoinformatics: cyberinfrastructure for the solid Earth sciences</t>
         </is>
       </c>
       <c r="AD136" t="inlineStr">
         <is>
-          <t>169</t>
+          <t>342</t>
         </is>
       </c>
       <c r="AE136" t="inlineStr">
         <is>
-          <t>177</t>
-[...9 lines deleted...]
-          <t>N</t>
+          <t>349</t>
         </is>
       </c>
       <c r="AW136" t="inlineStr">
         <is>
-          <t>Westbrooks, Randy G.; Eplee, Robert E.</t>
+          <t>Allison, M. Lee; Gundersen, Linda C. lgundersen@usgs.gov; Richard, Stephen M.</t>
         </is>
       </c>
       <c r="AX136" t="inlineStr">
         <is>
-          <t>Simberloff, Daniel; Rejmánek, Marcel</t>
+          <t>Keller, G. Randy; Baru, Chaitanya</t>
         </is>
       </c>
       <c r="AZ136" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA136" t="inlineStr">
         <is>
-          <t>57fe7fede4b0824b2d1479f7</t>
+          <t>57fe7fd9e4b0824b2d14798c</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70157504</t>
+          <t>https://pubs.usgs.gov/publication/70193204</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>70157504</t>
+          <t>70193204</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>70157504</t>
+          <t>70193204</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Book chapter</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Book Chapter</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>Overview of prohibited and permitted plant regulatory listing systems</t>
-[...4 lines deleted...]
-          <t>10.1021/bk-2011-1073.ch002</t>
+          <t>Remote sensing and geospatial support to burned area emergency response teams</t>
+        </is>
+      </c>
+      <c r="H137" t="inlineStr">
+        <is>
+          <t>Fire Management Today</t>
         </is>
       </c>
       <c r="R137" t="inlineStr">
         <is>
-          <t>1073</t>
+          <t>71</t>
+        </is>
+      </c>
+      <c r="S137" t="inlineStr">
+        <is>
+          <t>2</t>
         </is>
       </c>
       <c r="T137" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
       <c r="U137" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V137" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W137" t="inlineStr">
         <is>
-          <t>American Chemical Society</t>
-[...4 lines deleted...]
-          <t>Washington, D.C.</t>
+          <t>United States Department of Agriculture, Forest Service </t>
         </is>
       </c>
       <c r="Y137" t="inlineStr">
         <is>
-          <t>National Wetlands Research Center</t>
+          <t>Earth Resources Observation and Science (EROS) Center</t>
         </is>
       </c>
       <c r="Z137" t="inlineStr">
         <is>
-          <t>10 p.</t>
-[...14 lines deleted...]
-          <t>Invasive plant management issues and challenges in the United States: 2011 Overview</t>
+          <t>4 p.</t>
         </is>
       </c>
       <c r="AD137" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>15</t>
         </is>
       </c>
       <c r="AE137" t="inlineStr">
         <is>
-          <t>28</t>
-[...9 lines deleted...]
-          <t>N</t>
+          <t>18</t>
         </is>
       </c>
       <c r="AW137" t="inlineStr">
         <is>
-          <t>Westbrooks, Randy G.; Tasker, Alan V.</t>
+          <t>McKinley, Randy 0000-0001-7644-6365 rmckinley@usgs.gov; Clark, Jess</t>
         </is>
       </c>
       <c r="AZ137" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA137" t="inlineStr">
         <is>
-          <t>56051edde4b058f706e512fe</t>
+          <t>5a6107fde4b06e28e9c25634</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70193204</t>
+          <t>https://pubs.usgs.gov/publication/70157576</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>70193204</t>
+          <t>70157576</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>70193204</t>
+          <t>70157576</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Book chapter</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Book Chapter</t>
+        </is>
+      </c>
+      <c r="F138" t="inlineStr">
+        <is>
+          <t>Overview and status of the witchweed (&lt;i&gt;Striga asiatica&lt;/i&gt;) eradication program in the Carolinas</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>Remote sensing and geospatial support to burned area emergency response teams</t>
-[...14 lines deleted...]
-          <t>2</t>
+          <t>Overview and status of the witchweed (striga asiatica) eradication program in the Carolinas</t>
+        </is>
+      </c>
+      <c r="P138" t="inlineStr">
+        <is>
+          <t>10.1021/bk-2011-1073.ch006</t>
         </is>
       </c>
       <c r="T138" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
       <c r="U138" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V138" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W138" t="inlineStr">
         <is>
-          <t>United States Department of Agriculture, Forest Service </t>
+          <t>American Chemical Society</t>
+        </is>
+      </c>
+      <c r="X138" t="inlineStr">
+        <is>
+          <t>Washington, D.C.</t>
         </is>
       </c>
       <c r="Y138" t="inlineStr">
         <is>
-          <t>Earth Resources Observation and Science (EROS) Center</t>
+          <t>National Wetlands Research Center</t>
         </is>
       </c>
       <c r="Z138" t="inlineStr">
         <is>
-          <t>4 p.</t>
+          <t>18 p.</t>
+        </is>
+      </c>
+      <c r="AA138" t="inlineStr">
+        <is>
+          <t>Book</t>
+        </is>
+      </c>
+      <c r="AB138" t="inlineStr">
+        <is>
+          <t>Monograph</t>
+        </is>
+      </c>
+      <c r="AC138" t="inlineStr">
+        <is>
+          <t>Invasive plant management issues and challenges in the United States: 2011 Overview</t>
         </is>
       </c>
       <c r="AD138" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>51</t>
         </is>
       </c>
       <c r="AE138" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>68</t>
+        </is>
+      </c>
+      <c r="AM138" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN138" t="inlineStr">
+        <is>
+          <t>North Carolina, South Carolina</t>
+        </is>
+      </c>
+      <c r="AU138" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AV138" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW138" t="inlineStr">
         <is>
-          <t>McKinley, Randy 0000-0001-7644-6365 rmckinley@usgs.gov; Clark, Jess</t>
+          <t>Iverson, Richard D.; Westbrooks, Randy G.; Eplee, Robert E.; Tasker, Alan V.</t>
         </is>
       </c>
       <c r="AZ138" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA138" t="inlineStr">
         <is>
-          <t>5a6107fde4b06e28e9c25634</t>
+          <t>560a64d9e4b058f706e536de</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70178817</t>
+          <t>https://pubs.usgs.gov/publication/70178818</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>70178817</t>
+          <t>70178818</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>70178817</t>
+          <t>70178818</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>Federal Government Series</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Establishment of aerial seeding treatments in blackbrush and pinyon-juniper sites following the 2005 Southern Nevada Complex: Chapter 5</t>
+          <t>Vegetation trends following the 2005 Southern Nevada Complex Fire: Chapter 6</t>
         </is>
       </c>
       <c r="T139" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
       <c r="U139" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V139" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W139" t="inlineStr">
         <is>
           <t>U.S. Department of the Interior, Bureau of Land Management</t>
         </is>
       </c>
       <c r="Y139" t="inlineStr">
         <is>
           <t>Western Ecological Research Center</t>
         </is>
       </c>
       <c r="Z139" t="inlineStr">
         <is>
-          <t>26 p.</t>
+          <t>77 p.</t>
         </is>
       </c>
       <c r="AA139" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="AB139" t="inlineStr">
         <is>
           <t>Federal Government Series</t>
         </is>
       </c>
       <c r="AC139" t="inlineStr">
         <is>
           <t>Southern Nevada Complex emergency stabilization and rehabilitation final report</t>
         </is>
       </c>
       <c r="AD139" t="inlineStr">
         <is>
-          <t>92</t>
+          <t>118</t>
         </is>
       </c>
       <c r="AE139" t="inlineStr">
         <is>
-          <t>117</t>
+          <t>194</t>
         </is>
       </c>
       <c r="AW139" t="inlineStr">
         <is>
-          <t>Klinger, Robert C. 0000-0003-3193-3199 rcklinger@usgs.gov; Brooks, Matthew L. 0000-0002-3518-6787 mlbrooks@usgs.gov; Frakes, Neil; Matchett, John R. 0000-0002-2905-6468 jmatchett@usgs.gov; McKinley, Randy 0000-0001-7644-6365 rmckinley@usgs.gov; Prentice, Karen</t>
+          <t>Klinger, Robert C. 0000-0003-3193-3199 rcklinger@usgs.gov; Brooks, Matthew L. 0000-0002-3518-6787 mlbrooks@usgs.gov; Frakes, Neil; Matchett, John R. 0000-0002-2905-6468 jmatchett@usgs.gov; McKinley, Randy 0000-0001-7644-6365 rmckinley@usgs.gov</t>
         </is>
       </c>
       <c r="AZ139" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA139" t="inlineStr">
         <is>
-          <t>5878a492e4b04df303d95828</t>
+          <t>5878a492e4b04df303d95826</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/70157937</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>70157937</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>70157937</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>Book chapter</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
@@ -16136,10983 +16071,11431 @@
       </c>
       <c r="AV140" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AW140" t="inlineStr">
         <is>
           <t>Westbrooks, Randy G.; Brabson, Elizabeth N.</t>
         </is>
       </c>
       <c r="AZ140" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA140" t="inlineStr">
         <is>
           <t>560bb6dce4b058f706e53dbe</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70003919</t>
+          <t>https://pubs.usgs.gov/publication/70157504</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>70003919</t>
+          <t>70157504</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>70003919</t>
+          <t>70157504</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Book chapter</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Book Chapter</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Elodontoma in captive southern red-backed voles (&lt;i&gt;Myodes gapperi&lt;/i&gt;)</t>
-[...4 lines deleted...]
-          <t>Journal of Zoo and Wildlife Medicine</t>
+          <t>Overview of prohibited and permitted plant regulatory listing systems</t>
+        </is>
+      </c>
+      <c r="P141" t="inlineStr">
+        <is>
+          <t>10.1021/bk-2011-1073.ch002</t>
         </is>
       </c>
       <c r="R141" t="inlineStr">
         <is>
-          <t>41</t>
-[...4 lines deleted...]
-          <t>3</t>
+          <t>1073</t>
         </is>
       </c>
       <c r="T141" t="inlineStr">
         <is>
-          <t>2010</t>
+          <t>2011</t>
         </is>
       </c>
       <c r="U141" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V141" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W141" t="inlineStr">
         <is>
-          <t>American Association of Zoo Veterinarians</t>
+          <t>American Chemical Society</t>
         </is>
       </c>
       <c r="X141" t="inlineStr">
         <is>
-          <t>Yulee, FL</t>
+          <t>Washington, D.C.</t>
         </is>
       </c>
       <c r="Y141" t="inlineStr">
         <is>
-          <t>National Wildlife Health Center</t>
+          <t>National Wetlands Research Center</t>
         </is>
       </c>
       <c r="Z141" t="inlineStr">
         <is>
-          <t>7 p.</t>
+          <t>10 p.</t>
         </is>
       </c>
       <c r="AA141" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Book</t>
         </is>
       </c>
       <c r="AB141" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Monograph</t>
         </is>
       </c>
       <c r="AC141" t="inlineStr">
         <is>
-          <t>Journal of Zoo and Wildlife Medicine</t>
+          <t>Invasive plant management issues and challenges in the United States: 2011 Overview</t>
         </is>
       </c>
       <c r="AD141" t="inlineStr">
         <is>
-          <t>555</t>
+          <t>19</t>
         </is>
       </c>
       <c r="AE141" t="inlineStr">
         <is>
-          <t>561</t>
-[...4 lines deleted...]
-          <t>United States</t>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="AU141" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AV141" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW141" t="inlineStr">
         <is>
-          <t>Rodriguez-Ramos Fernandez, Julia; Pinkerton, Marie E.; Heisey, Dennis M. dheisey@usgs.gov; Drees, Randi; Schneider, Jay; Stickney, Lacey; Hofmeister, Erik K. 0000-0002-6360-3912 ehofmeister@usgs.gov; Sanchez-Migallon Guzman, David</t>
+          <t>Westbrooks, Randy G.; Tasker, Alan V.</t>
         </is>
       </c>
       <c r="AZ141" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA141" t="inlineStr">
         <is>
-          <t>4f4e4a17e4b07f02db604a4b</t>
+          <t>56051edde4b058f706e512fe</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70003650</t>
+          <t>https://pubs.usgs.gov/publication/70178817</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>70003650</t>
+          <t>70178817</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>70003650</t>
+          <t>70178817</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Federal Government Series</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Impact craters on Titan</t>
-[...4 lines deleted...]
-          <t>Icarus</t>
+          <t>Establishment of aerial seeding treatments in blackbrush and pinyon-juniper sites following the 2005 Southern Nevada Complex: Chapter 5</t>
         </is>
       </c>
       <c r="T142" t="inlineStr">
         <is>
-          <t>2010</t>
+          <t>2011</t>
         </is>
       </c>
       <c r="U142" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V142" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W142" t="inlineStr">
         <is>
-          <t>Elsevier</t>
-[...4 lines deleted...]
-          <t>Amsterdam, Netherlands</t>
+          <t>U.S. Department of the Interior, Bureau of Land Management</t>
         </is>
       </c>
       <c r="Y142" t="inlineStr">
         <is>
-          <t>Astrogeology Science Center</t>
+          <t>Western Ecological Research Center</t>
         </is>
       </c>
       <c r="Z142" t="inlineStr">
         <is>
-          <t>11 p.</t>
+          <t>26 p.</t>
         </is>
       </c>
       <c r="AA142" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="AB142" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Federal Government Series</t>
         </is>
       </c>
       <c r="AC142" t="inlineStr">
         <is>
-          <t>Icarus</t>
+          <t>Southern Nevada Complex emergency stabilization and rehabilitation final report</t>
         </is>
       </c>
       <c r="AD142" t="inlineStr">
         <is>
-          <t>334</t>
+          <t>92</t>
         </is>
       </c>
       <c r="AE142" t="inlineStr">
         <is>
-          <t>344</t>
+          <t>117</t>
         </is>
       </c>
       <c r="AW142" t="inlineStr">
         <is>
-          <t>Wood, Charles A.; Lorenz, Ralph; Kirk, Randy; Lopes, Rosaly; Mitchell, Karl; Stofan, Ellen</t>
+          <t>Klinger, Robert C. 0000-0003-3193-3199 rcklinger@usgs.gov; Brooks, Matthew L. 0000-0002-3518-6787 mlbrooks@usgs.gov; Frakes, Neil; Matchett, John R. 0000-0002-2905-6468 jmatchett@usgs.gov; McKinley, Randy 0000-0001-7644-6365 rmckinley@usgs.gov; Prentice, Karen</t>
         </is>
       </c>
       <c r="AZ142" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA142" t="inlineStr">
         <is>
-          <t>4f4e49ffe4b07f02db5f78ec</t>
+          <t>5878a492e4b04df303d95828</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70168803</t>
+          <t>https://pubs.usgs.gov/publication/70156706</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>70168803</t>
+          <t>70156706</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>70168803</t>
+          <t>70156706</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Book chapter</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Book Chapter</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>Alaska’s changing fire regime - Implications for the vulnerability of its boreal forests</t>
-[...19 lines deleted...]
-          <t>7</t>
+          <t>Early detection and rapid response</t>
         </is>
       </c>
       <c r="T143" t="inlineStr">
         <is>
-          <t>2010</t>
+          <t>2011</t>
         </is>
       </c>
       <c r="U143" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V143" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W143" t="inlineStr">
         <is>
-          <t>National Research Council of Canada</t>
-[...4 lines deleted...]
-          <t>Ottawa</t>
+          <t>University of California Press</t>
         </is>
       </c>
       <c r="Y143" t="inlineStr">
         <is>
-          <t>Coop Res Unit Leetown</t>
+          <t>National Wetlands Research Center</t>
         </is>
       </c>
       <c r="Z143" t="inlineStr">
         <is>
-          <t>12 p.</t>
+          <t>8 p.</t>
         </is>
       </c>
       <c r="AA143" t="inlineStr">
         <is>
-          <t>Article</t>
-[...4 lines deleted...]
-          <t>Journal Article</t>
+          <t>Book</t>
         </is>
       </c>
       <c r="AC143" t="inlineStr">
         <is>
-          <t>Canadian Journal of Forest Research</t>
+          <t>Encyclopedia of biological invasions</t>
         </is>
       </c>
       <c r="AD143" t="inlineStr">
         <is>
-          <t>1313</t>
+          <t>169</t>
         </is>
       </c>
       <c r="AE143" t="inlineStr">
         <is>
-          <t>1324</t>
-[...14 lines deleted...]
-          <t>Alaska</t>
+          <t>177</t>
         </is>
       </c>
       <c r="AU143" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AV143" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AW143" t="inlineStr">
         <is>
-          <t>Kasischke, Eric S.; Verbyla, David L.; Rupp, T. Scott; McGuire, A. David 0000-0003-4646-0750 ffadm@usgs.gov; Murphy, Karen A.; Jandt, Randi; Barnes, Jennifer L.; Hoy, E.; Duffy, Paul A.; Calef, Monika; Turetsky, Merritt R.</t>
+          <t>Westbrooks, Randy G.; Eplee, Robert E.</t>
+        </is>
+      </c>
+      <c r="AX143" t="inlineStr">
+        <is>
+          <t>Simberloff, Daniel; Rejmánek, Marcel</t>
         </is>
       </c>
       <c r="AZ143" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA143" t="inlineStr">
         <is>
-          <t>56dabfbae4b015c306f84c02</t>
+          <t>57fe7fede4b0824b2d1479f7</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70236471</t>
+          <t>https://pubs.usgs.gov/publication/70003919</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>70236471</t>
+          <t>70003919</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>70236471</t>
+          <t>70003919</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>Fire in the southwest: Integrating fire into management of changing ecosystems</t>
+          <t>Elodontoma in captive southern red-backed voles (&lt;i&gt;Myodes gapperi&lt;/i&gt;)</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Fire Ecology</t>
-[...4 lines deleted...]
-          <t>10.4996/fireecology.0501001</t>
+          <t>Journal of Zoo and Wildlife Medicine</t>
         </is>
       </c>
       <c r="R144" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="S144" t="inlineStr">
+        <is>
+          <t>3</t>
         </is>
       </c>
       <c r="T144" t="inlineStr">
         <is>
-          <t>2009</t>
+          <t>2010</t>
         </is>
       </c>
       <c r="U144" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V144" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W144" t="inlineStr">
         <is>
-          <t>Springer</t>
+          <t>American Association of Zoo Veterinarians</t>
+        </is>
+      </c>
+      <c r="X144" t="inlineStr">
+        <is>
+          <t>Yulee, FL</t>
         </is>
       </c>
       <c r="Y144" t="inlineStr">
         <is>
-          <t>Fort Collins Science Center; Western Ecological Research Center</t>
+          <t>National Wildlife Health Center</t>
         </is>
       </c>
       <c r="Z144" t="inlineStr">
         <is>
-          <t>2 p.</t>
+          <t>7 p.</t>
+        </is>
+      </c>
+      <c r="AA144" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="AB144" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="AC144" t="inlineStr">
+        <is>
+          <t>Journal of Zoo and Wildlife Medicine</t>
         </is>
       </c>
       <c r="AD144" t="inlineStr">
         <is>
+          <t>555</t>
+        </is>
+      </c>
+      <c r="AE144" t="inlineStr">
+        <is>
+          <t>561</t>
+        </is>
+      </c>
+      <c r="AM144" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AW144" t="inlineStr">
+        <is>
+          <t>Rodriguez-Ramos Fernandez, Julia; Pinkerton, Marie E.; Heisey, Dennis M. dheisey@usgs.gov; Drees, Randi; Schneider, Jay; Stickney, Lacey; Hofmeister, Erik K. 0000-0002-6360-3912 ehofmeister@usgs.gov; Sanchez-Migallon Guzman, David</t>
+        </is>
+      </c>
+      <c r="AZ144" t="inlineStr">
+        <is>
           <t>1</t>
         </is>
       </c>
-      <c r="AE144" t="inlineStr">
-[...11 lines deleted...]
-          <t>1</t>
+      <c r="BA144" t="inlineStr">
+        <is>
+          <t>4f4e4a17e4b07f02db604a4b</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70203123</t>
+          <t>https://pubs.usgs.gov/publication/70003650</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>70203123</t>
+          <t>70003650</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>70203123</t>
+          <t>70003650</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Conference Paper</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Conference Paper</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>IPANE: Could New England's Early Detection Network benefit eastern Canada?</t>
-[...4 lines deleted...]
-          <t>978-0-9811963-0-5</t>
+          <t>Impact craters on Titan</t>
+        </is>
+      </c>
+      <c r="H145" t="inlineStr">
+        <is>
+          <t>Icarus</t>
         </is>
       </c>
       <c r="T145" t="inlineStr">
         <is>
-          <t>2009</t>
+          <t>2010</t>
         </is>
       </c>
       <c r="U145" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V145" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W145" t="inlineStr">
         <is>
-          <t>Alberta Invasive Plants Council</t>
+          <t>Elsevier</t>
+        </is>
+      </c>
+      <c r="X145" t="inlineStr">
+        <is>
+          <t>Amsterdam, Netherlands</t>
         </is>
       </c>
       <c r="Y145" t="inlineStr">
         <is>
-          <t>National Wetlands Research Center</t>
+          <t>Astrogeology Science Center</t>
         </is>
       </c>
       <c r="Z145" t="inlineStr">
         <is>
-          <t>9 p.</t>
+          <t>11 p.</t>
         </is>
       </c>
       <c r="AA145" t="inlineStr">
         <is>
-          <t>Book</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="AB145" t="inlineStr">
         <is>
-          <t>Conference publication</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="AC145" t="inlineStr">
         <is>
-          <t>Proceedings of the Weeds Across Borders 2008 Conference</t>
+          <t>Icarus</t>
         </is>
       </c>
       <c r="AD145" t="inlineStr">
         <is>
-          <t>177</t>
+          <t>334</t>
         </is>
       </c>
       <c r="AE145" t="inlineStr">
         <is>
-          <t>185</t>
-[...14 lines deleted...]
-          <t>May 27-30, 2008</t>
+          <t>344</t>
         </is>
       </c>
       <c r="AW145" t="inlineStr">
         <is>
-          <t>Mehrhoff, Les; Westbrooks, Randy G.</t>
+          <t>Wood, Charles A.; Lorenz, Ralph; Kirk, Randy; Lopes, Rosaly; Mitchell, Karl; Stofan, Ellen; Cassini RADAR Team</t>
         </is>
       </c>
       <c r="AZ145" t="inlineStr">
         <is>
           <t>1</t>
+        </is>
+      </c>
+      <c r="BA145" t="inlineStr">
+        <is>
+          <t>4f4e49ffe4b07f02db5f78ec</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70200362</t>
+          <t>https://pubs.usgs.gov/publication/70168803</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>70200362</t>
+          <t>70168803</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>70200362</t>
+          <t>70168803</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Investigation of river eutrophication as part of a low dissolved oxygen total maximum daily load implementation</t>
+          <t>Alaska’s changing fire regime - Implications for the vulnerability of its boreal forests</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Water Science and Technology</t>
+          <t>Canadian Journal of Forest Research</t>
         </is>
       </c>
       <c r="P146" t="inlineStr">
         <is>
-          <t>10.2166/wst.2009.739</t>
+          <t>10.1139/X10-098</t>
         </is>
       </c>
       <c r="R146" t="inlineStr">
         <is>
-          <t>59</t>
+          <t>40</t>
         </is>
       </c>
       <c r="S146" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>7</t>
         </is>
       </c>
       <c r="T146" t="inlineStr">
         <is>
-          <t>2009</t>
+          <t>2010</t>
         </is>
       </c>
       <c r="U146" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V146" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W146" t="inlineStr">
         <is>
-          <t>IWA</t>
+          <t>National Research Council of Canada</t>
+        </is>
+      </c>
+      <c r="X146" t="inlineStr">
+        <is>
+          <t>Ottawa</t>
         </is>
       </c>
       <c r="Y146" t="inlineStr">
         <is>
-          <t>Toxic Substances Hydrology Program</t>
+          <t>Coop Res Unit Leetown</t>
         </is>
       </c>
       <c r="Z146" t="inlineStr">
         <is>
-          <t>6 p.</t>
+          <t>12 p.</t>
+        </is>
+      </c>
+      <c r="AA146" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="AB146" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="AC146" t="inlineStr">
+        <is>
+          <t>Canadian Journal of Forest Research</t>
         </is>
       </c>
       <c r="AD146" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>1313</t>
         </is>
       </c>
       <c r="AE146" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>1324</t>
+        </is>
+      </c>
+      <c r="AF146" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="AM146" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN146" t="inlineStr">
+        <is>
+          <t>Alaska</t>
+        </is>
+      </c>
+      <c r="AU146" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AV146" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW146" t="inlineStr">
         <is>
-          <t>Stringfellow, W.; Litton, Gary; Borglin, Sharon; Hanlon, James R. jrhanlon@usgs.gov; Chen, C.; Graham, J.; Burks, Remie; Dahlgren, Randy A.; Kendall, Carol 0000-0002-0247-3405 ckendall@usgs.gov; Brown, R.; Quinn, Nigel</t>
+          <t>Kasischke, Eric S.; Verbyla, David L.; Rupp, T. Scott; McGuire, A. David 0000-0003-4646-0750 ffadm@usgs.gov; Murphy, Karen A.; Jandt, Randi; Barnes, Jennifer L.; Hoy, E.; Duffy, Paul A.; Calef, Monika; Turetsky, Merritt R.</t>
         </is>
       </c>
       <c r="AZ146" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA146" t="inlineStr">
         <is>
-          <t>5c10cd71e4b034bf6a7f8b59</t>
+          <t>56dabfbae4b015c306f84c02</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70032841</t>
+          <t>https://pubs.usgs.gov/publication/70236471</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>70032841</t>
+          <t>70236471</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>70032841</t>
+          <t>70236471</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Assessing the sources and magnitude of diurnal nitrate variability in the San Joaquin River (California) with an in situ optical nitrate sensor and dual nitrate isotopes</t>
+          <t>Fire in the southwest: Integrating fire into management of changing ecosystems</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Freshwater Biology</t>
+          <t>Fire Ecology</t>
         </is>
       </c>
       <c r="P147" t="inlineStr">
         <is>
-          <t>10.1111/j.1365-2427.2008.02111.x</t>
+          <t>10.4996/fireecology.0501001</t>
         </is>
       </c>
       <c r="R147" t="inlineStr">
         <is>
-          <t>54</t>
-[...2 lines deleted...]
-      <c r="S147" t="inlineStr">
+          <t>5</t>
+        </is>
+      </c>
+      <c r="T147" t="inlineStr">
+        <is>
+          <t>2009</t>
+        </is>
+      </c>
+      <c r="U147" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V147" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W147" t="inlineStr">
+        <is>
+          <t>Springer</t>
+        </is>
+      </c>
+      <c r="Y147" t="inlineStr">
+        <is>
+          <t>Fort Collins Science Center; Western Ecological Research Center</t>
+        </is>
+      </c>
+      <c r="Z147" t="inlineStr">
+        <is>
+          <t>2 p.</t>
+        </is>
+      </c>
+      <c r="AD147" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AE147" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="T147" t="inlineStr">
-[...38 lines deleted...]
-      </c>
       <c r="AW147" t="inlineStr">
         <is>
-          <t>Pellerin, Brian A. bpeller@usgs.gov; Downing, Bryan D. 0000-0002-2007-5304 bdowning@usgs.gov; Kendall, Carol 0000-0002-0247-3405 ckendall@usgs.gov; Dahlgren, Randy A.; Kraus, Tamara E.C. 0000-0002-5187-8644 tkraus@usgs.gov; Saraceno, John Franco 0000-0003-0064-1820; Spencer, Robert G. M.; Bergamaschi, Brian A. 0000-0002-9610-5581 bbergama@usgs.gov</t>
+          <t>Sieg, Carolyn Hull; Fule, Peter Z; Hunter, Molly E.; Allen, Craig D. 0000-0002-8777-5989 craig_allen@usgs.gov; Brooks, Matthew L. 0000-0002-3518-6787 mlbrooks@usgs.gov; Balice, Randy G.</t>
         </is>
       </c>
       <c r="AZ147" t="inlineStr">
         <is>
           <t>1</t>
-        </is>
-[...3 lines deleted...]
-          <t>5059edf0e4b0c8380cd49b0b</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70035518</t>
+          <t>https://pubs.usgs.gov/publication/70203123</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>70035518</t>
+          <t>70203123</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>70035518</t>
+          <t>70203123</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>Invasive species information networks: Collaboration at multiple scales for prevention, early detection, and rapid response to invasive alien species</t>
-[...19 lines deleted...]
-          <t>2-3</t>
+          <t>IPANE: Could New England's Early Detection Network benefit eastern Canada?</t>
+        </is>
+      </c>
+      <c r="O148" t="inlineStr">
+        <is>
+          <t>978-0-9811963-0-5</t>
         </is>
       </c>
       <c r="T148" t="inlineStr">
         <is>
           <t>2009</t>
         </is>
       </c>
       <c r="U148" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V148" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W148" t="inlineStr">
         <is>
-          <t>Taylor and Francis</t>
+          <t>Alberta Invasive Plants Council</t>
         </is>
       </c>
       <c r="Y148" t="inlineStr">
         <is>
-          <t>Core Science Analytics, Synthesis, and Libraries; Fort Collins Science Center</t>
+          <t>National Wetlands Research Center</t>
         </is>
       </c>
       <c r="Z148" t="inlineStr">
         <is>
           <t>9 p.</t>
         </is>
       </c>
+      <c r="AA148" t="inlineStr">
+        <is>
+          <t>Book</t>
+        </is>
+      </c>
+      <c r="AB148" t="inlineStr">
+        <is>
+          <t>Conference publication</t>
+        </is>
+      </c>
+      <c r="AC148" t="inlineStr">
+        <is>
+          <t>Proceedings of the Weeds Across Borders 2008 Conference</t>
+        </is>
+      </c>
       <c r="AD148" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>177</t>
         </is>
       </c>
       <c r="AE148" t="inlineStr">
         <is>
-          <t>13</t>
-[...4 lines deleted...]
-          <t>9</t>
+          <t>185</t>
+        </is>
+      </c>
+      <c r="AJ148" t="inlineStr">
+        <is>
+          <t>Weeds Across Borders 2008 Conference</t>
+        </is>
+      </c>
+      <c r="AK148" t="inlineStr">
+        <is>
+          <t>Banff, Alberta, Canada</t>
+        </is>
+      </c>
+      <c r="AL148" t="inlineStr">
+        <is>
+          <t>May 27-30, 2008</t>
         </is>
       </c>
       <c r="AW148" t="inlineStr">
         <is>
-          <t>Simpson, Annie 0000-0001-8338-5134 asimpson@usgs.gov; Jarnevich, Catherine S. 0000-0002-9699-2336 jarnevichc@usgs.gov; Madsen, John; Westbrooks, Randy G.; Fournier, Christine; Mehrhoff, Les; Browne, Michael; Graham, Jim; Sellers, Elizabeth A. 0000-0003-4676-2994 esellers@usgs.gov</t>
+          <t>Mehrhoff, Les; Westbrooks, Randy G.</t>
         </is>
       </c>
       <c r="AZ148" t="inlineStr">
         <is>
-          <t>0</t>
-[...4 lines deleted...]
-          <t>505a3e26e4b0c8380cd63b4a</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70194436</t>
+          <t>https://pubs.usgs.gov/publication/70200362</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>70194436</t>
+          <t>70200362</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>70194436</t>
+          <t>70200362</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Book chapter</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>Book Chapter</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>Application of models to conservation planning for terrestrial birds in North America</t>
+          <t>Investigation of river eutrophication as part of a low dissolved oxygen total maximum daily load implementation</t>
+        </is>
+      </c>
+      <c r="H149" t="inlineStr">
+        <is>
+          <t>Water Science and Technology</t>
         </is>
       </c>
       <c r="P149" t="inlineStr">
         <is>
-          <t>10.1016/B978-0-12-373631-4.00022-8</t>
+          <t>10.2166/wst.2009.739</t>
+        </is>
+      </c>
+      <c r="R149" t="inlineStr">
+        <is>
+          <t>59</t>
+        </is>
+      </c>
+      <c r="S149" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="T149" t="inlineStr">
         <is>
           <t>2009</t>
         </is>
       </c>
       <c r="U149" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V149" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W149" t="inlineStr">
         <is>
-          <t>Academic Press</t>
+          <t>IWA</t>
         </is>
       </c>
       <c r="Y149" t="inlineStr">
         <is>
-          <t>Fort Collins Science Center</t>
+          <t>Toxic Substances Hydrology Program</t>
         </is>
       </c>
       <c r="Z149" t="inlineStr">
         <is>
-          <t>32 p.</t>
-[...14 lines deleted...]
-          <t>Models for planning wildlife conservation in large landscapes</t>
+          <t>6 p.</t>
         </is>
       </c>
       <c r="AD149" t="inlineStr">
         <is>
-          <t>593</t>
+          <t>9</t>
         </is>
       </c>
       <c r="AE149" t="inlineStr">
         <is>
-          <t>624</t>
+          <t>14</t>
         </is>
       </c>
       <c r="AW149" t="inlineStr">
         <is>
-          <t>Fitzgerald, Jane A.; Thogmartin, Wayne E. 0000-0002-2384-4279 wthogmartin@usgs.gov; Dettmers, Randy; Jones, Tim; Rustay, Christopher; Ruth, Janet M. 0000-0003-1576-5957 janet_ruth@usgs.gov; Thompson, Frank R. III; Will, Tom</t>
-[...4 lines deleted...]
-          <t>Millspaugh, Joshua J.; Thompson, Frank R. III</t>
+          <t>Stringfellow, W.; Litton, Gary; Borglin, Sharon; Hanlon, James R. jrhanlon@usgs.gov; Chen, C.; Graham, J.; Burks, Remie; Dahlgren, Randy A.; Kendall, Carol 0000-0002-0247-3405 ckendall@usgs.gov; Brown, R.; Quinn, Nigel</t>
         </is>
       </c>
       <c r="AZ149" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA149" t="inlineStr">
         <is>
-          <t>5a610cfce4b06e28e9c25755</t>
+          <t>5c10cd71e4b034bf6a7f8b59</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70036620</t>
+          <t>https://pubs.usgs.gov/publication/70194436</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>70036620</t>
+          <t>70194436</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>70036620</t>
+          <t>70194436</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Book chapter</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Book Chapter</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>Fire behavior, weather, and burn severity of the 2007 anaktuvuk river tundra fire, North Slope, Alaska</t>
-[...4 lines deleted...]
-          <t>Arctic, Antarctic, and Alpine Research</t>
+          <t>Application of models to conservation planning for terrestrial birds in North America</t>
         </is>
       </c>
       <c r="P150" t="inlineStr">
         <is>
-          <t>10.1657/1938-4246-41.3.309</t>
-[...9 lines deleted...]
-          <t>3</t>
+          <t>10.1016/B978-0-12-373631-4.00022-8</t>
         </is>
       </c>
       <c r="T150" t="inlineStr">
         <is>
           <t>2009</t>
         </is>
       </c>
       <c r="U150" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V150" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
+      <c r="W150" t="inlineStr">
+        <is>
+          <t>Academic Press</t>
+        </is>
+      </c>
+      <c r="Y150" t="inlineStr">
+        <is>
+          <t>Fort Collins Science Center</t>
+        </is>
+      </c>
+      <c r="Z150" t="inlineStr">
+        <is>
+          <t>32 p.</t>
+        </is>
+      </c>
       <c r="AA150" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Book</t>
         </is>
       </c>
       <c r="AB150" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Monograph</t>
         </is>
       </c>
       <c r="AC150" t="inlineStr">
         <is>
-          <t>Arctic, Antarctic, and Alpine Research</t>
+          <t>Models for planning wildlife conservation in large landscapes</t>
         </is>
       </c>
       <c r="AD150" t="inlineStr">
         <is>
-          <t>309</t>
+          <t>593</t>
         </is>
       </c>
       <c r="AE150" t="inlineStr">
         <is>
-          <t>316</t>
-[...4 lines deleted...]
-          <t>8</t>
+          <t>624</t>
         </is>
       </c>
       <c r="AW150" t="inlineStr">
         <is>
-          <t>Jones, Benjamin M. 0000-0002-1517-4711 bjones@usgs.gov; Kolden, Crystal A.; Jandt, Randi; Abatzoglou, John T.; Urban, Frank 0000-0002-1329-1703 furban@usgs.gov; Arp, Christopher D.</t>
+          <t>Fitzgerald, Jane A.; Thogmartin, Wayne E. 0000-0002-2384-4279 wthogmartin@usgs.gov; Dettmers, Randy; Jones, Tim; Rustay, Christopher; Ruth, Janet M. 0000-0003-1576-5957 janet_ruth@usgs.gov; Thompson, Frank R. III; Will, Tom</t>
+        </is>
+      </c>
+      <c r="AX150" t="inlineStr">
+        <is>
+          <t>Millspaugh, Joshua J.; Thompson, Frank R. III</t>
         </is>
       </c>
       <c r="AZ150" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA150" t="inlineStr">
         <is>
-          <t>505a103be4b0c8380cd53ba8</t>
+          <t>5a610cfce4b06e28e9c25755</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70203074</t>
+          <t>https://pubs.usgs.gov/publication/70035518</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>70203074</t>
+          <t>70035518</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>70203074</t>
+          <t>70035518</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Conference Paper</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Conference Paper</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Forewarned is forearmed! Progress in development of the U.S. National Early Detection and Rapid Response System for invasive plants: Proposal for a North American early warning system for invasive plants</t>
-[...4 lines deleted...]
-          <t>978-0-9811963-0-5</t>
+          <t>Invasive species information networks: Collaboration at multiple scales for prevention, early detection, and rapid response to invasive alien species</t>
+        </is>
+      </c>
+      <c r="H151" t="inlineStr">
+        <is>
+          <t>Biodiversity</t>
+        </is>
+      </c>
+      <c r="P151" t="inlineStr">
+        <is>
+          <t>10.1080/14888386.2009.9712839</t>
+        </is>
+      </c>
+      <c r="R151" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="S151" t="inlineStr">
+        <is>
+          <t>2-3</t>
         </is>
       </c>
       <c r="T151" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2009</t>
         </is>
       </c>
       <c r="U151" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V151" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W151" t="inlineStr">
         <is>
-          <t>Alberta Invasive Plants Council</t>
+          <t>Taylor and Francis</t>
         </is>
       </c>
       <c r="Y151" t="inlineStr">
         <is>
-          <t>National Wetlands Research Center</t>
+          <t>Core Science Analytics, Synthesis, and Libraries; Fort Collins Science Center</t>
         </is>
       </c>
       <c r="Z151" t="inlineStr">
         <is>
-          <t>11 p.</t>
-[...14 lines deleted...]
-          <t>Proceedings of 2008 Weeds Against Borders</t>
+          <t>9 p.</t>
         </is>
       </c>
       <c r="AD151" t="inlineStr">
         <is>
-          <t>155</t>
+          <t>5</t>
         </is>
       </c>
       <c r="AE151" t="inlineStr">
         <is>
-          <t>165</t>
-[...14 lines deleted...]
-          <t>May 27-30, 2008</t>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="AF151" t="inlineStr">
+        <is>
+          <t>9</t>
         </is>
       </c>
       <c r="AW151" t="inlineStr">
         <is>
-          <t>Westbrooks, Randy G.</t>
+          <t>Simpson, Annie 0000-0001-8338-5134 asimpson@usgs.gov; Jarnevich, Catherine S. 0000-0002-9699-2336 jarnevichc@usgs.gov; Madsen, John; Westbrooks, Randy G.; Fournier, Christine; Mehrhoff, Les; Browne, Michael; Graham, Jim; Sellers, Elizabeth A. 0000-0003-4676-2994 esellers@usgs.gov</t>
         </is>
       </c>
       <c r="AZ151" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="BA151" t="inlineStr">
+        <is>
+          <t>505a3e26e4b0c8380cd63b4a</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/5224806</t>
+          <t>https://pubs.usgs.gov/publication/70032841</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>5224806</t>
+          <t>70032841</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>5224806</t>
+          <t>70032841</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>Spatial models of Northern Bobwhite populations for conservation planning</t>
+          <t>Assessing the sources and magnitude of diurnal nitrate variability in the San Joaquin River (California) with an in situ optical nitrate sensor and dual nitrate isotopes</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Journal of Wildlife Management</t>
+          <t>Freshwater Biology</t>
         </is>
       </c>
       <c r="P152" t="inlineStr">
         <is>
-          <t>10.2193/2006-567</t>
+          <t>10.1111/j.1365-2427.2008.02111.x</t>
         </is>
       </c>
       <c r="R152" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>54</t>
         </is>
       </c>
       <c r="S152" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>2</t>
         </is>
       </c>
       <c r="T152" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>2009</t>
         </is>
       </c>
       <c r="U152" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V152" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W152" t="inlineStr">
         <is>
-          <t>The Wildlife Society</t>
+          <t>Wiley</t>
         </is>
       </c>
       <c r="Y152" t="inlineStr">
         <is>
-          <t>Patuxent Wildlife Research Center</t>
+          <t>California Water Science Center; Toxic Substances Hydrology Program</t>
         </is>
       </c>
       <c r="Z152" t="inlineStr">
         <is>
-          <t>11 p.</t>
+          <t>12 p.</t>
         </is>
       </c>
       <c r="AD152" t="inlineStr">
         <is>
-          <t>1808</t>
+          <t>376</t>
         </is>
       </c>
       <c r="AE152" t="inlineStr">
         <is>
-          <t>1818</t>
-[...4 lines deleted...]
-          <t>11</t>
+          <t>387</t>
         </is>
       </c>
       <c r="AW152" t="inlineStr">
         <is>
-          <t>Twedt, Daniel J. 0000-0003-1223-5045 dtwedt@usgs.gov; Wilson, R. Randy; Keister, Amy S.</t>
+          <t>Pellerin, Brian A. bpeller@usgs.gov; Downing, Bryan D. 0000-0002-2007-5304 bdowning@usgs.gov; Kendall, Carol 0000-0002-0247-3405 ckendall@usgs.gov; Dahlgren, Randy A.; Kraus, Tamara E.C. 0000-0002-5187-8644 tkraus@usgs.gov; Saraceno, John Franco 0000-0003-0064-1820; Spencer, Robert G. M.; Bergamaschi, Brian A. 0000-0002-9610-5581 bbergama@usgs.gov</t>
         </is>
       </c>
       <c r="AZ152" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA152" t="inlineStr">
         <is>
-          <t>4f4e49e3e4b07f02db5e55e2</t>
+          <t>5059edf0e4b0c8380cd49b0b</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr20071382</t>
+          <t>https://pubs.usgs.gov/publication/70036620</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>80898</t>
+          <t>70036620</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>ofr20071382</t>
+          <t>70036620</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Habitat and hydrology: Assessing biological resources of the Suwannee River Estuarine system</t>
+          <t>Fire behavior, weather, and burn severity of the 2007 anaktuvuk river tundra fire, North Slope, Alaska</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
-[...14 lines deleted...]
-          <t>0196-1497</t>
+          <t>Arctic, Antarctic, and Alpine Research</t>
         </is>
       </c>
       <c r="P153" t="inlineStr">
         <is>
-          <t>10.3133/ofr20071382</t>
+          <t>10.1657/1938-4246-41.3.309</t>
+        </is>
+      </c>
+      <c r="R153" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="S153" t="inlineStr">
+        <is>
+          <t>3</t>
         </is>
       </c>
       <c r="T153" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>2009</t>
         </is>
       </c>
       <c r="U153" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V153" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
-      <c r="W153" t="inlineStr">
-[...16 lines deleted...]
-          <t>Report: v, 66 p.; Maps; Hyperspectral Imagery; Metadata; ReadMe</t>
+      <c r="AA153" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="AB153" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="AC153" t="inlineStr">
+        <is>
+          <t>Arctic, Antarctic, and Alpine Research</t>
+        </is>
+      </c>
+      <c r="AD153" t="inlineStr">
+        <is>
+          <t>309</t>
+        </is>
+      </c>
+      <c r="AE153" t="inlineStr">
+        <is>
+          <t>316</t>
         </is>
       </c>
       <c r="AF153" t="inlineStr">
         <is>
-          <t>72</t>
-[...29 lines deleted...]
-          <t>Y</t>
+          <t>8</t>
         </is>
       </c>
       <c r="AW153" t="inlineStr">
         <is>
-          <t>Raabe, Ellen A. eraabe@usgs.gov; Edwards, Randy E.; McIvor, Carole C.; Grubbs, Jack W.; Dennis, George D.</t>
+          <t>Jones, Benjamin M. 0000-0002-1517-4711 bjones@usgs.gov; Kolden, Crystal A.; Jandt, Randi; Abatzoglou, John T.; Urban, Frank 0000-0002-1329-1703 furban@usgs.gov; Arp, Christopher D.</t>
         </is>
       </c>
       <c r="AZ153" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>2</t>
         </is>
       </c>
       <c r="BA153" t="inlineStr">
         <is>
-          <t>4f4e4a54e4b07f02db62c1ec</t>
+          <t>505a103be4b0c8380cd53ba8</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70031327</t>
+          <t>https://pubs.usgs.gov/publication/70203074</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>70031327</t>
+          <t>70203074</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>70031327</t>
+          <t>70203074</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Sources and transport of algae and nutrients in a Californian river in a semi-arid climate</t>
-[...19 lines deleted...]
-          <t>12</t>
+          <t>Forewarned is forearmed! Progress in development of the U.S. National Early Detection and Rapid Response System for invasive plants: Proposal for a North American early warning system for invasive plants</t>
+        </is>
+      </c>
+      <c r="O154" t="inlineStr">
+        <is>
+          <t>978-0-9811963-0-5</t>
         </is>
       </c>
       <c r="T154" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="U154" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V154" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W154" t="inlineStr">
         <is>
-          <t>Wiley</t>
+          <t>Alberta Invasive Plants Council</t>
         </is>
       </c>
       <c r="Y154" t="inlineStr">
         <is>
-          <t>California Water Science Center; Toxic Substances Hydrology Program</t>
+          <t>National Wetlands Research Center</t>
         </is>
       </c>
       <c r="Z154" t="inlineStr">
         <is>
-          <t>18 p.</t>
+          <t>11 p.</t>
+        </is>
+      </c>
+      <c r="AA154" t="inlineStr">
+        <is>
+          <t>Book</t>
+        </is>
+      </c>
+      <c r="AB154" t="inlineStr">
+        <is>
+          <t>Conference publication</t>
         </is>
       </c>
       <c r="AC154" t="inlineStr">
         <is>
-          <t>Freshwater Biology</t>
+          <t>Proceedings of 2008 Weeds Against Borders</t>
         </is>
       </c>
       <c r="AD154" t="inlineStr">
         <is>
-          <t>2476</t>
+          <t>155</t>
         </is>
       </c>
       <c r="AE154" t="inlineStr">
         <is>
-          <t>2493</t>
-[...19 lines deleted...]
-          <t>San Joaquin River</t>
+          <t>165</t>
+        </is>
+      </c>
+      <c r="AJ154" t="inlineStr">
+        <is>
+          <t>Weeds Against Borders</t>
+        </is>
+      </c>
+      <c r="AK154" t="inlineStr">
+        <is>
+          <t>Banff, Alberta, Canada</t>
+        </is>
+      </c>
+      <c r="AL154" t="inlineStr">
+        <is>
+          <t>May 27-30, 2008</t>
         </is>
       </c>
       <c r="AW154" t="inlineStr">
         <is>
-          <t>Ohte, Nobuhito; Dahlgren, Randy A.; Silva, Steven R. srsilva@usgs.gov; Kendall, Carol 0000-0002-0247-3405 ckendall@usgs.gov; Kratzer, Charles R.; Doctor, Daniel H. 0000-0002-8338-9722 dhdoctor@usgs.gov</t>
+          <t>Westbrooks, Randy G.</t>
         </is>
       </c>
       <c r="AZ154" t="inlineStr">
         <is>
           <t>1</t>
-        </is>
-[...3 lines deleted...]
-          <t>505b935fe4b08c986b31a470</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/5224710</t>
+          <t>https://pubs.usgs.gov/publication/5224806</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>5224710</t>
+          <t>5224806</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>5224710</t>
+          <t>5224806</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>The role of the Wetland Reserve Program in conservation efforts in the Mississippi River Alluvial Valley</t>
+          <t>Spatial models of Northern Bobwhite populations for conservation planning</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Wildlife Society Bulletin</t>
-[...9 lines deleted...]
-          <t>0091-7648</t>
+          <t>Journal of Wildlife Management</t>
         </is>
       </c>
       <c r="P155" t="inlineStr">
         <is>
-          <t>10.2193/0091-7648(2006)34[914:TROTWR]2.0.CO;2</t>
+          <t>10.2193/2006-567</t>
         </is>
       </c>
       <c r="R155" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>71</t>
         </is>
       </c>
       <c r="S155" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>6</t>
         </is>
       </c>
       <c r="T155" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="U155" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V155" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W155" t="inlineStr">
         <is>
-          <t>Wildlife Society</t>
+          <t>The Wildlife Society</t>
         </is>
       </c>
       <c r="Y155" t="inlineStr">
         <is>
           <t>Patuxent Wildlife Research Center</t>
         </is>
       </c>
       <c r="Z155" t="inlineStr">
         <is>
-          <t>7 p.</t>
+          <t>11 p.</t>
         </is>
       </c>
       <c r="AD155" t="inlineStr">
         <is>
-          <t>914</t>
+          <t>1808</t>
         </is>
       </c>
       <c r="AE155" t="inlineStr">
         <is>
-          <t>920</t>
+          <t>1818</t>
         </is>
       </c>
       <c r="AF155" t="inlineStr">
         <is>
-          <t>7</t>
-[...19 lines deleted...]
-          <t>N</t>
+          <t>11</t>
         </is>
       </c>
       <c r="AW155" t="inlineStr">
         <is>
-          <t>King, Sammy L. 0000-0002-5364-6361 sking@usgs.gov; Twedt, Daniel J. 0000-0003-1223-5045 dtwedt@usgs.gov; Wilson, R. Randy</t>
+          <t>Twedt, Daniel J. 0000-0003-1223-5045 dtwedt@usgs.gov; Wilson, R. Randy; Keister, Amy S.</t>
         </is>
       </c>
       <c r="AZ155" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA155" t="inlineStr">
         <is>
-          <t>4f4e4a6fe4b07f02db640db5</t>
+          <t>4f4e49e3e4b07f02db5e55e2</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20055136</t>
+          <t>https://pubs.usgs.gov/publication/ofr20071382</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>72360</t>
+          <t>80898</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>sir20055136</t>
+          <t>ofr20071382</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>Influence of geologic setting on ground-water availability in the Lawrenceville area, Gwinnett County, Georgia</t>
+          <t>Habitat and hydrology: Assessing biological resources of the Suwannee River Estuarine system</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Scientific Investigations Report</t>
+          <t>Open-File Report</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>2005-5136</t>
+          <t>2007-1382</t>
         </is>
       </c>
       <c r="M156" t="inlineStr">
         <is>
-          <t>2328-0328</t>
+          <t>2331-1258</t>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
-          <t>2328-031X</t>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P156" t="inlineStr">
         <is>
-          <t>10.3133/sir20055136</t>
-[...4 lines deleted...]
-          <t>Online only</t>
+          <t>10.3133/ofr20071382</t>
         </is>
       </c>
       <c r="T156" t="inlineStr">
         <is>
-          <t>2005</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="U156" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V156" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W156" t="inlineStr">
+        <is>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X156" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y156" t="inlineStr">
         <is>
-          <t>South Atlantic Water Science Center</t>
+          <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="Z156" t="inlineStr">
         <is>
-          <t>43 p.</t>
+          <t>Report: v, 66 p.; Maps; Hyperspectral Imagery; Metadata; ReadMe</t>
+        </is>
+      </c>
+      <c r="AF156" t="inlineStr">
+        <is>
+          <t>72</t>
+        </is>
+      </c>
+      <c r="AH156" t="inlineStr">
+        <is>
+          <t>2002-01-01</t>
+        </is>
+      </c>
+      <c r="AI156" t="inlineStr">
+        <is>
+          <t>2003-12-31</t>
         </is>
       </c>
       <c r="AM156" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN156" t="inlineStr">
         <is>
-          <t>Georgia</t>
-[...12 lines deleted...]
-      <c r="AU156" t="inlineStr">
+          <t>Florida</t>
+        </is>
+      </c>
+      <c r="AQ156" t="inlineStr">
+        <is>
+          <t>Suwannee River Estuary</t>
+        </is>
+      </c>
+      <c r="AV156" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="AW156" t="inlineStr">
         <is>
-          <t>Williams, Lester J. lesterw@usgs.gov; Kath, Randy L.; Crawford, Thomas J.; Chapman, Melinda J. 0000-0003-4021-0320 mjchap@usgs.gov</t>
+          <t>Raabe, Ellen A. eraabe@usgs.gov; Edwards, Randy E.; McIvor, Carole C.; Grubbs, Jack W.; Dennis, George D.</t>
         </is>
       </c>
       <c r="AZ156" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
       <c r="BA156" t="inlineStr">
         <is>
-          <t>4f4e49f0e4b07f02db5ee220</t>
+          <t>4f4e4a54e4b07f02db62c1ec</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/sir20055186</t>
+          <t>https://pubs.usgs.gov/publication/70031327</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>71122</t>
+          <t>70031327</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>sir20055186</t>
+          <t>70031327</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>Hydrology, geomorphology, and flood profiles of Lemon Creek, Juneau, Alaska</t>
+          <t>Sources and transport of algae and nutrients in a Californian river in a semi-arid climate</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Scientific Investigations Report</t>
-[...14 lines deleted...]
-          <t>2328-031X</t>
+          <t>Freshwater Biology</t>
         </is>
       </c>
       <c r="P157" t="inlineStr">
         <is>
-          <t>10.3133/sir20055186</t>
-[...4 lines deleted...]
-          <t>Online Only</t>
+          <t>10.1111/j.1365-2427.2007.01849.x</t>
+        </is>
+      </c>
+      <c r="R157" t="inlineStr">
+        <is>
+          <t>52</t>
+        </is>
+      </c>
+      <c r="S157" t="inlineStr">
+        <is>
+          <t>12</t>
         </is>
       </c>
       <c r="T157" t="inlineStr">
         <is>
-          <t>2005</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="U157" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V157" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
+      <c r="W157" t="inlineStr">
+        <is>
+          <t>Wiley</t>
+        </is>
+      </c>
       <c r="Y157" t="inlineStr">
         <is>
-          <t>Alaska Science Center</t>
+          <t>California Water Science Center; Toxic Substances Hydrology Program</t>
         </is>
       </c>
       <c r="Z157" t="inlineStr">
         <is>
-          <t>28 p.</t>
-[...14 lines deleted...]
-          <t>N</t>
+          <t>18 p.</t>
+        </is>
+      </c>
+      <c r="AC157" t="inlineStr">
+        <is>
+          <t>Freshwater Biology</t>
+        </is>
+      </c>
+      <c r="AD157" t="inlineStr">
+        <is>
+          <t>2476</t>
+        </is>
+      </c>
+      <c r="AE157" t="inlineStr">
+        <is>
+          <t>2493</t>
+        </is>
+      </c>
+      <c r="AF157" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="AM157" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN157" t="inlineStr">
+        <is>
+          <t>California</t>
+        </is>
+      </c>
+      <c r="AQ157" t="inlineStr">
+        <is>
+          <t>San Joaquin River</t>
         </is>
       </c>
       <c r="AW157" t="inlineStr">
         <is>
-          <t>Host, Randy H.; Neal, Edward G.</t>
+          <t>Ohte, Nobuhito; Dahlgren, Randy A.; Silva, Steven R. srsilva@usgs.gov; Kendall, Carol 0000-0002-0247-3405 ckendall@usgs.gov; Kratzer, Charles R.; Doctor, Daniel H. 0000-0002-8338-9722 dhdoctor@usgs.gov</t>
         </is>
       </c>
       <c r="AZ157" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA157" t="inlineStr">
         <is>
-          <t>4f4e4b01e4b07f02db698481</t>
+          <t>505b935fe4b08c986b31a470</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70248053</t>
+          <t>https://pubs.usgs.gov/publication/5224710</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>70248053</t>
+          <t>5224710</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>70248053</t>
+          <t>5224710</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Book chapter</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>Book Chapter</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>Signs from the Precambrian: The geologic framework of Rocky Mountain region derived from aeromagnetic data</t>
+          <t>The role of the Wetland Reserve Program in conservation efforts in the Mississippi River Alluvial Valley</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Geophysical Monograph Series</t>
+          <t>Wildlife Society Bulletin</t>
+        </is>
+      </c>
+      <c r="M158" t="inlineStr">
+        <is>
+          <t>1938-5463</t>
+        </is>
+      </c>
+      <c r="N158" t="inlineStr">
+        <is>
+          <t>0091-7648</t>
         </is>
       </c>
       <c r="P158" t="inlineStr">
         <is>
-          <t>10.1029/154GM04</t>
+          <t>10.2193/0091-7648(2006)34[914:TROTWR]2.0.CO;2</t>
         </is>
       </c>
       <c r="R158" t="inlineStr">
         <is>
-          <t>154</t>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="S158" t="inlineStr">
+        <is>
+          <t>4</t>
         </is>
       </c>
       <c r="T158" t="inlineStr">
         <is>
-          <t>2005</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="U158" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V158" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W158" t="inlineStr">
         <is>
-          <t>American Geophysical Union</t>
+          <t>Wildlife Society</t>
+        </is>
+      </c>
+      <c r="Y158" t="inlineStr">
+        <is>
+          <t>Patuxent Wildlife Research Center</t>
         </is>
       </c>
       <c r="Z158" t="inlineStr">
         <is>
-          <t>16 p.</t>
-[...14 lines deleted...]
-          <t>The Rocky Mountain region: An Evolving Lithosphere: Tectonics, geochemistry, and geophysics</t>
+          <t>7 p.</t>
+        </is>
+      </c>
+      <c r="AD158" t="inlineStr">
+        <is>
+          <t>914</t>
+        </is>
+      </c>
+      <c r="AE158" t="inlineStr">
+        <is>
+          <t>920</t>
+        </is>
+      </c>
+      <c r="AF158" t="inlineStr">
+        <is>
+          <t>7</t>
         </is>
       </c>
       <c r="AM158" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
-      <c r="AN158" t="inlineStr">
-[...1 lines deleted...]
-          <t>Wyoming</t>
+      <c r="AQ158" t="inlineStr">
+        <is>
+          <t>Mississippi River Alluvial Valley</t>
+        </is>
+      </c>
+      <c r="AU158" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AV158" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW158" t="inlineStr">
         <is>
-          <t>Finn, Carol A. 0000-0002-6178-0405 cfinn@usgs.gov; Sims, Paul K.</t>
-[...4 lines deleted...]
-          <t>Karlstrom, Karl E.; Keller, G. Randy</t>
+          <t>King, Sammy L. 0000-0002-5364-6361 sking@usgs.gov; Twedt, Daniel J. 0000-0003-1223-5045 dtwedt@usgs.gov; Wilson, R. Randy</t>
         </is>
       </c>
       <c r="AZ158" t="inlineStr">
         <is>
           <t>0</t>
+        </is>
+      </c>
+      <c r="BA158" t="inlineStr">
+        <is>
+          <t>4f4e4a6fe4b07f02db640db5</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70029377</t>
+          <t>https://pubs.usgs.gov/publication/sir20055136</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>70029377</t>
+          <t>72360</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>70029377</t>
+          <t>sir20055136</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Use of dissolved and vapor‐phase gases to investigate methanogenic degradation of petroleum hydrocarbon contamination in the subsurface</t>
+          <t>Influence of geologic setting on ground-water availability in the Lawrenceville area, Gwinnett County, Georgia</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Water Resources Research</t>
+          <t>Scientific Investigations Report</t>
+        </is>
+      </c>
+      <c r="I159" t="inlineStr">
+        <is>
+          <t>2005-5136</t>
         </is>
       </c>
       <c r="M159" t="inlineStr">
         <is>
-          <t>1944-7973</t>
+          <t>2328-0328</t>
         </is>
       </c>
       <c r="N159" t="inlineStr">
         <is>
-          <t>0043-1397</t>
+          <t>2328-031X</t>
         </is>
       </c>
       <c r="P159" t="inlineStr">
         <is>
-          <t>10.1029/2004WR003433</t>
-[...9 lines deleted...]
-          <t>2</t>
+          <t>10.3133/sir20055136</t>
+        </is>
+      </c>
+      <c r="Q159" t="inlineStr">
+        <is>
+          <t>Online only</t>
         </is>
       </c>
       <c r="T159" t="inlineStr">
         <is>
           <t>2005</t>
         </is>
       </c>
       <c r="U159" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V159" t="inlineStr">
         <is>
-          <t>English</t>
-[...4 lines deleted...]
-          <t>American Geophysical Union</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="Y159" t="inlineStr">
         <is>
-          <t>Toxic Substances Hydrology Program</t>
+          <t>South Atlantic Water Science Center</t>
         </is>
       </c>
       <c r="Z159" t="inlineStr">
         <is>
-          <t>W02001; 15 p.</t>
+          <t>43 p.</t>
+        </is>
+      </c>
+      <c r="AM159" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN159" t="inlineStr">
+        <is>
+          <t>Georgia</t>
+        </is>
+      </c>
+      <c r="AO159" t="inlineStr">
+        <is>
+          <t>Gwinnett County, </t>
+        </is>
+      </c>
+      <c r="AP159" t="inlineStr">
+        <is>
+          <t>Lawrenceville</t>
+        </is>
+      </c>
+      <c r="AU159" t="inlineStr">
+        <is>
+          <t>Y</t>
         </is>
       </c>
       <c r="AW159" t="inlineStr">
         <is>
-          <t>Amos, Richard T.; Mayer, K. Ulrich; Bekins, Barbara A. 0000-0002-1411-6018 babekins@usgs.gov; Delin, Geoffrey N. 0000-0001-7991-6158 delin@usgs.gov; Williams, Randi L.</t>
+          <t>Williams, Lester J. lesterw@usgs.gov; Kath, Randy L.; Crawford, Thomas J.; Chapman, Melinda J. 0000-0003-4021-0320 mjchap@usgs.gov</t>
         </is>
       </c>
       <c r="AZ159" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA159" t="inlineStr">
         <is>
-          <t>505bbee6e4b08c986b329852</t>
+          <t>4f4e49f0e4b07f02db5ee220</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/1001029</t>
+          <t>https://pubs.usgs.gov/publication/sir20055186</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>1001029</t>
+          <t>71122</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>1001029</t>
+          <t>sir20055186</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>Ecology of the Lake Huron fish community, 1970-1999</t>
+          <t>Hydrology, geomorphology, and flood profiles of Lemon Creek, Juneau, Alaska</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Canadian Journal of Fisheries and Aquatic Sciences</t>
+          <t>Scientific Investigations Report</t>
+        </is>
+      </c>
+      <c r="I160" t="inlineStr">
+        <is>
+          <t>2005-5186</t>
+        </is>
+      </c>
+      <c r="M160" t="inlineStr">
+        <is>
+          <t>2328-0328</t>
+        </is>
+      </c>
+      <c r="N160" t="inlineStr">
+        <is>
+          <t>2328-031X</t>
         </is>
       </c>
       <c r="P160" t="inlineStr">
         <is>
-          <t>10.1139/f05-061</t>
-[...9 lines deleted...]
-          <t>6</t>
+          <t>10.3133/sir20055186</t>
+        </is>
+      </c>
+      <c r="Q160" t="inlineStr">
+        <is>
+          <t>Online Only</t>
         </is>
       </c>
       <c r="T160" t="inlineStr">
         <is>
           <t>2005</t>
         </is>
       </c>
       <c r="U160" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V160" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
-      <c r="W160" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="Y160" t="inlineStr">
         <is>
-          <t>Great Lakes Science Center</t>
+          <t>Alaska Science Center</t>
         </is>
       </c>
       <c r="Z160" t="inlineStr">
         <is>
-          <t>20 p.</t>
-[...9 lines deleted...]
-          <t>1451</t>
+          <t>28 p.</t>
+        </is>
+      </c>
+      <c r="AT160" t="inlineStr">
+        <is>
+          <t>100000</t>
         </is>
       </c>
       <c r="AU160" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AV160" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AW160" t="inlineStr">
         <is>
-          <t>Dobiesz, Norine E.; McLeish, David A.; Eshenroder, Randy L.; Bence, James R.; Mohr, Lloyd C.; Ebener, Mark P.; Nalepa, Thomas F.; Woldt, Aaron P.; Johnson, James E.; Argyle, Ray L.; Makarewicz, Joseph C.</t>
+          <t>Host, Randy H.; Neal, Edward G.</t>
         </is>
       </c>
       <c r="AZ160" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA160" t="inlineStr">
         <is>
-          <t>4f4e4a4be4b07f02db625ce2</t>
+          <t>4f4e4b01e4b07f02db698481</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/twri08A3</t>
+          <t>https://pubs.usgs.gov/publication/70248053</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>57791</t>
+          <t>70248053</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>twri08A3</t>
+          <t>70248053</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Book chapter</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Book Chapter</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>Use of submersible pressure transducers in water-resources investigations</t>
+          <t>Signs from the Precambrian: The geologic framework of Rocky Mountain region derived from aeromagnetic data</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Techniques of Water-Resources Investigations</t>
-[...4 lines deleted...]
-          <t>08-A3</t>
+          <t>Geophysical Monograph Series</t>
         </is>
       </c>
       <c r="P161" t="inlineStr">
         <is>
-          <t>10.3133/twri08A3</t>
+          <t>10.1029/154GM04</t>
+        </is>
+      </c>
+      <c r="R161" t="inlineStr">
+        <is>
+          <t>154</t>
         </is>
       </c>
       <c r="T161" t="inlineStr">
         <is>
-          <t>2004</t>
+          <t>2005</t>
         </is>
       </c>
       <c r="U161" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V161" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W161" t="inlineStr">
+        <is>
+          <t>American Geophysical Union</t>
         </is>
       </c>
       <c r="Z161" t="inlineStr">
         <is>
-          <t>xi, 52 p.</t>
+          <t>16 p.</t>
+        </is>
+      </c>
+      <c r="AA161" t="inlineStr">
+        <is>
+          <t>Book</t>
+        </is>
+      </c>
+      <c r="AB161" t="inlineStr">
+        <is>
+          <t>Monograph</t>
+        </is>
+      </c>
+      <c r="AC161" t="inlineStr">
+        <is>
+          <t>The Rocky Mountain region: An Evolving Lithosphere: Tectonics, geochemistry, and geophysics</t>
+        </is>
+      </c>
+      <c r="AM161" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN161" t="inlineStr">
+        <is>
+          <t>Wyoming</t>
         </is>
       </c>
       <c r="AW161" t="inlineStr">
         <is>
-          <t>Freeman, Lawrence A. lfreeman@usgs.gov; Carpenter, Michael C. mcarpent@usgs.gov; Rosenberry, Donald O. 0000-0003-0681-5641 rosenber@usgs.gov; Rousseau, Joseph P.; Unger, Randy; McLean, John S.</t>
+          <t>Finn, Carol A. 0000-0002-6178-0405 cfinn@usgs.gov; Sims, Paul K.</t>
+        </is>
+      </c>
+      <c r="AX161" t="inlineStr">
+        <is>
+          <t>Karlstrom, Karl E.; Keller, G. Randy</t>
         </is>
       </c>
       <c r="AZ161" t="inlineStr">
         <is>
-          <t>1</t>
-[...4 lines deleted...]
-          <t>4f4e4a17e4b07f02db6042ef</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/wri034127</t>
+          <t>https://pubs.usgs.gov/publication/70029377</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>53581</t>
+          <t>70029377</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>wri034127</t>
+          <t>70029377</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>Sources and Transport of Nutrients, Organic Carbon, and Chlorophyll-a in the San Joaquin River Upstream of Vernalis, California, during Summer and Fall, 2000 and 2001</t>
+          <t>Use of dissolved and vapor‐phase gases to investigate methanogenic degradation of petroleum hydrocarbon contamination in the subsurface</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Water-Resources Investigations Report</t>
-[...4 lines deleted...]
-          <t>2003-4127</t>
+          <t>Water Resources Research</t>
+        </is>
+      </c>
+      <c r="M162" t="inlineStr">
+        <is>
+          <t>1944-7973</t>
+        </is>
+      </c>
+      <c r="N162" t="inlineStr">
+        <is>
+          <t>0043-1397</t>
         </is>
       </c>
       <c r="P162" t="inlineStr">
         <is>
-          <t>10.3133/wri034127</t>
+          <t>10.1029/2004WR003433</t>
+        </is>
+      </c>
+      <c r="R162" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="S162" t="inlineStr">
+        <is>
+          <t>2</t>
         </is>
       </c>
       <c r="T162" t="inlineStr">
         <is>
-          <t>2004</t>
+          <t>2005</t>
         </is>
       </c>
       <c r="U162" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V162" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W162" t="inlineStr">
+        <is>
+          <t>American Geophysical Union</t>
+        </is>
+      </c>
+      <c r="Y162" t="inlineStr">
+        <is>
+          <t>Toxic Substances Hydrology Program</t>
         </is>
       </c>
       <c r="Z162" t="inlineStr">
         <is>
-          <t>124 p.</t>
+          <t>W02001; 15 p.</t>
         </is>
       </c>
       <c r="AW162" t="inlineStr">
         <is>
-          <t>Kratzer, Charles R.; Dileanis, Peter D. dileanis@usgs.gov; Zamora, Celia 0000-0003-1456-4360 czamora@usgs.gov; Silva, Steven R. srsilva@usgs.gov; Kendall, Carol 0000-0002-0247-3405 ckendall@usgs.gov; Bergamaschi, Brian A. 0000-0002-9610-5581; Dahlgren, Randy A.</t>
+          <t>Amos, Richard T.; Mayer, K. Ulrich; Bekins, Barbara A. 0000-0002-1411-6018 babekins@usgs.gov; Delin, Geoffrey N. 0000-0001-7991-6158 delin@usgs.gov; Williams, Randi L.</t>
         </is>
       </c>
       <c r="AZ162" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA162" t="inlineStr">
         <is>
-          <t>4f4e48cbe4b07f02db543a33</t>
+          <t>505bbee6e4b08c986b329852</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70026657</t>
+          <t>https://pubs.usgs.gov/publication/1001029</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>70026657</t>
+          <t>1001029</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>70026657</t>
+          <t>1001029</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>Mesohabitat use of threatened hemlock forests by breeding birds of the Delaware River basin in northeastern United States</t>
+          <t>Ecology of the Lake Huron fish community, 1970-1999</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Natural Areas Journal</t>
+          <t>Canadian Journal of Fisheries and Aquatic Sciences</t>
+        </is>
+      </c>
+      <c r="P163" t="inlineStr">
+        <is>
+          <t>10.1139/f05-061</t>
         </is>
       </c>
       <c r="R163" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>62</t>
         </is>
       </c>
       <c r="S163" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>6</t>
         </is>
       </c>
       <c r="T163" t="inlineStr">
         <is>
-          <t>2004</t>
+          <t>2005</t>
         </is>
       </c>
       <c r="U163" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V163" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W163" t="inlineStr">
         <is>
-          <t>Natural Areas Association</t>
+          <t>NRC Research Press</t>
+        </is>
+      </c>
+      <c r="Y163" t="inlineStr">
+        <is>
+          <t>Great Lakes Science Center</t>
         </is>
       </c>
       <c r="Z163" t="inlineStr">
         <is>
-          <t>9 p.</t>
+          <t>20 p.</t>
         </is>
       </c>
       <c r="AD163" t="inlineStr">
         <is>
-          <t>307</t>
+          <t>1432</t>
         </is>
       </c>
       <c r="AE163" t="inlineStr">
         <is>
-          <t>315</t>
-[...14 lines deleted...]
-          <t>Delaware River, Delaware Water Gap National Recreation Area</t>
+          <t>1451</t>
+        </is>
+      </c>
+      <c r="AU163" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AV163" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW163" t="inlineStr">
         <is>
-          <t>Ross, Robert M.; Redell, Lori A.; Bennett, Randy rmbennett@usgs.gov; Young, John A. 0000-0002-4500-3673 jyoung@usgs.gov</t>
+          <t>Dobiesz, Norine E.; McLeish, David A.; Eshenroder, Randy L.; Bence, James R.; Mohr, Lloyd C.; Ebener, Mark P.; Nalepa, Thomas F.; Woldt, Aaron P.; Johnson, James E.; Argyle, Ray L.; Makarewicz, Joseph C.</t>
         </is>
       </c>
       <c r="AZ163" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA163" t="inlineStr">
         <is>
-          <t>505a5443e4b0c8380cd6cf1e</t>
+          <t>4f4e4a4be4b07f02db625ce2</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/fs20043052</t>
+          <t>https://pubs.usgs.gov/publication/twri08A3</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>55657</t>
+          <t>57791</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>fs20043052</t>
+          <t>twri08A3</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>Career Opportunities for Students</t>
+          <t>Use of submersible pressure transducers in water-resources investigations</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Fact Sheet</t>
+          <t>Techniques of Water-Resources Investigations</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>2004-3052</t>
-[...9 lines deleted...]
-          <t>2327-6916</t>
+          <t>08-A3</t>
         </is>
       </c>
       <c r="P164" t="inlineStr">
         <is>
-          <t>10.3133/fs20043052</t>
+          <t>10.3133/twri08A3</t>
         </is>
       </c>
       <c r="T164" t="inlineStr">
         <is>
           <t>2004</t>
         </is>
       </c>
       <c r="U164" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V164" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W164" t="inlineStr">
+        <is>
+          <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="Z164" t="inlineStr">
         <is>
-          <t>1 p.</t>
+          <t>xi, 52 p.</t>
         </is>
       </c>
       <c r="AW164" t="inlineStr">
         <is>
-          <t>Hines, Randy</t>
+          <t>Freeman, Lawrence A. lfreeman@usgs.gov; Carpenter, Michael C. mcarpent@usgs.gov; Rosenberry, Donald O. 0000-0003-0681-5641 rosenber@usgs.gov; Rousseau, Joseph P.; Unger, Randy; McLean, John S.</t>
         </is>
       </c>
       <c r="AZ164" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA164" t="inlineStr">
         <is>
-          <t>4f4e49f4e4b07f02db5effa8</t>
+          <t>4f4e4a17e4b07f02db6042ef</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr20041220</t>
+          <t>https://pubs.usgs.gov/publication/wri034127</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>56945</t>
+          <t>53581</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>ofr20041220</t>
+          <t>wri034127</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>Baseline Characteristics of Jordan Creek, Juneau, Alaska</t>
+          <t>Sources and Transport of Nutrients, Organic Carbon, and Chlorophyll-a in the San Joaquin River Upstream of Vernalis, California, during Summer and Fall, 2000 and 2001</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
+          <t>Water-Resources Investigations Report</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>2004-1220</t>
-[...9 lines deleted...]
-          <t>0196-1497</t>
+          <t>2003-4127</t>
         </is>
       </c>
       <c r="P165" t="inlineStr">
         <is>
-          <t>10.3133/ofr20041220</t>
-[...4 lines deleted...]
-          <t>Online Only</t>
+          <t>10.3133/wri034127</t>
         </is>
       </c>
       <c r="T165" t="inlineStr">
         <is>
           <t>2004</t>
         </is>
       </c>
       <c r="U165" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V165" t="inlineStr">
         <is>
           <t>ENGLISH</t>
         </is>
       </c>
       <c r="Z165" t="inlineStr">
         <is>
-          <t>53 p.</t>
-[...4 lines deleted...]
-          <t>Y</t>
+          <t>124 p.</t>
         </is>
       </c>
       <c r="AW165" t="inlineStr">
         <is>
-          <t>Host, Randy H.; Neal, Edward G.</t>
+          <t>Kratzer, Charles R.; Dileanis, Peter D. dileanis@usgs.gov; Zamora, Celia 0000-0003-1456-4360 czamora@usgs.gov; Silva, Steven R. srsilva@usgs.gov; Kendall, Carol 0000-0002-0247-3405 ckendall@usgs.gov; Bergamaschi, Brian A. 0000-0002-9610-5581; Dahlgren, Randy A.</t>
         </is>
       </c>
       <c r="AZ165" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA165" t="inlineStr">
         <is>
-          <t>4f4e4a7fe4b07f02db648818</t>
+          <t>4f4e48cbe4b07f02db543a33</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/fs20043054</t>
+          <t>https://pubs.usgs.gov/publication/70026657</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>55656</t>
+          <t>70026657</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>fs20043054</t>
+          <t>70026657</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>Upper Midwest Environmental Sciences Center</t>
+          <t>Mesohabitat use of threatened hemlock forests by breeding birds of the Delaware River basin in northeastern United States</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>Fact Sheet</t>
-[...19 lines deleted...]
-          <t>10.3133/fs20043054</t>
+          <t>Natural Areas Journal</t>
+        </is>
+      </c>
+      <c r="R166" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="S166" t="inlineStr">
+        <is>
+          <t>4</t>
         </is>
       </c>
       <c r="T166" t="inlineStr">
         <is>
           <t>2004</t>
         </is>
       </c>
       <c r="U166" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V166" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W166" t="inlineStr">
+        <is>
+          <t>Natural Areas Association</t>
         </is>
       </c>
       <c r="Z166" t="inlineStr">
         <is>
-          <t>2 p.</t>
+          <t>9 p.</t>
+        </is>
+      </c>
+      <c r="AD166" t="inlineStr">
+        <is>
+          <t>307</t>
+        </is>
+      </c>
+      <c r="AE166" t="inlineStr">
+        <is>
+          <t>315</t>
+        </is>
+      </c>
+      <c r="AM166" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN166" t="inlineStr">
+        <is>
+          <t>New Jersey, Pennsylvania</t>
+        </is>
+      </c>
+      <c r="AQ166" t="inlineStr">
+        <is>
+          <t>Delaware River, Delaware Water Gap National Recreation Area</t>
         </is>
       </c>
       <c r="AW166" t="inlineStr">
         <is>
-          <t>Hines, Randy</t>
+          <t>Ross, Robert M.; Redell, Lori A.; Bennett, Randy rmbennett@usgs.gov; Young, John A. 0000-0002-4500-3673 jyoung@usgs.gov</t>
         </is>
       </c>
       <c r="AZ166" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA166" t="inlineStr">
         <is>
-          <t>4f4e4a1ce4b07f02db607af2</t>
+          <t>505a5443e4b0c8380cd6cf1e</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/5224218</t>
+          <t>https://pubs.usgs.gov/publication/ofr20041220</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>5224218</t>
+          <t>56945</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>5224218</t>
+          <t>ofr20041220</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>Spring bird migration in Mississippi Alluvial Valley forests</t>
+          <t>Baseline Characteristics of Jordan Creek, Juneau, Alaska</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>American Midland Naturalist</t>
+          <t>Open-File Report</t>
+        </is>
+      </c>
+      <c r="I167" t="inlineStr">
+        <is>
+          <t>2004-1220</t>
+        </is>
+      </c>
+      <c r="M167" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N167" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P167" t="inlineStr">
         <is>
-          <t>10.1674/0003-0031(2003)149[0163:SBMIMA]2.0.CO;2</t>
-[...7 lines deleted...]
-      <c r="S167" t="inlineStr">
+          <t>10.3133/ofr20041220</t>
+        </is>
+      </c>
+      <c r="Q167" t="inlineStr">
+        <is>
+          <t>Online Only</t>
+        </is>
+      </c>
+      <c r="T167" t="inlineStr">
+        <is>
+          <t>2004</t>
+        </is>
+      </c>
+      <c r="U167" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V167" t="inlineStr">
+        <is>
+          <t>ENGLISH</t>
+        </is>
+      </c>
+      <c r="Z167" t="inlineStr">
+        <is>
+          <t>53 p.</t>
+        </is>
+      </c>
+      <c r="AU167" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="AW167" t="inlineStr">
+        <is>
+          <t>Host, Randy H.; Neal, Edward G.</t>
+        </is>
+      </c>
+      <c r="AZ167" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="T167" t="inlineStr">
-[...53 lines deleted...]
-      </c>
       <c r="BA167" t="inlineStr">
         <is>
-          <t>4f4e4b05e4b07f02db699ec2</t>
+          <t>4f4e4a7fe4b07f02db648818</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/wri034205</t>
+          <t>https://pubs.usgs.gov/publication/fs20043054</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>53057</t>
+          <t>55656</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>wri034205</t>
+          <t>fs20043054</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>Estimating the susceptibility of surface water in Texas to nonpoint-source contamination by use of logistic regression modeling</t>
+          <t>Upper Midwest Environmental Sciences Center</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>Water-Resources Investigations Report</t>
+          <t>Fact Sheet</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>2003-4205</t>
+          <t>2004-3054</t>
+        </is>
+      </c>
+      <c r="M168" t="inlineStr">
+        <is>
+          <t>2327-6932</t>
+        </is>
+      </c>
+      <c r="N168" t="inlineStr">
+        <is>
+          <t>2327-6916</t>
         </is>
       </c>
       <c r="P168" t="inlineStr">
         <is>
-          <t>10.3133/wri034205</t>
+          <t>10.3133/fs20043054</t>
         </is>
       </c>
       <c r="T168" t="inlineStr">
         <is>
-          <t>2003</t>
+          <t>2004</t>
         </is>
       </c>
       <c r="U168" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V168" t="inlineStr">
         <is>
-          <t>English</t>
-[...14 lines deleted...]
-          <t>Minnesota Water Science Center; Texas Water Science Center; Toxic Substances Hydrology Program</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="Z168" t="inlineStr">
         <is>
-          <t>iv, 24 p.</t>
-[...24 lines deleted...]
-          <t>N</t>
+          <t>2 p.</t>
         </is>
       </c>
       <c r="AW168" t="inlineStr">
         <is>
-          <t>Battaglin, William A. 0000-0001-7287-7096 wbattagl@usgs.gov; Ulery, Randy L. rlulery@usgs.gov; Winterstein, Thomas; Welborn, Toby</t>
+          <t>Hines, Randy</t>
         </is>
       </c>
       <c r="AZ168" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA168" t="inlineStr">
         <is>
-          <t>4f4e4a0ce4b07f02db5fc680</t>
+          <t>4f4e4a1ce4b07f02db607af2</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr03265</t>
+          <t>https://pubs.usgs.gov/publication/fs20043052</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>51527</t>
+          <t>55657</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>ofr03265</t>
+          <t>fs20043052</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>Grand Canyon riverbed sediment changes, experimental release of September 2000 - a sample data set</t>
+          <t>Career Opportunities for Students</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
+          <t>Fact Sheet</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>2003-265</t>
+          <t>2004-3052</t>
         </is>
       </c>
       <c r="M169" t="inlineStr">
         <is>
-          <t>2331-1258</t>
+          <t>2327-6932</t>
         </is>
       </c>
       <c r="N169" t="inlineStr">
         <is>
-          <t>0196-1497</t>
+          <t>2327-6916</t>
         </is>
       </c>
       <c r="P169" t="inlineStr">
         <is>
-          <t>10.3133/ofr03265</t>
+          <t>10.3133/fs20043052</t>
         </is>
       </c>
       <c r="T169" t="inlineStr">
         <is>
-          <t>2003</t>
+          <t>2004</t>
         </is>
       </c>
       <c r="U169" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V169" t="inlineStr">
         <is>
-          <t>English</t>
-[...14 lines deleted...]
-          <t>Pacific Coastal and Marine Science Center</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="Z169" t="inlineStr">
         <is>
-          <t>HTML document</t>
-[...24 lines deleted...]
-          <t>Grand Canyon</t>
+          <t>1 p.</t>
         </is>
       </c>
       <c r="AW169" t="inlineStr">
         <is>
-          <t>Wong, Florence L. 0000-0002-3918-5896 fwong@usgs.gov; Anima, Roberto J.; Galanis, Peter; Codianne, Jennifer; Xia, Yu; Bucciarelli, Randy; Hamer, Michael</t>
+          <t>Hines, Randy</t>
         </is>
       </c>
       <c r="AZ169" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA169" t="inlineStr">
         <is>
-          <t>4f4e4abbe4b07f02db67250d</t>
+          <t>4f4e49f4e4b07f02db5effa8</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70026202</t>
+          <t>https://pubs.usgs.gov/publication/5224218</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>70026202</t>
+          <t>5224218</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>70026202</t>
+          <t>5224218</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>New and unique U.S. magnetic database is forthcoming</t>
+          <t>Spring bird migration in Mississippi Alluvial Valley forests</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Leading Edge (Tulsa, OK)</t>
+          <t>American Midland Naturalist</t>
         </is>
       </c>
       <c r="P170" t="inlineStr">
         <is>
-          <t>10.1190/1.1885534</t>
+          <t>10.1674/0003-0031(2003)149[0163:SBMIMA]2.0.CO;2</t>
         </is>
       </c>
       <c r="R170" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>149 </t>
         </is>
       </c>
       <c r="S170" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="T170" t="inlineStr">
         <is>
           <t>2003</t>
         </is>
       </c>
       <c r="U170" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V170" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W170" t="inlineStr">
         <is>
-          <t>SEG Library</t>
+          <t>University of Notre Dame</t>
+        </is>
+      </c>
+      <c r="Y170" t="inlineStr">
+        <is>
+          <t>Patuxent Wildlife Research Center</t>
         </is>
       </c>
       <c r="Z170" t="inlineStr">
         <is>
-          <t>2 p.</t>
+          <t>13 p.</t>
         </is>
       </c>
       <c r="AD170" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>163</t>
         </is>
       </c>
       <c r="AE170" t="inlineStr">
         <is>
-          <t>51</t>
+          <t>175</t>
+        </is>
+      </c>
+      <c r="AF170" t="inlineStr">
+        <is>
+          <t>13</t>
         </is>
       </c>
       <c r="AW170" t="inlineStr">
         <is>
-          <t>Hildenbrand, T.; Hinze, W.; Randy, Keller G.; Labson, V.; Roest, W.</t>
+          <t>Wilson, R. Randy; Twedt, Daniel J. 0000-0003-1223-5045 dtwedt@usgs.gov</t>
         </is>
       </c>
       <c r="AZ170" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA170" t="inlineStr">
         <is>
-          <t>505a6557e4b0c8380cd72b7c</t>
+          <t>4f4e4b05e4b07f02db699ec2</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/5224211</t>
+          <t>https://pubs.usgs.gov/publication/wri034205</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>5224211</t>
+          <t>53057</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>5224211</t>
+          <t>wri034205</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>Avian response to bottomland hardwood reforestation: The first 10 years</t>
+          <t>Estimating the susceptibility of surface water in Texas to nonpoint-source contamination by use of logistic regression modeling</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>Restoration Ecology</t>
+          <t>Water-Resources Investigations Report</t>
+        </is>
+      </c>
+      <c r="I171" t="inlineStr">
+        <is>
+          <t>2003-4205</t>
         </is>
       </c>
       <c r="P171" t="inlineStr">
         <is>
-          <t>10.1046/j.1526-100X.2002.01045.x</t>
-[...9 lines deleted...]
-          <t>4</t>
+          <t>10.3133/wri034205</t>
         </is>
       </c>
       <c r="T171" t="inlineStr">
         <is>
-          <t>2002</t>
+          <t>2003</t>
         </is>
       </c>
       <c r="U171" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V171" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W171" t="inlineStr">
         <is>
-          <t>Wiley</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X171" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y171" t="inlineStr">
         <is>
-          <t>Patuxent Wildlife Research Center</t>
+          <t>Minnesota Water Science Center; Texas Water Science Center; Toxic Substances Hydrology Program</t>
         </is>
       </c>
       <c r="Z171" t="inlineStr">
         <is>
-          <t>11 p.</t>
-[...9 lines deleted...]
-          <t>655</t>
+          <t>iv, 24 p.</t>
         </is>
       </c>
       <c r="AF171" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="AM171" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN171" t="inlineStr">
+        <is>
+          <t>Texas</t>
+        </is>
+      </c>
+      <c r="AU171" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AV171" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW171" t="inlineStr">
         <is>
-          <t>Twedt, Daniel J. 0000-0003-1223-5045 dtwedt@usgs.gov; Wilson, R. Randy; Henne-Kerr, J. L.; Grosshuesch, David</t>
+          <t>Battaglin, William A. 0000-0001-7287-7096 wbattagl@usgs.gov; Ulery, Randy L. rlulery@usgs.gov; Winterstein, Thomas; Welborn, Toby</t>
         </is>
       </c>
       <c r="AZ171" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA171" t="inlineStr">
         <is>
-          <t>4f4e4a82e4b07f02db64aec7</t>
+          <t>4f4e4a0ce4b07f02db5fc680</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70242831</t>
+          <t>https://pubs.usgs.gov/publication/ofr03265</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>70242831</t>
+          <t>51527</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>70242831</t>
+          <t>ofr03265</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>Unique U.S. magnetic anomaly data base forthcoming</t>
+          <t>Grand Canyon riverbed sediment changes, experimental release of September 2000 - a sample data set</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>Eos Science News</t>
+          <t>Open-File Report</t>
+        </is>
+      </c>
+      <c r="I172" t="inlineStr">
+        <is>
+          <t>2003-265</t>
+        </is>
+      </c>
+      <c r="M172" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N172" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P172" t="inlineStr">
         <is>
-          <t>10.1029/2002EO000397</t>
-[...9 lines deleted...]
-          <t>49</t>
+          <t>10.3133/ofr03265</t>
         </is>
       </c>
       <c r="T172" t="inlineStr">
         <is>
-          <t>2002</t>
+          <t>2003</t>
         </is>
       </c>
       <c r="U172" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V172" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W172" t="inlineStr">
         <is>
-          <t>American Geophysical Union</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X172" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y172" t="inlineStr">
         <is>
-          <t>International Water Resources Branch</t>
+          <t>Pacific Coastal and Marine Science Center</t>
         </is>
       </c>
       <c r="Z172" t="inlineStr">
         <is>
-          <t>1 p.</t>
-[...4 lines deleted...]
-          <t>576</t>
+          <t>HTML document</t>
+        </is>
+      </c>
+      <c r="AH172" t="inlineStr">
+        <is>
+          <t>2000-09-01</t>
+        </is>
+      </c>
+      <c r="AI172" t="inlineStr">
+        <is>
+          <t>2000-09-30</t>
         </is>
       </c>
       <c r="AM172" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
+      <c r="AN172" t="inlineStr">
+        <is>
+          <t>Arizona</t>
+        </is>
+      </c>
+      <c r="AQ172" t="inlineStr">
+        <is>
+          <t>Grand Canyon</t>
+        </is>
+      </c>
       <c r="AW172" t="inlineStr">
         <is>
-          <t>Hildenbrand, Thomas G.; Hinze, William J.; Keller, G. Randy; Labson, Victor F. 0000-0003-1905-1820 vlabson@usgs.gov; Roest, Walter</t>
+          <t>Wong, Florence L. 0000-0002-3918-5896 fwong@usgs.gov; Anima, Roberto J.; Galanis, Peter; Codianne, Jennifer; Xia, Yu; Bucciarelli, Randy; Hamer, Michael</t>
         </is>
       </c>
       <c r="AZ172" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="BA172" t="inlineStr">
+        <is>
+          <t>4f4e4abbe4b07f02db67250d</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/1002951</t>
+          <t>https://pubs.usgs.gov/publication/70026202</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>1002951</t>
+          <t>70026202</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>1002951</t>
+          <t>70026202</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>Dioxins and congener-specific polychlorinated biphenyls in three avian species from the Wisconsin River, Wisconsin</t>
+          <t>New and unique U.S. magnetic database is forthcoming</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>Environmental Pollution</t>
+          <t>Leading Edge (Tulsa, OK)</t>
         </is>
       </c>
       <c r="P173" t="inlineStr">
         <is>
-          <t>10.1016/S0269-7491(02)00103-3</t>
+          <t>10.1190/1.1885534</t>
         </is>
       </c>
       <c r="R173" t="inlineStr">
         <is>
-          <t>119</t>
+          <t>22</t>
         </is>
       </c>
       <c r="S173" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>1</t>
         </is>
       </c>
       <c r="T173" t="inlineStr">
         <is>
-          <t>2002</t>
+          <t>2003</t>
         </is>
       </c>
       <c r="U173" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V173" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W173" t="inlineStr">
         <is>
-          <t>Elsevier</t>
-[...4 lines deleted...]
-          <t>Upper Midwest Environmental Sciences Center</t>
+          <t>SEG Library</t>
         </is>
       </c>
       <c r="Z173" t="inlineStr">
         <is>
-          <t>10 p.</t>
+          <t>2 p.</t>
         </is>
       </c>
       <c r="AD173" t="inlineStr">
         <is>
-          <t>323</t>
+          <t>50</t>
         </is>
       </c>
       <c r="AE173" t="inlineStr">
         <is>
-          <t>332</t>
-[...14 lines deleted...]
-          <t>Wisconsin River</t>
+          <t>51</t>
         </is>
       </c>
       <c r="AW173" t="inlineStr">
         <is>
-          <t>Custer, T. W. 0000-0003-3170-6519; Custer, Christine M. 0000-0003-0500-1582; Hines, Randy K. 0000-0002-5135-3135 rkhines@usgs.gov</t>
+          <t>Hildenbrand, T.; Hinze, W.; Randy, Keller G.; Labson, V.; Roest, W.</t>
         </is>
       </c>
       <c r="AZ173" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA173" t="inlineStr">
         <is>
-          <t>4f4e4a82e4b07f02db64acc8</t>
+          <t>505a6557e4b0c8380cd72b7c</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/1000956</t>
+          <t>https://pubs.usgs.gov/publication/5224211</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>1000956</t>
+          <t>5224211</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>1000956</t>
+          <t>5224211</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>Comparisons of likelihood and machine learning methods of individual classification</t>
+          <t>Avian response to bottomland hardwood reforestation: The first 10 years</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>Journal of Heredity</t>
+          <t>Restoration Ecology</t>
         </is>
       </c>
       <c r="P174" t="inlineStr">
         <is>
-          <t>10.1093/jhered/93.4.260</t>
+          <t>10.1046/j.1526-100X.2002.01045.x</t>
         </is>
       </c>
       <c r="R174" t="inlineStr">
         <is>
-          <t>93</t>
+          <t>10</t>
         </is>
       </c>
       <c r="S174" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="T174" t="inlineStr">
         <is>
           <t>2002</t>
         </is>
       </c>
       <c r="U174" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V174" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W174" t="inlineStr">
         <is>
-          <t>Oxford Journals</t>
+          <t>Wiley</t>
         </is>
       </c>
       <c r="Y174" t="inlineStr">
         <is>
-          <t>Great Lakes Science Center</t>
+          <t>Patuxent Wildlife Research Center</t>
         </is>
       </c>
       <c r="Z174" t="inlineStr">
         <is>
-          <t>10 p.</t>
+          <t>11 p.</t>
         </is>
       </c>
       <c r="AD174" t="inlineStr">
         <is>
-          <t>260</t>
+          <t>645</t>
         </is>
       </c>
       <c r="AE174" t="inlineStr">
         <is>
-          <t>269</t>
-[...9 lines deleted...]
-          <t>N</t>
+          <t>655</t>
+        </is>
+      </c>
+      <c r="AF174" t="inlineStr">
+        <is>
+          <t>11</t>
         </is>
       </c>
       <c r="AW174" t="inlineStr">
         <is>
-          <t>Guinand, B.; Topchy, A.; Page, K.S.; Burnham-Curtis, M. K.; Punch, W.F.; Scribner, K.T.</t>
+          <t>Twedt, Daniel J. 0000-0003-1223-5045 dtwedt@usgs.gov; Wilson, R. Randy; Henne-Kerr, J. L.; Grosshuesch, David</t>
         </is>
       </c>
       <c r="AZ174" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA174" t="inlineStr">
         <is>
-          <t>4f4e4b1ee4b07f02db6aa690</t>
+          <t>4f4e4a82e4b07f02db64aec7</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/1003901</t>
+          <t>https://pubs.usgs.gov/publication/70242831</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>1003901</t>
+          <t>70242831</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>1003901</t>
+          <t>70242831</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>Book review: Wisconsin's natural communities: how to recognize them, where to find them by Randy Hoffman, University of Wisconsin Press, Madison, Wisconsin, USA, 2002</t>
+          <t>Unique U.S. magnetic anomaly data base forthcoming</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>Natural Areas Journal</t>
+          <t>Eos Science News</t>
+        </is>
+      </c>
+      <c r="P175" t="inlineStr">
+        <is>
+          <t>10.1029/2002EO000397</t>
         </is>
       </c>
       <c r="R175" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>83</t>
         </is>
       </c>
       <c r="S175" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>49</t>
         </is>
       </c>
       <c r="T175" t="inlineStr">
         <is>
           <t>2002</t>
         </is>
       </c>
       <c r="U175" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V175" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W175" t="inlineStr">
         <is>
-          <t>Natural Areas Association</t>
+          <t>American Geophysical Union</t>
         </is>
       </c>
       <c r="Y175" t="inlineStr">
         <is>
-          <t>National Wildlife Health Center</t>
+          <t>International Water Resources Branch</t>
         </is>
       </c>
       <c r="Z175" t="inlineStr">
         <is>
-          <t>2 p.</t>
+          <t>1 p.</t>
         </is>
       </c>
       <c r="AD175" t="inlineStr">
         <is>
-          <t>193</t>
-[...4 lines deleted...]
-          <t>194</t>
+          <t>576</t>
         </is>
       </c>
       <c r="AM175" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
-      <c r="AN175" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="AW175" t="inlineStr">
         <is>
-          <t>Bennett, James P.</t>
+          <t>Hildenbrand, Thomas G.; Hinze, William J.; Keller, G. Randy; Labson, Victor F. 0000-0003-1905-1820 vlabson@usgs.gov; Roest, Walter</t>
         </is>
       </c>
       <c r="AZ175" t="inlineStr">
         <is>
           <t>1</t>
-        </is>
-[...3 lines deleted...]
-          <t>4f4e4a14e4b07f02db602ad2</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr01422</t>
+          <t>https://pubs.usgs.gov/publication/1003901</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>32970</t>
+          <t>1003901</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>ofr01422</t>
+          <t>1003901</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>Tampa Bay Integrated Science Pilot Study: historical and prehistorical record of Tampa Bay environment</t>
+          <t>Book review: Wisconsin's natural communities: how to recognize them, where to find them by Randy Hoffman, University of Wisconsin Press, Madison, Wisconsin, USA, 2002</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
-[...19 lines deleted...]
-          <t>10.3133/ofr01422</t>
+          <t>Natural Areas Journal</t>
+        </is>
+      </c>
+      <c r="R176" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="S176" t="inlineStr">
+        <is>
+          <t>2</t>
         </is>
       </c>
       <c r="T176" t="inlineStr">
         <is>
-          <t>2001</t>
+          <t>2002</t>
         </is>
       </c>
       <c r="U176" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V176" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W176" t="inlineStr">
+        <is>
+          <t>Natural Areas Association</t>
+        </is>
+      </c>
+      <c r="Y176" t="inlineStr">
+        <is>
+          <t>National Wildlife Health Center</t>
         </is>
       </c>
       <c r="Z176" t="inlineStr">
         <is>
           <t>2 p.</t>
         </is>
       </c>
+      <c r="AD176" t="inlineStr">
+        <is>
+          <t>193</t>
+        </is>
+      </c>
+      <c r="AE176" t="inlineStr">
+        <is>
+          <t>194</t>
+        </is>
+      </c>
+      <c r="AM176" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN176" t="inlineStr">
+        <is>
+          <t>Wisconsin</t>
+        </is>
+      </c>
+      <c r="AU176" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AV176" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
       <c r="AW176" t="inlineStr">
         <is>
-          <t>Edgar, Terry; Yates, Kimberly; Brooks, Gregg R.; Cronin, Tom; Hollander, David; Runnels, Randy; Sutton, Pam; Werzinski, Yvonne; Willard, Deb</t>
+          <t>Bennett, James P.</t>
         </is>
       </c>
       <c r="AZ176" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA176" t="inlineStr">
         <is>
-          <t>4f4e4adde4b07f02db686c87</t>
+          <t>4f4e4a14e4b07f02db602ad2</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr01390</t>
+          <t>https://pubs.usgs.gov/publication/1002951</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>32350</t>
+          <t>1002951</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>ofr01390</t>
+          <t>1002951</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>Tampa Bay Integrated Science Pilot Study: wetland characterization</t>
+          <t>Dioxins and congener-specific polychlorinated biphenyls in three avian species from the Wisconsin River, Wisconsin</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
-[...14 lines deleted...]
-          <t>0196-1497</t>
+          <t>Environmental Pollution</t>
         </is>
       </c>
       <c r="P177" t="inlineStr">
         <is>
-          <t>10.3133/ofr01390</t>
+          <t>10.1016/S0269-7491(02)00103-3</t>
+        </is>
+      </c>
+      <c r="R177" t="inlineStr">
+        <is>
+          <t>119</t>
+        </is>
+      </c>
+      <c r="S177" t="inlineStr">
+        <is>
+          <t>3</t>
         </is>
       </c>
       <c r="T177" t="inlineStr">
         <is>
-          <t>2001</t>
+          <t>2002</t>
         </is>
       </c>
       <c r="U177" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V177" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W177" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Y177" t="inlineStr">
         <is>
-          <t>Earth Resources Observation and Science (EROS) Center</t>
+          <t>Upper Midwest Environmental Sciences Center</t>
         </is>
       </c>
       <c r="Z177" t="inlineStr">
         <is>
-          <t>2 p.</t>
+          <t>10 p.</t>
+        </is>
+      </c>
+      <c r="AD177" t="inlineStr">
+        <is>
+          <t>323</t>
+        </is>
+      </c>
+      <c r="AE177" t="inlineStr">
+        <is>
+          <t>332</t>
+        </is>
+      </c>
+      <c r="AM177" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN177" t="inlineStr">
+        <is>
+          <t>Wisconsin</t>
+        </is>
+      </c>
+      <c r="AQ177" t="inlineStr">
+        <is>
+          <t>Wisconsin River</t>
         </is>
       </c>
       <c r="AW177" t="inlineStr">
         <is>
-          <t>McIvor, Carole C.; Raabe, Ellen; Yates, Kimberly; Carter, Bill; Crane, Mike; Fernandez, Mario; Henningsen, Brandt; Kruse, Sara; Oches, Rich; Proffitt, Ed; Runnels, Randy; Shrestha, Ramesh; Smith, Tom; Travis, Steve</t>
+          <t>Custer, T. W. 0000-0003-3170-6519; Custer, Christine M. 0000-0003-0500-1582; Hines, Randy K. 0000-0002-5135-3135 rkhines@usgs.gov</t>
         </is>
       </c>
       <c r="AZ177" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA177" t="inlineStr">
         <is>
-          <t>4f4e4adde4b07f02db686de1</t>
+          <t>4f4e4a82e4b07f02db64acc8</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/1016562</t>
+          <t>https://pubs.usgs.gov/publication/1000956</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>1016562</t>
+          <t>1000956</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>1016562</t>
+          <t>1000956</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>Impact of the Conservation Reserve Program on duck recruitment in the U.S. Prairie Pothole Region</t>
+          <t>Comparisons of likelihood and machine learning methods of individual classification</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>Journal of Wildlife Management</t>
+          <t>Journal of Heredity</t>
         </is>
       </c>
       <c r="P178" t="inlineStr">
         <is>
-          <t>10.2307/3803027</t>
+          <t>10.1093/jhered/93.4.260</t>
         </is>
       </c>
       <c r="R178" t="inlineStr">
         <is>
-          <t>65</t>
+          <t>93</t>
         </is>
       </c>
       <c r="S178" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="T178" t="inlineStr">
         <is>
-          <t>2001</t>
+          <t>2002</t>
         </is>
       </c>
       <c r="U178" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V178" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W178" t="inlineStr">
         <is>
-          <t>Wildlife Society</t>
+          <t>Oxford Journals</t>
         </is>
       </c>
       <c r="Y178" t="inlineStr">
         <is>
-          <t>Northern Prairie Wildlife Research Center</t>
+          <t>Great Lakes Science Center</t>
         </is>
       </c>
       <c r="Z178" t="inlineStr">
         <is>
-          <t>15 p.</t>
+          <t>10 p.</t>
         </is>
       </c>
       <c r="AD178" t="inlineStr">
         <is>
-          <t>765</t>
+          <t>260</t>
         </is>
       </c>
       <c r="AE178" t="inlineStr">
         <is>
-          <t>780</t>
+          <t>269</t>
+        </is>
+      </c>
+      <c r="AU178" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AV178" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW178" t="inlineStr">
         <is>
-          <t>Reynolds, Ronald E.; Shaffer, Terry L. 0000-0001-6950-8951 tshaffer@usgs.gov; Renner, Randy W.; Newton, Wesley E. 0000-0002-1377-043X wnewton@usgs.gov; Batt, Bruce D.J.</t>
+          <t>Guinand, B.; Topchy, A.; Page, K.S.; Burnham-Curtis, M. K.; Punch, W.F.; Scribner, K.T.</t>
         </is>
       </c>
       <c r="AZ178" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA178" t="inlineStr">
         <is>
-          <t>4f4e4a04e4b07f02db5f8621</t>
+          <t>4f4e4b1ee4b07f02db6aa690</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/1014974</t>
+          <t>https://pubs.usgs.gov/publication/ofr01422</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>1014974</t>
+          <t>32970</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>1014974</t>
+          <t>ofr01422</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>Landscape determinants of nonindigenous fish invasions</t>
+          <t>Tampa Bay Integrated Science Pilot Study: historical and prehistorical record of Tampa Bay environment</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>Biological Invasions</t>
+          <t>Open-File Report</t>
+        </is>
+      </c>
+      <c r="I179" t="inlineStr">
+        <is>
+          <t>2001-422</t>
+        </is>
+      </c>
+      <c r="M179" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N179" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P179" t="inlineStr">
         <is>
-          <t>10.1023/A:1015847305717</t>
-[...4 lines deleted...]
-          <t>3</t>
+          <t>10.3133/ofr01422</t>
         </is>
       </c>
       <c r="T179" t="inlineStr">
         <is>
           <t>2001</t>
         </is>
       </c>
       <c r="U179" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V179" t="inlineStr">
         <is>
-          <t>English</t>
-[...9 lines deleted...]
-          <t>Leetown Science Center</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="Z179" t="inlineStr">
         <is>
-          <t>15 p.</t>
-[...14 lines deleted...]
-          <t>15</t>
+          <t>2 p.</t>
         </is>
       </c>
       <c r="AW179" t="inlineStr">
         <is>
-          <t>Ross, Robert M.; Lellis, William A. 0000-0001-7806-2904 wlellis@usgs.gov; Bennett, Randy M.; Johnson, Connie S.</t>
+          <t>Edgar, Terry; Yates, Kimberly; Brooks, Gregg R.; Cronin, Tom; Hollander, David; Runnels, Randy; Sutton, Pam; Werzinski, Yvonne; Willard, Deb</t>
         </is>
       </c>
       <c r="AZ179" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="BA179" t="inlineStr">
         <is>
-          <t>4f4e4b20e4b07f02db6ababd</t>
+          <t>4f4e4adde4b07f02db686c87</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/wri014162</t>
+          <t>https://pubs.usgs.gov/publication/ofr01390</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>58065</t>
+          <t>32350</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>wri014162</t>
+          <t>ofr01390</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>Nutrient and suspended-sediment concentrations and loads and benthic-invertebrate data for tributaries to the St. Croix River, Wisconsin and Minnesota, 1997-99</t>
+          <t>Tampa Bay Integrated Science Pilot Study: wetland characterization</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>Water-Resources Investigations Report</t>
+          <t>Open-File Report</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>2001-4162</t>
+          <t>2001-390</t>
+        </is>
+      </c>
+      <c r="M180" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N180" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P180" t="inlineStr">
         <is>
-          <t>10.3133/wri014162</t>
+          <t>10.3133/ofr01390</t>
         </is>
       </c>
       <c r="T180" t="inlineStr">
         <is>
           <t>2001</t>
         </is>
       </c>
       <c r="U180" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V180" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W180" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
+      <c r="X180" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
+        </is>
+      </c>
       <c r="Y180" t="inlineStr">
         <is>
-          <t>Wisconsin Water Science Center</t>
+          <t>Earth Resources Observation and Science (EROS) Center</t>
         </is>
       </c>
       <c r="Z180" t="inlineStr">
         <is>
-          <t>vi, 57 p.</t>
-[...29 lines deleted...]
-          <t>N</t>
+          <t>2 p.</t>
         </is>
       </c>
       <c r="AW180" t="inlineStr">
         <is>
-          <t>Lenz, Bernard N.; Robertson, Dale M. 0000-0001-6799-0596 dzrobert@usgs.gov; Fallon, James D. jfallon@usgs.gov; Ferrin, Randy</t>
+          <t>McIvor, Carole C.; Raabe, Ellen; Yates, Kimberly; Carter, Bill; Crane, Mike; Fernandez, Mario; Henningsen, Brandt; Kruse, Sara; Oches, Rich; Proffitt, Ed; Runnels, Randy; Shrestha, Ramesh; Smith, Tom; Travis, Steve</t>
         </is>
       </c>
       <c r="AZ180" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA180" t="inlineStr">
         <is>
-          <t>4f4e4b19e4b07f02db6a7edd</t>
+          <t>4f4e4adde4b07f02db686de1</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr00065</t>
+          <t>https://pubs.usgs.gov/publication/1016562</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>70176057</t>
+          <t>1016562</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>ofr00065</t>
+          <t>1016562</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>Creating a standardized watersheds database for the Lower Rio Grande/Río Bravo, Texas</t>
+          <t>Impact of the Conservation Reserve Program on duck recruitment in the U.S. Prairie Pothole Region</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
-[...14 lines deleted...]
-          <t>0196-1497</t>
+          <t>Journal of Wildlife Management</t>
         </is>
       </c>
       <c r="P181" t="inlineStr">
         <is>
-          <t>10.3133/ofr00065</t>
+          <t>10.2307/3803027</t>
+        </is>
+      </c>
+      <c r="R181" t="inlineStr">
+        <is>
+          <t>65</t>
+        </is>
+      </c>
+      <c r="S181" t="inlineStr">
+        <is>
+          <t>4</t>
         </is>
       </c>
       <c r="T181" t="inlineStr">
         <is>
-          <t>2000</t>
+          <t>2001</t>
         </is>
       </c>
       <c r="U181" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V181" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W181" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>Wildlife Society</t>
         </is>
       </c>
       <c r="Y181" t="inlineStr">
         <is>
-          <t>Texas Water Science Center</t>
+          <t>Northern Prairie Wildlife Research Center</t>
         </is>
       </c>
       <c r="Z181" t="inlineStr">
         <is>
-          <t>iii, 17 p.</t>
-[...29 lines deleted...]
-          <t>Lower Rio Grande</t>
+          <t>15 p.</t>
+        </is>
+      </c>
+      <c r="AD181" t="inlineStr">
+        <is>
+          <t>765</t>
+        </is>
+      </c>
+      <c r="AE181" t="inlineStr">
+        <is>
+          <t>780</t>
         </is>
       </c>
       <c r="AW181" t="inlineStr">
         <is>
-          <t>Brown, J.R.; Ulery, Randy L. rlulery@usgs.gov; Parcher, Jean W. jwparcher@usgs.gov</t>
+          <t>Reynolds, Ronald E.; Shaffer, Terry L. 0000-0001-6950-8951 tshaffer@usgs.gov; Renner, Randy W.; Newton, Wesley E. 0000-0002-1377-043X wnewton@usgs.gov; Batt, Bruce D.J.</t>
         </is>
       </c>
       <c r="AZ181" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA181" t="inlineStr">
         <is>
-          <t>57c6af00e4b0f2f0cebe46f2</t>
+          <t>4f4e4a04e4b07f02db5f8621</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr0065</t>
+          <t>https://pubs.usgs.gov/publication/1014974</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>22583</t>
+          <t>1014974</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>ofr0065</t>
+          <t>1014974</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>Creating a standardized watersheds database for the lower Rio Grande/Rio Bravo, Texas</t>
+          <t>Landscape determinants of nonindigenous fish invasions</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
-[...14 lines deleted...]
-          <t>0196-1497</t>
+          <t>Biological Invasions</t>
         </is>
       </c>
       <c r="P182" t="inlineStr">
         <is>
-          <t>10.3133/ofr0065</t>
+          <t>10.1023/A:1015847305717</t>
+        </is>
+      </c>
+      <c r="R182" t="inlineStr">
+        <is>
+          <t>3</t>
         </is>
       </c>
       <c r="T182" t="inlineStr">
         <is>
-          <t>2000</t>
+          <t>2001</t>
         </is>
       </c>
       <c r="U182" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V182" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
         </is>
       </c>
       <c r="W182" t="inlineStr">
         <is>
-          <t>U.S. Dept. of the Interior, U.S. Geological Survey ;
-Branch of Information Services [distributor],</t>
+          <t>Springer Link</t>
+        </is>
+      </c>
+      <c r="Y182" t="inlineStr">
+        <is>
+          <t>Leetown Science Center</t>
         </is>
       </c>
       <c r="Z182" t="inlineStr">
         <is>
-          <t>iii, 17 p. :ill., maps ;28 cm.</t>
+          <t>15 p.</t>
+        </is>
+      </c>
+      <c r="AD182" t="inlineStr">
+        <is>
+          <t>347</t>
+        </is>
+      </c>
+      <c r="AE182" t="inlineStr">
+        <is>
+          <t>361</t>
+        </is>
+      </c>
+      <c r="AF182" t="inlineStr">
+        <is>
+          <t>15</t>
         </is>
       </c>
       <c r="AW182" t="inlineStr">
         <is>
-          <t>Brown, Julie R.; Ulery, Randy L. rlulery@usgs.gov; Parcher, Jean W. jwparcher@usgs.gov</t>
+          <t>Ross, Robert M.; Lellis, William A. 0000-0001-7806-2904 wlellis@usgs.gov; Bennett, Randy M.; Johnson, Connie S.</t>
         </is>
       </c>
       <c r="AZ182" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA182" t="inlineStr">
         <is>
-          <t>4f4e4ad5e4b07f02db68342e</t>
+          <t>4f4e4b20e4b07f02db6ababd</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/fs10100</t>
+          <t>https://pubs.usgs.gov/publication/wri014162</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>6914</t>
+          <t>58065</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>fs10100</t>
+          <t>wri014162</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>Overview of the Texas Source Water Assessment Project</t>
+          <t>Nutrient and suspended-sediment concentrations and loads and benthic-invertebrate data for tributaries to the St. Croix River, Wisconsin and Minnesota, 1997-99</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>Fact Sheet</t>
+          <t>Water-Resources Investigations Report</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>101-00</t>
-[...9 lines deleted...]
-          <t>2327-6916</t>
+          <t>2001-4162</t>
         </is>
       </c>
       <c r="P183" t="inlineStr">
         <is>
-          <t>10.3133/fs10100</t>
+          <t>10.3133/wri014162</t>
         </is>
       </c>
       <c r="T183" t="inlineStr">
         <is>
-          <t>2000</t>
+          <t>2001</t>
         </is>
       </c>
       <c r="U183" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V183" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W183" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
-      <c r="X183" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="Y183" t="inlineStr">
         <is>
-          <t>Texas Water Science Center</t>
+          <t>Wisconsin Water Science Center</t>
         </is>
       </c>
       <c r="Z183" t="inlineStr">
         <is>
-          <t>6 p.</t>
+          <t>vi, 57 p.</t>
+        </is>
+      </c>
+      <c r="AF183" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="AM183" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN183" t="inlineStr">
+        <is>
+          <t>Minnesota, Wisconsin</t>
+        </is>
+      </c>
+      <c r="AQ183" t="inlineStr">
+        <is>
+          <t>St. Croix River</t>
         </is>
       </c>
       <c r="AU183" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AV183" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AW183" t="inlineStr">
         <is>
-          <t>Ulery, Randy L. rlulery@usgs.gov</t>
+          <t>Lenz, Bernard N.; Robertson, Dale M. 0000-0001-6799-0596 dzrobert@usgs.gov; Fallon, James D. jfallon@usgs.gov; Ferrin, Randy</t>
         </is>
       </c>
       <c r="AZ183" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="BA183" t="inlineStr">
         <is>
-          <t>4f4e4994e4b07f02db5b6214</t>
+          <t>4f4e4b19e4b07f02db6a7edd</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70006783</t>
+          <t>https://pubs.usgs.gov/publication/ofr00065</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>70006783</t>
+          <t>70176057</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>70006783</t>
+          <t>ofr00065</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>Federal Government Series</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>Relationship of Eastern hemlock (&lt;i&gt;Tsuga canadensis&lt;/i&gt;) to the ecology of small streams in Delaware Water Gap National Recreation Area</t>
+          <t>Creating a standardized watersheds database for the Lower Rio Grande/Río Bravo, Texas</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>General Technical Report</t>
+          <t>Open-File Report</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>NE-267</t>
+          <t>00-065</t>
+        </is>
+      </c>
+      <c r="M184" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N184" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
+        </is>
+      </c>
+      <c r="P184" t="inlineStr">
+        <is>
+          <t>10.3133/ofr00065</t>
         </is>
       </c>
       <c r="T184" t="inlineStr">
         <is>
           <t>2000</t>
         </is>
       </c>
       <c r="U184" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V184" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W184" t="inlineStr">
         <is>
-          <t>U.S. Forest Service</t>
+          <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="X184" t="inlineStr">
         <is>
-          <t>Washington D.C.</t>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y184" t="inlineStr">
         <is>
-          <t>Leetown Science Center</t>
+          <t>Texas Water Science Center</t>
         </is>
       </c>
       <c r="Z184" t="inlineStr">
         <is>
-          <t>1 p.</t>
-[...24 lines deleted...]
-          <t>182</t>
+          <t>iii, 17 p.</t>
         </is>
       </c>
       <c r="AF184" t="inlineStr">
         <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="AM184" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN184" t="inlineStr">
+        <is>
+          <t>Texas</t>
+        </is>
+      </c>
+      <c r="AO184" t="inlineStr">
+        <is>
+          <t>Webb</t>
+        </is>
+      </c>
+      <c r="AP184" t="inlineStr">
+        <is>
+          <t>Rio Bravo</t>
+        </is>
+      </c>
+      <c r="AQ184" t="inlineStr">
+        <is>
+          <t>Lower Rio Grande</t>
+        </is>
+      </c>
+      <c r="AW184" t="inlineStr">
+        <is>
+          <t>Brown, J.R.; Ulery, Randy L. rlulery@usgs.gov; Parcher, Jean W. jwparcher@usgs.gov</t>
+        </is>
+      </c>
+      <c r="AZ184" t="inlineStr">
+        <is>
           <t>1</t>
         </is>
       </c>
-      <c r="AM184" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="BA184" t="inlineStr">
         <is>
-          <t>53ae7809e4b0abf75cf2c870</t>
+          <t>57c6af00e4b0f2f0cebe46f2</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/wri994150</t>
+          <t>https://pubs.usgs.gov/publication/ofr0065</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>28850</t>
+          <t>22583</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>wri994150</t>
+          <t>ofr0065</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>Hydrology, geomorphology, and flood profiles of the Mendenhall River, Juneau, Alaska</t>
+          <t>Creating a standardized watersheds database for the lower Rio Grande/Rio Bravo, Texas</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>Water-Resources Investigations Report</t>
+          <t>Open-File Report</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>99-4150</t>
+          <t>2000-65</t>
+        </is>
+      </c>
+      <c r="M185" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N185" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P185" t="inlineStr">
         <is>
-          <t>10.3133/wri994150</t>
+          <t>10.3133/ofr0065</t>
         </is>
       </c>
       <c r="T185" t="inlineStr">
         <is>
-          <t>1999</t>
+          <t>2000</t>
         </is>
       </c>
       <c r="U185" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V185" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="W185" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...9 lines deleted...]
-          <t>Alaska Science Center</t>
+          <t>U.S. Dept. of the Interior, U.S. Geological Survey ;
+Branch of Information Services [distributor],</t>
         </is>
       </c>
       <c r="Z185" t="inlineStr">
         <is>
-          <t>35 p. :ill., maps ;28 cm.; 11 illus.; 2 tables</t>
-[...2 lines deleted...]
-      <c r="AD185" t="inlineStr">
+          <t>iii, 17 p. :ill., maps ;28 cm.</t>
+        </is>
+      </c>
+      <c r="AW185" t="inlineStr">
+        <is>
+          <t>Brown, Julie R.; Ulery, Randy L. rlulery@usgs.gov; Parcher, Jean W. jwparcher@usgs.gov</t>
+        </is>
+      </c>
+      <c r="AZ185" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="AE185" t="inlineStr">
-[...38 lines deleted...]
-      </c>
       <c r="BA185" t="inlineStr">
         <is>
-          <t>4f4e4ac9e4b07f02db67ca22</t>
+          <t>4f4e4ad5e4b07f02db68342e</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/cir1171</t>
+          <t>https://pubs.usgs.gov/publication/fs10100</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>4462</t>
+          <t>6914</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>cir1171</t>
+          <t>fs10100</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>Water quality in the Trinity River basin, Texas, 1992-95</t>
+          <t>Overview of the Texas Source Water Assessment Project</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>Circular</t>
+          <t>Fact Sheet</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>1171</t>
+          <t>101-00</t>
         </is>
       </c>
       <c r="M186" t="inlineStr">
         <is>
-          <t>2330-5703</t>
+          <t>2327-6932</t>
         </is>
       </c>
       <c r="N186" t="inlineStr">
         <is>
-          <t>1067-084X</t>
-[...4 lines deleted...]
-          <t>0607892331 (pbk.)</t>
+          <t>2327-6916</t>
         </is>
       </c>
       <c r="P186" t="inlineStr">
         <is>
-          <t>10.3133/cir1171</t>
+          <t>10.3133/fs10100</t>
         </is>
       </c>
       <c r="T186" t="inlineStr">
         <is>
-          <t>1999</t>
+          <t>2000</t>
         </is>
       </c>
       <c r="U186" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V186" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W186" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
+      <c r="X186" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
+        </is>
+      </c>
       <c r="Y186" t="inlineStr">
         <is>
-          <t>Rocky Mountain Regional Office; Texas Water Science Center</t>
+          <t>Texas Water Science Center</t>
         </is>
       </c>
       <c r="Z186" t="inlineStr">
         <is>
-          <t>39 p.</t>
-[...14 lines deleted...]
-          <t>Trinity River basin</t>
+          <t>6 p.</t>
         </is>
       </c>
       <c r="AU186" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AV186" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AW186" t="inlineStr">
         <is>
-          <t>Land, Larry F.; Moring, J. Bruce; Van Metre, Peter C.; Reutter, David C. dreutter@usgs.gov; Mahler, Barbara 0000-0002-9150-9552 bjmahler@usgs.gov; Shipp, Allison A. 0000-0003-2927-8893 aashipp@usgs.gov; Ulery, Randy L. rlulery@usgs.gov</t>
+          <t>Ulery, Randy L. rlulery@usgs.gov</t>
         </is>
       </c>
       <c r="AZ186" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="BA186" t="inlineStr">
         <is>
-          <t>4f4e48f2e4b07f02db55a703</t>
+          <t>4f4e4994e4b07f02db5b6214</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/1015971</t>
+          <t>https://pubs.usgs.gov/publication/70006783</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>1015971</t>
+          <t>70006783</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>1015971</t>
+          <t>70006783</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>Federal Government Series</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>A GIS modeling method applied to predicting forest songbird habitat</t>
+          <t>Relationship of Eastern hemlock (&lt;i&gt;Tsuga canadensis&lt;/i&gt;) to the ecology of small streams in Delaware Water Gap National Recreation Area</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>Ecological Applications</t>
-[...12 lines deleted...]
-      <c r="S187" t="inlineStr">
+          <t>General Technical Report</t>
+        </is>
+      </c>
+      <c r="I187" t="inlineStr">
+        <is>
+          <t>NE-267</t>
+        </is>
+      </c>
+      <c r="T187" t="inlineStr">
+        <is>
+          <t>2000</t>
+        </is>
+      </c>
+      <c r="U187" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V187" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W187" t="inlineStr">
+        <is>
+          <t>U.S. Forest Service</t>
+        </is>
+      </c>
+      <c r="X187" t="inlineStr">
+        <is>
+          <t>Washington D.C.</t>
+        </is>
+      </c>
+      <c r="Y187" t="inlineStr">
+        <is>
+          <t>Leetown Science Center</t>
+        </is>
+      </c>
+      <c r="Z187" t="inlineStr">
+        <is>
+          <t>1 p.</t>
+        </is>
+      </c>
+      <c r="AA187" t="inlineStr">
+        <is>
+          <t>Report</t>
+        </is>
+      </c>
+      <c r="AB187" t="inlineStr">
+        <is>
+          <t>Federal Government Series</t>
+        </is>
+      </c>
+      <c r="AC187" t="inlineStr">
+        <is>
+          <t>Proceedings: Symposium on sustainable management of hemlock ecosystems in Eastern North America</t>
+        </is>
+      </c>
+      <c r="AD187" t="inlineStr">
+        <is>
+          <t>182</t>
+        </is>
+      </c>
+      <c r="AE187" t="inlineStr">
+        <is>
+          <t>182</t>
+        </is>
+      </c>
+      <c r="AF187" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="T187" t="inlineStr">
-[...41 lines deleted...]
-          <t>12</t>
+      <c r="AM187" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN187" t="inlineStr">
+        <is>
+          <t>New Jersey;Pennsylvania</t>
+        </is>
+      </c>
+      <c r="AQ187" t="inlineStr">
+        <is>
+          <t>Delaware Water Gap National Recreation Area</t>
         </is>
       </c>
       <c r="AW187" t="inlineStr">
         <is>
-          <t>Dettmers, Randy; Bart, Jonathan jon_bart@usgs.gov</t>
+          <t>Lemarie, David P.; Young, John A. 0000-0002-4500-3673 jyoung@usgs.gov; Snyder, Craig D. 0000-0002-3448-597X csnyder@usgs.gov; Ross, Robert M.; Smith, David 0000-0001-6074-9257; Bennett, Randy M.</t>
         </is>
       </c>
       <c r="AZ187" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA187" t="inlineStr">
         <is>
-          <t>4f4e4b31e4b07f02db6b4120</t>
+          <t>53ae7809e4b0abf75cf2c870</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/1000871</t>
+          <t>https://pubs.usgs.gov/publication/wri994150</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>1000871</t>
+          <t>28850</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>1000871</t>
+          <t>wri994150</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>Functional convergence among pelagic sculpins of Lake Baikal and deepwater ciscoes of the Great Lakes</t>
+          <t>Hydrology, geomorphology, and flood profiles of the Mendenhall River, Juneau, Alaska</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>Journal of Great Lakes Research</t>
+          <t>Water-Resources Investigations Report</t>
+        </is>
+      </c>
+      <c r="I188" t="inlineStr">
+        <is>
+          <t>99-4150</t>
         </is>
       </c>
       <c r="P188" t="inlineStr">
         <is>
-          <t>10.1016/S0380-1330(99)70782-3</t>
-[...9 lines deleted...]
-          <t>4</t>
+          <t>10.3133/wri994150</t>
         </is>
       </c>
       <c r="T188" t="inlineStr">
         <is>
           <t>1999</t>
         </is>
       </c>
       <c r="U188" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V188" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W188" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X188" t="inlineStr">
+        <is>
+          <t>Anchorage, AK</t>
         </is>
       </c>
       <c r="Y188" t="inlineStr">
         <is>
-          <t>Great Lakes Science Center</t>
+          <t>Alaska Science Center</t>
         </is>
       </c>
       <c r="Z188" t="inlineStr">
         <is>
-          <t>9 p.</t>
+          <t>35 p. :ill., maps ;28 cm.; 11 illus.; 2 tables</t>
         </is>
       </c>
       <c r="AD188" t="inlineStr">
         <is>
-          <t>847</t>
+          <t>1</t>
         </is>
       </c>
       <c r="AE188" t="inlineStr">
         <is>
-          <t>855</t>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="AF188" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="AM188" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN188" t="inlineStr">
+        <is>
+          <t>Alaska</t>
         </is>
       </c>
       <c r="AU188" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AV188" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AW188" t="inlineStr">
         <is>
-          <t>Eshenroder, Randy L.; Sideleva, Valentina G.; Todd, Thomas N.</t>
+          <t>Neal, Edward G.; Host, Randy H.</t>
         </is>
       </c>
       <c r="AZ188" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA188" t="inlineStr">
         <is>
-          <t>4f4e4b30e4b07f02db6b40ad</t>
+          <t>4f4e4ac9e4b07f02db67ca22</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/81466</t>
+          <t>https://pubs.usgs.gov/publication/cir1171</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>81466</t>
+          <t>4462</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>81466</t>
+          <t>cir1171</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Book chapter</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>Book Chapter</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>Species succession and sustainability of the Great Lakes fish community</t>
+          <t>Water quality in the Trinity River basin, Texas, 1992-95</t>
+        </is>
+      </c>
+      <c r="H189" t="inlineStr">
+        <is>
+          <t>Circular</t>
+        </is>
+      </c>
+      <c r="I189" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+      <c r="M189" t="inlineStr">
+        <is>
+          <t>2330-5703</t>
+        </is>
+      </c>
+      <c r="N189" t="inlineStr">
+        <is>
+          <t>1067-084X</t>
+        </is>
+      </c>
+      <c r="O189" t="inlineStr">
+        <is>
+          <t>0607892331 (pbk.)</t>
+        </is>
+      </c>
+      <c r="P189" t="inlineStr">
+        <is>
+          <t>10.3133/cir1171</t>
         </is>
       </c>
       <c r="T189" t="inlineStr">
         <is>
           <t>1999</t>
         </is>
       </c>
       <c r="U189" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V189" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W189" t="inlineStr">
         <is>
-          <t>Michigan State University Press</t>
-[...4 lines deleted...]
-          <t>East Lansing, MI</t>
+          <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="Y189" t="inlineStr">
         <is>
-          <t>Great Lakes Science Center</t>
+          <t>Rocky Mountain Regional Office; Texas Water Science Center</t>
         </is>
       </c>
       <c r="Z189" t="inlineStr">
         <is>
-          <t>p. 145-184</t>
-[...24 lines deleted...]
-          <t>184</t>
+          <t>39 p.</t>
+        </is>
+      </c>
+      <c r="AM189" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN189" t="inlineStr">
+        <is>
+          <t>Texas</t>
+        </is>
+      </c>
+      <c r="AQ189" t="inlineStr">
+        <is>
+          <t>Trinity River basin</t>
+        </is>
+      </c>
+      <c r="AU189" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AV189" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW189" t="inlineStr">
         <is>
-          <t>Eshenroder, Randy L.; Burnham-Curtis, Mary K.</t>
-[...4 lines deleted...]
-          <t>Taylor, William W.; Ferreri, C. Paola</t>
+          <t>Land, Larry F.; Moring, J. Bruce; Van Metre, Peter C.; Reutter, David C. dreutter@usgs.gov; Mahler, Barbara 0000-0002-9150-9552 bjmahler@usgs.gov; Shipp, Allison A. 0000-0003-2927-8893 aashipp@usgs.gov; Ulery, Randy L. rlulery@usgs.gov</t>
         </is>
       </c>
       <c r="AZ189" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="BA189" t="inlineStr">
         <is>
-          <t>4f4e48d7e4b07f02db549359</t>
+          <t>4f4e48f2e4b07f02db55a703</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/1000715</t>
+          <t>https://pubs.usgs.gov/publication/1015971</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>1000715</t>
+          <t>1015971</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>1000715</t>
+          <t>1015971</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
-      <c r="F190" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>Movement patterns and population characteristics of the Karner blue butterfly (Lycaeides melissa samuelis) at Indiana Dunes National Lakeshore</t>
+          <t>A GIS modeling method applied to predicting forest songbird habitat</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>Natural Areas Journal</t>
+          <t>Ecological Applications</t>
+        </is>
+      </c>
+      <c r="P190" t="inlineStr">
+        <is>
+          <t>10.1890/1051-0761(1999)009[0152:AGMMAT]2.0.CO;2</t>
         </is>
       </c>
       <c r="R190" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>9</t>
         </is>
       </c>
       <c r="S190" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="T190" t="inlineStr">
         <is>
           <t>1999</t>
         </is>
       </c>
       <c r="U190" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V190" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W190" t="inlineStr">
         <is>
-          <t>Natural Areas Association</t>
+          <t>Ecological Society of America</t>
         </is>
       </c>
       <c r="Y190" t="inlineStr">
         <is>
-          <t>Great Lakes Science Center</t>
+          <t>Forest and Rangeland Ecosystem Science Center</t>
         </is>
       </c>
       <c r="Z190" t="inlineStr">
         <is>
           <t>12 p.</t>
         </is>
       </c>
       <c r="AD190" t="inlineStr">
         <is>
-          <t>109</t>
+          <t>152</t>
         </is>
       </c>
       <c r="AE190" t="inlineStr">
         <is>
-          <t>120</t>
-[...14 lines deleted...]
-          <t>Indiana Dunes National Lakeshore</t>
+          <t>163</t>
+        </is>
+      </c>
+      <c r="AF190" t="inlineStr">
+        <is>
+          <t>12</t>
         </is>
       </c>
       <c r="AW190" t="inlineStr">
         <is>
-          <t>Knutson, Randy L.; Kwilosz, John R.; Grundel, Ralph 0000-0002-2949-7087 rgrundel@usgs.gov</t>
+          <t>Dettmers, Randy; Bart, Jonathan jon_bart@usgs.gov</t>
         </is>
       </c>
       <c r="AZ190" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA190" t="inlineStr">
         <is>
-          <t>4f4e4b02e4b07f02db698c69</t>
+          <t>4f4e4b31e4b07f02db6b4120</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/fs13199</t>
+          <t>https://pubs.usgs.gov/publication/81466</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>4962</t>
+          <t>81466</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>fs13199</t>
+          <t>81466</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Book chapter</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Book Chapter</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>Measurements of Taku River, Alaska during Tulsequah Lake outburst floods</t>
-[...24 lines deleted...]
-          <t>10.3133/fs13199</t>
+          <t>Species succession and sustainability of the Great Lakes fish community</t>
         </is>
       </c>
       <c r="T191" t="inlineStr">
         <is>
           <t>1999</t>
         </is>
       </c>
       <c r="U191" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V191" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W191" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
+          <t>Michigan State University Press</t>
         </is>
       </c>
       <c r="X191" t="inlineStr">
         <is>
-          <t>Anchorage, Alaska</t>
+          <t>East Lansing, MI</t>
         </is>
       </c>
       <c r="Y191" t="inlineStr">
         <is>
-          <t>Alaska Science Center</t>
+          <t>Great Lakes Science Center</t>
         </is>
       </c>
       <c r="Z191" t="inlineStr">
         <is>
-          <t>1 sheet : col. ill., col. maps ; 28 cm.; 2 illus.; 2 tables</t>
-[...19 lines deleted...]
-          <t>N</t>
+          <t>p. 145-184</t>
+        </is>
+      </c>
+      <c r="AA191" t="inlineStr">
+        <is>
+          <t>Book</t>
+        </is>
+      </c>
+      <c r="AB191" t="inlineStr">
+        <is>
+          <t>Other Government Series</t>
+        </is>
+      </c>
+      <c r="AC191" t="inlineStr">
+        <is>
+          <t>Great Lakes fishery policy and management: A binational perspective</t>
+        </is>
+      </c>
+      <c r="AD191" t="inlineStr">
+        <is>
+          <t>145</t>
+        </is>
+      </c>
+      <c r="AE191" t="inlineStr">
+        <is>
+          <t>184</t>
         </is>
       </c>
       <c r="AW191" t="inlineStr">
         <is>
-          <t>Host, Randy H.; Dorava, Joseph M.</t>
+          <t>Eshenroder, Randy L.; Burnham-Curtis, Mary K.</t>
+        </is>
+      </c>
+      <c r="AX191" t="inlineStr">
+        <is>
+          <t>Taylor, William W.; Ferreri, C. Paola</t>
         </is>
       </c>
       <c r="AZ191" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA191" t="inlineStr">
         <is>
-          <t>4f4e4a28e4b07f02db611268</t>
+          <t>4f4e48d7e4b07f02db549359</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr9897</t>
+          <t>https://pubs.usgs.gov/publication/1000871</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>22884</t>
+          <t>1000871</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>ofr9897</t>
+          <t>1000871</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>Potential overflow of Mojave Creek near disposal site, Edwards Air Force Base, California</t>
+          <t>Functional convergence among pelagic sculpins of Lake Baikal and deepwater ciscoes of the Great Lakes</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
-[...14 lines deleted...]
-          <t>0196-1497</t>
+          <t>Journal of Great Lakes Research</t>
         </is>
       </c>
       <c r="P192" t="inlineStr">
         <is>
-          <t>10.3133/ofr9897</t>
+          <t>10.1016/S0380-1330(99)70782-3</t>
+        </is>
+      </c>
+      <c r="R192" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="S192" t="inlineStr">
+        <is>
+          <t>4</t>
         </is>
       </c>
       <c r="T192" t="inlineStr">
         <is>
-          <t>1998</t>
+          <t>1999</t>
         </is>
       </c>
       <c r="U192" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V192" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
         </is>
       </c>
       <c r="W192" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey ;
-Branch of Information Services [distributor],</t>
+          <t>Elsevier</t>
+        </is>
+      </c>
+      <c r="Y192" t="inlineStr">
+        <is>
+          <t>Great Lakes Science Center</t>
         </is>
       </c>
       <c r="Z192" t="inlineStr">
         <is>
-          <t>iv, 14 p. :ill., maps ;28 cm.</t>
+          <t>9 p.</t>
+        </is>
+      </c>
+      <c r="AD192" t="inlineStr">
+        <is>
+          <t>847</t>
+        </is>
+      </c>
+      <c r="AE192" t="inlineStr">
+        <is>
+          <t>855</t>
+        </is>
+      </c>
+      <c r="AU192" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AV192" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW192" t="inlineStr">
         <is>
-          <t>Dinehart, Randy L.; Harmon, Jerry G.</t>
+          <t>Eshenroder, Randy L.; Sideleva, Valentina G.; Todd, Thomas N.</t>
         </is>
       </c>
       <c r="AZ192" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA192" t="inlineStr">
         <is>
-          <t>4f4e4ad4e4b07f02db6830af</t>
+          <t>4f4e4b30e4b07f02db6b40ad</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/1000752</t>
+          <t>https://pubs.usgs.gov/publication/1000715</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>1000752</t>
+          <t>1000715</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>1000752</t>
+          <t>1000715</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
+      <c r="F193" t="inlineStr">
+        <is>
+          <t>Movement patterns and population characteristics of the Karner blue butterfly (&lt;i&gt;Lycaeides melissa samuelis&lt;/i&gt;) at Indiana Dunes National Lakeshore</t>
+        </is>
+      </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>Organochlorines, mercury, and selenium in great blue heron eggs from Indiana Dunes National Lakeshore, Indiana</t>
+          <t>Movement patterns and population characteristics of the Karner blue butterfly (Lycaeides melissa samuelis) at Indiana Dunes National Lakeshore</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>Journal of Great Lakes Research</t>
-[...4 lines deleted...]
-          <t>10.1016/S0380-1330(98)70795-6</t>
+          <t>Natural Areas Journal</t>
         </is>
       </c>
       <c r="R193" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>19</t>
         </is>
       </c>
       <c r="S193" t="inlineStr">
         <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="T193" t="inlineStr">
+        <is>
+          <t>1999</t>
+        </is>
+      </c>
+      <c r="U193" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V193" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W193" t="inlineStr">
+        <is>
+          <t>Natural Areas Association</t>
+        </is>
+      </c>
+      <c r="Y193" t="inlineStr">
+        <is>
+          <t>Great Lakes Science Center</t>
+        </is>
+      </c>
+      <c r="Z193" t="inlineStr">
+        <is>
+          <t>12 p.</t>
+        </is>
+      </c>
+      <c r="AD193" t="inlineStr">
+        <is>
+          <t>109</t>
+        </is>
+      </c>
+      <c r="AE193" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="AM193" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN193" t="inlineStr">
+        <is>
+          <t>Indiana</t>
+        </is>
+      </c>
+      <c r="AQ193" t="inlineStr">
+        <is>
+          <t>Indiana Dunes National Lakeshore</t>
+        </is>
+      </c>
+      <c r="AW193" t="inlineStr">
+        <is>
+          <t>Knutson, Randy L.; Kwilosz, John R.; Grundel, Ralph 0000-0002-2949-7087 rgrundel@usgs.gov</t>
+        </is>
+      </c>
+      <c r="AZ193" t="inlineStr">
+        <is>
           <t>1</t>
         </is>
       </c>
-      <c r="T193" t="inlineStr">
-[...58 lines deleted...]
-      </c>
       <c r="BA193" t="inlineStr">
         <is>
-          <t>4f4e4ae5e4b07f02db68a6b4</t>
+          <t>4f4e4b02e4b07f02db698c69</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70020067</t>
+          <t>https://pubs.usgs.gov/publication/fs13199</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>70020067</t>
+          <t>4962</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>70020067</t>
+          <t>fs13199</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>Large impact features on Europa: Results of the Galileo Nominal Mission</t>
+          <t>Measurements of Taku River, Alaska during Tulsequah Lake outburst floods</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>Icarus</t>
+          <t>Fact Sheet</t>
+        </is>
+      </c>
+      <c r="I194" t="inlineStr">
+        <is>
+          <t>131-99</t>
+        </is>
+      </c>
+      <c r="M194" t="inlineStr">
+        <is>
+          <t>2327-6932</t>
+        </is>
+      </c>
+      <c r="N194" t="inlineStr">
+        <is>
+          <t>2327-6916</t>
         </is>
       </c>
       <c r="P194" t="inlineStr">
         <is>
-          <t>10.1006/icar.1998.5973</t>
-[...9 lines deleted...]
-          <t>1</t>
+          <t>10.3133/fs13199</t>
         </is>
       </c>
       <c r="T194" t="inlineStr">
         <is>
-          <t>1998</t>
+          <t>1999</t>
         </is>
       </c>
       <c r="U194" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V194" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W194" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X194" t="inlineStr">
+        <is>
+          <t>Anchorage, Alaska</t>
         </is>
       </c>
       <c r="Y194" t="inlineStr">
         <is>
-          <t>Astrogeology Science Center</t>
+          <t>Alaska Science Center</t>
         </is>
       </c>
       <c r="Z194" t="inlineStr">
         <is>
-          <t>19 p.</t>
-[...14 lines deleted...]
-          <t>Europa</t>
+          <t>1 sheet : col. ill., col. maps ; 28 cm.; 2 illus.; 2 tables</t>
+        </is>
+      </c>
+      <c r="AM194" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN194" t="inlineStr">
+        <is>
+          <t>Alaska</t>
+        </is>
+      </c>
+      <c r="AU194" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AV194" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW194" t="inlineStr">
         <is>
-          <t>Moore, Jeffrey M.; Asphaug, Erik; Sullivan, Robert J.; Klemaszewski, James E.; Bender, Kelly C.; Greeley, Ronald; Geissler, Paul E. pgeissler@usgs.gov; McEwen, Alfred S.; Turtle, Elizabeth P.; Phillips, Cynthia B.; Tufts, B. Randy; Head, James W. III; Pappalardo, Robert T.; Jones, Kevin B. 0000-0002-6386-2623 kevinjones@usgs.gov; Chapman, Clark R.; Belton, Michael J.S.; Kirk, Randolph L. 0000-0003-0842-9226 rkirk@usgs.gov; Morrison, David</t>
+          <t>Host, Randy H.; Dorava, Joseph M.</t>
         </is>
       </c>
       <c r="AZ194" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="BA194" t="inlineStr">
         <is>
-          <t>505a4474e4b0c8380cd66b0d</t>
+          <t>4f4e4a28e4b07f02db611268</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70020114</t>
+          <t>https://pubs.usgs.gov/publication/ofr9897</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>70020114</t>
+          <t>22884</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>70020114</t>
+          <t>ofr9897</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>Grooved Terrain on Ganymede: First Results from Galileo High-Resolution Imaging</t>
+          <t>Potential overflow of Mojave Creek near disposal site, Edwards Air Force Base, California</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>Icarus</t>
+          <t>Open-File Report</t>
+        </is>
+      </c>
+      <c r="I195" t="inlineStr">
+        <is>
+          <t>98-97</t>
+        </is>
+      </c>
+      <c r="M195" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N195" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P195" t="inlineStr">
         <is>
-          <t>10.1006/icar.1998.5966</t>
-[...7 lines deleted...]
-      <c r="S195" t="inlineStr">
+          <t>10.3133/ofr9897</t>
+        </is>
+      </c>
+      <c r="T195" t="inlineStr">
+        <is>
+          <t>1998</t>
+        </is>
+      </c>
+      <c r="U195" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V195" t="inlineStr">
+        <is>
+          <t>ENGLISH</t>
+        </is>
+      </c>
+      <c r="W195" t="inlineStr">
+        <is>
+          <t>U.S. Geological Survey ;
+Branch of Information Services [distributor],</t>
+        </is>
+      </c>
+      <c r="Z195" t="inlineStr">
+        <is>
+          <t>iv, 14 p. :ill., maps ;28 cm.</t>
+        </is>
+      </c>
+      <c r="AW195" t="inlineStr">
+        <is>
+          <t>Dinehart, Randy L.; Harmon, Jerry G.</t>
+        </is>
+      </c>
+      <c r="AZ195" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="T195" t="inlineStr">
-[...73 lines deleted...]
-      </c>
       <c r="BA195" t="inlineStr">
         <is>
-          <t>505a2a75e4b0c8380cd5b1d0</t>
+          <t>4f4e4ad4e4b07f02db6830af</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/1014701</t>
+          <t>https://pubs.usgs.gov/publication/70020114</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>1014701</t>
+          <t>70020114</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>1014701</t>
+          <t>70020114</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>Habitat use and feeding ecology of riverine juvenile American shad</t>
+          <t>Grooved Terrain on Ganymede: First Results from Galileo High-Resolution Imaging</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>North American Journal of Fisheries Management</t>
+          <t>Icarus</t>
         </is>
       </c>
       <c r="P196" t="inlineStr">
         <is>
-          <t>10.1577/1548-8675(1997)017&lt;0964:HUAFEO&gt;2.3.CO;2</t>
+          <t>10.1006/icar.1998.5966</t>
         </is>
       </c>
       <c r="R196" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>135</t>
         </is>
       </c>
       <c r="S196" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>1</t>
         </is>
       </c>
       <c r="T196" t="inlineStr">
         <is>
-          <t>1997</t>
+          <t>1998</t>
         </is>
       </c>
       <c r="U196" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V196" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W196" t="inlineStr">
         <is>
-          <t>Wiley</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Y196" t="inlineStr">
         <is>
-          <t>Leetown Science Center</t>
+          <t>Astrogeology Science Center</t>
         </is>
       </c>
       <c r="Z196" t="inlineStr">
         <is>
-          <t>11 p.</t>
+          <t>27 p.</t>
+        </is>
+      </c>
+      <c r="AA196" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="AB196" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="AC196" t="inlineStr">
+        <is>
+          <t>Icarus</t>
         </is>
       </c>
       <c r="AD196" t="inlineStr">
         <is>
-          <t>964</t>
+          <t>276</t>
         </is>
       </c>
       <c r="AE196" t="inlineStr">
         <is>
-          <t>974</t>
-[...9 lines deleted...]
-          <t>Pennsylvania</t>
+          <t>302</t>
+        </is>
+      </c>
+      <c r="AF196" t="inlineStr">
+        <is>
+          <t>27</t>
         </is>
       </c>
       <c r="AQ196" t="inlineStr">
         <is>
-          <t>Delaware River</t>
+          <t>Ganymede</t>
         </is>
       </c>
       <c r="AW196" t="inlineStr">
         <is>
-          <t>Ross, Robert M.; Bennett, Randy rmbennett@usgs.gov; Johnson, James H. 0000-0002-5619-3871 jhjohnson@usgs.gov</t>
+          <t>Pappalardo, Robert T.; Head, James W.; Collins, Geoffrey C.; Kirk, Randolph L. 0000-0003-0842-9226 rkirk@usgs.gov; Neukum, Gerhard; Oberst, Jurgen; Giese, Bernd; Greeley, Ronald; Chapman, Clark R.; Helfenstein, Paul; Moore, Jeffrey M.; McEwen, Alfred S.; Tufts, B. Randy; Senske, David A.; Breneman, H. Herbert; Klaasen, Kenneth P.</t>
         </is>
       </c>
       <c r="AZ196" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA196" t="inlineStr">
         <is>
-          <t>4f4e4a7ee4b07f02db648616</t>
+          <t>505a2a75e4b0c8380cd5b1d0</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/5223220</t>
+          <t>https://pubs.usgs.gov/publication/1000752</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>5223220</t>
+          <t>1000752</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>5223220</t>
+          <t>1000752</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>Cytochrome P450 and organochlorine contaminants in black-crowned night-herons from the Chesapeake Bay region, USA</t>
+          <t>Organochlorines, mercury, and selenium in great blue heron eggs from Indiana Dunes National Lakeshore, Indiana</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>Environmental Toxicology and Chemistry</t>
+          <t>Journal of Great Lakes Research</t>
         </is>
       </c>
       <c r="P197" t="inlineStr">
         <is>
-          <t>10.1002/etc.5620161117</t>
+          <t>10.1016/S0380-1330(98)70795-6</t>
         </is>
       </c>
       <c r="R197" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>24</t>
         </is>
       </c>
       <c r="S197" t="inlineStr">
         <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="T197" t="inlineStr">
+        <is>
+          <t>1998</t>
+        </is>
+      </c>
+      <c r="U197" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V197" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W197" t="inlineStr">
+        <is>
+          <t>Elsevier</t>
+        </is>
+      </c>
+      <c r="Y197" t="inlineStr">
+        <is>
+          <t>Great Lakes Science Center</t>
+        </is>
+      </c>
+      <c r="Z197" t="inlineStr">
+        <is>
+          <t>9 p.</t>
+        </is>
+      </c>
+      <c r="AD197" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="AE197" t="inlineStr">
+        <is>
           <t>11</t>
         </is>
       </c>
-      <c r="T197" t="inlineStr">
-[...46 lines deleted...]
-          <t>Chesapeake Bay  region</t>
+      <c r="AU197" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AV197" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW197" t="inlineStr">
         <is>
-          <t>Rattner, Barnett A. 0000-0003-3676-2843 brattner@usgs.gov; Melancon, Mark J.; Rice, Clifford P.; Riley, Walter Jr.; Eisemann, John D.; Hines, Randy K. 0000-0002-5135-3135 rkhines@usgs.gov</t>
+          <t>Custer, Thomas W. 0000-0003-3170-6519 tcuster@usgs.gov; Hines, Randy K. 0000-0002-5135-3135 rkhines@usgs.gov; Stewart, Paul M.; Melancon, Mark J.; Henshel, Diane S.; Spearks, Daniel W.</t>
         </is>
       </c>
       <c r="AZ197" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA197" t="inlineStr">
         <is>
-          <t>4f4e4a4be4b07f02db625497</t>
+          <t>4f4e4ae5e4b07f02db68a6b4</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70114635</t>
+          <t>https://pubs.usgs.gov/publication/70020067</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>70114635</t>
+          <t>70020067</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>70114635</t>
+          <t>70020067</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>1993 annual status report: a summary of fish data in six reaches of the upper Mississippi River system</t>
+          <t>Large impact features on Europa: Results of the Galileo Nominal Mission</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>Long Term Resource Monitoring Program</t>
-[...4 lines deleted...]
-          <t>97-P008</t>
+          <t>Icarus</t>
         </is>
       </c>
       <c r="P198" t="inlineStr">
         <is>
-          <t>10.3133/70114635</t>
+          <t>10.1006/icar.1998.5973</t>
+        </is>
+      </c>
+      <c r="R198" t="inlineStr">
+        <is>
+          <t>135</t>
+        </is>
+      </c>
+      <c r="S198" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="T198" t="inlineStr">
         <is>
-          <t>1997</t>
+          <t>1998</t>
         </is>
       </c>
       <c r="U198" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V198" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W198" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>Elsevier</t>
+        </is>
+      </c>
+      <c r="Y198" t="inlineStr">
+        <is>
+          <t>Astrogeology Science Center</t>
         </is>
       </c>
       <c r="Z198" t="inlineStr">
         <is>
-          <t>v, 234 p.</t>
-[...4 lines deleted...]
-          <t>242</t>
+          <t>19 p.</t>
+        </is>
+      </c>
+      <c r="AD198" t="inlineStr">
+        <is>
+          <t>127</t>
+        </is>
+      </c>
+      <c r="AE198" t="inlineStr">
+        <is>
+          <t>145</t>
+        </is>
+      </c>
+      <c r="AQ198" t="inlineStr">
+        <is>
+          <t>Europa</t>
         </is>
       </c>
       <c r="AW198" t="inlineStr">
         <is>
-          <t>Gutreuter, Steve; Burkhardt, Randy W.; Stopyro, Mark; Bartels, Andrew; Kramer, Eric; Bowler, Melvin C.; Cronin, Frederick A.; Soergel, Dirk W.; Petersen, Michael D.; Herzog, David P.; Raibley, Paul T.; Irons, Kevin S.; O’Hara, Timothy M.</t>
+          <t>Moore, Jeffrey M.; Asphaug, Erik; Sullivan, Robert J.; Klemaszewski, James E.; Bender, Kelly C.; Greeley, Ronald; Geissler, Paul E. pgeissler@usgs.gov; McEwen, Alfred S.; Turtle, Elizabeth P.; Phillips, Cynthia B.; Tufts, B. Randy; Head, James W. III; Pappalardo, Robert T.; Jones, Kevin B. 0000-0002-6386-2623 kevinjones@usgs.gov; Chapman, Clark R.; Belton, Michael J.S.; Kirk, Randolph L. 0000-0003-0842-9226 rkirk@usgs.gov; Morrison, David</t>
         </is>
       </c>
       <c r="AZ198" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA198" t="inlineStr">
         <is>
-          <t>53ad40e0e4b0729c154181af</t>
+          <t>505a4474e4b0c8380cd66b0d</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70179328</t>
+          <t>https://pubs.usgs.gov/publication/1014701</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>70179328</t>
+          <t>1014701</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>70179328</t>
+          <t>1014701</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>Introduced species: A significant component of human-caused global change</t>
+          <t>Habitat use and feeding ecology of riverine juvenile American shad</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>New Zealand Journal of Ecology</t>
+          <t>North American Journal of Fisheries Management</t>
+        </is>
+      </c>
+      <c r="P199" t="inlineStr">
+        <is>
+          <t>10.1577/1548-8675(1997)017&lt;0964:HUAFEO&gt;2.3.CO;2</t>
         </is>
       </c>
       <c r="R199" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>17</t>
         </is>
       </c>
       <c r="S199" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>4</t>
         </is>
       </c>
       <c r="T199" t="inlineStr">
         <is>
           <t>1997</t>
         </is>
       </c>
       <c r="U199" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V199" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W199" t="inlineStr">
         <is>
-          <t>New Zealand Ecological Society</t>
-[...4 lines deleted...]
-          <t>Christchurch</t>
+          <t>Wiley</t>
         </is>
       </c>
       <c r="Y199" t="inlineStr">
         <is>
-          <t>Pacific Island Ecosystems Research Center</t>
+          <t>Leetown Science Center</t>
         </is>
       </c>
       <c r="Z199" t="inlineStr">
         <is>
-          <t>16 p.</t>
+          <t>11 p.</t>
         </is>
       </c>
       <c r="AD199" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>964</t>
         </is>
       </c>
       <c r="AE199" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>974</t>
+        </is>
+      </c>
+      <c r="AM199" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN199" t="inlineStr">
+        <is>
+          <t>Pennsylvania</t>
+        </is>
+      </c>
+      <c r="AQ199" t="inlineStr">
+        <is>
+          <t>Delaware River</t>
         </is>
       </c>
       <c r="AW199" t="inlineStr">
         <is>
-          <t>Vitousek, Peter M.; D’Antonio, Carla M.; Loope, Lloyd L.; Rejmanek, Marcel; Westbrooks, Randy G.</t>
+          <t>Ross, Robert M.; Bennett, Randy rmbennett@usgs.gov; Johnson, James H. 0000-0002-5619-3871 jhjohnson@usgs.gov</t>
         </is>
       </c>
       <c r="AZ199" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA199" t="inlineStr">
         <is>
-          <t>5864dd5be4b0cd2dabe7c205</t>
+          <t>4f4e4a7ee4b07f02db648616</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70114629</t>
+          <t>https://pubs.usgs.gov/publication/5223220</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>70114629</t>
+          <t>5223220</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>70114629</t>
+          <t>5223220</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>1994 annual status report: a summary of fish data in six reaches of the upper Mississippi River system</t>
+          <t>Cytochrome P450 and organochlorine contaminants in black-crowned night-herons from the Chesapeake Bay region, USA</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>Long Term Resource Monitoring Program</t>
-[...4 lines deleted...]
-          <t>97-P007</t>
+          <t>Environmental Toxicology and Chemistry</t>
         </is>
       </c>
       <c r="P200" t="inlineStr">
         <is>
-          <t>10.3133/70114629</t>
+          <t>10.1002/etc.5620161117</t>
+        </is>
+      </c>
+      <c r="R200" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="S200" t="inlineStr">
+        <is>
+          <t>11</t>
         </is>
       </c>
       <c r="T200" t="inlineStr">
         <is>
           <t>1997</t>
         </is>
       </c>
       <c r="U200" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V200" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W200" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...4 lines deleted...]
-          <t>Reston, VA</t>
+          <t>Wiley</t>
+        </is>
+      </c>
+      <c r="Y200" t="inlineStr">
+        <is>
+          <t>Patuxent Wildlife Research Center; Upper Midwest Environmental Sciences Center</t>
         </is>
       </c>
       <c r="Z200" t="inlineStr">
         <is>
-          <t>v, 256 p.</t>
-[...4 lines deleted...]
-          <t>263</t>
+          <t>8 p.</t>
+        </is>
+      </c>
+      <c r="AD200" t="inlineStr">
+        <is>
+          <t>2315</t>
+        </is>
+      </c>
+      <c r="AE200" t="inlineStr">
+        <is>
+          <t>2322</t>
+        </is>
+      </c>
+      <c r="AM200" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AQ200" t="inlineStr">
+        <is>
+          <t>Chesapeake Bay  region</t>
         </is>
       </c>
       <c r="AW200" t="inlineStr">
         <is>
-          <t>Gutreuter, Steve; Burkhardt, Randy W.; Stopyro, Mark; Bartels, Andrew; Kramer, Eric; Bowler, Melvin C.; Cronin, Frederick A.; Soergel, Dirk W.; Petersen, Michael D.; Herzog, David P.; Raibley, Paul T.; Irons, Kevin S.; O’Hara, Timothy M.</t>
+          <t>Rattner, Barnett A. 0000-0003-3676-2843 brattner@usgs.gov; Melancon, Mark J.; Rice, Clifford P.; Riley, Walter Jr.; Eisemann, John D.; Hines, Randy K. 0000-0002-5135-3135 rkhines@usgs.gov</t>
         </is>
       </c>
       <c r="AZ200" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA200" t="inlineStr">
         <is>
-          <t>53ad40e1e4b0729c154181b1</t>
+          <t>4f4e4a4be4b07f02db625497</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/5223179</t>
+          <t>https://pubs.usgs.gov/publication/70114635</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>5223179</t>
+          <t>70114635</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>5223179</t>
+          <t>70114635</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>Journal Article</t>
-[...4 lines deleted...]
-          <t>Developmental toxicity of PCB 126 (3,3',4,4',5-pentachlorobiphenyl) in nestling American kestrels (&lt;i&gt;Falco sparverius&lt;/i&gt;)</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>Developmental toxicity of PCB 126 (3,3',4,4',5-pentachlorobiphenyl) in nestling American kestrels (Falco sparverius)</t>
+          <t>1993 annual status report: a summary of fish data in six reaches of the upper Mississippi River system</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>Fundamental and Applied Toxicology</t>
+          <t>Long Term Resource Monitoring Program</t>
+        </is>
+      </c>
+      <c r="I201" t="inlineStr">
+        <is>
+          <t>97-P008</t>
         </is>
       </c>
       <c r="P201" t="inlineStr">
         <is>
-          <t>10.1006/faat.1996.0189</t>
-[...9 lines deleted...]
-          <t>2</t>
+          <t>10.3133/70114635</t>
         </is>
       </c>
       <c r="T201" t="inlineStr">
         <is>
-          <t>1996</t>
+          <t>1997</t>
         </is>
       </c>
       <c r="U201" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V201" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W201" t="inlineStr">
         <is>
-          <t>Elsevier</t>
-[...4 lines deleted...]
-          <t>Patuxent Wildlife Research Center</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X201" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Z201" t="inlineStr">
         <is>
-          <t>13 p.</t>
-[...9 lines deleted...]
-          <t>200</t>
+          <t>v, 234 p.</t>
         </is>
       </c>
       <c r="AF201" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>242</t>
         </is>
       </c>
       <c r="AW201" t="inlineStr">
         <is>
-          <t>Hoffman, David J.; Melancon, Mark J.; Klein, P. N.; Rice, Clifford P.; Eisemann, John D.; Hines, Randy K. 0000-0002-5135-3135 rkhines@usgs.gov; Spann, James W.; Pendleton, Grey W.</t>
+          <t>Gutreuter, Steve; Burkhardt, Randy W.; Stopyro, Mark; Bartels, Andrew; Kramer, Eric; Bowler, Melvin C.; Cronin, Frederick A.; Soergel, Dirk W.; Petersen, Michael D.; Herzog, David P.; Raibley, Paul T.; Irons, Kevin S.; O’Hara, Timothy M.</t>
         </is>
       </c>
       <c r="AZ201" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA201" t="inlineStr">
         <is>
-          <t>4f4e4a9be4b07f02db65dd38</t>
+          <t>53ad40e0e4b0729c154181af</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/1003177</t>
+          <t>https://pubs.usgs.gov/publication/70179328</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>1003177</t>
+          <t>70179328</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>1003177</t>
+          <t>70179328</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>Movement patterns of wintering lesser scaup in Grand Calumet River - Indiana Harbor Canal, Indiana</t>
+          <t>Introduced species: A significant component of human-caused global change</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>Journal of Great Lakes Research</t>
-[...4 lines deleted...]
-          <t>10.1016/S0380-1330(96)70939-5</t>
+          <t>New Zealand Journal of Ecology</t>
         </is>
       </c>
       <c r="R202" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>21</t>
         </is>
       </c>
       <c r="S202" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="T202" t="inlineStr">
         <is>
-          <t>1996</t>
+          <t>1997</t>
         </is>
       </c>
       <c r="U202" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V202" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W202" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>New Zealand Ecological Society</t>
+        </is>
+      </c>
+      <c r="X202" t="inlineStr">
+        <is>
+          <t>Christchurch</t>
         </is>
       </c>
       <c r="Y202" t="inlineStr">
         <is>
-          <t>Upper Midwest Environmental Sciences Center</t>
+          <t>Pacific Island Ecosystems Research Center</t>
         </is>
       </c>
       <c r="Z202" t="inlineStr">
         <is>
-          <t>5 p.</t>
+          <t>16 p.</t>
         </is>
       </c>
       <c r="AD202" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>1</t>
         </is>
       </c>
       <c r="AE202" t="inlineStr">
         <is>
-          <t>99</t>
-[...4 lines deleted...]
-          <t>5</t>
+          <t>16</t>
         </is>
       </c>
       <c r="AW202" t="inlineStr">
         <is>
-          <t>Custer, Christine M. 0000-0003-0500-1582; Custer, T. W. 0000-0003-3170-6519; Sparks, D. W.; Hines, Randy K. 0000-0002-5135-3135 rkhines@usgs.gov; Kochanny, C.O.</t>
+          <t>Vitousek, Peter M.; D’Antonio, Carla M.; Loope, Lloyd L.; Rejmanek, Marcel; Westbrooks, Randy G.</t>
         </is>
       </c>
       <c r="AZ202" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA202" t="inlineStr">
         <is>
-          <t>4f4e4b32e4b07f02db6b481b</t>
+          <t>5864dd5be4b0cd2dabe7c205</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70018447</t>
+          <t>https://pubs.usgs.gov/publication/70114629</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>70018447</t>
+          <t>70114629</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>70018447</t>
+          <t>70114629</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>Groundwater inflow measurements in wetland systems</t>
+          <t>1994 annual status report: a summary of fish data in six reaches of the upper Mississippi River system</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>Water Resources Research</t>
-[...9 lines deleted...]
-          <t>0043-1397</t>
+          <t>Long Term Resource Monitoring Program</t>
+        </is>
+      </c>
+      <c r="I203" t="inlineStr">
+        <is>
+          <t>97-P007</t>
         </is>
       </c>
       <c r="P203" t="inlineStr">
         <is>
-          <t>10.1029/95WR03724</t>
-[...9 lines deleted...]
-          <t>3</t>
+          <t>10.3133/70114629</t>
         </is>
       </c>
       <c r="T203" t="inlineStr">
         <is>
-          <t>1996</t>
+          <t>1997</t>
         </is>
       </c>
       <c r="U203" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V203" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W203" t="inlineStr">
         <is>
-          <t>American Geophysical Union</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X203" t="inlineStr">
+        <is>
+          <t>Reston, VA</t>
         </is>
       </c>
       <c r="Z203" t="inlineStr">
         <is>
-          <t>13 p.</t>
-[...9 lines deleted...]
-          <t>507</t>
+          <t>v, 256 p.</t>
+        </is>
+      </c>
+      <c r="AF203" t="inlineStr">
+        <is>
+          <t>263</t>
         </is>
       </c>
       <c r="AW203" t="inlineStr">
         <is>
-          <t>Hunt, Randy J.; Krabbenhoft, David P. 0000-0003-1964-5020 dpkrabbe@usgs.gov; Anderson, Mary P.</t>
+          <t>Gutreuter, Steve; Burkhardt, Randy W.; Stopyro, Mark; Bartels, Andrew; Kramer, Eric; Bowler, Melvin C.; Cronin, Frederick A.; Soergel, Dirk W.; Petersen, Michael D.; Herzog, David P.; Raibley, Paul T.; Irons, Kevin S.; O’Hara, Timothy M.</t>
         </is>
       </c>
       <c r="AZ203" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA203" t="inlineStr">
         <is>
-          <t>505a2da7e4b0c8380cd5bf89</t>
+          <t>53ad40e1e4b0729c154181b1</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/wri944229</t>
+          <t>https://pubs.usgs.gov/publication/5223179</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>25669</t>
+          <t>5223179</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>wri944229</t>
+          <t>5223179</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="F204" t="inlineStr">
+        <is>
+          <t>Developmental toxicity of PCB 126 (3,3',4,4',5-pentachlorobiphenyl) in nestling American kestrels (&lt;i&gt;Falco sparverius&lt;/i&gt;)</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>Methods for assessing channel conditions related to scour-critical conditions at bridges in Tennessee</t>
+          <t>Developmental toxicity of PCB 126 (3,3',4,4',5-pentachlorobiphenyl) in nestling American kestrels (Falco sparverius)</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>Water-Resources Investigations Report</t>
-[...4 lines deleted...]
-          <t>94-4229</t>
+          <t>Fundamental and Applied Toxicology</t>
         </is>
       </c>
       <c r="P204" t="inlineStr">
         <is>
-          <t>10.3133/wri944229</t>
+          <t>10.1006/faat.1996.0189</t>
+        </is>
+      </c>
+      <c r="R204" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="S204" t="inlineStr">
+        <is>
+          <t>2</t>
         </is>
       </c>
       <c r="T204" t="inlineStr">
         <is>
-          <t>1995</t>
+          <t>1996</t>
         </is>
       </c>
       <c r="U204" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V204" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
         </is>
       </c>
       <c r="W204" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey ;
-Earth Science Information Center, Open-File Reports Section [distributor],</t>
+          <t>Elsevier</t>
+        </is>
+      </c>
+      <c r="Y204" t="inlineStr">
+        <is>
+          <t>Patuxent Wildlife Research Center</t>
         </is>
       </c>
       <c r="Z204" t="inlineStr">
         <is>
-          <t>iv, 54 p. :ill., maps ;28 cm.</t>
+          <t>13 p.</t>
+        </is>
+      </c>
+      <c r="AD204" t="inlineStr">
+        <is>
+          <t>188</t>
+        </is>
+      </c>
+      <c r="AE204" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="AF204" t="inlineStr">
+        <is>
+          <t>13</t>
         </is>
       </c>
       <c r="AW204" t="inlineStr">
         <is>
-          <t>Bryan, B.A.; Simon, Andrew; Outlaw, G.S.; Thomas, Randy rthomas@usgs.gov</t>
+          <t>Hoffman, David J.; Melancon, Mark J.; Klein, P. N.; Rice, Clifford P.; Eisemann, John D.; Hines, Randy K. 0000-0002-5135-3135 rkhines@usgs.gov; Spann, James W.; Pendleton, Grey W.</t>
         </is>
       </c>
       <c r="AZ204" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA204" t="inlineStr">
         <is>
-          <t>4f4e4a51e4b07f02db62a13b</t>
+          <t>4f4e4a9be4b07f02db65dd38</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/1003454</t>
+          <t>https://pubs.usgs.gov/publication/1003177</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>1003454</t>
+          <t>1003177</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>1003454</t>
+          <t>1003177</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>Improving electrofishing catch consistency by standardizing power</t>
+          <t>Movement patterns of wintering lesser scaup in Grand Calumet River - Indiana Harbor Canal, Indiana</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>North American Journal of Fisheries Management</t>
+          <t>Journal of Great Lakes Research</t>
         </is>
       </c>
       <c r="P205" t="inlineStr">
         <is>
-          <t>10.1577/1548-8675(1995)015&lt;0375:IECCBS&gt;2.3.CO;2</t>
+          <t>10.1016/S0380-1330(96)70939-5</t>
         </is>
       </c>
       <c r="R205" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>22</t>
         </is>
       </c>
       <c r="S205" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="T205" t="inlineStr">
         <is>
-          <t>1995</t>
+          <t>1996</t>
         </is>
       </c>
       <c r="U205" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V205" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W205" t="inlineStr">
         <is>
-          <t>Wiley</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Y205" t="inlineStr">
         <is>
           <t>Upper Midwest Environmental Sciences Center</t>
         </is>
       </c>
       <c r="Z205" t="inlineStr">
         <is>
-          <t>7 p.</t>
+          <t>5 p.</t>
         </is>
       </c>
       <c r="AD205" t="inlineStr">
         <is>
-          <t>375</t>
+          <t>95</t>
         </is>
       </c>
       <c r="AE205" t="inlineStr">
         <is>
-          <t>381</t>
-[...14 lines deleted...]
-          <t>upper Mississippi River system</t>
+          <t>99</t>
+        </is>
+      </c>
+      <c r="AF205" t="inlineStr">
+        <is>
+          <t>5</t>
         </is>
       </c>
       <c r="AW205" t="inlineStr">
         <is>
-          <t>Burkhardt, Randy W.; Gutreuter, Steve</t>
+          <t>Custer, Christine M. 0000-0003-0500-1582; Custer, T. W. 0000-0003-3170-6519; Sparks, D. W.; Hines, Randy K. 0000-0002-5135-3135 rkhines@usgs.gov; Kochanny, C.O.</t>
         </is>
       </c>
       <c r="AZ205" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA205" t="inlineStr">
         <is>
-          <t>4f4e4a81e4b07f02db64a2f6</t>
+          <t>4f4e4b32e4b07f02db6b481b</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70148455</t>
+          <t>https://pubs.usgs.gov/publication/70018447</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>70148455</t>
+          <t>70018447</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>70148455</t>
+          <t>70018447</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Book chapter</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>Book Chapter</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>Breeding productivity and adult survival in nongame birds</t>
+          <t>Groundwater inflow measurements in wetland systems</t>
+        </is>
+      </c>
+      <c r="H206" t="inlineStr">
+        <is>
+          <t>Water Resources Research</t>
+        </is>
+      </c>
+      <c r="M206" t="inlineStr">
+        <is>
+          <t>1944-7973</t>
+        </is>
+      </c>
+      <c r="N206" t="inlineStr">
+        <is>
+          <t>0043-1397</t>
+        </is>
+      </c>
+      <c r="P206" t="inlineStr">
+        <is>
+          <t>10.1029/95WR03724</t>
+        </is>
+      </c>
+      <c r="R206" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="S206" t="inlineStr">
+        <is>
+          <t>3</t>
         </is>
       </c>
       <c r="T206" t="inlineStr">
         <is>
-          <t>1995</t>
+          <t>1996</t>
         </is>
       </c>
       <c r="U206" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V206" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W206" t="inlineStr">
         <is>
-          <t>National Biological Service</t>
-[...4 lines deleted...]
-          <t>Washington, D.C.</t>
+          <t>American Geophysical Union</t>
         </is>
       </c>
       <c r="Z206" t="inlineStr">
         <is>
-          <t>4 p.</t>
-[...14 lines deleted...]
-          <t>Our living resources: A report to the nation on the distribution, abundance, and health of U.S. plants, animals, and ecosystems</t>
+          <t>13 p.</t>
         </is>
       </c>
       <c r="AD206" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>495</t>
         </is>
       </c>
       <c r="AE206" t="inlineStr">
         <is>
-          <t>26</t>
-[...14 lines deleted...]
-          <t>N</t>
+          <t>507</t>
         </is>
       </c>
       <c r="AW206" t="inlineStr">
         <is>
-          <t>Martin, Thomas E. 0000-0002-4028-4867 tmartin@usgs.gov; DeSante, David F.; Paine, Charles R.; Donovan, Therese M. tdonovan@usgs.gov; Dettmers, Randy; Manolis, James; Burton, Kenneth</t>
-[...4 lines deleted...]
-          <t>LaRoe, Edward T.; Farris, Gaye S.; Puckett, Catherine E. cpuckett@usgs.gov; Doran, Peter D.; Mac, Michael J.</t>
+          <t>Hunt, Randy J.; Krabbenhoft, David P. 0000-0003-1964-5020 dpkrabbe@usgs.gov; Anderson, Mary P.</t>
         </is>
       </c>
       <c r="AZ206" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA206" t="inlineStr">
         <is>
-          <t>5576bcace4b032353cb54ecc</t>
+          <t>505a2da7e4b0c8380cd5bf89</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/1000691</t>
+          <t>https://pubs.usgs.gov/publication/wri944229</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>1000691</t>
+          <t>25669</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>1000691</t>
+          <t>wri944229</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>Comparison of lake trout-egg survival at inshore and offshore and shallow-water and deepwater sites in Lake Superior</t>
+          <t>Methods for assessing channel conditions related to scour-critical conditions at bridges in Tennessee</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>Journal of Great Lakes Research</t>
+          <t>Water-Resources Investigations Report</t>
+        </is>
+      </c>
+      <c r="I207" t="inlineStr">
+        <is>
+          <t>94-4229</t>
         </is>
       </c>
       <c r="P207" t="inlineStr">
         <is>
-          <t>10.1016/S0380-1330(95)71105-4</t>
-[...9 lines deleted...]
-          <t>Supplement 1</t>
+          <t>10.3133/wri944229</t>
         </is>
       </c>
       <c r="T207" t="inlineStr">
         <is>
           <t>1995</t>
         </is>
       </c>
       <c r="U207" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V207" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="W207" t="inlineStr">
         <is>
-          <t>Elsevier</t>
-[...4 lines deleted...]
-          <t>Great Lakes Science Center</t>
+          <t>U.S. Geological Survey ;
+Earth Science Information Center, Open-File Reports Section [distributor],</t>
         </is>
       </c>
       <c r="Z207" t="inlineStr">
         <is>
-          <t>10 p.</t>
-[...19 lines deleted...]
-          <t>N</t>
+          <t>iv, 54 p. :ill., maps ;28 cm.</t>
         </is>
       </c>
       <c r="AW207" t="inlineStr">
         <is>
-          <t>Eshenroder, Randy L.; Bronte, Charles R.; Peck, James W.</t>
+          <t>Bryan, B.A.; Simon, Andrew; Outlaw, G.S.; Thomas, Randy rthomas@usgs.gov</t>
         </is>
       </c>
       <c r="AZ207" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA207" t="inlineStr">
         <is>
-          <t>4f4e4a28e4b07f02db610b3a</t>
+          <t>4f4e4a51e4b07f02db62a13b</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/1000692</t>
+          <t>https://pubs.usgs.gov/publication/1003454</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>1000692</t>
+          <t>1003454</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>1000692</t>
+          <t>1003454</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>Lake trout rehabilitation in Lake Huron</t>
+          <t>Improving electrofishing catch consistency by standardizing power</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>Journal of Great Lakes Research</t>
+          <t>North American Journal of Fisheries Management</t>
         </is>
       </c>
       <c r="P208" t="inlineStr">
         <is>
-          <t>10.1016/S0380-1330(95)71086-3</t>
+          <t>10.1577/1548-8675(1995)015&lt;0375:IECCBS&gt;2.3.CO;2</t>
         </is>
       </c>
       <c r="R208" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="S208" t="inlineStr">
+        <is>
+          <t>2</t>
         </is>
       </c>
       <c r="T208" t="inlineStr">
         <is>
           <t>1995</t>
         </is>
       </c>
       <c r="U208" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V208" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W208" t="inlineStr">
         <is>
-          <t>Elsevier</t>
+          <t>Wiley</t>
         </is>
       </c>
       <c r="Y208" t="inlineStr">
         <is>
-          <t>Great Lakes Science Center</t>
+          <t>Upper Midwest Environmental Sciences Center</t>
         </is>
       </c>
       <c r="Z208" t="inlineStr">
         <is>
-          <t>20 p.</t>
+          <t>7 p.</t>
         </is>
       </c>
       <c r="AD208" t="inlineStr">
         <is>
-          <t>108</t>
+          <t>375</t>
         </is>
       </c>
       <c r="AE208" t="inlineStr">
         <is>
-          <t>127</t>
-[...9 lines deleted...]
-          <t>N</t>
+          <t>381</t>
+        </is>
+      </c>
+      <c r="AM208" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN208" t="inlineStr">
+        <is>
+          <t>Illinois, Iowa, Minnesota, Missouri, Wisconsin</t>
+        </is>
+      </c>
+      <c r="AQ208" t="inlineStr">
+        <is>
+          <t>upper Mississippi River system</t>
         </is>
       </c>
       <c r="AW208" t="inlineStr">
         <is>
-          <t>Eshenroder, Randy L.; Payne, N. Robert; Johnson, James E.; Bowen, Charles II; Ebener, Mark P.</t>
+          <t>Burkhardt, Randy W.; Gutreuter, Steve</t>
         </is>
       </c>
       <c r="AZ208" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA208" t="inlineStr">
         <is>
-          <t>4f4e4b27e4b07f02db6b103e</t>
+          <t>4f4e4a81e4b07f02db64a2f6</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/wri934126</t>
+          <t>https://pubs.usgs.gov/publication/70148455</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>26435</t>
+          <t>70148455</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>wri934126</t>
+          <t>70148455</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Book chapter</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Book Chapter</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>Dissolved-solids concentrations and hydrochemical facies in water of the Edwards-Trinity aquifer system, west-central Texas</t>
-[...14 lines deleted...]
-          <t>10.3133/wri934126</t>
+          <t>Breeding productivity and adult survival in nongame birds</t>
         </is>
       </c>
       <c r="T209" t="inlineStr">
         <is>
-          <t>1994</t>
+          <t>1995</t>
         </is>
       </c>
       <c r="U209" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V209" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W209" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
+          <t>National Biological Service</t>
         </is>
       </c>
       <c r="X209" t="inlineStr">
         <is>
-          <t>Austin, TX</t>
-[...4 lines deleted...]
-          <t>Texas Water Science Center</t>
+          <t>Washington, D.C.</t>
         </is>
       </c>
       <c r="Z209" t="inlineStr">
         <is>
-          <t>Report: iv, 29 p.; 2 Plates: 10.58 x 16.24 inches and 15.66 x 20.67 inches</t>
+          <t>4 p.</t>
+        </is>
+      </c>
+      <c r="AA209" t="inlineStr">
+        <is>
+          <t>Book</t>
+        </is>
+      </c>
+      <c r="AB209" t="inlineStr">
+        <is>
+          <t>Monograph</t>
+        </is>
+      </c>
+      <c r="AC209" t="inlineStr">
+        <is>
+          <t>Our living resources: A report to the nation on the distribution, abundance, and health of U.S. plants, animals, and ecosystems</t>
+        </is>
+      </c>
+      <c r="AD209" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="AE209" t="inlineStr">
+        <is>
+          <t>26</t>
         </is>
       </c>
       <c r="AM209" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
-      <c r="AN209" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="AU209" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AV209" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AW209" t="inlineStr">
         <is>
-          <t>Bush, Peter W.; Ulery, Randy L. rlulery@usgs.gov; Rittmaster, Rochelle L.</t>
+          <t>Martin, Thomas E. 0000-0002-4028-4867 tmartin@usgs.gov; DeSante, David F.; Paine, Charles R.; Donovan, Therese M. tdonovan@usgs.gov; Dettmers, Randy; Manolis, James; Burton, Kenneth</t>
+        </is>
+      </c>
+      <c r="AX209" t="inlineStr">
+        <is>
+          <t>LaRoe, Edward T.; Farris, Gaye S.; Puckett, Catherine E. cpuckett@usgs.gov; Doran, Peter D.; Mac, Michael J.</t>
         </is>
       </c>
       <c r="AZ209" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA209" t="inlineStr">
         <is>
-          <t>4f4e4ae2e4b07f02db688e13</t>
+          <t>5576bcace4b032353cb54ecc</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70017373</t>
+          <t>https://pubs.usgs.gov/publication/1000692</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>70017373</t>
+          <t>1000692</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>70017373</t>
+          <t>1000692</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>Trinity River Basin, Texas</t>
+          <t>Lake trout rehabilitation in Lake Huron</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>Journal of the American Water Resources Association</t>
+          <t>Journal of Great Lakes Research</t>
         </is>
       </c>
       <c r="P210" t="inlineStr">
         <is>
-          <t>10.1111/j.1752-1688.1993.tb03232.x</t>
+          <t>10.1016/S0380-1330(95)71086-3</t>
         </is>
       </c>
       <c r="R210" t="inlineStr">
         <is>
-          <t>29</t>
-[...4 lines deleted...]
-          <t>4</t>
+          <t>21</t>
         </is>
       </c>
       <c r="T210" t="inlineStr">
         <is>
-          <t>1993</t>
+          <t>1995</t>
         </is>
       </c>
       <c r="U210" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V210" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W210" t="inlineStr">
         <is>
-          <t>American Water Resources Association</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Y210" t="inlineStr">
         <is>
-          <t>Texas Water Science Center</t>
+          <t>Great Lakes Science Center</t>
         </is>
       </c>
       <c r="Z210" t="inlineStr">
         <is>
-          <t>27 p.</t>
+          <t>20 p.</t>
         </is>
       </c>
       <c r="AD210" t="inlineStr">
         <is>
-          <t>685</t>
+          <t>108</t>
         </is>
       </c>
       <c r="AE210" t="inlineStr">
         <is>
-          <t>711</t>
-[...19 lines deleted...]
-          <t>Trinity River Basin</t>
+          <t>127</t>
+        </is>
+      </c>
+      <c r="AU210" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AV210" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW210" t="inlineStr">
         <is>
-          <t>Ulery, Randy L. rlulery@usgs.gov; Van Metre, Peter C.; Crossfield, Allison S.</t>
+          <t>Eshenroder, Randy L.; Payne, N. Robert; Johnson, James E.; Bowen, Charles II; Ebener, Mark P.</t>
         </is>
       </c>
       <c r="AZ210" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA210" t="inlineStr">
         <is>
-          <t>505bb860e4b08c986b327827</t>
+          <t>4f4e4b27e4b07f02db6b103e</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70210201</t>
+          <t>https://pubs.usgs.gov/publication/1000691</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>70210201</t>
+          <t>1000691</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>70210201</t>
+          <t>1000691</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>Kenya Rift International Seismic Project, 1989–1990 experiment</t>
+          <t>Comparison of lake trout-egg survival at inshore and offshore and shallow-water and deepwater sites in Lake Superior</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>Eos, Earth and Space Science News</t>
+          <t>Journal of Great Lakes Research</t>
         </is>
       </c>
       <c r="P211" t="inlineStr">
         <is>
-          <t>10.1029/91EO00265</t>
+          <t>10.1016/S0380-1330(95)71105-4</t>
         </is>
       </c>
       <c r="R211" t="inlineStr">
         <is>
-          <t>73</t>
+          <t>21</t>
         </is>
       </c>
       <c r="S211" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>Supplement 1</t>
         </is>
       </c>
       <c r="T211" t="inlineStr">
         <is>
-          <t>1992</t>
+          <t>1995</t>
         </is>
       </c>
       <c r="U211" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V211" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W211" t="inlineStr">
         <is>
-          <t>American Geophysical Union</t>
+          <t>Elsevier</t>
         </is>
       </c>
       <c r="Y211" t="inlineStr">
         <is>
-          <t>Earthquake Science Center</t>
+          <t>Great Lakes Science Center</t>
         </is>
       </c>
       <c r="Z211" t="inlineStr">
         <is>
-          <t>7 p.</t>
+          <t>10 p.</t>
         </is>
       </c>
       <c r="AD211" t="inlineStr">
         <is>
-          <t>345</t>
+          <t>313</t>
         </is>
       </c>
       <c r="AE211" t="inlineStr">
         <is>
-          <t>351</t>
-[...4 lines deleted...]
-          <t>Kenya</t>
+          <t>322</t>
+        </is>
+      </c>
+      <c r="AU211" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AV211" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW211" t="inlineStr">
         <is>
-          <t>Keller, G. Randy; Braile, L.W.; Davis, P.M.; Meyer, R.P.; Mooney, Walter D. 0000-0002-5310-3631 mooney@usgs.gov</t>
+          <t>Eshenroder, Randy L.; Bronte, Charles R.; Peck, James W.</t>
         </is>
       </c>
       <c r="AZ211" t="inlineStr">
         <is>
           <t>0</t>
+        </is>
+      </c>
+      <c r="BA211" t="inlineStr">
+        <is>
+          <t>4f4e4a28e4b07f02db610b3a</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70171390</t>
+          <t>https://pubs.usgs.gov/publication/wri934126</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>70171390</t>
+          <t>26435</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>70171390</t>
+          <t>wri934126</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>Evolution of coarse gravel bed forms: Field measurements at flood stage</t>
+          <t>Dissolved-solids concentrations and hydrochemical facies in water of the Edwards-Trinity aquifer system, west-central Texas</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>Water Resources Research</t>
-[...9 lines deleted...]
-          <t>0043-1397</t>
+          <t>Water-Resources Investigations Report</t>
+        </is>
+      </c>
+      <c r="I212" t="inlineStr">
+        <is>
+          <t>93-4126</t>
         </is>
       </c>
       <c r="P212" t="inlineStr">
         <is>
-          <t>10.1029/92WR01357</t>
-[...9 lines deleted...]
-          <t>10</t>
+          <t>10.3133/wri934126</t>
         </is>
       </c>
       <c r="T212" t="inlineStr">
         <is>
-          <t>1992</t>
+          <t>1994</t>
         </is>
       </c>
       <c r="U212" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V212" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W212" t="inlineStr">
         <is>
-          <t>American Geophysical Union</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X212" t="inlineStr">
+        <is>
+          <t>Austin, TX</t>
         </is>
       </c>
       <c r="Y212" t="inlineStr">
         <is>
-          <t>Washington Water Science Center</t>
+          <t>Texas Water Science Center</t>
         </is>
       </c>
       <c r="Z212" t="inlineStr">
         <is>
-          <t>13 p.</t>
-[...9 lines deleted...]
-          <t>2689</t>
+          <t>Report: iv, 29 p.; 2 Plates: 10.58 x 16.24 inches and 15.66 x 20.67 inches</t>
+        </is>
+      </c>
+      <c r="AM212" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN212" t="inlineStr">
+        <is>
+          <t>Texas</t>
+        </is>
+      </c>
+      <c r="AQ212" t="inlineStr">
+        <is>
+          <t>Edwards-Trinity aquifer system</t>
         </is>
       </c>
       <c r="AU212" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AV212" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AW212" t="inlineStr">
         <is>
-          <t>Dinehart, Randy L.</t>
+          <t>Bush, Peter W.; Ulery, Randy L. rlulery@usgs.gov; Rittmaster, Rochelle L.</t>
         </is>
       </c>
       <c r="AZ212" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>4</t>
         </is>
       </c>
       <c r="BA212" t="inlineStr">
         <is>
-          <t>574eb5c6e4b0ee97d51a83b8</t>
+          <t>4f4e4ae2e4b07f02db688e13</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/1000608</t>
+          <t>https://pubs.usgs.gov/publication/70017373</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>1000608</t>
+          <t>70017373</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>1000608</t>
+          <t>70017373</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>Mass-marking of otoliths of lake trout sac fry by temperature manipulation</t>
+          <t>Trinity River Basin, Texas</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>American Fisheries Society Symposium</t>
+          <t>Journal of the American Water Resources Association</t>
+        </is>
+      </c>
+      <c r="P213" t="inlineStr">
+        <is>
+          <t>10.1111/j.1752-1688.1993.tb03232.x</t>
         </is>
       </c>
       <c r="R213" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="S213" t="inlineStr">
+        <is>
+          <t>4</t>
         </is>
       </c>
       <c r="T213" t="inlineStr">
         <is>
-          <t>1990</t>
+          <t>1993</t>
         </is>
       </c>
       <c r="U213" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V213" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
+      <c r="W213" t="inlineStr">
+        <is>
+          <t>American Water Resources Association</t>
+        </is>
+      </c>
       <c r="Y213" t="inlineStr">
         <is>
-          <t>Great Lakes Science Center</t>
+          <t>Texas Water Science Center</t>
         </is>
       </c>
       <c r="Z213" t="inlineStr">
         <is>
-          <t>p. 216-223</t>
-[...14 lines deleted...]
-          <t>American Fisheries Society Symposium</t>
+          <t>27 p.</t>
         </is>
       </c>
       <c r="AD213" t="inlineStr">
         <is>
-          <t>216</t>
+          <t>685</t>
         </is>
       </c>
       <c r="AE213" t="inlineStr">
         <is>
-          <t>223</t>
+          <t>711</t>
         </is>
       </c>
       <c r="AF213" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="AM213" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN213" t="inlineStr">
+        <is>
+          <t>Texas</t>
+        </is>
+      </c>
+      <c r="AQ213" t="inlineStr">
+        <is>
+          <t>Trinity River Basin</t>
         </is>
       </c>
       <c r="AW213" t="inlineStr">
         <is>
-          <t>Bergstedt, Roger A. rbergstedt@usgs.gov; Eshenroder, Randy L.; Bowen, Charles; Seelye, James G.; Locke, Jeffrey C.</t>
+          <t>Ulery, Randy L. rlulery@usgs.gov; Van Metre, Peter C.; Crossfield, Allison S.</t>
         </is>
       </c>
       <c r="AZ213" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA213" t="inlineStr">
         <is>
-          <t>4f4e4a19e4b07f02db605a83</t>
+          <t>505bb860e4b08c986b327827</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/wri874181</t>
+          <t>https://pubs.usgs.gov/publication/70210201</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>44375</t>
+          <t>70210201</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>wri874181</t>
+          <t>70210201</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>Corrosive ground water in the Kirkwood-Cohansey aquifer system in the vicinity of Ocean County, east-central New Jersey</t>
+          <t>Kenya Rift International Seismic Project, 1989–1990 experiment</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>Water-Resources Investigations Report</t>
-[...4 lines deleted...]
-          <t>87-4181</t>
+          <t>Eos, Earth and Space Science News</t>
         </is>
       </c>
       <c r="P214" t="inlineStr">
         <is>
-          <t>10.3133/wri874181</t>
+          <t>10.1029/91EO00265</t>
+        </is>
+      </c>
+      <c r="R214" t="inlineStr">
+        <is>
+          <t>73</t>
+        </is>
+      </c>
+      <c r="S214" t="inlineStr">
+        <is>
+          <t>33</t>
         </is>
       </c>
       <c r="T214" t="inlineStr">
         <is>
-          <t>1989</t>
+          <t>1992</t>
         </is>
       </c>
       <c r="U214" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V214" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W214" t="inlineStr">
+        <is>
+          <t>American Geophysical Union</t>
+        </is>
+      </c>
+      <c r="Y214" t="inlineStr">
+        <is>
+          <t>Earthquake Science Center</t>
         </is>
       </c>
       <c r="Z214" t="inlineStr">
         <is>
-          <t>1 map : col. ; 91 x 112 cm., folded in envelope 30 x 24 cm.</t>
+          <t>7 p.</t>
+        </is>
+      </c>
+      <c r="AD214" t="inlineStr">
+        <is>
+          <t>345</t>
+        </is>
+      </c>
+      <c r="AE214" t="inlineStr">
+        <is>
+          <t>351</t>
+        </is>
+      </c>
+      <c r="AM214" t="inlineStr">
+        <is>
+          <t>Kenya</t>
         </is>
       </c>
       <c r="AW214" t="inlineStr">
         <is>
-          <t>Kish, George R. gkish@usgs.gov; Barringer, Julia L.; Ulery, Randy L. rlulery@usgs.gov</t>
+          <t>Keller, G. Randy; Braile, L.W.; Davis, P.M.; Meyer, R.P.; Mooney, Walter D. 0000-0002-5310-3631 mooney@usgs.gov</t>
         </is>
       </c>
       <c r="AZ214" t="inlineStr">
         <is>
-          <t>1</t>
-[...4 lines deleted...]
-          <t>4f4e4ad7e4b07f02db68440a</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70178011</t>
+          <t>https://pubs.usgs.gov/publication/70171390</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>70178011</t>
+          <t>70171390</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>70178011</t>
+          <t>70171390</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>Conference Paper</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>Conference Paper</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>Flow modeling in the Toutle River, Washington</t>
-[...4 lines deleted...]
-          <t> 0 87262 718 7 </t>
+          <t>Evolution of coarse gravel bed forms: Field measurements at flood stage</t>
+        </is>
+      </c>
+      <c r="H215" t="inlineStr">
+        <is>
+          <t>Water Resources Research</t>
+        </is>
+      </c>
+      <c r="M215" t="inlineStr">
+        <is>
+          <t>1944-7973</t>
+        </is>
+      </c>
+      <c r="N215" t="inlineStr">
+        <is>
+          <t>0043-1397</t>
+        </is>
+      </c>
+      <c r="P215" t="inlineStr">
+        <is>
+          <t>10.1029/92WR01357</t>
+        </is>
+      </c>
+      <c r="R215" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="S215" t="inlineStr">
+        <is>
+          <t>10</t>
         </is>
       </c>
       <c r="T215" t="inlineStr">
         <is>
-          <t>1989</t>
+          <t>1992</t>
         </is>
       </c>
       <c r="U215" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V215" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
+      <c r="W215" t="inlineStr">
+        <is>
+          <t>American Geophysical Union</t>
+        </is>
+      </c>
       <c r="Y215" t="inlineStr">
         <is>
-          <t>Volcano Hazards Program</t>
+          <t>Washington Water Science Center</t>
         </is>
       </c>
       <c r="Z215" t="inlineStr">
         <is>
-          <t>6 p.</t>
-[...39 lines deleted...]
-          <t>Toutle River</t>
+          <t>13 p.</t>
+        </is>
+      </c>
+      <c r="AD215" t="inlineStr">
+        <is>
+          <t>2667</t>
+        </is>
+      </c>
+      <c r="AE215" t="inlineStr">
+        <is>
+          <t>2689</t>
+        </is>
+      </c>
+      <c r="AU215" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AV215" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW215" t="inlineStr">
         <is>
-          <t>Shimizu, Yasuyuki; Dinehart, Randy L.; Smith, J. Dungan</t>
+          <t>Dinehart, Randy L.</t>
         </is>
       </c>
       <c r="AZ215" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA215" t="inlineStr">
         <is>
-          <t>5818582fe4b0bb36a4c6fa19</t>
+          <t>574eb5c6e4b0ee97d51a83b8</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70015750</t>
+          <t>https://pubs.usgs.gov/publication/1000608</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>70015750</t>
+          <t>1000608</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>70015750</t>
+          <t>1000608</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>Article</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
           <t>Journal Article</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>Dune migration in a steep, coarse-bedded stream</t>
+          <t>Mass-marking of otoliths of lake trout sac fry by temperature manipulation</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>Water Resources Research</t>
-[...14 lines deleted...]
-          <t>10.1029/WR025i005p00911</t>
+          <t>American Fisheries Society Symposium</t>
         </is>
       </c>
       <c r="R216" t="inlineStr">
         <is>
-          <t>25</t>
-[...4 lines deleted...]
-          <t>5</t>
+          <t>7</t>
         </is>
       </c>
       <c r="T216" t="inlineStr">
         <is>
-          <t>1989</t>
+          <t>1990</t>
         </is>
       </c>
       <c r="U216" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V216" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
-      <c r="W216" t="inlineStr">
-[...1 lines deleted...]
-          <t>American Geophysical Union</t>
+      <c r="Y216" t="inlineStr">
+        <is>
+          <t>Great Lakes Science Center</t>
         </is>
       </c>
       <c r="Z216" t="inlineStr">
         <is>
-          <t>13p.</t>
+          <t>p. 216-223</t>
+        </is>
+      </c>
+      <c r="AA216" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="AB216" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="AC216" t="inlineStr">
+        <is>
+          <t>American Fisheries Society Symposium</t>
         </is>
       </c>
       <c r="AD216" t="inlineStr">
         <is>
-          <t>911</t>
+          <t>216</t>
         </is>
       </c>
       <c r="AE216" t="inlineStr">
         <is>
-          <t>923</t>
-[...19 lines deleted...]
-          <t>North Fork Toutle River</t>
+          <t>223</t>
+        </is>
+      </c>
+      <c r="AF216" t="inlineStr">
+        <is>
+          <t>7</t>
         </is>
       </c>
       <c r="AW216" t="inlineStr">
         <is>
-          <t>Dinehart, Randy L.</t>
+          <t>Bergstedt, Roger A. rbergstedt@usgs.gov; Eshenroder, Randy L.; Bowen, Charles; Seelye, James G.; Locke, Jeffrey C.</t>
         </is>
       </c>
       <c r="AZ216" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA216" t="inlineStr">
         <is>
-          <t>505a0416e4b0c8380cd5078f</t>
+          <t>4f4e4a19e4b07f02db605a83</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/1000133</t>
+          <t>https://pubs.usgs.gov/publication/wri874181</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>1000133</t>
+          <t>44375</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>1000133</t>
+          <t>wri874181</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>Field test of a bioassay procedure for assessing habitat quality on fish spawning grounds</t>
+          <t>Corrosive ground water in the Kirkwood-Cohansey aquifer system in the vicinity of Ocean County, east-central New Jersey</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>Transactions of the American Fisheries Society</t>
+          <t>Water-Resources Investigations Report</t>
+        </is>
+      </c>
+      <c r="I217" t="inlineStr">
+        <is>
+          <t>87-4181</t>
         </is>
       </c>
       <c r="P217" t="inlineStr">
         <is>
-          <t>10.1577/1548-8659(1989)118&lt;0175:FTOABP&gt;2.3.CO;2</t>
-[...9 lines deleted...]
-          <t>2</t>
+          <t>10.3133/wri874181</t>
         </is>
       </c>
       <c r="T217" t="inlineStr">
         <is>
           <t>1989</t>
         </is>
       </c>
       <c r="U217" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V217" t="inlineStr">
         <is>
-          <t>English</t>
-[...9 lines deleted...]
-          <t>Great Lakes Science Center</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="Z217" t="inlineStr">
         <is>
-          <t>8 p.</t>
-[...19 lines deleted...]
-          <t>N</t>
+          <t>1 map : col. ; 91 x 112 cm., folded in envelope 30 x 24 cm.</t>
         </is>
       </c>
       <c r="AW217" t="inlineStr">
         <is>
-          <t>Manny, Bruce A. 0000-0002-4074-9329 bmanny@usgs.gov; Jude, David J.; Eshenroder, Randy L.</t>
+          <t>Kish, George R. gkish@usgs.gov; Barringer, Julia L.; Ulery, Randy L. rlulery@usgs.gov</t>
         </is>
       </c>
       <c r="AZ217" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA217" t="inlineStr">
         <is>
-          <t>4f4e49fbe4b07f02db5f4bf9</t>
+          <t>4f4e4ad7e4b07f02db68440a</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70202821</t>
+          <t>https://pubs.usgs.gov/publication/70015750</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>70202821</t>
+          <t>70015750</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>70202821</t>
+          <t>70015750</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Conference Paper</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>Conference Paper</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>Use of GIS technologies in addressing resource management problems in Mobile Bay, Alabama</t>
+          <t>Dune migration in a steep, coarse-bedded stream</t>
+        </is>
+      </c>
+      <c r="H218" t="inlineStr">
+        <is>
+          <t>Water Resources Research</t>
+        </is>
+      </c>
+      <c r="M218" t="inlineStr">
+        <is>
+          <t>1944-7973</t>
+        </is>
+      </c>
+      <c r="N218" t="inlineStr">
+        <is>
+          <t>0043-1397</t>
+        </is>
+      </c>
+      <c r="P218" t="inlineStr">
+        <is>
+          <t>10.1029/WR025i005p00911</t>
+        </is>
+      </c>
+      <c r="R218" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="S218" t="inlineStr">
+        <is>
+          <t>5</t>
         </is>
       </c>
       <c r="T218" t="inlineStr">
         <is>
-          <t>1988</t>
+          <t>1989</t>
         </is>
       </c>
       <c r="U218" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V218" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W218" t="inlineStr">
         <is>
-          <t>U.S. Fish and Wildlife Service</t>
-[...4 lines deleted...]
-          <t>Wetland and Aquatic Research Center</t>
+          <t>American Geophysical Union</t>
         </is>
       </c>
       <c r="Z218" t="inlineStr">
         <is>
-          <t>8 p.</t>
-[...14 lines deleted...]
-          <t>Proceedings of the Fifth National Moss Users Workshop</t>
+          <t>13p.</t>
         </is>
       </c>
       <c r="AD218" t="inlineStr">
         <is>
-          <t>149</t>
+          <t>911</t>
         </is>
       </c>
       <c r="AE218" t="inlineStr">
         <is>
-          <t>157</t>
-[...14 lines deleted...]
-          <t>May 2-5, 1988</t>
+          <t>923</t>
         </is>
       </c>
       <c r="AM218" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN218" t="inlineStr">
         <is>
-          <t>Alabama</t>
+          <t>Washington</t>
+        </is>
+      </c>
+      <c r="AP218" t="inlineStr">
+        <is>
+          <t>Kid Valley</t>
         </is>
       </c>
       <c r="AQ218" t="inlineStr">
         <is>
-          <t>Mobile Bay</t>
+          <t>North Fork Toutle River</t>
         </is>
       </c>
       <c r="AW218" t="inlineStr">
         <is>
-          <t>Watzin, Mary C.; Roscigno, P.F.; Scurry, James D.; Roach, E. Randy</t>
+          <t>Dinehart, Randy L.</t>
         </is>
       </c>
       <c r="AZ218" t="inlineStr">
         <is>
           <t>0</t>
+        </is>
+      </c>
+      <c r="BA218" t="inlineStr">
+        <is>
+          <t>505a0416e4b0c8380cd5078f</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70203813</t>
+          <t>https://pubs.usgs.gov/publication/70178011</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>70203813</t>
+          <t>70178011</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>70203813</t>
+          <t>70178011</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>Conference Paper</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
           <t>Conference Paper</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>Wetland changes in coastal Alabama</t>
+          <t>Flow modeling in the Toutle River, Washington</t>
+        </is>
+      </c>
+      <c r="O219" t="inlineStr">
+        <is>
+          <t> 0 87262 718 7 </t>
         </is>
       </c>
       <c r="T219" t="inlineStr">
         <is>
-          <t>1987</t>
+          <t>1989</t>
         </is>
       </c>
       <c r="U219" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V219" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
-      <c r="W219" t="inlineStr">
-[...1 lines deleted...]
-          <t>Alabama Extension Sea Grant Service</t>
+      <c r="Y219" t="inlineStr">
+        <is>
+          <t>Volcano Hazards Program</t>
         </is>
       </c>
       <c r="Z219" t="inlineStr">
         <is>
-          <t>10 p.</t>
+          <t>6 p.</t>
         </is>
       </c>
       <c r="AA219" t="inlineStr">
         <is>
           <t>Conference Paper</t>
         </is>
       </c>
       <c r="AB219" t="inlineStr">
         <is>
           <t>Conference Paper</t>
         </is>
       </c>
       <c r="AC219" t="inlineStr">
         <is>
-          <t>Symposium on the Natural Resources of the Mobile Bay Estuary, February, 1987</t>
-[...9 lines deleted...]
-          <t>101</t>
+          <t>Proceedings of the International Symposium on Sediment Transport Modeling</t>
+        </is>
+      </c>
+      <c r="AJ219" t="inlineStr">
+        <is>
+          <t>International Symposium on Sediment Transport Modeling</t>
         </is>
       </c>
       <c r="AL219" t="inlineStr">
         <is>
-          <t>February 1987</t>
+          <t>1989</t>
         </is>
       </c>
       <c r="AM219" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN219" t="inlineStr">
         <is>
-          <t>Alabama</t>
+          <t>Washington</t>
         </is>
       </c>
       <c r="AQ219" t="inlineStr">
         <is>
-          <t>Mobile Bay</t>
+          <t>Toutle River</t>
         </is>
       </c>
       <c r="AW219" t="inlineStr">
         <is>
-          <t>Roach, E. Randy; Watzin, Mary C.; Scurry, James D.; Johnston, James B.</t>
+          <t>Shimizu, Yasuyuki; Dinehart, Randy L.; Smith, J. Dungan</t>
         </is>
       </c>
       <c r="AZ219" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="BA219" t="inlineStr">
+        <is>
+          <t>5818582fe4b0bb36a4c6fa19</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70171182</t>
+          <t>https://pubs.usgs.gov/publication/1000133</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>70171182</t>
+          <t>1000133</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>70171182</t>
+          <t>1000133</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Conference Paper</t>
+          <t>Article</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>Conference Paper</t>
+          <t>Journal Article</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>Sanctuaries for lake trout in the Great Lakes</t>
+          <t>Field test of a bioassay procedure for assessing habitat quality on fish spawning grounds</t>
+        </is>
+      </c>
+      <c r="H220" t="inlineStr">
+        <is>
+          <t>Transactions of the American Fisheries Society</t>
+        </is>
+      </c>
+      <c r="P220" t="inlineStr">
+        <is>
+          <t>10.1577/1548-8659(1989)118&lt;0175:FTOABP&gt;2.3.CO;2</t>
+        </is>
+      </c>
+      <c r="R220" t="inlineStr">
+        <is>
+          <t>118</t>
+        </is>
+      </c>
+      <c r="S220" t="inlineStr">
+        <is>
+          <t>2</t>
         </is>
       </c>
       <c r="T220" t="inlineStr">
         <is>
-          <t>1987</t>
+          <t>1989</t>
         </is>
       </c>
       <c r="U220" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V220" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W220" t="inlineStr">
         <is>
-          <t>American Society of Civil Engineers</t>
+          <t>Taylor &amp; Francis</t>
         </is>
       </c>
       <c r="Y220" t="inlineStr">
         <is>
           <t>Great Lakes Science Center</t>
         </is>
       </c>
       <c r="Z220" t="inlineStr">
         <is>
-          <t>12 p.</t>
-[...14 lines deleted...]
-          <t>Coastal zone '87 : proceedings of the Fifth Symposium on Coastal and Ocean Management</t>
+          <t>8 p.</t>
         </is>
       </c>
       <c r="AD220" t="inlineStr">
         <is>
-          <t>3141</t>
+          <t>175</t>
         </is>
       </c>
       <c r="AE220" t="inlineStr">
         <is>
-          <t>3152</t>
-[...14 lines deleted...]
-          <t>May 26-29, 1987</t>
+          <t>182</t>
         </is>
       </c>
       <c r="AU220" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AV220" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AW220" t="inlineStr">
         <is>
-          <t>Stanley, Jon G.; Eshenroder, Randy L.; Hartman, Wilbur L.</t>
+          <t>Manny, Bruce A. 0000-0002-4074-9329 bmanny@usgs.gov; Jude, David J.; Eshenroder, Randy L.</t>
         </is>
       </c>
       <c r="AZ220" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA220" t="inlineStr">
         <is>
-          <t>5746ccc1e4b07e28b662dd20</t>
+          <t>4f4e49fbe4b07f02db5f4bf9</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/2000049</t>
+          <t>https://pubs.usgs.gov/publication/70202821</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>2000049</t>
+          <t>70202821</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>2000049</t>
+          <t>70202821</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>Other Report</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>Strategies for rehabilitation of lake trout in the Great Lakes: Proceedings of conference on lake trout research, August 1983</t>
-[...9 lines deleted...]
-          <t>40</t>
+          <t>Use of GIS technologies in addressing resource management problems in Mobile Bay, Alabama</t>
         </is>
       </c>
       <c r="T221" t="inlineStr">
         <is>
-          <t>1984</t>
+          <t>1988</t>
         </is>
       </c>
       <c r="U221" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V221" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W221" t="inlineStr">
         <is>
-          <t>Great Lakes Fishery Commission</t>
+          <t>U.S. Fish and Wildlife Service</t>
         </is>
       </c>
       <c r="Y221" t="inlineStr">
         <is>
-          <t>Great Lakes Science Center</t>
+          <t>Wetland and Aquatic Research Center</t>
         </is>
       </c>
       <c r="Z221" t="inlineStr">
         <is>
-          <t>iii, 63 p.</t>
+          <t>8 p.</t>
+        </is>
+      </c>
+      <c r="AA221" t="inlineStr">
+        <is>
+          <t>Book</t>
+        </is>
+      </c>
+      <c r="AB221" t="inlineStr">
+        <is>
+          <t>Conference publication</t>
+        </is>
+      </c>
+      <c r="AC221" t="inlineStr">
+        <is>
+          <t>Proceedings of the Fifth National Moss Users Workshop</t>
+        </is>
+      </c>
+      <c r="AD221" t="inlineStr">
+        <is>
+          <t>149</t>
+        </is>
+      </c>
+      <c r="AE221" t="inlineStr">
+        <is>
+          <t>157</t>
+        </is>
+      </c>
+      <c r="AJ221" t="inlineStr">
+        <is>
+          <t>Fifth National Moss Users Workshop</t>
+        </is>
+      </c>
+      <c r="AK221" t="inlineStr">
+        <is>
+          <t>Baton Rouge, Louisiana</t>
+        </is>
+      </c>
+      <c r="AL221" t="inlineStr">
+        <is>
+          <t>May 2-5, 1988</t>
         </is>
       </c>
       <c r="AM221" t="inlineStr">
         <is>
-          <t>Canada, United States</t>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN221" t="inlineStr">
+        <is>
+          <t>Alabama</t>
         </is>
       </c>
       <c r="AQ221" t="inlineStr">
         <is>
-          <t>Great Lakes</t>
+          <t>Mobile Bay</t>
         </is>
       </c>
       <c r="AW221" t="inlineStr">
         <is>
-          <t>Eshenroder, Randy L.; Poe, Thomas P.; Olver, Charles H.</t>
+          <t>Watzin, Mary C.; Roscigno, P.F.; Scurry, James D.; Roach, E. Randy</t>
         </is>
       </c>
       <c r="AZ221" t="inlineStr">
         <is>
-          <t>1</t>
-[...4 lines deleted...]
-          <t>4f4e4b28e4b07f02db6b1532</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr83164</t>
+          <t>https://pubs.usgs.gov/publication/70203813</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>9476</t>
+          <t>70203813</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>ofr83164</t>
+          <t>70203813</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>Magnetic and gravity features of western Kentucky: Their geologic significance</t>
-[...24 lines deleted...]
-          <t>10.3133/ofr83164</t>
+          <t>Wetland changes in coastal Alabama</t>
         </is>
       </c>
       <c r="T222" t="inlineStr">
         <is>
-          <t>1983</t>
+          <t>1987</t>
         </is>
       </c>
       <c r="U222" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V222" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W222" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
+          <t>Alabama Extension Sea Grant Service</t>
         </is>
       </c>
       <c r="Z222" t="inlineStr">
         <is>
-          <t>Report: 12 p.; 4 Plates: 33.00 × 19.35 inches or smaller</t>
+          <t>10 p.</t>
+        </is>
+      </c>
+      <c r="AA222" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="AB222" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="AC222" t="inlineStr">
+        <is>
+          <t>Symposium on the Natural Resources of the Mobile Bay Estuary, February, 1987</t>
+        </is>
+      </c>
+      <c r="AD222" t="inlineStr">
+        <is>
+          <t>92</t>
+        </is>
+      </c>
+      <c r="AE222" t="inlineStr">
+        <is>
+          <t>101</t>
+        </is>
+      </c>
+      <c r="AL222" t="inlineStr">
+        <is>
+          <t>February 1987</t>
         </is>
       </c>
       <c r="AM222" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN222" t="inlineStr">
         <is>
-          <t>Kentucky</t>
+          <t>Alabama</t>
+        </is>
+      </c>
+      <c r="AQ222" t="inlineStr">
+        <is>
+          <t>Mobile Bay</t>
         </is>
       </c>
       <c r="AW222" t="inlineStr">
         <is>
-          <t>Hildenbrand, T.G.; Keller, G. Randy</t>
+          <t>Roach, E. Randy; Watzin, Mary C.; Scurry, James D.; Johnston, James B.</t>
         </is>
       </c>
       <c r="AZ222" t="inlineStr">
         <is>
-          <t>5</t>
-[...4 lines deleted...]
-          <t>4f4e4a80e4b07f02db6492b7</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr82767</t>
+          <t>https://pubs.usgs.gov/publication/70171182</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>42459</t>
+          <t>70171182</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>ofr82767</t>
+          <t>70171182</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>Preliminary map showing availability of water from glacial-drift aquifers in Towner County, north-central North Dakota</t>
-[...24 lines deleted...]
-          <t>10.3133/ofr82767</t>
+          <t>Sanctuaries for lake trout in the Great Lakes</t>
         </is>
       </c>
       <c r="T223" t="inlineStr">
         <is>
-          <t>1981</t>
+          <t>1987</t>
         </is>
       </c>
       <c r="U223" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V223" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W223" t="inlineStr">
         <is>
-          <t>U.S. Geological Survery</t>
+          <t>American Society of Civil Engineers</t>
         </is>
       </c>
       <c r="Y223" t="inlineStr">
         <is>
-          <t>Dakota Water Science Center; North Dakota Water Science Center</t>
+          <t>Great Lakes Science Center</t>
         </is>
       </c>
       <c r="Z223" t="inlineStr">
         <is>
-          <t>19.40 x 26.47 inches</t>
+          <t>12 p.</t>
+        </is>
+      </c>
+      <c r="AA223" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="AB223" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="AC223" t="inlineStr">
+        <is>
+          <t>Coastal zone '87 : proceedings of the Fifth Symposium on Coastal and Ocean Management</t>
+        </is>
+      </c>
+      <c r="AD223" t="inlineStr">
+        <is>
+          <t>3141</t>
+        </is>
+      </c>
+      <c r="AE223" t="inlineStr">
+        <is>
+          <t>3152</t>
+        </is>
+      </c>
+      <c r="AJ223" t="inlineStr">
+        <is>
+          <t>Fifth Symposium on Coastal and Ocean Management</t>
+        </is>
+      </c>
+      <c r="AK223" t="inlineStr">
+        <is>
+          <t>Seattle, WA</t>
+        </is>
+      </c>
+      <c r="AL223" t="inlineStr">
+        <is>
+          <t>May 26-29, 1987</t>
+        </is>
+      </c>
+      <c r="AU223" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AV223" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW223" t="inlineStr">
         <is>
-          <t>Randich, P.G.; Kuzniar, Ronald L.</t>
+          <t>Stanley, Jon G.; Eshenroder, Randy L.; Hartman, Wilbur L.</t>
         </is>
       </c>
       <c r="AZ223" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA223" t="inlineStr">
         <is>
-          <t>4f4e4ab0e4b07f02db66d6d2</t>
+          <t>5746ccc1e4b07e28b662dd20</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr80562</t>
+          <t>https://pubs.usgs.gov/publication/2000049</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>42458</t>
+          <t>2000049</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>ofr80562</t>
+          <t>2000049</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Other Report</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>Preliminary map showing availability of water from glacial-drift aquifers in McHenry County, north-central North Dakota</t>
+          <t>Strategies for rehabilitation of lake trout in the Great Lakes: Proceedings of conference on lake trout research, August 1983</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
+          <t>Technical Report</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>80-562</t>
-[...14 lines deleted...]
-          <t>10.3133/ofr80562</t>
+          <t>40</t>
         </is>
       </c>
       <c r="T224" t="inlineStr">
         <is>
-          <t>1980</t>
+          <t>1984</t>
         </is>
       </c>
       <c r="U224" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V224" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W224" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
+          <t>Great Lakes Fishery Commission</t>
         </is>
       </c>
       <c r="Y224" t="inlineStr">
         <is>
-          <t>Dakota Water Science Center; North Dakota Water Science Center</t>
+          <t>Great Lakes Science Center</t>
         </is>
       </c>
       <c r="Z224" t="inlineStr">
         <is>
-          <t>25.86 x 30.92 inches</t>
+          <t>iii, 63 p.</t>
+        </is>
+      </c>
+      <c r="AM224" t="inlineStr">
+        <is>
+          <t>Canada, United States</t>
+        </is>
+      </c>
+      <c r="AQ224" t="inlineStr">
+        <is>
+          <t>Great Lakes</t>
         </is>
       </c>
       <c r="AW224" t="inlineStr">
         <is>
-          <t>Randich, P.G.</t>
+          <t>Eshenroder, Randy L.; Poe, Thomas P.; Olver, Charles H.</t>
         </is>
       </c>
       <c r="AZ224" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA224" t="inlineStr">
         <is>
-          <t>4f4e4ab0e4b07f02db66d6cc</t>
+          <t>4f4e4b28e4b07f02db6b1532</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr80504W</t>
+          <t>https://pubs.usgs.gov/publication/ofr83164</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>42455</t>
+          <t>9476</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>ofr80504W</t>
+          <t>ofr83164</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>Preliminary map showing availability of ground water from glacial-drift aquifers in Sheridan County, central North Dakota</t>
+          <t>Magnetic and gravity features of western Kentucky: Their geologic significance</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
           <t>Open-File Report</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>80-504</t>
-[...4 lines deleted...]
-          <t>W</t>
+          <t>83-164</t>
         </is>
       </c>
       <c r="M225" t="inlineStr">
         <is>
           <t>2331-1258</t>
         </is>
       </c>
       <c r="N225" t="inlineStr">
         <is>
           <t>0196-1497</t>
         </is>
       </c>
       <c r="P225" t="inlineStr">
         <is>
-          <t>10.3133/ofr80504W</t>
+          <t>10.3133/ofr83164</t>
         </is>
       </c>
       <c r="T225" t="inlineStr">
         <is>
-          <t>1980</t>
+          <t>1983</t>
         </is>
       </c>
       <c r="U225" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V225" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W225" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
-      <c r="Y225" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="Z225" t="inlineStr">
         <is>
-          <t>21.87 x 22.20 inches</t>
+          <t>Report: 12 p.; 4 Plates: 33.00 × 19.35 inches or smaller</t>
+        </is>
+      </c>
+      <c r="AM225" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN225" t="inlineStr">
+        <is>
+          <t>Kentucky</t>
         </is>
       </c>
       <c r="AW225" t="inlineStr">
         <is>
-          <t>Burkart, M. R.; Randich, P.G.</t>
+          <t>Hildenbrand, T.G.; Keller, G. Randy</t>
         </is>
       </c>
       <c r="AZ225" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>5</t>
         </is>
       </c>
       <c r="BA225" t="inlineStr">
         <is>
-          <t>4f4e4ab0e4b07f02db66d6d8</t>
+          <t>4f4e4a80e4b07f02db6492b7</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ssrw224</t>
+          <t>https://pubs.usgs.gov/publication/ofr82767</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>37368</t>
+          <t>42459</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>ssrw224</t>
+          <t>ofr82767</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>Federal Government Series</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>Response of breeding birds to aerial sprays of trichlorfon (Dylox) and carbaryl (Sevin-4-Oil) in Montana forests</t>
+          <t>Preliminary map showing availability of water from glacial-drift aquifers in Towner County, north-central North Dakota</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>Special Scientific Report  - Wildlife</t>
+          <t>Open-File Report</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>224</t>
+          <t>82-767</t>
+        </is>
+      </c>
+      <c r="M226" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N226" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
+        </is>
+      </c>
+      <c r="P226" t="inlineStr">
+        <is>
+          <t>10.3133/ofr82767</t>
         </is>
       </c>
       <c r="T226" t="inlineStr">
         <is>
-          <t>1979</t>
+          <t>1981</t>
         </is>
       </c>
       <c r="U226" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V226" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
         </is>
       </c>
       <c r="W226" t="inlineStr">
         <is>
-          <t>U.S. Fish and Wildlife Service</t>
+          <t>U.S. Geological Survery</t>
+        </is>
+      </c>
+      <c r="Y226" t="inlineStr">
+        <is>
+          <t>Dakota Water Science Center; North Dakota Water Science Center</t>
         </is>
       </c>
       <c r="Z226" t="inlineStr">
         <is>
-          <t>29 p. : ill. ; 26 cm.</t>
+          <t>19.40 x 26.47 inches</t>
         </is>
       </c>
       <c r="AW226" t="inlineStr">
         <is>
-          <t>DeWeese, Lawrence R.; Henny, Charles J. 0000-0001-7474-350X hennyc@usgs.gov; Floyd, Randy L.; Bobal, Kathie A.; Schultz, Albert W.</t>
+          <t>Randich, P.G.; Kuzniar, Ronald L.</t>
         </is>
       </c>
       <c r="AZ226" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA226" t="inlineStr">
         <is>
-          <t>4f4e4a4fe4b07f02db6283f7</t>
+          <t>4f4e4ab0e4b07f02db66d6d2</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr781100</t>
+          <t>https://pubs.usgs.gov/publication/ofr80562</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>9777</t>
+          <t>42458</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>ofr781100</t>
+          <t>ofr80562</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>Central Basin Platform seismicity for the period October 1, 1977, to June 30, 1978</t>
+          <t>Preliminary map showing availability of water from glacial-drift aquifers in McHenry County, north-central North Dakota</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
           <t>Open-File Report</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>78-1100</t>
+          <t>80-562</t>
         </is>
       </c>
       <c r="M227" t="inlineStr">
         <is>
           <t>2331-1258</t>
         </is>
       </c>
       <c r="N227" t="inlineStr">
         <is>
           <t>0196-1497</t>
         </is>
       </c>
       <c r="P227" t="inlineStr">
         <is>
-          <t>10.3133/ofr781100</t>
+          <t>10.3133/ofr80562</t>
         </is>
       </c>
       <c r="T227" t="inlineStr">
         <is>
-          <t>1978</t>
+          <t>1980</t>
         </is>
       </c>
       <c r="U227" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V227" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W227" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
+      <c r="Y227" t="inlineStr">
+        <is>
+          <t>Dakota Water Science Center; North Dakota Water Science Center</t>
+        </is>
+      </c>
       <c r="Z227" t="inlineStr">
         <is>
-          <t>78 p.</t>
+          <t>25.86 x 30.92 inches</t>
         </is>
       </c>
       <c r="AW227" t="inlineStr">
         <is>
-          <t>Keller, G. Randy; Rogers, A. M.</t>
+          <t>Randich, P.G.</t>
         </is>
       </c>
       <c r="AZ227" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA227" t="inlineStr">
         <is>
-          <t>4f4e49e5e4b07f02db5e6e69</t>
+          <t>4f4e4ab0e4b07f02db66d6cc</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr77619</t>
+          <t>https://pubs.usgs.gov/publication/ofr80504W</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>10781</t>
+          <t>42455</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>ofr77619</t>
+          <t>ofr80504W</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>Ground-water investigations at U.S. Air Force Launch Control Facility E-0, Ramsey County, North Dakota</t>
+          <t>Preliminary map showing availability of ground water from glacial-drift aquifers in Sheridan County, central North Dakota</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
           <t>Open-File Report</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>77-619</t>
+          <t>80-504</t>
+        </is>
+      </c>
+      <c r="K228" t="inlineStr">
+        <is>
+          <t>W</t>
         </is>
       </c>
       <c r="M228" t="inlineStr">
         <is>
           <t>2331-1258</t>
         </is>
       </c>
       <c r="N228" t="inlineStr">
         <is>
           <t>0196-1497</t>
         </is>
       </c>
       <c r="P228" t="inlineStr">
         <is>
-          <t>10.3133/ofr77619</t>
+          <t>10.3133/ofr80504W</t>
         </is>
       </c>
       <c r="T228" t="inlineStr">
         <is>
-          <t>1977</t>
+          <t>1980</t>
         </is>
       </c>
       <c r="U228" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V228" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W228" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="Y228" t="inlineStr">
         <is>
           <t>Dakota Water Science Center; North Dakota Water Science Center</t>
         </is>
       </c>
       <c r="Z228" t="inlineStr">
         <is>
-          <t>iv, 23 p.</t>
-[...24 lines deleted...]
-          <t>N</t>
+          <t>21.87 x 22.20 inches</t>
         </is>
       </c>
       <c r="AW228" t="inlineStr">
         <is>
-          <t>Randich, P.G.</t>
+          <t>Burkart, M. R.; Randich, P.G.</t>
         </is>
       </c>
       <c r="AZ228" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA228" t="inlineStr">
         <is>
-          <t>4f4e4aaae4b07f02db668b28</t>
+          <t>4f4e4ab0e4b07f02db66d6d8</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr75396</t>
+          <t>https://pubs.usgs.gov/publication/ssrw224</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>15557</t>
+          <t>37368</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>ofr75396</t>
+          <t>ssrw224</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Federal Government Series</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>Results of aquifer testing in the Belcourt area, Rolette County, North Dakota</t>
+          <t>Response of breeding birds to aerial sprays of trichlorfon (Dylox) and carbaryl (Sevin-4-Oil) in Montana forests</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>Open-File Report</t>
+          <t>Special Scientific Report  - Wildlife</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>75-396</t>
-[...14 lines deleted...]
-          <t>10.3133/ofr75396</t>
+          <t>224</t>
         </is>
       </c>
       <c r="T229" t="inlineStr">
         <is>
-          <t>1975</t>
+          <t>1979</t>
         </is>
       </c>
       <c r="U229" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V229" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>ENGLISH</t>
         </is>
       </c>
       <c r="W229" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
-[...9 lines deleted...]
-          <t>Dakota Water Science Center; North Dakota Water Science Center</t>
+          <t>U.S. Fish and Wildlife Service</t>
         </is>
       </c>
       <c r="Z229" t="inlineStr">
         <is>
-          <t>v, 31 p.</t>
-[...34 lines deleted...]
-          <t>N</t>
+          <t>29 p. : ill. ; 26 cm.</t>
         </is>
       </c>
       <c r="AW229" t="inlineStr">
         <is>
-          <t>Randich, P.G.; Ghering, G.E.</t>
+          <t>DeWeese, Lawrence R.; Henny, Charles J. 0000-0001-7474-350X hennyc@usgs.gov; Floyd, Randy L.; Bobal, Kathie A.; Schultz, Albert W.</t>
         </is>
       </c>
       <c r="AZ229" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA229" t="inlineStr">
         <is>
-          <t>4f4e4b16e4b07f02db6a5630</t>
+          <t>4f4e4a4fe4b07f02db6283f7</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr75104</t>
+          <t>https://pubs.usgs.gov/publication/ofr781100</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>15558</t>
+          <t>9777</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>ofr75104</t>
+          <t>ofr781100</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>Ground-water availability in the Belcourt area, Rolette County, North Dakota</t>
+          <t>Central Basin Platform seismicity for the period October 1, 1977, to June 30, 1978</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
           <t>Open-File Report</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>75-104</t>
+          <t>78-1100</t>
         </is>
       </c>
       <c r="M230" t="inlineStr">
         <is>
           <t>2331-1258</t>
         </is>
       </c>
       <c r="N230" t="inlineStr">
         <is>
           <t>0196-1497</t>
         </is>
       </c>
       <c r="P230" t="inlineStr">
         <is>
-          <t>10.3133/ofr75104</t>
+          <t>10.3133/ofr781100</t>
         </is>
       </c>
       <c r="T230" t="inlineStr">
         <is>
-          <t>1975</t>
+          <t>1978</t>
         </is>
       </c>
       <c r="U230" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V230" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W230" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
-      <c r="X230" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="Z230" t="inlineStr">
         <is>
-          <t>Report: iv, 36 p.; 2 Plates: 31.93 x 31.27 inches and 33.24 x 17.50 inches</t>
-[...29 lines deleted...]
-          <t>N</t>
+          <t>78 p.</t>
         </is>
       </c>
       <c r="AW230" t="inlineStr">
         <is>
-          <t>Randich, P.G.</t>
+          <t>Keller, G. Randy; Rogers, A. M.</t>
         </is>
       </c>
       <c r="AZ230" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>0</t>
         </is>
       </c>
       <c r="BA230" t="inlineStr">
         <is>
-          <t>4f4e4aafe4b07f02db66d362</t>
+          <t>4f4e49e5e4b07f02db5e6e69</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ha476</t>
+          <t>https://pubs.usgs.gov/publication/ofr77619</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>68059</t>
+          <t>10781</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>ha476</t>
+          <t>ofr77619</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>Ground-water resources of Benson and Pierce Counties, north-central North Dakota</t>
+          <t>Ground-water investigations at U.S. Air Force Launch Control Facility E-0, Ramsey County, North Dakota</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>Hydrologic Atlas</t>
+          <t>Open-File Report</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>476</t>
+          <t>77-619</t>
+        </is>
+      </c>
+      <c r="M231" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N231" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P231" t="inlineStr">
         <is>
-          <t>10.3133/ha476</t>
+          <t>10.3133/ofr77619</t>
         </is>
       </c>
       <c r="T231" t="inlineStr">
         <is>
-          <t>1972</t>
+          <t>1977</t>
         </is>
       </c>
       <c r="U231" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V231" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W231" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="Y231" t="inlineStr">
         <is>
           <t>Dakota Water Science Center; North Dakota Water Science Center</t>
         </is>
       </c>
       <c r="Z231" t="inlineStr">
         <is>
-          <t>43.0 x 34.5 inches</t>
+          <t>iv, 23 p.</t>
         </is>
       </c>
       <c r="AM231" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN231" t="inlineStr">
         <is>
           <t>North Dakota</t>
         </is>
       </c>
       <c r="AO231" t="inlineStr">
         <is>
-          <t>Benson County, Pierce County</t>
-[...4 lines deleted...]
-          <t>26720</t>
+          <t>Ramsey County</t>
+        </is>
+      </c>
+      <c r="AU231" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AV231" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW231" t="inlineStr">
         <is>
           <t>Randich, P.G.</t>
         </is>
       </c>
       <c r="AZ231" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA231" t="inlineStr">
         <is>
-          <t>4f4e4a9ae4b07f02db65d9dc</t>
+          <t>4f4e4aaae4b07f02db668b28</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70196333</t>
+          <t>https://pubs.usgs.gov/publication/ofr75104</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>70196333</t>
+          <t>15558</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>70196333</t>
+          <t>ofr75104</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>Conference Paper</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>Conference Paper</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>Hydrologic applications of lithofacies clastic-ratio maps</t>
+          <t>Ground-water availability in the Belcourt area, Rolette County, North Dakota</t>
+        </is>
+      </c>
+      <c r="H232" t="inlineStr">
+        <is>
+          <t>Open-File Report</t>
+        </is>
+      </c>
+      <c r="I232" t="inlineStr">
+        <is>
+          <t>75-104</t>
+        </is>
+      </c>
+      <c r="M232" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N232" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
+        </is>
+      </c>
+      <c r="P232" t="inlineStr">
+        <is>
+          <t>10.3133/ofr75104</t>
         </is>
       </c>
       <c r="T232" t="inlineStr">
         <is>
-          <t>1967</t>
+          <t>1975</t>
         </is>
       </c>
       <c r="U232" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V232" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W232" t="inlineStr">
         <is>
-          <t>South Dakota Academy of Science</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X232" t="inlineStr">
+        <is>
+          <t>Bismarck, ND</t>
         </is>
       </c>
       <c r="Y232" t="inlineStr">
         <is>
-          <t>Dakota Water Science Center; North Dakota Water Science Center; South Dakota Water Science Center</t>
+          <t>Dakota Water Science Center; North Dakota Water Science Center</t>
         </is>
       </c>
       <c r="Z232" t="inlineStr">
         <is>
-          <t>13 p.</t>
-[...24 lines deleted...]
-          <t>60</t>
+          <t>Report: iv, 36 p.; 2 Plates: 31.93 x 31.27 inches and 33.24 x 17.50 inches</t>
+        </is>
+      </c>
+      <c r="AM232" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN232" t="inlineStr">
+        <is>
+          <t>North Dakota</t>
+        </is>
+      </c>
+      <c r="AO232" t="inlineStr">
+        <is>
+          <t>Rolette County</t>
+        </is>
+      </c>
+      <c r="AP232" t="inlineStr">
+        <is>
+          <t>Belcourt</t>
+        </is>
+      </c>
+      <c r="AU232" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AV232" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW232" t="inlineStr">
         <is>
-          <t>Pettyjohn, Wayne A.; Randich, Phillip G.</t>
+          <t>Randich, P.G.</t>
         </is>
       </c>
       <c r="AZ232" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3</t>
         </is>
       </c>
       <c r="BA232" t="inlineStr">
         <is>
-          <t>5aff5ed3e4b0da30c1bfddab</t>
+          <t>4f4e4aafe4b07f02db66d362</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/70195987</t>
+          <t>https://pubs.usgs.gov/publication/ofr75396</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>70195987</t>
+          <t>15557</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>70195987</t>
+          <t>ofr75396</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>Article</t>
+          <t>Report</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>Journal Article</t>
+          <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>Geohydrologic use of lithofacies maps in glaciated areas</t>
+          <t>Results of aquifer testing in the Belcourt area, Rolette County, North Dakota</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>Water Resources Research</t>
+          <t>Open-File Report</t>
+        </is>
+      </c>
+      <c r="I233" t="inlineStr">
+        <is>
+          <t>75-396</t>
         </is>
       </c>
       <c r="M233" t="inlineStr">
         <is>
-          <t>1944-7973</t>
+          <t>2331-1258</t>
         </is>
       </c>
       <c r="N233" t="inlineStr">
         <is>
-          <t>0043-1397</t>
+          <t>0196-1497</t>
         </is>
       </c>
       <c r="P233" t="inlineStr">
         <is>
-          <t>10.1029/WR002i004p00679</t>
-[...9 lines deleted...]
-          <t>4</t>
+          <t>10.3133/ofr75396</t>
         </is>
       </c>
       <c r="T233" t="inlineStr">
         <is>
-          <t>1966</t>
+          <t>1975</t>
         </is>
       </c>
       <c r="U233" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V233" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W233" t="inlineStr">
         <is>
-          <t>AGU</t>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X233" t="inlineStr">
+        <is>
+          <t>Bismarck, ND</t>
         </is>
       </c>
       <c r="Y233" t="inlineStr">
         <is>
           <t>Dakota Water Science Center; North Dakota Water Science Center</t>
         </is>
       </c>
       <c r="Z233" t="inlineStr">
         <is>
-          <t>11 p.</t>
-[...9 lines deleted...]
-          <t>689</t>
+          <t>v, 31 p.</t>
+        </is>
+      </c>
+      <c r="AF233" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="AM233" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN233" t="inlineStr">
+        <is>
+          <t>North Dakota</t>
+        </is>
+      </c>
+      <c r="AO233" t="inlineStr">
+        <is>
+          <t>Rolette</t>
+        </is>
+      </c>
+      <c r="AP233" t="inlineStr">
+        <is>
+          <t>Belcourt</t>
+        </is>
+      </c>
+      <c r="AU233" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="AV233" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="AW233" t="inlineStr">
         <is>
-          <t>Pettyjohn, Wayne A.; Randich, P.G.</t>
+          <t>Randich, P.G.; Ghering, G.E.</t>
         </is>
       </c>
       <c r="AZ233" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA233" t="inlineStr">
         <is>
-          <t>5aff5fabe4b0da30c1bfddc3</t>
+          <t>4f4e4b16e4b07f02db6a5630</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/pp518</t>
+          <t>https://pubs.usgs.gov/publication/ha476</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>5906</t>
+          <t>68059</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>pp518</t>
+          <t>ha476</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>Lake Bonneville: Geology and hydrology of the Weber Delta district, including Ogden, Utah</t>
+          <t>Ground-water resources of Benson and Pierce Counties, north-central North Dakota</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>Professional Paper</t>
+          <t>Hydrologic Atlas</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>518</t>
-[...9 lines deleted...]
-          <t>1044-9612</t>
+          <t>476</t>
         </is>
       </c>
       <c r="P234" t="inlineStr">
         <is>
-          <t>10.3133/pp518</t>
+          <t>10.3133/ha476</t>
         </is>
       </c>
       <c r="T234" t="inlineStr">
         <is>
-          <t>1966</t>
+          <t>1972</t>
         </is>
       </c>
       <c r="U234" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V234" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W234" t="inlineStr">
         <is>
-          <t>U.S. Governmetn Printing Office</t>
-[...4 lines deleted...]
-          <t>Washington, D.C.</t>
+          <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="Y234" t="inlineStr">
         <is>
-          <t>Utah Water Science Center</t>
+          <t>Dakota Water Science Center; North Dakota Water Science Center</t>
         </is>
       </c>
       <c r="Z234" t="inlineStr">
         <is>
-          <t>Report: vii, 76 p; 11 Plates: 31.50 in. x 34.00 in. or smaller</t>
-[...4 lines deleted...]
-          <t>86</t>
+          <t>43.0 x 34.5 inches</t>
         </is>
       </c>
       <c r="AM234" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN234" t="inlineStr">
         <is>
-          <t>Utah</t>
-[...9 lines deleted...]
-          <t>Weber Delta district</t>
+          <t>North Dakota</t>
+        </is>
+      </c>
+      <c r="AO234" t="inlineStr">
+        <is>
+          <t>Benson County, Pierce County</t>
+        </is>
+      </c>
+      <c r="AT234" t="inlineStr">
+        <is>
+          <t>26720</t>
         </is>
       </c>
       <c r="AW234" t="inlineStr">
         <is>
-          <t>Feth, John Henry Frederick; Barker, D.A.; Moore, L.G.; Brown, Randy J.; Veirs, C.E.</t>
+          <t>Randich, P.G.</t>
         </is>
       </c>
       <c r="AZ234" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>1</t>
         </is>
       </c>
       <c r="BA234" t="inlineStr">
         <is>
-          <t>4f4e4b32e4b07f02db6b436f</t>
+          <t>4f4e4a9ae4b07f02db65d9dc</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>https://pubs.usgs.gov/publication/ofr64130</t>
+          <t>https://pubs.usgs.gov/publication/70196333</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>46085</t>
+          <t>70196333</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>ofr64130</t>
+          <t>70196333</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Report</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>USGS Numbered Series</t>
+          <t>Conference Paper</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>Map of Burleigh County, North Dakota, showing the location of aquifers and potential yields</t>
-[...24 lines deleted...]
-          <t>10.3133/ofr64130</t>
+          <t>Hydrologic applications of lithofacies clastic-ratio maps</t>
         </is>
       </c>
       <c r="T235" t="inlineStr">
         <is>
-          <t>1964</t>
+          <t>1967</t>
         </is>
       </c>
       <c r="U235" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V235" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
         </is>
       </c>
       <c r="W235" t="inlineStr">
         <is>
-          <t>Geological Survey (U.S.)</t>
+          <t>South Dakota Academy of Science</t>
         </is>
       </c>
       <c r="Y235" t="inlineStr">
         <is>
-          <t>U.S. Geological Survey</t>
+          <t>Dakota Water Science Center; North Dakota Water Science Center; South Dakota Water Science Center</t>
         </is>
       </c>
       <c r="Z235" t="inlineStr">
         <is>
-          <t>1 map.</t>
+          <t>13 p.</t>
+        </is>
+      </c>
+      <c r="AA235" t="inlineStr">
+        <is>
+          <t>Book</t>
+        </is>
+      </c>
+      <c r="AB235" t="inlineStr">
+        <is>
+          <t>Conference publication</t>
+        </is>
+      </c>
+      <c r="AC235" t="inlineStr">
+        <is>
+          <t>Proceedings, South Dakota Academy of Science</t>
+        </is>
+      </c>
+      <c r="AD235" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="AE235" t="inlineStr">
+        <is>
+          <t>60</t>
         </is>
       </c>
       <c r="AW235" t="inlineStr">
         <is>
-          <t>Randich, P.G.</t>
+          <t>Pettyjohn, Wayne A.; Randich, Phillip G.</t>
         </is>
       </c>
       <c r="AZ235" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA235" t="inlineStr">
         <is>
-          <t>4f4e4a8fe4b07f02db655625</t>
+          <t>5aff5ed3e4b0da30c1bfddab</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
+          <t>https://pubs.usgs.gov/publication/70195987</t>
+        </is>
+      </c>
+      <c r="B236" t="inlineStr">
+        <is>
+          <t>70195987</t>
+        </is>
+      </c>
+      <c r="C236" t="inlineStr">
+        <is>
+          <t>70195987</t>
+        </is>
+      </c>
+      <c r="D236" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="E236" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="G236" t="inlineStr">
+        <is>
+          <t>Geohydrologic use of lithofacies maps in glaciated areas</t>
+        </is>
+      </c>
+      <c r="H236" t="inlineStr">
+        <is>
+          <t>Water Resources Research</t>
+        </is>
+      </c>
+      <c r="M236" t="inlineStr">
+        <is>
+          <t>1944-7973</t>
+        </is>
+      </c>
+      <c r="N236" t="inlineStr">
+        <is>
+          <t>0043-1397</t>
+        </is>
+      </c>
+      <c r="P236" t="inlineStr">
+        <is>
+          <t>10.1029/WR002i004p00679</t>
+        </is>
+      </c>
+      <c r="R236" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="S236" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="T236" t="inlineStr">
+        <is>
+          <t>1966</t>
+        </is>
+      </c>
+      <c r="U236" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V236" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W236" t="inlineStr">
+        <is>
+          <t>AGU</t>
+        </is>
+      </c>
+      <c r="Y236" t="inlineStr">
+        <is>
+          <t>Dakota Water Science Center; North Dakota Water Science Center</t>
+        </is>
+      </c>
+      <c r="Z236" t="inlineStr">
+        <is>
+          <t>11 p.</t>
+        </is>
+      </c>
+      <c r="AD236" t="inlineStr">
+        <is>
+          <t>679</t>
+        </is>
+      </c>
+      <c r="AE236" t="inlineStr">
+        <is>
+          <t>689</t>
+        </is>
+      </c>
+      <c r="AW236" t="inlineStr">
+        <is>
+          <t>Pettyjohn, Wayne A.; Randich, P.G.</t>
+        </is>
+      </c>
+      <c r="AZ236" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="BA236" t="inlineStr">
+        <is>
+          <t>5aff5fabe4b0da30c1bfddc3</t>
+        </is>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" t="inlineStr">
+        <is>
+          <t>https://pubs.usgs.gov/publication/pp518</t>
+        </is>
+      </c>
+      <c r="B237" t="inlineStr">
+        <is>
+          <t>5906</t>
+        </is>
+      </c>
+      <c r="C237" t="inlineStr">
+        <is>
+          <t>pp518</t>
+        </is>
+      </c>
+      <c r="D237" t="inlineStr">
+        <is>
+          <t>Report</t>
+        </is>
+      </c>
+      <c r="E237" t="inlineStr">
+        <is>
+          <t>USGS Numbered Series</t>
+        </is>
+      </c>
+      <c r="G237" t="inlineStr">
+        <is>
+          <t>Lake Bonneville: Geology and hydrology of the Weber Delta district, including Ogden, Utah</t>
+        </is>
+      </c>
+      <c r="H237" t="inlineStr">
+        <is>
+          <t>Professional Paper</t>
+        </is>
+      </c>
+      <c r="I237" t="inlineStr">
+        <is>
+          <t>518</t>
+        </is>
+      </c>
+      <c r="M237" t="inlineStr">
+        <is>
+          <t>2330-7102</t>
+        </is>
+      </c>
+      <c r="N237" t="inlineStr">
+        <is>
+          <t>1044-9612</t>
+        </is>
+      </c>
+      <c r="P237" t="inlineStr">
+        <is>
+          <t>10.3133/pp518</t>
+        </is>
+      </c>
+      <c r="T237" t="inlineStr">
+        <is>
+          <t>1966</t>
+        </is>
+      </c>
+      <c r="U237" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V237" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W237" t="inlineStr">
+        <is>
+          <t>U.S. Governmetn Printing Office</t>
+        </is>
+      </c>
+      <c r="X237" t="inlineStr">
+        <is>
+          <t>Washington, D.C.</t>
+        </is>
+      </c>
+      <c r="Y237" t="inlineStr">
+        <is>
+          <t>Utah Water Science Center</t>
+        </is>
+      </c>
+      <c r="Z237" t="inlineStr">
+        <is>
+          <t>Report: vii, 76 p; 11 Plates: 31.50 in. x 34.00 in. or smaller</t>
+        </is>
+      </c>
+      <c r="AF237" t="inlineStr">
+        <is>
+          <t>86</t>
+        </is>
+      </c>
+      <c r="AM237" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN237" t="inlineStr">
+        <is>
+          <t>Utah</t>
+        </is>
+      </c>
+      <c r="AP237" t="inlineStr">
+        <is>
+          <t>Ogden</t>
+        </is>
+      </c>
+      <c r="AQ237" t="inlineStr">
+        <is>
+          <t>Weber Delta district</t>
+        </is>
+      </c>
+      <c r="AW237" t="inlineStr">
+        <is>
+          <t>Feth, John Henry Frederick; Barker, D.A.; Moore, L.G.; Brown, Randy J.; Veirs, C.E.</t>
+        </is>
+      </c>
+      <c r="AZ237" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="BA237" t="inlineStr">
+        <is>
+          <t>4f4e4b32e4b07f02db6b436f</t>
+        </is>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" t="inlineStr">
+        <is>
+          <t>https://pubs.usgs.gov/publication/ofr64130</t>
+        </is>
+      </c>
+      <c r="B238" t="inlineStr">
+        <is>
+          <t>46085</t>
+        </is>
+      </c>
+      <c r="C238" t="inlineStr">
+        <is>
+          <t>ofr64130</t>
+        </is>
+      </c>
+      <c r="D238" t="inlineStr">
+        <is>
+          <t>Report</t>
+        </is>
+      </c>
+      <c r="E238" t="inlineStr">
+        <is>
+          <t>USGS Numbered Series</t>
+        </is>
+      </c>
+      <c r="G238" t="inlineStr">
+        <is>
+          <t>Map of Burleigh County, North Dakota, showing the location of aquifers and potential yields</t>
+        </is>
+      </c>
+      <c r="H238" t="inlineStr">
+        <is>
+          <t>Open-File Report</t>
+        </is>
+      </c>
+      <c r="I238" t="inlineStr">
+        <is>
+          <t>64-130</t>
+        </is>
+      </c>
+      <c r="M238" t="inlineStr">
+        <is>
+          <t>2331-1258</t>
+        </is>
+      </c>
+      <c r="N238" t="inlineStr">
+        <is>
+          <t>0196-1497</t>
+        </is>
+      </c>
+      <c r="P238" t="inlineStr">
+        <is>
+          <t>10.3133/ofr64130</t>
+        </is>
+      </c>
+      <c r="T238" t="inlineStr">
+        <is>
+          <t>1964</t>
+        </is>
+      </c>
+      <c r="U238" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V238" t="inlineStr">
+        <is>
+          <t>ENGLISH</t>
+        </is>
+      </c>
+      <c r="W238" t="inlineStr">
+        <is>
+          <t>Geological Survey (U.S.)</t>
+        </is>
+      </c>
+      <c r="Y238" t="inlineStr">
+        <is>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="Z238" t="inlineStr">
+        <is>
+          <t>1 map.</t>
+        </is>
+      </c>
+      <c r="AW238" t="inlineStr">
+        <is>
+          <t>Randich, P.G.</t>
+        </is>
+      </c>
+      <c r="AZ238" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="BA238" t="inlineStr">
+        <is>
+          <t>4f4e4a8fe4b07f02db655625</t>
+        </is>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" t="inlineStr">
+        <is>
           <t>https://pubs.usgs.gov/publication/70046301</t>
         </is>
       </c>
-      <c r="B236" t="inlineStr">
+      <c r="B239" t="inlineStr">
         <is>
           <t>70046301</t>
         </is>
       </c>
-      <c r="C236" t="inlineStr">
+      <c r="C239" t="inlineStr">
         <is>
           <t>70046301</t>
         </is>
       </c>
-      <c r="D236" t="inlineStr">
+      <c r="D239" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
-      <c r="E236" t="inlineStr">
+      <c r="E239" t="inlineStr">
         <is>
           <t>Other Government Series</t>
         </is>
       </c>
-      <c r="G236" t="inlineStr">
+      <c r="G239" t="inlineStr">
         <is>
           <t>Geology and ground water resources of Kidder County, North Dakota</t>
         </is>
       </c>
-      <c r="H236" t="inlineStr">
+      <c r="H239" t="inlineStr">
         <is>
           <t>Bulletin</t>
         </is>
       </c>
-      <c r="I236" t="inlineStr">
+      <c r="I239" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="T236" t="inlineStr">
+      <c r="T239" t="inlineStr">
         <is>
           <t>1963</t>
         </is>
       </c>
-      <c r="U236" t="inlineStr">
+      <c r="U239" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
-      <c r="V236" t="inlineStr">
+      <c r="V239" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
-      <c r="W236" t="inlineStr">
+      <c r="W239" t="inlineStr">
         <is>
           <t>North Dakota Geological Survey</t>
         </is>
       </c>
-      <c r="X236" t="inlineStr">
+      <c r="X239" t="inlineStr">
         <is>
           <t>Grand Forks, ND</t>
         </is>
       </c>
-      <c r="Y236" t="inlineStr">
+      <c r="Y239" t="inlineStr">
         <is>
           <t>Dakota Water Science Center; North Dakota Water Science Center</t>
         </is>
       </c>
-      <c r="Z236" t="inlineStr">
+      <c r="Z239" t="inlineStr">
         <is>
           <t>3 Parts; Variously Paginated; Maps</t>
         </is>
       </c>
-      <c r="AM236" t="inlineStr">
+      <c r="AM239" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
-      <c r="AN236" t="inlineStr">
+      <c r="AN239" t="inlineStr">
         <is>
           <t>North Dakota</t>
         </is>
       </c>
-      <c r="AO236" t="inlineStr">
+      <c r="AO239" t="inlineStr">
         <is>
           <t>Kidder County</t>
         </is>
       </c>
-      <c r="AW236" t="inlineStr">
+      <c r="AW239" t="inlineStr">
         <is>
           <t>Rau, Jon L.; Bakken, Wallace E.; Chmelik, James; Williams, Barrett J.; Randich, P.G.; Petri, L. R.; Adolphson, D. G.; Bradley, Edward</t>
         </is>
       </c>
-      <c r="AZ236" t="inlineStr">
+      <c r="AZ239" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
-      <c r="BA236" t="inlineStr">
+      <c r="BA239" t="inlineStr">
         <is>
           <t>51b1bbd0e4b022a6a540f9bf</t>
+        </is>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" t="inlineStr">
+        <is>
+          <t>https://pubs.usgs.gov/publication/70010900</t>
+        </is>
+      </c>
+      <c r="B240" t="inlineStr">
+        <is>
+          <t>70010900</t>
+        </is>
+      </c>
+      <c r="C240" t="inlineStr">
+        <is>
+          <t>70010900</t>
+        </is>
+      </c>
+      <c r="D240" t="inlineStr">
+        <is>
+          <t>Article</t>
+        </is>
+      </c>
+      <c r="E240" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="G240" t="inlineStr">
+        <is>
+          <t>Advisory Committee on Scientific Personnel</t>
+        </is>
+      </c>
+      <c r="H240" t="inlineStr">
+        <is>
+          <t>Science</t>
+        </is>
+      </c>
+      <c r="P240" t="inlineStr">
+        <is>
+          <t>10.1126/science.103.2676.437</t>
+        </is>
+      </c>
+      <c r="R240" t="inlineStr">
+        <is>
+          <t>103</t>
+        </is>
+      </c>
+      <c r="S240" t="inlineStr">
+        <is>
+          <t>2676</t>
+        </is>
+      </c>
+      <c r="T240" t="inlineStr">
+        <is>
+          <t>1946</t>
+        </is>
+      </c>
+      <c r="U240" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
+      <c r="V240" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W240" t="inlineStr">
+        <is>
+          <t>AAAS</t>
+        </is>
+      </c>
+      <c r="Z240" t="inlineStr">
+        <is>
+          <t>1 p.</t>
+        </is>
+      </c>
+      <c r="AD240" t="inlineStr">
+        <is>
+          <t>437</t>
+        </is>
+      </c>
+      <c r="AE240" t="inlineStr">
+        <is>
+          <t>437</t>
+        </is>
+      </c>
+      <c r="AW240" t="inlineStr">
+        <is>
+          <t>Trytten, M. H.; Bennett, R. D.; Condon, E. U.; Dyer, R. E.; Fracker, S. B.; Heaton, K. L.; Nolan, T. B.; Pollock, Randy</t>
+        </is>
+      </c>
+      <c r="AZ240" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="BA240" t="inlineStr">
+        <is>
+          <t>5059e70ce4b0c8380cd47802</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>