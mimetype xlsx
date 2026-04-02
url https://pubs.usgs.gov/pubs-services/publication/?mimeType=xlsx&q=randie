--- v1 (2026-04-02)
+++ v2 (2026-04-02)
@@ -5613,51 +5613,51 @@
           <t>NOAA</t>
         </is>
       </c>
       <c r="Y52" t="inlineStr">
         <is>
           <t>Leetown Science Center; Pacific Coastal and Marine Science Center; Wetland and Aquatic Research Center</t>
         </is>
       </c>
       <c r="Z52" t="inlineStr">
         <is>
           <t>177 p.</t>
         </is>
       </c>
       <c r="AD52" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="AE52" t="inlineStr">
         <is>
           <t>177</t>
         </is>
       </c>
       <c r="AW52" t="inlineStr">
         <is>
-          <t>Bassett, Rachel; Harter, Stacey L.; Clark, Randy; Zink, Ian; Hornick, Katherine; Hartman, Jennifer; Bliska, Hanna; Carle, Melissa; Sutton, Tracey; Demopoulos, Amanda 0000-0003-2096-4694; David, Andy; Benson, Kristopher; Bourque, Jill 0000-0003-3809-2601; Nizinski, Martha S.; Prouty, Nancy G. 0000-0002-8922-0688 nprouty@usgs.gov; Sharuga, Stephanie M.; Caporaso, Alicia; Le, Jennifer; Herting, Jennifer; Morrison, Cheryl 0000-0001-9425-691X; Poti, Matthew</t>
+          <t>Bassett, Rachel; Harter, Stacey L.; Clark, Randy; Zink, Ian; Hornick, Katherine; Hartman, Jennifer; Bliska, Hanna; Carle, Melissa; Sutton, Tracey; Demopoulos, Amanda 0000-0003-2096-4694; David, Andy; Benson, Kristopher; Bourque, Jill 0000-0003-3809-2601; Nizinski, Martha S.; Prouty, Nancy G. 0000-0002-8922-0688 nprouty@usgs.gov; Sharuga, Stephanie M.; Caporaso, Alicia; Le, Jennifer; Herting, Jennifer; Morrison, Cheryl L. 0000-0001-9425-691X; Poti, Matthew</t>
         </is>
       </c>
       <c r="AZ52" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/70228445</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>70228445</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>70228445</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">