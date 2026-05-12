--- v2 (2026-03-17)
+++ v3 (2026-05-12)
@@ -458,51 +458,51 @@
           <t>Geology, Geophysics, and Geochemistry Science Center</t>
         </is>
       </c>
       <c r="Z2" t="inlineStr">
         <is>
           <t>113610, 12 p.</t>
         </is>
       </c>
       <c r="AM2" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="AN2" t="inlineStr">
         <is>
           <t>Arkansas, Oklahoma</t>
         </is>
       </c>
       <c r="AQ2" t="inlineStr">
         <is>
           <t>Arkoma Basin</t>
         </is>
       </c>
       <c r="AW2" t="inlineStr">
         <is>
-          <t>Griffis, Neil Patrick 0000-0002-2506-7549; Dechesne, Marieke 0000-0002-4468-7495; Smith, Tyson Michael 0000-0003-2834-3526; Hudson, Mark R. 0000-0003-0338-6079 mhudson@usgs.gov; Henderson, Charles M.; Mundil, Roland; Shinn, Mikel; Birdwell, Justin E. 0000-0001-8263-1452 jbirdwell@usgs.gov; Pianowski, Laura 0000-0002-5346-8251; Lutz, Brandon Michael 0000-0002-6580-9025; Mercer, Cameron Mark 0000-0003-0534-848X; Morgan, Leah E. 0000-0001-9930-524X lemorgan@usgs.gov; Spangler, Leland Robson 0000-0002-2223-7047</t>
+          <t>Griffis, Neil Patrick 0000-0002-2506-7549; Dechesne, Marieke 0000-0002-4468-7495; Smith, Tyson Michael 0000-0003-2834-3526; Hudson, Mark R. 0000-0003-0338-6079 mhudson@usgs.gov; Henderson, Charles M.; Mundil, Roland; Shinn, Mikel; Birdwell, Justin E. 0000-0001-8263-1452 jbirdwell@usgs.gov; Pianowski, Laura 0000-0002-5346-8251; Lutz, Brandon Michael 0000-0002-6580-9025; Mercer, Cameron Mark 0000-0003-0534-848X; Morgan, Leah E. 0000-0001-9930-524X lemorgan@usgs.gov; Spangler, Leland R. 0000-0002-2223-7047</t>
         </is>
       </c>
       <c r="AZ2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/fs20263060</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>70273710</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>fs20263060</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">