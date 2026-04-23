--- v1 (2026-02-15)
+++ v2 (2026-04-23)
@@ -4821,96 +4821,116 @@
           <t>https://pubs.usgs.gov/publication/fs03601</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>30760</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>fs03601</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>USGS Numbered Series</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>Flooding in the Amargosa River Drainage Basin, February 23-24, 1998, Southern Nevada and Eastern California, including the Nevada Test Site</t>
+          <t>Flooding in the Amargosa River drainage basin, February 23-24, 1998, southern Nevada and eastern California, including the Nevada Test Site</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>Fact Sheet</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>036-01</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
           <t>2327-6932</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
           <t>2327-6916</t>
         </is>
       </c>
       <c r="P41" t="inlineStr">
         <is>
           <t>10.3133/fs03601</t>
         </is>
       </c>
       <c r="T41" t="inlineStr">
         <is>
           <t>2001</t>
         </is>
       </c>
       <c r="U41" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V41" t="inlineStr">
         <is>
-          <t>ENGLISH</t>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="W41" t="inlineStr">
+        <is>
+          <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="Z41" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>4 p.</t>
+        </is>
+      </c>
+      <c r="AM41" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="AN41" t="inlineStr">
+        <is>
+          <t>Nevada</t>
+        </is>
+      </c>
+      <c r="AQ41" t="inlineStr">
+        <is>
+          <t>Amargosa River drainage basin</t>
         </is>
       </c>
       <c r="AW41" t="inlineStr">
         <is>
           <t>Tanko, Daron J.; Glancy, Patrick A.</t>
         </is>
       </c>
       <c r="AZ41" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BA41" t="inlineStr">
         <is>
           <t>4f4e4a05e4b07f02db5f872f</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/ofr01272</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">