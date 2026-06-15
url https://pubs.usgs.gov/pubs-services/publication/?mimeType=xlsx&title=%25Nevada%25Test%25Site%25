--- v2 (2026-04-23)
+++ v3 (2026-06-15)
@@ -24291,68 +24291,73 @@
       <c r="V231" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="W231" t="inlineStr">
         <is>
           <t>U.S. Geological Survey</t>
         </is>
       </c>
       <c r="X231" t="inlineStr">
         <is>
           <t>Reston, VA</t>
         </is>
       </c>
       <c r="Y231" t="inlineStr">
         <is>
           <t>Earthquake Science Center; Menlo Park Science Center</t>
         </is>
       </c>
       <c r="Z231" t="inlineStr">
         <is>
           <t>iii, 30 p.</t>
         </is>
       </c>
+      <c r="AM231" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
       <c r="AN231" t="inlineStr">
         <is>
-          <t>Arizona;California;Nevada</t>
+          <t>Arizona, California, Nevada</t>
         </is>
       </c>
       <c r="AV231" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AW231" t="inlineStr">
         <is>
-          <t>Gibbs, J. F.; Roller, J.C.</t>
+          <t>Gibbs, J. F.; Roller, J. C.</t>
         </is>
       </c>
       <c r="AZ231" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>3</t>
         </is>
       </c>
       <c r="BA231" t="inlineStr">
         <is>
           <t>512c9621e4b0855fde669816</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/tei836</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>71788</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
           <t>tei836</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
@@ -31369,51 +31374,51 @@
           <t>10.3133/ofr60113</t>
         </is>
       </c>
       <c r="T304" t="inlineStr">
         <is>
           <t>1960</t>
         </is>
       </c>
       <c r="U304" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V304" t="inlineStr">
         <is>
           <t>ENGLISH</t>
         </is>
       </c>
       <c r="Z304" t="inlineStr">
         <is>
           <t>31 p.</t>
         </is>
       </c>
       <c r="AW304" t="inlineStr">
         <is>
-          <t>Poole, F. G. 0000-0001-8487-0799; Roller, J.C.</t>
+          <t>Poole, F. G. 0000-0001-8487-0799; Roller, J. C.</t>
         </is>
       </c>
       <c r="AZ304" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA304" t="inlineStr">
         <is>
           <t>4f4e4b02e4b07f02db698b28</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/ofr6027</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
           <t>52074</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
@@ -31812,51 +31817,51 @@
           <t>Nevada</t>
         </is>
       </c>
       <c r="AO308" t="inlineStr">
         <is>
           <t>Nye County</t>
         </is>
       </c>
       <c r="AQ308" t="inlineStr">
         <is>
           <t>Yucca Valley</t>
         </is>
       </c>
       <c r="AU308" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="AV308" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="AW308" t="inlineStr">
         <is>
-          <t>Diment, William H.; Healey, D.L.; Roller, J.C.</t>
+          <t>Diment, William H.; Healey, D.L.; Roller, J. C.</t>
         </is>
       </c>
       <c r="AZ308" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="BA308" t="inlineStr">
         <is>
           <t>53cd5f19e4b0b290850fc1de</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/tei762</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
           <t>71725</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
@@ -32608,51 +32613,51 @@
           <t>10.3133/ofr5933</t>
         </is>
       </c>
       <c r="T316" t="inlineStr">
         <is>
           <t>1959</t>
         </is>
       </c>
       <c r="U316" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V316" t="inlineStr">
         <is>
           <t>ENGLISH</t>
         </is>
       </c>
       <c r="Z316" t="inlineStr">
         <is>
           <t>120 p.; 55 figs.; 30 tables</t>
         </is>
       </c>
       <c r="AW316" t="inlineStr">
         <is>
-          <t>Diment, W.H.; Wilcox, R.E.; Keller, G.V.; Dobrovolny, E.; Kracek, F.C.; Roller, J.C.; Peseinick, L.C.; Robertson, E.C.; Lachenbruch, A.H.; Bunker, C. M.</t>
+          <t>Diment, W.H.; Wilcox, R.E.; Keller, G.V.; Dobrovolny, E.; Kracek, F.C.; Roller, J. C.; Peseinick, L.C.; Robertson, E.C.; Lachenbruch, A.H.; Bunker, C. M.</t>
         </is>
       </c>
       <c r="AZ316" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="BA316" t="inlineStr">
         <is>
           <t>4f4e4a9ae4b07f02db65d826</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/tem997</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>72331</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
@@ -33133,51 +33138,51 @@
           <t>Also released as Trace elements investigations report 545 </t>
         </is>
       </c>
       <c r="T321" t="inlineStr">
         <is>
           <t>1959</t>
         </is>
       </c>
       <c r="U321" t="inlineStr">
         <is>
           <t>false</t>
         </is>
       </c>
       <c r="V321" t="inlineStr">
         <is>
           <t>ENGLISH</t>
         </is>
       </c>
       <c r="Z321" t="inlineStr">
         <is>
           <t>41 [i.e. 42] leaves : ill., maps ; 27 cm.</t>
         </is>
       </c>
       <c r="AW321" t="inlineStr">
         <is>
-          <t>Diment, William H.; Healey, D.L.; Roller, J.C.</t>
+          <t>Diment, William H.; Healey, D.L.; Roller, J. C.</t>
         </is>
       </c>
       <c r="AZ321" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="BA321" t="inlineStr">
         <is>
           <t>4f4e4abae4b07f02db67219b</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
           <t>https://pubs.usgs.gov/publication/tem1036</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
           <t>76907</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">